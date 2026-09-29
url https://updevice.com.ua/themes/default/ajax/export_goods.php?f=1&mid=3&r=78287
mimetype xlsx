--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82703a29fc236a31b7ac6d1f8a3f6ecc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a21806db935f71e0957d6970b2c502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc76de9eeffbd74e0ada182cda30dce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ab59e0b1f6808e13594ce991d6b1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0835bba953e94880689b9905f63f07f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ea727d428edb04e02c337e11a2f886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8ce1d3c4ffea1d979a2e72258c1337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69986e47870d99f9853de76794fc57218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d83ce613b2eae2dee211e5331fccba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f297034a6f79ecaedea3d435b6e2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a893a6f2a80e7cc41053c52efc0188c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2dae7b1032aa4d2883815ea01e17012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5229158e07f2e9dc13f19e025541613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5653247cb533ee1a75ba68c33fcfc5114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449e744d091948a1e06d245936b848f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ee401fe1773f8d1b6290524432a4c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931c08feba30247db030722a21a31ba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbdc4bed075bc29d2259c237963d2b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a69c166a5b01f2fe1301110ad97d419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62750ebf72c8a8e6c83737e9267fb77820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f9a3af558f6e7f3f619d3719a0ab721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aead1f0a446d26f5f03791d840cd1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eef07415f0f4e183c417fef7b3c62923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55862ca90ad9f6d8154389ee3c52715824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf2dc65d5641932eec786495b8ca8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555953662dbe0c0b27bbd18bf0ca83826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d872bc4e0308143923f6eddd26988c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49565e16f71504fbbf2cec699a761bd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439423bedcc4931f37dce8d6da684e8929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37366da3c3982166205ffdb997d32f9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd75b49896d5d61fa7990999b8b75a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14668ad4cd8d2074b7989db5d9de5ce732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa58a52c624c98d90606ba9f0d5a8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04d6c98ca07115d3298eee6861b0bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e44b5bd8605fc71af1ecf0b28516b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4fc2969fecf9d94dd251eb96abadf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57eb3b46ad416dcc5aaf222c2813e3e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a956f25d81df5acfd436d181c955dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4edd9a9aa587acd12f0003b96480b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961c83eaa8680a507f25750bfe9dd5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44efaf01b0d310fb540001086deda241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a96ee69aebe04f71f90b4dbd3b4e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b16dde1b966ecd3328449ac61d2f443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03399fa8e75e0c4654dd2d1e1c9c200f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6a22c6b7f7568d9025992766c86c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285b52529ef3621be8e00d611c1d2d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bded7ec2caf78cc9f001d0295d0aac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6725fe9872909ba267397db861eef148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ec5093b610e5b6b11e494b96b929a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239d58a8027005cb8a756abbd04ce7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9e0df5bfd4d9c464a7e74e0a2924451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83d62d864cdc16bedfde987f44ac0852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942aea2f10e309c0520612c6af4707a953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925ee96e4edfeec4e32e5d17a68de2d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b99e1800bf9660beca09aeacb364ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6268728d8c24e3c8b810f00acd8cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0f0553eefb2a60fd9c3e696fbc17157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b791379a6b1806f4301e41938644458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d43f84e26aec925cc56e3456109ed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f53a11e0e8d749d5c5a3ab00af97260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ed626e5a5ae7bdf6705932086ee7a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d11c60af36a3c529960683709d37462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a868479fc7cea20bd5c5e89146966e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94323fc86dea6b6a8e8055a3f1c1483e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37292dc33dde7c93b572965fb4bdbc565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0547e4b81deca99aa18335ae209965f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce77e598e446d7d2a830493f2e999db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0457762819eeefffbeeb26fd7b88c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad95cc153ea86efd80be133d15bdae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71224e34a24db5b3257dab80c96496d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27226e6b28c61c80316579f8ffe5189471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d42c43c600f5ca6150abfa72bcd9c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e62279ef8b20581f0c9f1192b3329673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec475fded79e830f99bf0f5da8e4ccd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244f2a6336b4b3b0685c1f880d73cdb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bee9133c9782d59287427129e27d9876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b93150465175f269d4f39f11074a2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ccfb952a4762628bd77002005a11378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc614b71e2d4eacadd549f6bdd55f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536275fb1d67d17be1131acd1b550af80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820874bd51a380cc7357517222c5ba5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55990c08e66621bb3855cd6ed4b21d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edde6bbc1436df8551c4421175f626683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40befa38df8159ab02f1cfa28dcf216a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fde62a6195deac09b6660a1a7b162885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12d5de0d2f40da520a0c69c3c6b4ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0326ec474e34e0b3a8c854d32f60087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd93ac5a85c8c5c2d658e44bf75bcaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc706d8be41acdd801b0232f981dcf0e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb59b2b5bedb9cce912ace63923054290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00b0e89843f8cbe2042bbe4792315b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d2bcc38176fc019731056e90a092592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25048b88894fe80132c92a56eb65393a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da371af42a55fd570dd3ffa54fba60794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41179d652aa9167d235e736918c1367b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1287bfd6f972d3820c8fa5e944d3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6825d145c561bf740b2449c3aff0c797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c1bd0845bee2c552c2f85ad82666f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161207369012ea47ac2387650b808b6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bd70665d24d3bb6154caedfd4986f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb65ae3d4bbeac762f026ae70f3d26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864fc13c659227ad2b65c390934a5dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fd9d6c3ff52cdcc3c23f6ae76342b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b06e0f8275c844b685320280dbe2f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421d4b0230cc282fa86b828c5da7c04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2fc09ffc94f77e19ee8587113bc54106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a56d22983d905c06a99653b8bd9c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e090b9eac21c87127099d27f5a0d9f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252947d36cac6161b0cd5b073cb2ab78109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521b0ef1d94887f0b6bbcfd3012051c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d70ae7a557c4729bdb6e664ef94e0a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64072cc5a1c8ca50d6c3964905f496112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da385d655a7b35e01738ff8d90430b46113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ef5afe2c490a9cf887394743852cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a460bf415289c0c14529b51761d55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c00f0db82c4fc22d4f3a9cc1e0157116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea6fe7bb7402d6236be45e2cf574c8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bad2abd15a65a1eb7160f1af6abb2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f359856ce5d712bcb725fc3d1795f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059ccd25c356585d30e6937fcc7cc77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a7fa1f901cbe869637f86379da2b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31430e1af6d748bbfd5ed59e6ea4ea39122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833a102679cd621e7698490342fa2c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4091ae16779386e729fec2a7606b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e865723d5106f1eeb0e1b31b49d74125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60089498e1f29397dcba64c2822dd5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553efc3d946ab72bc443f99a64b41074127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3738583f742d08a0e28d6a1445eb2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b8e1458481c63a78597f41c34f262129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbff99a574d8ff890dee6edb341d822130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea161ba4856bc7edb486e9048b9ef13131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e614ef1f4cd52038ecaf929a9d061132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfd03da602cdef59a46d31d4d6061b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ac99d0926799a3205b99c237105f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599928f11ab7ebbb58e617a88063c18135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c02007d614966685a45cab5b3ff05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dad768427b90e99f0a781c01da084137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e206d0b948d564a872485a1edef63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c050c8e07d94f05207d85017bff1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddfd1563385182cf816d3eefbe5876f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8583c4580aead003ceae2012e1285141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823d426591e875fb5f17be39373f0bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8528514f3636dea5d4ce6d88c5c5c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351b1e50e2fd5d48f06c6a1e92053f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61809d777c77f161d691f0ec58fcbb75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e5855316cfc87619f9b191e7cd153146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56ac5c98b1c68efd0f792d587e038a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1616409675e75b0f7116b2b496e39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e344cc4c2d1cf2174ffa29acda5c72149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69871052f9695f2989b7f9cb45f5446150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb82fd16f47fdd596481f277768b656151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4588863c1da41915b02ea908dc06a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b3e601cd4d39943c543c2c321054d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e841ea8c5b4f16d73cb7d33c71aa4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe248931c1ddd5b8d8f15dbd53d6908155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a57689d4cf65c4c2905dde917e89fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7ed36922f57528236c834aecab926157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1de80791df997064c572527cc25bea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd97b4fe5927738f264e3d5c6f20119159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b9d84783f0d6782cbca43fae94b2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf457a5cd9d7248be53ecf0d006770161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a57be83eeb002d127913e9074e498162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a018ca04e2d063c2319046fda822195163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11ffae2b23f7e47ebc964aeb141ed3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6cd0bf069402cc8b9e15b0979f2e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425c25cbbc569c0e92636cb18e45464166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c0fe28564450302463ade1a407303167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19102cf5dca9b5098e95f88bfce0b9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a415acc0e2e5673d139c302ad1c00169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec34d75237eb1236268680337e69f44170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b65981b9b05676612a44ae99cb545171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f68a2d3b6acf7ceaacdd8886216b18172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c09377c7b7b3b9bc1c0d0f5d6d8a77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3b3781f1527286996d7ab53b6ca10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989c00b8e2632f092c0ab83b994770c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff2358ecdd5f0cac20f4ed17d070c4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b2021e73760c67e058d05e1fa61b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee33e0c20443e100198b2ad2eb8e10178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a372aee257d4a59bbbd29d50ef518179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a478ec9ffcc3269e51c5b49e4c4dda180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314c48134dfd66c3f537afc1de2884c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303856a5636f679729bda6c85a63c67182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c2ad135d6f3f94d6d72a17e29fac7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde50d4cb5f478d767bcfd1d30cfadd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17652d314865e1e5746f12100e558d18185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267ccdfb8dd39155ba036cb098bd039186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023e866bd8641c6eb32428e796c5a1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad2c522b51bda37f3fb8f8c4e9c09b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16f1c79beca2cf14bc125f049e25eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894eea860ee0be884c2bdaca7afa009190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c78180397d28f9cdba722c36824c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa46fa293a753b2f060d462e479e08192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1de0b541515acced0a0979ffd8064193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98408f3a779199a272aa2214e374fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d5ed75609be6a565c0013210f48de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daeae9c91ca4ef6aa54c2f282ea88a4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7e1583fa44bb43a6a79f2ae7335b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8f48a425d1908535251e0de9b0813198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c654449ad0c6c68e71250788933618199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140d5095d404f9632e6715abab6ec03200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3032a527c3de719ac0ff12903ef3f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4194d8e703eda59f7d4b47b487313b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28396c18ba8d9d5ffb572a854e435f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6e90922c6b3b704aefa86f4f241fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5876912cfc0bb37efea9d4c4c4342205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b514629e34838854244e48e28ed551206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3ecc96d3c1ba38e72b193c0ffd61e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692a6a56973a9096da549c0456d7419208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2eeee83051658f4eb7036352b6e37b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfa4680dace7fc035f92db1e22c1fa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8750c8899afcefc03dbdd9cdedc09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38efeca7d24731f41faa226887c6008212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510834d33ec2ae6cf591f02edbf24bca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19d5e98e66150075365679aceb717a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b57e31e727e1941dd741495ad5e1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e9d47a8e77857d256a26e47fee966216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befaa4de874d28664816e80dea9afbe7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8debeb43b53d8d8845722892b9ca968218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c0cc41db4f0d009872b28fb903f65219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfa8c148a0e9b96da861bbd4572b8e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0249eb959ccf80b5077ec5c4df39ecb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f598d4b59aa8f5fcd5e730ffe35d8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df193219e69cb1dc5dfe19dfa3d526f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9f19e0899592775566c741bd3797d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5d209fa06a6f1a2c9eb9787481ca1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78200a66988fc62f6a1b32c244caa102226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794d42c2b104bf815acb8fac82729f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8b939fa388b236dd0731938b3e280228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614cd0c49e27d047fe97a22d2cb1e0fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a75d26eac3389a1269cf61df8d00ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d4beb0bec94ef70a7d12e682c28a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e0fb3fd7121e6534a78c664b208f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afd85975417ad2cee692b9e7a55c41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f167fe495e3b26f071ddee9c500a2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457463fcc4348e04d709e189ae7ab6fa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f3a947cd159fdcb40c9fb3e8882f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f200c382921b368fe9098c363f80b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281c27983d7e7970638083322f44efc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c31ae5cc420c5eaee0b5a7c5435c7d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec5e7d0fcf9976dbe1348f791d72c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848a8174e035e7880cfee7e8cb6dbd56241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e344034ee14f49dada95ab28dc403242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafad800f181983a0a4950a97e88194b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda9acdc66a4c0789efac2b8efc82704244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf485770c6827826a9186ef5c9bc92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bcfb3fc6f2fc46cc76e0c3d3875a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15086e582d02a755c0854fb936045be6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed110d9f2d0fb0d6377bd8c09e48d78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ffb6ab0dbdefe814b58537751e39e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347383442c36ee7932dd2e90b9adcb2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9bdbb4f044d3fac0ce9b457272026251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9207a50d3cb811193d9fabfda2ebf5a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88c40690dce36f79ececbb9a6c54ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045117a32064fd742bbc2d49c8a199b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32b88a5e8d1fd966a4d9ad5a256311255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1abf6efc7f93304b6fac9c0f1c7a0b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ba8fe1b810a7da9f0e1262ec4c675257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807afba13be14908d9ecb1d476da75d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720aa632647f554d414fef8a5c72849e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6442dbb04f9e64a45d475360d779f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefcf9486b5037805df1b999036089a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c106d1bbd59042f67ce49ef75be935c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d4010d29bad4f6c09527168fc8f06a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda86a081a94877cd1cd0f9dc3ca90c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc192bd27250fad2f86718d9ac91eac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06ea3d6528cc1ff55bbe8c23ab985b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794761d8d41a30c3e8c74582d7f309b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f87195177756988a29df3c581122686268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e02aeb565e417bee1eef35b6980bd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af527f5496d42cfa28a40a1748229e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeeb7ae42cf64670bce56dd8af65183271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d958d49144a2ed21ef7779f65e9b38272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c8f304a559059ef8683c3a900a9c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db4b9e296a1fa6f8895a68272ba1d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cf3d7b1699023aca35d17ba79dd4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30958470527eef8e9257361989fe747276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390c12fd8c07ec73ce50d25dff19519277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c184911be3fc9ce41ce7a12c44f5176278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864741391cbb50b8b03f2b0c8f973d28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c1f4d4a10afc7b6030109f6c35633280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef1da285fded375a64c25658b9b345281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c420603190b1a51002930b101122b7e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409650fb4bb9cb14c64634d6b6dfb039283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73687a1b2aaee96459c4e3d5f1565f29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54155e0c0eee786f4d2e7cadaeb2a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7a854570934bd8bcfb9d072553bef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ebc84563a94f1665a7279704a86b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7faa3346f8d8b869fec3915081422e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed392f070a69b0f7ca1d0ace3197f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c818146424ee2141078f54bf3787f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cb32f3b2417d1c1d65bf042963501291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61ae6877f2cc09aa9c3d103edbead8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d205ac3924be2b7cbf6c06e0472ca08293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915802877a8284837c2e6cb2ca3430b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726234a3b8fb3c08375f9b867445ea7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7377ad286334c918482d262c7018dc0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0fb771bff7cdaf56aeb368c9ef811d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e70579ab8c9be9eeb0356305230aea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b504bd085973864a25527f47a0c94299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f9699414889bc480606726d8bcbfb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a610f8cffe0ca0a6be072faaf9a18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba16960dd9bf5eabf83f7321b1e1fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2c513a2273daa57e82d57a05a0436303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa419f7f2693988e9b7fd3474a10e675304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f68aaafea271130b099d1618cedd3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71991cf06dd1744320614a61487a13b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712ac95fb95423394da6d5f21d7e750307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f509fe06b1c717c9e24bfbcfad9854308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a3fb27d3054d07d81259310bff1b6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09062552b469d100cc4185a629d270ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae289d4f16e00a7657bdb2ee389c9f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55402f3a292b11d424574b4904344291312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac9b77412093a6c6fa3212d6fbbf4c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32f5a38c1a0b2a4b116eb8c405e4bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979813d63d886a8085b53300d4c0991e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679fd71fdc816930407651ebc36f3ba316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea82d05f49920256359d51c99ae6fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251977b176486f7c95c4cd7861e9823a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f8b4cb07181ed137c77d0f962dd88319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45630d86d0e7061b6389a7adea2e1c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2624e2cc4509d001cd55af583a89c6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57977349597eef3fd58e099e9046ee9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e21c1be40458b3e776819aeae73b1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475364bbd21f750ed4f1220c197d610324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecdaa2c3fc5014c01942b116a52dc7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eed30ed4815daa5230b357f8c9f23f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962ad43f63d27a6b71904f5093c828b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41017a96a5f166ec31ba73346e575e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914b74dd51d4c8efa43dd8a4b74c59a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02213e63fd492523ebd6fff952dbf71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4265a66c0af370476367a831bcad95331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a265f6a0d1a28a2577a1073e559bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53681617dd64614331c9b9c5f9a9161b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77a2255fb7cfa11490d9d896c69c1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832a49ac4c80fab5cf1d712bbbefa91335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6bc54441224f86f76a01dfcb38db94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fc572d8be90d0980821ba25488665337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4c68eaa425b9b31e500c98ee616d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521831b0ae7efda5e95ab2514083781339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b83909957e9457b3b7db04e9471ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720610db8fa8462ce1b57880a50eb596341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62f8e2be5a91950a5bbdc5515652e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5f7db6950c3a9b04345b18f8fbebe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bb099233b850bd33c1191b8446ab0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5de2f580c2d6f80928d6a63934ef5b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a2ec83a094b6b74aeb804788b06f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69746817b9f815d567662e6dd86c0bce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0eddbbef040050173c710119a4aee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3b79c3ade84f705ffba042a50bb92349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f60f97f7cd5447cfb048d7a211e4a3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3013c1bd44e1af164660cc62bdc274351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057dcab3f2600c66a81a92a9598a716352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89713a3fe1ba9b1ec6ea113d24e151353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1e6bcbaf16ca417966d6857703e48354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88432ad30ab93f97fca299f123c7ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8511aec900ee0bdb67987d5c5dafb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87146fdb439bf638d1db5bf580c69b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb46737a03c8ee19c16cf8abb889f70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664da30ce57de0884450e1f49d5128a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cf464543781c024285a14303889d9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b722b69412b5b4a1c47e894492c534f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2ab6c705ea1877fb57049605aaee8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91a36b8303a4bc5e08c706340b977b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e95c3c16f90862d2f821933d036e41f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052988d2a294613cd8b09d42cc0cc03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0b3a517b2b572a386f8c2f26b4634366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595227a1b53d5441b01c069dbd59d33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596b01b68286f402ebe764289cb94c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c452bce359b3447f029fdc0fb7fbf4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347126c6131c7100b23ecdc63815e59d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769efacfcc0093d0ba4a2d99f520363a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6dfff9656486c38a370e68b4b3518372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517ffc560f1422484add4bc7e9e2371373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d39210779a785cc079a9a60cd8d47374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b612c3de829123d45271dacf08b68375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acdbb7a414e262ee38f068b5d881aac376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f3bd80d69dacc02e2c356c5117e5a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9822a38a2a3b29703e185366a68200378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9c0f3885eb41aaa572b89c27054a1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335b26fa3bab6f67e033b560a05a8a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f47dd9fa911962de2c95846d7ddceb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6f0d72123563ac327de26dd6f0da4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e874f1ea95855e99987493a3b6751383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef812d2ae1faad2385f1d0f698a5c0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f225dfa624b018990cdaf148028119e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4614ab91f7ccb8f5b8895e5a0a9624386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21afdd8f98792f8f0eba570979b2f83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ac6f65b3818bb71c6e92f4d115053388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aedd85e616d5d38e6faa5d59c2ea3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d97df9900f58b697f7d453eb9d63f4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a5cba5ca47ce514946f92151744f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd18cda6920ff3f2c5a10f4ed88a39392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef901c13d783f39ab71c18048f5123393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f00ee9275fbcf3ff03e49636d182b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e29e1766f616d1839790e9a489d635395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b4229ddc963269c6cdc47f45d5c9e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35826d2a84851305879b13f4e2f05e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa706cdf540ae3dea485cc6176fc4b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18eb64fe3236dbf4111def97f203c8e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4acb9117055218cd3cbcc3da5f195400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67deba7e7d03b9c208409c4bab50bdea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773408fb74619e6a2abb64bd739e4802402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf3ad1fa1a1ef2f95d7de0014f7367403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c541ed96c6ec313ad23e605ad2f1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48f3e1ea48ba0fca532b57d14af3c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b424c393ffe746309b9a4e88e6f1266406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646a8bb455af651d6eb72e907298204407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021d182440de7c62c34c9324b8bfd68408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268807ad07259be5908f6134e738ca8d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5076e5fa6f11c97fb8daa09c4646003410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec34c122b826beeca8dd01eef912f82411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb82d4fe24dbd149baf7cb2d1f1df11412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd67238aa18e7c2ae2f7ae6a0ab0e36413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca52aecefccd0a02a3726e0a761c262414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc906f1cf7147c83770628918a7db7b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bd71a1b6099e2af6cddc949d5078c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce5c91327bcd0cbaf795b6855aa090417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca32cf1b593622c147ff407fa69f73a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a597540efe224e49f797d9942156c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8735089593f54043e7950ec39924ff420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e06b8b2a9388e92761548f87b3877421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305daa66e0f7e7a3e67e7d01feddef05422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a9317ccebc37641667850846f64c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eb97d4621639e56294e526b20a2c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53776b721232c185cfc7d7b472a66eec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b419bb7bc488a87d5091de71084b75426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd3d2b60cbef9cc12470395f6957d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6efdb6837b84359ef22e5fde3bf3d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12bfae65dbfb016f40e805042cb2ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57b68ae50ee0f244dbfb8331b8db38430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5cd281fc8aca6d0884e592a258033431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e6599cb0e767957dad2bb93cc368f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d691ec08b4d49dbf8e35fbd2ee2ac433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70affbd07075334e8eda336b20f3715434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098398fbb4762cbefe695c7efcd2d0cf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65a362bbdf93f1e7393c6dfb34a277436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e014cc8ccd4cc25611fc487eb2cd7b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e099fd76434cbb068dd20ce342f2e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468818325bf9b3ed1d8efa80b144a75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218ca81efeb28b02f2c16432bfb86a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436bbfbb48a83480737c91237c9d5471441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8ad984d26dd21c6285a5f9fc1bd1a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e09694c731fe195848af65ebb4287443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccffd57c6ec0d88c2ec32d3503ea15444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a8172195a93fbbca655334780b5a6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a061831342f04b4464590ec100c3f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7742a20af2b1f5238eb08f8d2a356447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b310e4b5604579131ba68fa69a49a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7072b56df7ef6a88cd7718394d88b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac29a07c35a0a1a2311f54bc5cccfb7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2de9a6f451b741c6448a3073894f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abbc684f7c9a41fc9beb9447f1b6c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac167b444a096f485d9710827157d585453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5965b8c9698202ce60fa55598df81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fc1e3f018ddbdc416c65da1923213455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888a974a0461dbb06ef6fa7fd26a35b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3c179f967c173d29ce8a10bf4be3e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f4e062656b131f71100ee534da5a7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db4d60afea3416935c9e37283847a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc061b279e068d515ea98645529cd7b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2f78b31eed0d3e083140b705804f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af305d5a7c8b81b87be87c5c36858f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c841d91aaaa3169276134b4fc449c09f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df937efca13a3550c92cba8cf3af1bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894723deb5ebdbe94bb440690cc20289465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1541ef9c7766ebe5da7cf2cc0e7499466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d18cf038ae53b5f6a2fa34ce68b2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186336201cf28a6b75ddc15108781fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed5138a1693305819c426792a65b3e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6c00c4842a494867eefd460b22510470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1e94687e9af480af01a4e89ce0d54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d549f2454578fc1e1286219f8a37b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb3c1b390734592ef53c0c9cdc5a49473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb673df54cd50566fa9dc9c5e845e6ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf36155b8ba430333b55cdb3e50acf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071fc33d1ad48b8713487e5229eda65476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f395b007dba759b810f7be1e4aff53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9cbc877a1bc72a814b48685956b358478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc216a8eaa2648c164d04030108db9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8937bcd59577f2076a4368c7ede5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e129c913a7884ed9733f8952dade11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6297f96e7990f110f82172095bfa6d9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ece0191e8e430e7070fdeb6d2e7781483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b7573d2d65d355e15fd87817f620ae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4020ffad2e6563b9d8c82dda97dd2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c46c9cb73d4a0c1fe38c449e1d9b8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1d0f386148c31d1e49d9e25fddf7e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c4b19ff0820c1b77548c81ff4f67d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b13d2984b8053a6a6d8ea2c4dd1b99489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2c7b66db14285524a896f8a5a6363490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8750362a0a1d43aac92d2d225653ce1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05f8fb3502e61f0a800bcf23549037492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b1b62945845a44753cb6486c5fc77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ec06465f0a85f72e4309948ead4b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eaabcb4f4490708323ef0ec9a633fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c5c0fdc3978f6998f290c9b3f219d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc816ad869ef3df03b32be30d7e7a415497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a19ca0cafbae07cd610e7063ecc13498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd89e8f0b003db3989f6c3a6db4cf6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437175504bb3334f61cbb8cf989eca26500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccdd916894d339f521bc84056011931501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee709b97eae5d5c779c0060694171108502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431eea6cc1abc02e3bcbc0b98f41142503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6ae66a34e80d469862a26f856c435504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bade7be4e3bd5bd57b27bf0747c919a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb37f2bba4aed9c3b537d69eefb592c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14664c29e4f15ad693cfc133f1fa22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea91b6406da7b552f3c9e9fa994746508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0bed8160d26d3e59dc112607aad1b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd35a1ff1ac7b0c65c46304ba8dd0cd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304fddacd74ac111f453d7e40f925564511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c53ab15875d644e87e610c178daafd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4545e0e647f7fae7557d875156198d9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee80403293d0f6719e20ca8a81027b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a9a3e53b51475b56d0c9035a4216c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e66fd70de7ad66033f3500f3ee1f66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5339f699461d78a24baa19555cc89517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7380470b525dea12d38b7114d6f4bc81518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77d6a47a134a1332d2d484cc1161f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6016eef371ed7790b41cf8261025f9c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f1a2a06087bc9d3eba566e0c57aa0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3f268c423c6db105b06db971fa281522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0bedb1c1ba21fbf79c8dfb93a1399523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97a71d3de37a8fda7f89d2e8365228524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772c10f54ce71e68e75e1e5c8f9d5ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf573e1d5562734e7b9b708013cb3b4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97d2fe14f3ad156c8a28d297ebf72a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30768babb44fae799ec21062cfd56362528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cddacc55e48c703f1a1289df1db80e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fc849ee528078db5600361aea5b0a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c22292d63ad3737deaf3ae093f93c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bda21e7649408e84436ccb95e219c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ab4817baf9a6bc08de47ff66d5f5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701b0b5ffafb8fbd2d8a8a6eabab002534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03e324260eea6afae9970aad79a8c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0327833bb421b801285eeac1e50c08536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e06ae1483b33396c080229a09d64df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f303aa0c66552165e7dc27d77cd35b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35309f5fc3b8fdf2881c3b833eaea39539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8d63fc09b9b163f238e9a750c3af6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac71219b2bc8b973126fafebf24755f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd411f87751d32f977920a8b3e0f423542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005777614cc53c7926b6710303ca1a8b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab433bfb4eb39d6c8a72355f3471d0a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98744b1723f5224c24f7752310b39cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517c7fb2792f19df4f69145df5c7b95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e8677ad4bcaf87b2fdfabfb00f346d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04505e4f9c571520026928f5800cdb03548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f013774746e427b2688b78c1e919176549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74caf08a9970333525788f33a890d97550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc92c0590dbbedb65f5a9bb1f5b170551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226936e5bb0345b09273856d900455ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb98e5b4597a482863f9225b9e8b07553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd467c49894ac782d8ac8eb25e69e44554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9326f86ba360b89901af28592a9460555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49ba7e7d62ccc5ce8cc66248a4865a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957150b582d096007213adc1e9da236557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b5ec45156368e4dc583465c674dc9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ae5276e2981366ed89ccf75b81785559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3a18ef7671a6239a5c12aec1ba1e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4cb6114dfb214a55cf9c4ac182fc0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4adcf34085d2a3e8dbff3f618f423b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66520fb9c45b382392febb6dcad53e04563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425091a87e85da5e45962fb281e641d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ee72036dff71dd501239c99ef52c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bd6db36cfb2fcb812c932120d4c29566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2731d8bec7079e9b99ec4cff685e0b39567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4f8eb91097ec4bddb4ccddc0c71d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7255437a722941dcc95784c8c23f7e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b924ee8643633464769f53f187d26570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28191df8e335f43eb908784cde24a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f7904ca9eea53be44678cf35d1756572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a68bba7d1ffa6a18a5bb801e16e65573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16fbd5071a284822624bce2ae98ba6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48404188ca3194764d55c6e136007b1e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344fe2d71d553876ef0f7407c9a9b314576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1384b45affe767fcde666f6fe5260eb2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa19f7e0ac9035f884bf1a63ffe02f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d74b5ed66ee383a18d11340e9c722579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc3907124c27012ab41d613a6633a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87029fcc5d9dfd8bde6c58d1cddaabdc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ace89fff60fb71f1b68bace39998c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0aa88c2c842502bcaa459246c98a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03820f5feed14e1de7051d3eb0494e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874022635a23388aec53da1227b44df9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e71722d1829abcca3e1eaa424b7ad8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a139e369789aeeb88841f6b2c72c7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae18854f1f251d41e512715433e2f3e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7cf47b5411afb2263b0f2b6c20142589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca775d57152db0e8720c7761b64470590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5578a1ebb28169bd2c087c6a6a68d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be2db3fa0e1044ab8f8d19d4b9adba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f3672ef0397d9b46c157ea044c3a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c936e3af64475a74cc82cc94510253b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cad8985ac19b09d876e636a62b3b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614fe82913c6e2902f04e1d52da95e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf55eaf7df31d529050bca0571b9ca2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a508a7cf02ce08815114884cb5a9e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e96ca5202da112c790380f74da261599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354cbd1a67e71166940d883c2a2e0559600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13e31db433c69d09aff36efdac69fd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3d645aadfc7a48bf7cd677bc41d8c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ba04b64b04ce3c674b08243ba7b25603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25bd375e55cc2bf98d311387a80e3e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465d2749ef90518f90ac765ae978043605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bd6686de4a5a3722e3daeb6296943606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a536a3f559bb2cfee46b9b20d953249a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549397fe53cff30ddb10996ee41a1103608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9b38ad39ee7b278238b2f9828e028609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e767d9e121c4398479c0f4373b062bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23613218003e61bc34e0f60e2167035611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f5a502a142b95b863d878c66ee4f2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889e88cddd7d1f93b6601c987cafc0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f728642a01bf275af98c5622b5d974e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd0f048ce33f834d35019c80f742c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53ca4f07690582a74b135b10a08d42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fd5abbe04e8b18497162b6f60b064617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d871e77114f44ed8f3d48044326a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa20b44db987f7f10097cb54679cf6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408805d9a14fcaebaf1dd90a5718669620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb93a18e05ab637a91ff04a9a004bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7063c63bde62ec9406421976f0b097622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792921f6f70e30531f2766f3dbcb5b6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a24b4ae05712c153cd095dae6d1e0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e018a5210e68a43063a4de95a27bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17068cef5a3a9acb5fddfba0232d287b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb28a3b73c6f1e05da8feb6ca92a7fb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e4ee1f737aec885d75be75df58d90628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009aa8e7f493a1acde85f52595d9703629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36bb2744f262534cfa5e828c463a029630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83107aa1015c0b48f330483ed36ceaf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026165fb7b4906dcf9933c80cb23c1c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89dc70b8b13adcdd09801cbccb7220633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ffb868042fe83ff6be0b9478a1755634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ca8cab8cae2f7bfc26f3420e2db0b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ae8bbbe5dbe0f304f022cbb17c1ca636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810415c754fb0ef74a5169524be4bf1d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a8ef41f9b7ee419432225c4b03be6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee86a9dc968131699731329ca44694639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6652549e867406bea2ff5e3e8048d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cdd8b3b3b33a0f9361153022f69d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238963ccd63bfffbe67530f9cadb55c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6dc6771f1558b69545e733ecca414643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f7da3d72639ef41459a3e361f705a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198c587473e92d17a0a7c3db46f1abf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bdfb21faa6fb8a01fe2af986bfaa8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62169d67ebd53658ba3c0718dddbb9a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdf15425a2ea291bd1a2d9e479710e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25491f1cfca4d8fd3dd44b792df04e8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d6c096f3457a8664bad9a034d4120650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3d2a8682500f61382406896366e03651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a18927f34696b89bd88440e1d238eb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8645d56eef3764e655ec05f02c32cd4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01c0c6949584c9de777860ddd4c8bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d9722f6f8133939cbdec73903d0c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f99b4dfaf884dda2240dfe6568517656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cfd44c0f9569f29dfa68571aeebdc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff75dc13fb4670fde1724317b811e64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d4ec573e87d542e6140f901bcf111659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621232fa6f2b6c91c360a8b47415a3bc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbe8a920ac9b1bd0c995e820e8a8b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce50aa02361d865388ab0109ba40794662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8420bd35086683fdee27d9477d8948a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b3de75656fda59421ab1c6be84ada664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57792770b94c0a9c10b4f9b4ad4cc1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592954d7ee0bb57d3a31733e0fccc62666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fd9ca6f9cf765c11d7a1b5e60d1d2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616e89da73461c8efaab9e4453837cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f38fa22c66349005d6363aa2463bff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8709a5da4e419afe7d071561a9c5276670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa69a5605cb423a0b1da79e5dddca88671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cd8afcad5d3f660158be6f78e9dc1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273372cfa976610890276efe53691d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba8f356756b6e4ad87fc715290244cf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed7d1aa818bec20a14f1b22e8ef2f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab324a846bbd5c558983265a7f55c53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781f3ffb9132686a0bb9967705e0474677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5ec011052072b8c16192cfbd3344e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b509e550b9602b10a8aaaba69785e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215fff44a3e9ec997d679c168ecad2e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecd924d96be4abcfa6ed3c4dd80c53681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab01b05d060bd30c2c06e245702bc63682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fdd5184543acd0b5580eb3c98ebe0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a511afe88b9fb7907616a97b07539d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e419ff0e23269358a887417a6c30212685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90904408594e503dbf9b7250386522686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d371af4e72046bd007959d1996a07687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3d11b62401729211e5eaf34fca657688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0854c99698a132020d2103a8cefa89689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265224696cc56cee4bbef0a2d5ab6bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f059768799e608e52cb7bb153de4d40c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7b15535bc6891698054f3a82f3276692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086bd413e8f153a8bcdafd566537753693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06358df1612d6ce0a76acd51bdb1df39694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c9c1f8cf8f7d9a7659e5f22a32b09695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61b0418b515085609d2d258fcde0b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b1b7c536efb4363320c05a81c5293697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffcbd58d559ed6d201eb58de802e76698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae06ffad681790abb90fb78fafebc2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452f3163e74a2e1e443cb5522cc1036700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab88e25d99cf833b9c12389aeca58f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b63e7ce0976056801efd133bf8e69b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496af3ab56fcfc27566606302a19cd0b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eafe3c24c75ec3cf6a55092c984880f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58912d13d7f5b73951db32a09c14bf9e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46e4d5498308fbad38c70e4105a740706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a93b8c8bfe00d8e79107f0476ecd20707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb1928d269fdee31397e156571b295708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58003864d2c5de9cd65143a34a8164a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79cc83cd21c377471d8b271f9857c8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8935600138e9e4684af9750a975ba4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bde3e39f77ac165084390de7ce696712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cad4ec56de11af0a79bb97132acf6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358a4b1307c053b33152f3c665f993e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af863d2a64dadbd4ce936ba498306e16715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bd7bc223e9e138b2d11bb3b6c3de2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b2d393d74c64a7be0e779eb2dd30b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9178641d0208d5ab565a65140ff970718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6227cf27b0a42442b71d347ea7fbc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb93c579bae615fdf61b54f4c88813720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276e38c05c0b5fa94222e4b4dd6b582721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089ef682718e1b3a4c9c1302cdd80e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717520d015e48865cc4499bf7ac6fa1e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e97dfee3eb8a8e1b1fa886a82abdd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36e1b939a7f1f3efd2741cea75cb2e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad13927acf367da097bee137344050726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2b718e9994a16e9898bc2d31d3dcb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bfd3a5898666130437290bffbf5033728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf5acb5fa05c301f1abeae5529aef9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c27dfd8fecb5f065fc42a1376e1903730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6161ea46b3e47f36d0782998ecda242731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cacb49562510b3070b65cc50d0127d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954700ffa4b3fd074e48bbde11705015733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdf47d00182cf3229532e078acfca8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc389b43cf95699de6a21e7077cc5c48735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f84d6fcb0138f7414c7995ca11e36736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f8910f967f501a80e463c9a098c52737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72898300f7273aab224b8c2934012ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbd75253138b72992f156694c30be7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c4dda84346af6f6eb812092c88167740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef315adccc06c664f130992df5c9857741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf41ac79319b8d7ff1c515dbf2bfdb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a628a466752bd48148956fa787d68b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed287dbe431861ec71e8c2199144f7db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62791cda6ea58b811930bd25b5800be6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55f0624b668316ed56bac887457a85746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b13d6f810f21fe3648f393794cfd2e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8322f0b3106f04089c36321f97453748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255bc41648010b91653f9bae2dd29b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67193c74d0afca24808cc67f4abe79750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42757e36bc42b93d62d99f380ef654e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7c43015db6eb8db8a45a6af9e2f42752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f835d500167b83b635a573a41412f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc170d9ca87d5b3c2a9da65bbc2772754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc87c0d9ef7ffec51373e2a7647ac56755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c5573b4f1a95b014a0be31ae54bf1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e2ab34bc5062a05b19e211edaed94757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3716c304d7732b36f540ba238a36b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7130e75d84f106d416839a18bc0ce2759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e49b4ddf772fcea29d8e07f3b2dc27760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36ba0d996ea97c9601cc04f7772ff0761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b48e97c55f4c9fc1a54fc80973d58762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527aabf0722627b68b042f847095abc5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eeb81029265fb7dd8d5587ec976ad764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50290356596aef5fea093b8263c8d96765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548319d5390c3e723a765f7f7ad3559b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fa3ce7d0f6f49735789c639b8f918767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ee73b21cfcd97a0aa5f55af74ffc8768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750fb879cdcaf3a4a84c5e9e65db627769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55f41e5693c6e21b6e32dcd90a167c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3876664d3924ac6b3fea54f424cd4771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df761f975e6c324500f797e001133a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95908e59450d604e3de6f67446cef464773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331ba6a1e9f14e9980f79edb41f2a1b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb11eed9876e66db16694b41bf98bd775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc0b260f3467656776ba7da9ef7ace776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3625f4d7f59a7e903ba2948a051f85777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f64d5e122cafa58466abb65691a4a55778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4f2c36d73a9efefd1a8933e123dd6779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2bed2742725b0e0620aa4373e0178780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbb0e23e28df7943cd649573b8f860781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc328ece048ce44d439c3d9584c282782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642013b4c6aed03e9d9dbe5436b78442783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d7eab710f6afdb2dcbf38643451161784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302dcafdf8f0f32d551c3a6a02bf1916785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8395424c67abd4a9ca4861a2d24110786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3829d7b15108a0d5f36c2b3120344b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d391b407a9d46b348d79968829085c8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3949f9d1c5498bc9d36065920bd55bc789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c14ba2af511adbdcb67c54ef47bab790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e3cd33480e2daaa2d650579e0e2fa791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98fe85739ddb815a318c6b7cb6dbc3792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067b801f8b2ecf7587d2d84fca7fb70793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5833620525efa3ca3504db916dae6878794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ecd46c5111d059d2c0633cd533889795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fd5b763c8caf71520a37d623c0c4b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce78d26b2391c5b76b217a1d50312a3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f397cf643840acf52c97eebbc4a7c04798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba03c08bc9d7658f39a9c9a9a1afcf5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f690c9e3c5c8500321ed13637b2084800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2550930f614b7cb0ae5470311cc5bd6801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74689f78ad1a8d2b9339f2c820e7380a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9267075690773b54d41c8c406b08c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255a6cce21e788bc465534d87f99a10804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1ac88586350e350eed205cadd9e67805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b585a5ad363d37fa2c1a5b559da9cc0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c5da556556cb3428ffc559085710f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f2f652902f62bb15c0626a69bd1a5808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d08bcb5513c4d5c3aea14efa766af0809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc068ae2d79d583e3d7c498021fb0a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f8a94810faef176f192ec797b1100811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ab42b624c2fae4bf39a6d44807b2b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e12fc5bb2cedf1b1993c3aff57df98813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66057e4aa67a4c31fd15bd61d120c589814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e43111e7ebd61b40720498499d003815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f036a384d462d2b4880994c05fc861f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2328ae371766cbf967f0698ccf6fb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1203458b0a6bc3e42a7b75b3f9aa3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d2736d697c8469e873f3e379d8fff819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae01366808cc74ea6045b72ff31d33820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268cbf139711cb98c754667e23f9f3b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2a12310e2b8539097a9900f8daf7b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8660e1c414cce66c6973a25c12d8398823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2344982c2d4fa3b88070374810f2c6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4872cbb65934693a82446bab2dfd27825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b3c6611ce8dfcb74f8fa6b0d714c7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e883d0d1913ffc5076b8fea9c61d90827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559a9dfc63bff342185834d827772d9828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116deb9ab541b42f3d932d33dfb01f7829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db1daedfa2af82d56ff9529b4994a1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338205855f3d51bd810022b33223bd5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02ab92f14c68d10f2f80da3eb32f3a832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdbe331b4af96761f18dac1268c07a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e24a390a7ccd2f1e52467ca94782da834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7006dbf9054b286f4b4cb49e439678835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc86f1a09d86d6be1d8874204f9208836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10254934efcd2fa885fc67ae45ca8590837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca0c50b2f439d7d91596f518c4749f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca1fa41fd6dd8f31915c5c43c48139839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f5865a99f6ef5998dbbedab26728f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e283d74bc00d63a329a9f05e307532841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282084f3213549a66ea105122cf04a02842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdfc8c93a9bd46b40cdcb02792217c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1962f37b5db8a61febef3c55b3814844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91b8c1a213975ea4ce0ac99415d094845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcd1c6aae8de118e8436030bb4228c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736c6561a8a977cf9737b0dc2617487847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ff8f1507839e173af22f1f4ffb4c7848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a03b89c3924c400036eaa5eff79a1e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7d833aa019579635515ecda28deea850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8861c087bb0f99acf47d7ce887687851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518a2ff2bb2fe6abaf504fe7c7f6b97852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead008d099d702432fc5782551340591853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9d3c992ca7f79a3241131b176d4c5854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d5c01a394e7dde9e909c08cdeca8d855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b313f56b6a6b758ec3bf5e1403033856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eea3215ed6cc759f87713bd055e828857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e50f8796a78d0e1c96b64dda400196d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86ce17955433495e302e36c6730126859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3971ce86aaf8d19e325a7155f8481860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f4fe564ffd47068318856aa093835861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13839272ea419424b408aa49d87e22e862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d8875881dc2bd250ca830615bbff4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff361b278d20a255b49a52526516f7864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c736dea7ddfc66708955e06366000865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedecabf1a045dfca3af39d703c72057866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d70ac57657b0b062eb0d49685d1f36867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0561f022d971394db5180b71428c291868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3368fa08441532f25d66af60f164b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1740c0192766fccf45f73c0e628a0c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512eda071c23ca5e2c235e990ccdaaf871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a80f566ed6b8322a63614d624225c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46142e411d5db0bb77ee1b96e79d4d4873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c910485b2eacbbf360acd6d27a80a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566c6f304ad4133ebe64b67f98f2ad0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253045b5650ce7534c45109415b74a26876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9524fd013ba5a72b0ae7287cb29e91b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288213dce14e1d821caa6707bab82d9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924997e59bda29f1d32cbc4c1a0b5e25879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe54aafd5ef7709afe315093315404880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7738a0313c6a72ae26f3a35757168881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe27e266c2399160f16f8e5fe0ed9b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684870aee3e889598f8cf75e49bd9df3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c3f55b31792153d0b645ac6c48c2a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe73c668e16912db8621103c8bee686885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358e58f9af53af15f06e398265b811b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7bb734a33d2400225a383fc5550e3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f49e9d5b46c3581bbc3ad50f6f669888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c8473361a2e4fef59d65dc0fb10a4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056d935ff9a5aeb4e255cb5e82f5ab1890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1da2e91ef48e833e2fa2014e09eeb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbec74ca8c98a7f07b3c38dc32d18e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d83b84cb9d7b4a73515fe61030978893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3bf7e187601120a22cc0625c56bbb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303745b21286a3d4d7b573dfa9a87ea895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fe53f0ff155426f7a4e125eb3e889896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a02f593c46071750f764670b6357fd897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1c9ad7001475a0052bdcabae14e26898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be060b08bff865eb288b2edb6edcde899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e9c356b2997d7dc81bd8553be7a16900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9cbe353616c37a5a5b552d6806741901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38592f017ca1a7f3555e941047f932902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65922049dfc5a5f3217a75261b1d42903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ce017a2f7282ae253e1e7cd178cf9904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb3d094089770e0d624d51f254c5d9e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a01be0ee9ff87901a8cc2cc90b4a1c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381c6c65e82238a851242670299cc4e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cccaee48b9475bb413cdfffeb11df3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17b6abebac839daefa8cca9df97388909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfa3c9c8c5f82e4dba2ce4ff4ed2a8910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944f27b5d6df11045f6edd8f2309d57911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d662d20d6ba745bd9749844b2e0ca912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79b43f8b3bfef80bb1d9270676b7e9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde3140c3e9cad7aa6ca991453ea69c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2722ac284642410f6b48ef55e85ff915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e80656e0e3df82145c4b3b919009e5e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21083d257def4275145f95f5d622fb85917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa354e00f1795cb1b39d3eef4bfa7b7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfcf10e955e6756ca67d2d3acc42f6a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f484fda0c658e8b5a4a7837d4ab0fd7920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f66e4e1f536c437f4837ec6a9fa7ea921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ecf10193afb896a79863d501e1d62922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf04438907111dfc647c1e28b724141923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d828eefb5f2eede45e4539646304d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff6ac19c8016fdfb416e457d1886a2e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f537f18c1ddb4f493b28f79addbd9b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b932467db640dea39c9055c4eec7ed927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2e8f15d88a2e58201f5539fa28ea1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb6d79a22b7ed5b1948e354b8d89c5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2be94bba7a35713f1c6cca8060cb52930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6f08a2bb44e7424b7c6ca4de484ba931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2836b01032eb69f75d4e45e9b38501932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a10e98de84b8bdeecbf45bbb14a9e4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f033b149b12f58095a2ddac835e39934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2476c92323fdbd8afaff3cdaa7d48935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26942654d2b2f2ec315b2ebbf94d7c62936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6c17faba2e16e1ae234752c69693c937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9115c944faf89a5c9bb3663e9eca938938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c5f5bbe0f758113c7d1ab61604794939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298794b1c1fae35cbed25243d065f3b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126109237afbc423c1b32e42d50a891941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038db74e17999868824530c04a2edc54942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ae5e83c6a6b78814bb8d1e895a085943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425e0a05ef16e5f7d0f109d22c0ec27944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce6ac37bb2118d83e867901a0766ff945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37158e90b241717d361be752a1f43dc946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109034eff10686f525b47ddd099a1d1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175f69ab0f8420529809afe5b45b6e1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee68770f29223b362e159cdcc2b3cf9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a1914b4d3cff725728001e05164f8950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58631e32ef7b6fcf3f2baa465c93e3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e37e75db672796b6942226475c9d8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af9c4adda1b45b84dd41ef91b016f7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7651f266ac979c4e8b28e931484417e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d99115c286fadb7fd73699a1508f21955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd303e62f6ca32b30d56b31f8981736956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14683abda78c4ef1ad8ce38b5e47d80e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d31c8717d8be839d32bef288c4548958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959ccc43668644ac44eb66d041254559959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891103e9bc2ccce9ef3c0c295c3bee6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a88a8a2bb206cf1e3d52da195696f3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d043d50287f75d165242c0f22b707e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d1dd575af431a573e66f82abb2382963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb238d9abbbc44b7dbdd809111e345964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570b1fcd62cfea78a3158b391617516965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ba60c88aa97afdf1e4b3a772c5a1c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130bc7bda251081f8e3cbf06ca55b63967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb22777feb1b78ede9070432732428d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2c9a77877994bec1ad5e7ab09d41a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd587c542fa0aeae09dd21763fb146b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c40836bee7a9bed61d084d96526ba971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70810a7e7928a47a21bbdb6ecc6c1f972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff1cc0380a5d49d0e91aae510ff829973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362238228979a0747263f409bda96b1974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0902d076b297f18b721085a2d401a3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7fa4dadb98f50eeeb1567d6916de1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad73d060dc47c404b9889c216021ad9977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab14b20d7f337aae4957346a17c4611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff47cb8ac758d939f971238991ee4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5be9aa32c012ee01c1242a39328cf33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbc1895afb0eb3dc5615d2845940624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980685408c49052ab0b6106d1071f855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b78c006f238f8a615e31c53583f5806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216ac9d593074430d65ea0118b5e19b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25358455f39567c78713cb2a0d4ff3158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aee5de785a00803072dd48bbb131f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af977a42c46cdf7c1846829c7fbdeacb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12af76859097578a083958e49bc94111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005c4845f7973c02e8770982ed6690712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5eb942ff48038fdeaa64e5f8025b7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62620bfe077231ae6b4171f58537a99914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14a32dc45ac0573c18070ac5803df015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e13a18103c13fc8cede06d70f37d1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86688633b3e3439a6f015ac034b45e3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a4a192d9871ce8050691de28d942e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332f402cdac92fcca2b0abcd710f6bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3bdabaf8820390cd827ef8ce9c46820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc7ce0465cb13eaef7b120121e54a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47961bf74a81b2655d9886cce73181122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f53487f9289f6551aa096122b0dd9f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6775483037466f98a6da8c4b62d82a8224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c379a38dad7425bbcdc7d5bf6e84d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060b44df5d93e0963320e6c09df7eda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fb071ef6496ca5d24eeda391a37c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52b713de24055e303806742d6adb5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571a0cc6d75fa6abec1e7c571933ee229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a216df74a7ee26868169435c4393cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db956f6f00a55b7f32d7f04c535d4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074040da9a492d714557bff554be43b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec9d0f3ac53ed994aad128b71c12f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe008824eee8cb31e794b9ad64b55b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4224a1f16101b7ff73f5ed25cf851fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b8f5838de321fc34bd9e6467e438736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d18167f33484cd5a501547fffbf8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52ad6810e727f0c3312d76b9c9dd5938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555947101e8d355a251cfc437a215b3339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3f000f57928e7c5ec6246663c358240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dda7efa686636fbbf8da9ebfc097541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6da1ec12038107c5f668bacf85c1042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3d73e0edb6e7a6198c97b3c7e663d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cf8897bacd37c666579f864dedaef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7719c7cae226a6fb64e9054e031bc045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82712dfe9d0b7cd4c73838dff515b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2941b8e030dabbc62a831c02e0471c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e5894c7c990784f477915a17a98d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f3a5bbf1e6a5d05bbcdba4158e0dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f2d04407378f0ec42c46c95dd72f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a08c2ca330f35cbc4f0fd509c4514651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0acc6aa3ba94f0029d75a71d2adf152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f7c51ec974e380c214d73e0acebf453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045321d53216bc6e34c0d5c111fb6e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ad8ef1c6bbd941de427f1e130f58755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810b08c298c491bf27aa7d8b797ab1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1eb3a520fe58aee5d1aa5eacf562b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a39de4e76200dfe9388ee514191e8a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb81251d993d61b71cc4cdc3c350b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dec38bc28251d6ee4b407278b5495760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb7feb422a860e28653773b2002f2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddacdd4a1634724781c5b559f48568e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cae105ad8149ee00cd6be86b7c0e5d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a1bc17a3ef488a02da0dc640854c264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ecf3f72b05a98636392363d179dc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f661cd39f6ecdaca5c3fbc68be379b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac1c7e28916403d3e78e317efd343d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c36b86409dbf56297cb0f5f29ca36f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef3baded1cfe3f70d4281d718b081a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a97f77d0bff556b9c3347c54b85dae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe59585bf3bc646ce6f8503bc4bcf671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7410e71643cb3fce4e0ec8ed4d06bd772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66626126367a1edcfb20e674c915452e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f6b623f457c9f48eadff7110daa2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7537fadac7a58000dc31a02473dfc375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbd4b1f0426c11f639569bf3a0652776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee3a2b6936f0f344ec9d5c5b11e97877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628eb3f8add9522f566eef445190d46878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc21e860819079b723d91618c13a43b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c082da75e9d90f3831a7f8442afa2a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beced117bef70cc961c542e14c7c1c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72805654edfaaa4a3cebb06c7557c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b6311e35d86dfa4eae624b87aa99f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c0f023dde626862b817c5865a15d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc474ae87973949b82b882773b3408685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952473dca3249ca8a07fbd1328f95fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12930c7c46920beac8bb3b5a41433987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef02a2d724639cb6deb24cd9a8e160f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea6215ad34195505f14bf08196bd6a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e6bfa32aa29b02b1ea7cb740c90b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d596b441c734f712eddf8629c3f0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04b9c2dd9cd951d40bec72624f80c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d268daa573252ea1e04a99e707b0cd193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d9c8328706e6226294df924edde9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ed16d6c673c7770625652b6a2405695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7239362ad7f9893f830b581ae9c81a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288eaaae9f7b0391592da8c02d0225f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770db5f102e067bdc52d5704eed1e8a498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500c820a83a4b32683d76e76990788799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93214b78c3eb838e695606d6044283ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6ba14536c653eeb030481e0c98b6e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cfe5a2391b61f5c8c26c0c0053018a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c71698770cef85fa8a01279c20598103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff0cc5dbdaac71bdf5e2afd2500803104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34749e2292579bd3c7650964b4b0be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd5e99df90dc89e3a3e0981df0e847106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc81a5bf2dc32395947f72db464944b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fa80a5577f0ce4d93a1f4742d82e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f47f5596f30cf2f28c44ab3b9dd97109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434324dafc79f3b118435ee58a6f11d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652c42b6c127b75a705e777e75b8fea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e822464287732785c027dcd0c17929112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777a2f0cc60d4798f6468022588e5cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac02aa1d8b6ac457422484eb3e1ad1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea47f6ba586b1504f7fdd97739e0716115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3b58d63828b1adfebbd3fa2d48553116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa18d81796518c00cd7ac722b0f37e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830f7feee2397f79d04eec9b13bfbcd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92b9498f8b564624e82086d8111a99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4099d29e5f6129f509d3014264ac6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be40ee76b9a2d058f2fab774b2b2ed0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0412e68c751384928f616ee271bd08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59bed9470dc6736ef362ddb5b1c1532123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408cf16b0c95b61907f8758f02af34f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d5721f3529cae3e63a348edd3731c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd992f6e26c1c785dc305151a83e42126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887ad30ee4bfc6fbb9c66a6de68b756127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9411cbb0b25bed4770003be7e335b9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03385b0533a592ad8776e4d03b85731b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4929792d96a5f4e676e62cdb2207454130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dba0e6cb422b1735468d0795c61f3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4773cfc79575b3d0c5923fa08c8be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e925a93e450ab673d6d685fda37117133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83a856dddddb7f7f21709c3c948859134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12c69419bc68242d23c1d6cca7896b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e5580044c7f638bc253af702cbb4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58539b5333be6f3914a8f189a70a6b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4767f5282241a5a6d587d96c839b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a27d3b56229e2617a3265c063d6d3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870098a41a0d6e124397534b77bfca0d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08c1011c16beab9c5241abdee0181c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19525ccebc05df30f233ec941392e9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39837ce45d4efc5296e7322cdaf8d133143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3d123b1f28059bb148ef3d5339e58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac11a252bb1f6956f9a4eb0fd77f35e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdacb4603497fa479c7611985a206f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a2e8eb7fad89a95eaf0567fc3969b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cded9eb4ed9ef17edf826f8b4ccb900148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35c5348d9e999777ed7a35d5ae0448149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141ef539d6bea68ce08ccc98292457b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adc89db1f534810702dab23b6c9ab5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39460a98513940251a684559b26280c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8dad0ac1f5735bf7662c6298a167a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1591f8a64224db811f00e78a2a91581154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d390b3783d794b2c21f819d1f247543155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad608ebbd8bd063176585c8b9efe1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5af03d7fbd0a878b4799be061786b9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195c790fc2ebb11d6394ecc1df338e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629920bbdf86dfe136e0f0146e3e07f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce5e3ba773e83f0f3d3ef41c71a70c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5443996d36d9d9536ffa1d3bf16f850161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e9e5578fa6d3ce5df5e321b31bffc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf283cc3c9254a628af9373c1b5454bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17bd52b861ed44170b9946a4d8003f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e10445804052bb22547143a81bf5b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5f30bf56b641b07585c43b17a9740166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a97f72e66b8f4dd7e2065a889daca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f041af81336bc4bef15a2eae01676168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8437cbaa0852a9e9d2b0139a882e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956036db0ba5243d949289f8ab84fc6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd57aefe43b873a45bcc74c3b863b3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d54b3505df3955d6cfb9676efd91d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f96a6fd2367225380db2b1f39c6835173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418a01ecafc37af2bbec27b55516a41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7cf36f6cff9b476fb2aa1a42b21ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d247ac89682f052a06b4d1036384c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4a0112c662556ff3fe7df530720a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac6cb84ddc78af2ea464fe6f654ec1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7425bbc1fc262df32a66f775b12db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980907bd0c2262feb37e33884a45c12a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfd480bbd07c9e48e7a5b002cf9bd6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08a18c58472d87670278d8f6933bd5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723cfd5f76ea5136d7324ec4af58c28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda30daa0ee9a1666be63675d61631f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7129311634678095d8afb0cd3a46e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4df4f3b538a0e8083e1da415ea6e00186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fe645eb705cb1f05bfe26f4b5ca74187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3b80cf829545161f7773428d20bf5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e500c900438bd6a3d052a6e148846fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2071baba5fd81c61a6e740ec6ab49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92ee2a314b9ac50082905533cb9437191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0c272d0004d6cee44448c9eff60e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1eb77ea2a604ecd7d5bff1fe34280a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d90a5e9e3da4aca830c7ae4e738a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f7b955ff7c2ba186715e0f810f1ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5256b69306d5ce1691c235540246b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bb331dd72754738634fa48dfd2c47197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e32316e1b131866daee3e17f73d4d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b4b90cf7212bdd0ab4766657660867199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097231f5408cc61aa1bdb5aee3d015c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b576f9fbaf3f0df9fb27d7d71f3f351201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f2f785edc92eca3fb6d5ed58f10ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ba3ae7da919f31dcdb7a9f5b4bbd7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c72be6e5eaaa4344c567582fb554d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d47826609e64c2d0988444fd460883205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc4a7bc25726a6b8d28cdf950bd94b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba577b86f790a2223ca0f28ef99cdde207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfb6744ef69516afe8adbcf8133453208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6c8bb26507d72cada8db4dcbc4aad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a63f7bdb67e73163bcf9ec9099e17210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc70f37f50b2faa658c5bc304aecb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddb48cf0c9949c25a3561707d51c32212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfc502ab3fd1e71b78d1177697692a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413dc7380412d0ecedbcc2a341a9e52a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428860665cc788291daad976bba3d640215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe4645149a420dde9ecf0940584d8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b57fe3ca0eccf80d1581a94a365a9a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037522ddf343e385de2efeafc83a254218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9130f435e8739b5421ad1a5b7377aa2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4e0d96a26774d4a484e53bc3bd141220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebc7d3c15cb57dc9efaf4b95660f94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136155da74fb4dfaf70bd040784bc1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ed4025c1b7c2c048d9669f48ef696223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d59f74388e1cb8c8b0c78ac9aeeae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096b9384956be54f86042f52b51f616225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91254c4d73328b49095034d00821ff3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4c07d029cf4675083762ef7e09c26227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcc080a426f9d9b8cf28ccb2735daa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df628d782f0b47c29854a0234384a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f3e8aba7cc95ba229631ff86fd0c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70ae752ea54727979d41c2901b0a4f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6ff91b05e824a28611929a996f75d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789095e430dfdc8992c1aacf216477aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0c1546d0742a83c526b0f0ba3f96d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61275ac7457b02823877ab75b317269235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa868fd847e39f3898e9880f1724c3e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cd6688fcb59075aa40c4d69fb0c46237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4eb8de0a4df8311b002c7082c1b2cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ce501e61b31549eb8993840b0764b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a64086a1e060ee4469f19a89e5555240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a271359be15c163fb0f4a2424be37c0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a7f85d67e5b3b73f0533b78812dfd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68db7d3f85a241cfa3e8cbb5132f966243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b50fdff5d68c1ba340666c4fc8fe26244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf61f562d066bbfaf2a4c8455726c0c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b01c4f2454a001b6dcd1727b280b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af62d7597bd79e3ddbd366eed57726247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ebaaa96d2427b049f97c37c7a7b72248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0aee3bde04736f44bffb6449e1f21a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c6d0f97ea1d5277977e727146a9cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a22ea22e2ea3feea4a3ec3a1c69d6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935b1bea1ff8fa9ddbec4300cdd175a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e747c4e503bc562df5d358032d7572253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf97599d517f82e0a349197fa376c84254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876acc7985d5d63ce1c0bf98212c2571255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5d4560ce385facbf1222dad4975f5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26db937006fbbf20ac37064903d505257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff8e3d7c9f67a6e48c606bf2d70a92258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9f511b02cb79f5903ca04c203eb1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dd40694e579bd81fd5dfc01966059260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad13feab1c58bac723c4f55502df97261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903275afdf5d7f1f34b12d19a0d03764262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082f99f68c7feb3e6f9402d2e2da11f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1395bddd4d98f5921ce728317e4f4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533bb59fa7d84e5278d1e0448a5bb23265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a05be03090d940b351d912448facc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f07e12d4869a6efdf97d7d43e28996267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d7ef6c63c408e9d707851b217962a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3deeeff2e12d37e0c7bfd2c513afb8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674cd7a1a6684fe374f058e0af7c480270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d23c511181b72277015dd5a6bf72a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86117c1e016ec9f5c29dc1aa80f728f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6a0e0032d2fc4c6917cab4b908d61273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47370980eb6866639f029691225d960e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499afe1b7fe382f164abf080fb1453b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa32ad7346e72e78732adcdd6734080276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424d8c6e5f3eddcf8a7d2ba3d1d4b0b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e117a834dba475cbe0615703a75174278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1797d5924712f29e3221743a3c483279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2856d4eac2730a01eec9b0711ca66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42c569c27920fefadc6cf8d7816a00281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c5cd11cc5ce00b14e5bf2f2c317ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fff0ea268f7cb4d0b702e40ad4976e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dc4bd15b2288d159dba5bb8b217c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088757d25ede5f91fbb07bc3452c91c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5333faaa8b1cfc85f1faf1c3856b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc274ec740235f9ecd7cd2d122ad64a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033e816759e31071490382c31bf13dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107297bad56af2d3ee31c60b376a262289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad14a9936d95fc57281f40cb49e3d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e4f6c5b4bd2de22e978784d289186291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dc268235a529efb7fb34ad40834c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747abdcb60ad8f623f013e71575df69293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff12034bd7c6faa14b3476d489895c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c19fb05b8878cdc58b1ccfb67ffcdde295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230deb49c6be33762436a914d4e75f52296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9842ff1d2a5ba3af87b11b4bfdfbb3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbed88d0749e75291ae629ba8bb3409298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d767820e0da3630ef7a49a78b5ec10299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a284792aa8d2e0e788b0478577f8f4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845914f84860190f1f3eafa163985786301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc46d34ab021a967dfa0f326a8ae5f7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b1c638109895b3a7531ab94a4a147303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599b01bb45c6eb3722247358d6fa40a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edd421ddd5de20ef70c131777402b3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650d84c1cbe16ee243912ab27ce9b77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135878efb0f127e1d4b33ff8de76cc1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7929ce0ccec20c8bd65b871a65c9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2630d5772db8c43b764a4e4db6d16df309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3816e57d6274f0e839cd87d75a37a3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c35228419fada58bccec5feafcb97a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cf407061203e74dcd3d02bc2c1f5f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346786054b33061d9c57c9ff448025c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170aaf17f30124e34f3d5e23f4d21932314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aea2a672ce2773407106e1724a1670315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e36e888f00201b1f8723a5b779a554316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b4b32c186dd71d599980ec94caf48317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7982ede47688d104d70bf982a498b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120e0770ee1d9da3d2b844f9a4c3658319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c042d178178ec09afeacf82565e7d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a4925290028efa40b91e52325b7cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693a648d5910ee155e1de0c37ae1d48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e55303cd0fbda52566511cd3c3fc62323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cd7155e469bc73336ae909312dd08324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37516b56ef84b99d1bd79c2a0f8b1fc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e2418552d4cad21d4cce27a54a6ddf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4ac820133d4b186591b6c8d03310ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e92720e005fd8c5b46fdead18cc66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47140729f8b2a150f64eb30d85a83f5a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd608a8382d16a3e580d28ea7bcc3d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab52792fc8a0c5d5f743bbb630d399331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fd2fe789ba7c1f4a96708532fe9a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63e4d748af0a04ae1f9669bd36df1f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd254539f391e4333388aad01b392904334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd201a6f16ac516f3008a2b31064539f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324eec8f3c9f50c31b6535a551b9e0a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52d9a3416d8d895374d9d2c52f321b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4826def194330c2436cbca83ff2e67b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1459724d0e5c83c382f589434f4b7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a7fda0f4d3e8e5bb6c52c0b800abb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71779ed342eb4aa77a0241a96e50ea56341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb09cec69801e985dacf3b2bd4277c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db756f07ec54724b9a8a24233468967e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20251f54a172b42d118816750a75f0a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f684020174f1e4c562c06c67107ebce345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c9de7c9a76bf2d88c6287f20b244e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5fc1e1ed60e5b30e79fe918036e15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c75ca088c4d185ff29a7873df3bd4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e695e10deaa3555dc34a660780392d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3e737f305d8c2251e5a27b8ccb0ae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fed047d632f1fb49467aa76b7560da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970e3ae19caceb97a74364b67567edd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dceeb8b94e3f2c72a8b292e3b0c15f7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0576c043b61e8ef9cde1ab43046687d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859e05df64c24902b79a27a42a50d82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789ef0a799b30da4f13ef300f6cf361356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92cc06f03f4d3d429c49c1fee05e16357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270b0df2ca5489256ed73dafa9cf3a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c69fa03b6cb31bd6213386571b4e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1ab8b6256e5d225abd0cbdc5fd7cd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c24f0564fd8775136b6f4f232e11a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c38a4a5371730993b7a6edc2e6ffed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d1e51cd34df19d32c04534f1311f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0d11d8309549bbcd0d0b07c834b43364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e77dfc3b1dc1c83e6b7490d9d0cd3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14038dd63eaf4cf455bf1a6ce5c75e62366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4400a933cfccf6d34949f877f8672e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1f0b534661e52f4335cdde6cdd72d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1bfd8d7fe900cdf50c8665c9395b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3190d6bba816183bd7f4d0376847fbe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d643f9c386e8cab42ac4bc30a994d16371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6358a1d17eb50165a6128369b5b8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31813b880b8bbfe3f9a978c0e87f1064373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b054b56f2f75cfeaa2e6f2d76b594374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2f0f39fd644e9b22e66854ca8ce4c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a0d7896a0b64a60b839ac260a35a1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994be90a2abc3848fa2c8f75a9803c7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a40a0bcb839ebfcfb4bef2ccc64ee3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87392ffaf9ec9332bc9beb3472920215379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cab4a29e11158080f7db6cbf21cd8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9746e0021e4e10e39c92845bdbac2f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb972f320208903c7444db8d1d064d90382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9f599b73b506ccd82c35bb36da55e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23eede20a7a774b8c10107a78b1919384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237f9b43b1e7baec8a5820b0392ccdc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1733d7cd21a8b1d40ac95b11be99695386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c2b46f1fb92b5317facde1f2fa013387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadaa3b5207f7f0a2d819d9d30f735b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa8f791e35f0d66bb41189a67d73a1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe708ff2ad5e0da18e873e0f5d0f71390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734a2de70de9fb13b073e41d3fea520391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4eb3e61c0d2425bebe56450e9da79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08000226006c236d2e34cb30d175a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15f54319c8d621b53ba47bdf13440f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2705d23eac004a458c3952c6171dfb2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83143cc734bd54b9cc3a61044b03133396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadaf01c7442adc4cbbc1053b41eac2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb9b8de9ff55ff269ec24daef935a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931d506854fd1b1f09498fd9ce97cd7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca109ab139b4c88d75a002e458af700400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7affff7bd2f6bd943844d1281fe40ec401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06059edfd99e6b4e83b4686289b9096b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57898b83140f865282072398d9d2522403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79b2b06405d04e4611021b5b363121404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a1256f3e6210a4b44ed70131ffa02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3085345c74b570dc9b2f6140cf341406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b78627a14c444a2865132b0814e367407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7bff3ea85a66b0eec1151891b00a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8cd9af893df9da2e7f1595242884c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500c124ce478aa212ceb132c408ed85410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cba706670a3bb5f2abd012718c63a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0792fd62c0c5b6adbee86f9a26f8aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039f6545f08411b05accd3d4236ceb9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bdd427ee2d76c3c2c56507a1ffcd6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f6e6f143d2dd18ead7513ec420947415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d70cdd07a92c40881cd72bbd0088ff416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26805a6004284cc2426796fa1a2133417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf160e259e911f3440f7450b6a5dee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07bb15c4b69339288c0415ef824605419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe81190084daa72601a25f7126097e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56785d432766fdfee37d99bb933cb5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8e44bd8159a0d26a0c27faef5ff48422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f715cb86845d47de4f840e3c76f602423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae93ccf37d8aeff10a05f2e4213ccde424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1afd268418c1ac4a15e19bf2c35ea4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1201e7909f5ab9edb3a17d12650a40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39417275f976d14583be2a5fa6b182b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc401e6bf3ded5c1ff10275709a7b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608e7e98614022000661176c08d8c20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ced5c9c0c6e3de42e3da293ec6334430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7850f1cbdfad69b49f4458c59cfcff1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd63814642f2cd29c68a95854c1dd98432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489de9b88582ceedfa69a70e0a49ba1e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3aee210e5da014c51d5a9d3376298434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968b7483117e31fff01edb26b8eafd5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c9a03194e65990c81d5a86309d6bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d7c7129c219088843876e80edcd64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dd3840f5f215cc52601ac91c6389b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e3d64bc1d89ec3c187723eb7abbb6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38ba18723ff37fcffcc0c652af2a6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b1da20b38764a7d1cb0e2d3dc8bed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e3e1ccc96160926ecf489bfdc7ac2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4e289c027b1809875cd047459f514443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894672a10797252e5ca0132218b37a1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a63b3f31c3d0e97d15e36bd79ed06a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa2c0c52ed73da6e39f078f4d3a64f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47780977538e3cb0e80dc530b924b03c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272ba20cf7849f7a30ec23ad11a3935448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977728ff5330e20c4cf3d52f29f9d08449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064b7bfc6e4c3a4595138a3709b7ddf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b477172e1ddc78d498403fca4753292451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86cce787da17f662592fa23977054d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d54a145db06c90d3ba03fd85928c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a3a597381c47af0bc6a6d97aeae4b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33babcc77cbb5f0ac23b0099815770e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c0eb49d9f40d0fef51233001e8830456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c10793a0f911d22e9561ab03eae0df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb3cf0ab98420a616b0c8397156e6a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922d93c8a5aa9379000846615d87fd1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad04342ff05ae6566ce285e05a75654460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684b5ece6f7ed0d81930eea271e3d76461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d0abd2e5b45236c6e39cd14ad62ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5709b6feb64bc43671c95f2de4aae1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bcecde58b9204f6ff3d98ce0ef499464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c9ebdde9c7a8d299e9b2370e80497465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fef3ab547a639d1f5dece0bd768060466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50519deee6ef16165edae1ba1b28cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275699885dec5ffa2b4c29afca3d435468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacc323124e2abac726d93b01cdddb9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc795225af1c9bab4ef536c24d54e61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0077889d63b09409870f30a5be7ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c0fab3b98be6ae6770288031f5e72472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b121940205cec10a0d2dd92e9ec30a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478ec0a25e8c94a1395a2f519652fe1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45e01e6d18c042748ace978c6d0041475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573456b139c8b394841e1d74216e443476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b7fb412eeb277109d02eaa7840df2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b14acee206665a2b6cc96f0e7f45df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee73b09dc9b188af297a85e711683df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e5c36dc019a0b024a644e5eb05316480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a10e60c68ae112af96b0963f1cf5aa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99ca9cc3c8ab638c17f4b06e93c101482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a673c33bb00f59e1fdf2c7e8cdb1195483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73ce9eba67348bfc922c9230e6029a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7472300259844d647f34534ca6783485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b860db03c075121d5919acc9b6b6d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e09ed0fb87876dc95f46c641b500a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcba128dd5d08487c6f1db0f5b27ddf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e0f32286293d53bdc5e65dc1a26f0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57a3637a960ae3c99113f93ab18c73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d966c5dc2bb07480667cab2f3173846491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f551da9fbb6286147720adce624f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30e0ba6449b87773a0594b6c09cec2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f282b4538bfc9078730a297872835c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52d37469f2ec17009df926e29d8ed9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b04b576f1a746d74832338df861fc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccb34d0c9f392fbdfe5a7d4a47e6d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41767fad4c91241d6aa0d26a715bffbf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c1b0e5089b3332bb19fb6d0b2e1a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f4b7f4b2b5172663c199229d1e68c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7cdfa51e55b5560619ac59aff22db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20bebada9f9284a75d1cc188ce22cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce4787d4c7300573079729bd54ea66503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811512636b18683a38676c245d9ef63504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97a3fc004bbbf5d4144f5dc95e6dec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af63f04d97bef6be0ef68c06fe6a86506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32e408046729b3fd97a36f2b162925507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd385770a0ec26fc6559b4dde2be10508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed17b1be984c9e878fba84abe8d1af1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f81ad6664b9ed3510f5f89aedf72b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd682a5a6532ebcfdf5a6f56d564c30511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0f8c3006d644438e7275f066dac02512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdeaa0a66e779020763d8deba86028513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cca0bc1ad1e3a7d9190bb6dc6f264f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0d5e6d4cc46aeb254cdd2536e130c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38b9d5627bdfe83a5b8944ee3962e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7e3921d7b1b3b2de7ccae0a1de55c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07674ea33ff302e8b95cbb3fb113ce96518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210429480836afcfc2e2b863b4df7d9a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172c0d4743aaca68941efa3f16cb143520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774f17cfdc27e99e955200e04fcf7e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94dd6c65397cb5de36c0ccebe8d898522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86696551e7fdf4d548fb6572e9ac21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335654d36f3151ececf02d6f4a301925524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777e03aa881aafd66d75c89c1760ac3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfc31838bd7c7a44b5f31110a05da7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582b1cd6a9c0a1c65e07b9c1505ac9f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a35b3697da52f4b4fa0f7e9834bbaa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a5d3490ad9787c2c5f7dfb7958a22529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3aa11196a31fcf935cee4a5660ee7c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d50c3a01f4fe3b60706c2d6e118170531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28eb07685be76413db0bc3e5a6b4d36532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1a75d83d6a0128e78b66c12bdc71f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9cdac3ffdf2b8e75476074f05a5ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3e4f876b7a09f114d33f4d7510b80535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f714ecd8e660542d971252e610c3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91a024966236fe3d2937529bb65444537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf8c5cd8598d3125bbe0c6b295891a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874225c0cbde0112c1aea31348408c8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0358921c9dbb474cc263eb34eee7e6f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091327fbdfa3fe9ade76c240d31d6ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821ac39e69d5cab97c7c71a21acdc02542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2516b59e3a299bdb7dbb09523047039543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7243633f2103d3188a41fdbe037f8e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3c75e5e08e8f3f1652ca7ece936f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9fb53b851797558da489a5b954529b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805adfe02714e284779aae0af507b4e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901da2b1d3dd0db84670ea1e6f4fc9c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc296289600ab2b19afb275cc04de4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ec12b2563c180947181452350afbe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8915dc87111b267cc10d3ff49c37a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c0a086a32fb6ec16be9b2c1f64e42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ecdfbff2819ade025298670192b76c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cd017a76ada053cb5d4bde05d27eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab2877b231bb1b5495cce6cede2c4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7567665b8602ca03a07d25fa5a7a55556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7897c86397b6718095329e76a5d9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c7025c35392222c440e75ae553a3b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9331694a584c54e18e206dd47b2b92559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c87a672a78ed0fca7da4ded7d1b310560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3031d35f4acd828e614ad350f41563561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc7f16e14e7c0ff39ae51a45b31935562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f31a7a2a52fdb08ec437633b14e036563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287646e90d100763fb1bb6bc71c50c7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0aed0cd1cf2777fd2d100cd9eb57c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a014f1b0f88797feada97b32b2127566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35a5d0a88e9eeec024140f336d275b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f073ad0dcce1152ef6a07f9f22856568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778455baf49d2f35eb1832239de905d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87df6f894a355ae972db6cb25bb6627570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebf0c6d95268d48eac56dc4ffedde3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7676a5313efcc489595a1afdba75e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8edfc6a4230f2442f8a442db94a3f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef1a399fffd2989aaaf8b55d3c085d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437b0e76e9fd51f6f6daf2cd7364a8a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238023fe16870bdf96e253b96c466db576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e056283ef0fddc2b01c95b2ea3c86577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a486d21912c354e1a0a93de97af824578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259457cd2345978f55f2e6357858f0c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2627927f9ff06c8d2f20b878b81cb8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4497dbae76e0a551a9e778fafe4c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709a5488ce21ba8ea03d5ff42659156582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4b59a3bc0f02da92c8977abd423c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165e5fd1523f914192b72cfddac12e1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0a64635b598f07c13d80d1e0e9c30585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0724cf9c53a3b320f559e4a698b943586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a049424c3e62c470062733c2ec0d1f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db568eec26dc37806b6277fd6c901770588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3462963db232a49c94a4718aefddb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc8baf859669555479ebabb8d8231a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87601922211ff93620ef1e9f5982f505591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0ced6790ad11a73fa976393e5ffb2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd701efb701d5f8985847210d8402c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018554a284128ca92a9a07a2a21d3773594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d31d6edcf3630a3c4cbad98fce308595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712418b7677f8f00913c40209ae514c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e3a57304b988513dd02efcfea2d51597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8fe3c545f677f9568f43836e7496ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786df9a89ef7081a6301007661d2ea7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffffab734e9fa9e17d2a0a197ad5478600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23c2d264c62ccbc249c7e995c6d4bf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99295dc78d290925225f4208acbdaf63602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771018d4be46d25df4a4cd99470a77f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0432f426d93ee39c3290e7e7f888a4a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebad5b243359d27813f03e602113d64605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95439d4a00d08f4840cb112b684a16606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511b78a0f8291c87c8d98f3c166fa0e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcdfee5c3002f7a21af36e90a75714608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2c93abc34a8d22e0b6898201c3dea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329f7caa9270cb02896cfa9f00656a0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3aae195e859e4e8513766a9b698537611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280a873cd5572691bdbbdaab751d0f6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3da78e2bcf8d41d54995a61ce3812613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5d55405a964b68814351159cafa4b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a93f6307ef7668b1bdce3c0cef59b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae9c83ca33f34c03c07badef93b574616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ec109216233cdbce20c9a5b7f3253617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b2d74cb6e9048698b0759c0ec15b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15618eeeede49f9efc4287558662e7f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92539eca7b9b6e9be7ec1595ddedae1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a276b4abe94f3ee3b33061402e538b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e3bb9e316156c65a35563c37fd959622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f88d22d77ff04d3730c660c470ae2b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7451525f1d1b5438a1288e0a8e08928624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e441e7398b950179918b53fda23650625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffba4b9e2f24b81b86a44703513bfe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8c055eb6bf8d6b1a6f23d80814a1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0591ef434fcdcdfd131de94d7eb5224628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69b5ba60cfe4a5755b0f6b81445ca6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff5f735a8412f4cc69483c13131db9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec047054d62c6ace7ab935a713208f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f0a603cffc48a9d2d4a0efc1d8a44632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50846e301ebde66fba633fd8177b31633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f778bfa46db678bd0e7e0422984340e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91eea8212df32764cb5cade5edf31ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40421f5df4049c91f984ba2ec9809b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd96be743cd5301deb013681bf0c9d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f80001ef9dd43443bf04fd9cc91fa2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4d34fecfb5d37d67d4446ecdec5fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eec567b4f873f98d290b4bd6b07585640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66477bb3a5b4ee4f4296d0281b6e41641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e33977654e3eb04dfb7af75dad7d2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c8688b22399e7e6d3652ce31e1f73643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd139cdcee78942d8d4f49d4e78412d5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935a5aead845621e71e465375f6f3db645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc27ce3f5440e3a0ea109d2c706813b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5127e3c078468166b70174969caa72a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2174642e12f281f9949e19ace270f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dba57d206e4964618a2a8947aa5ca5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79224ea5e3eb5e586dcd1b91137af29650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764291f8ac85904ecc331aa2f42e32dc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb29673fc5ca549df12683d4d555c85652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bdcb9b1de600e3c73ff95f2bb00184653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c15fddeec12d18d0bd384a39ce71ff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648429202489d4648c92408cd47302e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01cfb11e8d25bda5be1289017aca6c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4d1323e9d74aa0d0b0092a3645641657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb5a4532cdb83de69a3d777297b00a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573dcfdce59babcb359613da1110646659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238678fcb79e830ff8a07413ae73667660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587aa9da5d8cd7a0c0bbfc769d02c42661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc52b39471a52674088a101e3c3a22662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d16db30e6da7ec7f878e03b562919663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e298f14ade13863937f2a041e40b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a1a0f7c9e152fe296e64c96d0ca87665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad2687ed78526702e0d13271d885ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568001180cadf348edd71f525549a63e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5f0463172428056d4657c0dec959f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef366490e1063127afe20690ced75edf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9d34315b0686136c744509cc1f8d6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f310a44e7debb68fee6a909ad8d75d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547818498361731a8288dc28048fdf1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ce42ac09513363afdc2e4ed52b11a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949846bc945b30f8c3ea254dd5b25c01674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88eef4d378069d185e351709b68810675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b030a32cf8ca0904f41ce1145116f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37644d047d0615a81371ad087778d3ec677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae0c89cc59723c22996a3cb7e5345f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0e7672e227ebdbbf9e7e9e8a1ef30679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f0920c2acc9028c452917f5f44c9c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3ff244a4e23c55faf97bedb80dc7b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56aa23ee2ee1c8fd3e899db398154de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7a91717c70bcd1670cd03750c84e7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc70cbf79807f37a9ff8718a786472684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fa9392424c6c8fc5c1e641e4082c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9074b095d141e87234d94f2b19eb11686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8782060ab3b60335d489ecfeebe4029687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6199914ef13106f9104d520abd2d4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee096ef69160606b86adbbaf65e53581689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40228b409f6302172c3455085d715349690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6f3abc76fb629e56585aa5e3bd018691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f239c6736ff3a3f1127c22929d42a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac60e053ba7b05198796734218863c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4e758d56f4e4a046ce3c0b4559f2b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653068da906f353ecc83351bf4f84f24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c74052c7fc00126c9acb7ae946c24696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233ce3c8d5cc1262df2b974d0de432d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf1dd49c60add648e64a09a431626b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a9f46213d0e59eaedf3418062e60e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be9a2f545f7d090d717f625171a6a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2379a4761e642ee96fac4fa44b118701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958af0e6b3fb89422713bb97c30f14c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab15c6877900b35eaf7a01b378c2b1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d04992757d71ca85985a254e54d7c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d8e12dc9ebbfaa075cdb2f78b222c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da27fbc0016d7907be538a9e0232f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994855d926e9722fe15d3f95570a826d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3879e3eb45c4ee09d03eb8b96f8e8f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8de5d2f22adccd067562e29e673979709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08242304a0c7465a41a25c6085e389710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100b966ca65b6fb68a803382ffbd22b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893e79b0ed9c396bdb3bb8bb8716722712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96167476e7a40614eddfb8e21daada8b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b497f5f38fb723734b956cb5b32fa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7019697c9bdc2786e8019b7f1aad7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ee51d87aff9fc39e46a4aebaa406f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284406e1aa87e0edcd870a78ccda541717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fea5b60f415f5ed8cebd278de7bcc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872e86a2a4ab0b0533c1700d1e5159d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819c83c7fda74a7f67d60627bcde823720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a61a10e7ba2d2a99805365c6517597721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2694a37812c4aa13c487b36521fc4c2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210dd926e452a9ffa7109c410bd2a01723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad834a398f20c452acbbc48c6c3b44724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa88eab5d5a2dddaec5a7dd4a686a36725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5e524ddf7c478ec6c929dd21cceaa2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f538fae4ac7254104a28a3d28065a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8444b321377e923a87e7be2a7340f1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a00d807b50700911807994351b56cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfb746b986cba69260fe647f5f83a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa0ed50e24d32c2bb9004ae9072fcb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d8516347d26d84df817d51a23e877732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50339ce4edb5d2475420df0d070bf360733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f711e835a68eb8eb700e93fc04f32734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5951a8b9fc95f0101c013912b030f0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be573411541008c767d3e32a0a0cf09d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8c89b09dd4e593ef70c2a612d0556737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf823f0be9c55514cd5e27e24875cb2c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e4453c1e473276280956221d20eb3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef365fb54151ab5a412f6182530950e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a9218a348b63222eec5d952c2e3f8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248bccfbfd4b02454a888e4948e87282742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa12821ca80aabfcea8c625eec3e9f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3479b23f9e5cc31cc444625f7b985744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e7778bd7951e80c21345ebcfc716c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96a4a6ece4a2aa7fd0d6a0f897e548746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4903c406a0ef7f0646f753d1f177b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7f20cbc326539d3fa45ec1d6eec3a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed416c52769969886b5b4291475a21749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08194968b20909c696305b38e5f4cb10750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bdeb6f0a5de16e38cfbd07cbb2ed7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d913412e26fa72962070bec0a0d89ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacb4b0374f5604371f4ae6b70d4c60753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a9fc6237f9bb38dbfe81edce9039e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd56167f31e59d73d8c0e118140f66755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fca244cc23658a5d7c25d9f69a978f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060416f1372b57cd87a8b1defed7154757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675f47333dce6396aa3be718a2702fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe85e30dd38bf60ba3f5a87deb6c17759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad6d4d72b24ba73562cce85fee0ed2760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b38c6fd88542b629b55623a14ed63e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1fff91e1d7edea31584bdfb94f2be762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730dd84cc8e626f7e8e4a53be019113d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9386ec40f87567f9ca61af63b9259a764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fbb77eed65bb30a300f5c09f8e0f6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cd2c9ea83084235f8b7cd8b1e32bb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaaead09a2ded8b72ef17570957f472767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fe79e569797cb313f12be07579c06768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc1c53f36d5de4b2dd0f88e018cf36769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcae7854758361e2d34bbfcc4c2fbff770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd72fa95cfd958148331f1e917c7e2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146129a1d8f470e5280573f69fcaa29772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4e5f6dbb9d0334d49b6d49caebdfb773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6908321f4f1dcb4b1865a06592631774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793a3f72e7467cc3ee04b79e5b2c7a7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0eec6de3c7ffd2aa3a49fa3390992c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccce38bd80d19090e2eb55c27cac40f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371441e0c5eaa70154625d2b52d0c0e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1efe0473da5db072d007aeae86da7e4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b55a9c3603c4d3262b052c1dd4c7cf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c294c06557cac290a295d8078ff3f2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e0c1eacf16c008165625f3d2cbc7e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f837547a4a3f24cd4dc30fe0be9d3cf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33c2cbbcd33b1f25eb7eb0d8fd786d784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c755543675ce4ffc4a113e8077e4c05785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f212b57440144e6be892baaa724f787786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f3aa35fb368882dab682fd81d15ec787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc7b67ac61c47ee39f715595d6d982788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e7d024c1f9c592690f89c1e5ceff6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc5568e41abf0972172e3b05b7cfd71790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff622ce0f09ed4f237344fc8f826fba8791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda56cb6a88f8ebff0f5a1bcd511140792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9913ecb1b8c332661524f9c5a2f533793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e3d40f456d1746a8427bea759ff0f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70835404552063ea949efa393f5b0b8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470c753d12a25bbca1ed6f881c3a76f796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3b1646725d422cbbdb58cf5e7bdca797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442207e5d052a220c00b6d08ce7373c798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625449ffcec9c280b7ed49c74e29225799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279eb6c35b7bc479eef37f78d7797ed800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e840c59c6a8d84297238a67311a122c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07873d9450fabd0dc5f6b43e94686d6c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b160eca84d8b6fbc6b80044b9feb2803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89e8ae2206dd78804cca38a0bf8733f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a0661032150d5679394ca285da861805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f1c9e40823c47706985f5c72359848806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f731feefa199810c72d5875fd8c30807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fc598b289659a6eb2f95811b63a26808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c6fd4064c1f02cdb68e103a23e49c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493173b44e275cf28af99158c3b0a6df810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b42e1b6a7dd79ed37d23ee4c289a9a811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96a2499ffeec5466d8854b67888d13812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4028f5848ee97383eae70cfc6125cd813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896fec942ace69a4f05fb835b2be8a9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f018b8957d7befa1dcd9a39bfc5210d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc437dbb0c56acf14b1dd9ef35adcc816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aabbc6a153b9c2a37618679346fdb5817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85277b234e149c8fbe890da9df1da63818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80bfb6873c224efc858c41c6835cfd819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf3e3c1dead6666a35a8de8656f765820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c22b95dfd32c290479eefbed990fe821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cf699a8257a6d9e41dbbde0201bd9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f26bed41e4a7274518ab5b1733b8d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94713ddd0b7b27faac0fdabb9fe8b60d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c1f4cb96fe2a13b76f3ed02045e82825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcfd63f3603b7aa0896dd9935cb48e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54bd6559e6d8fb7eeac691c649164f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745727bc1633f6acff47f79ecae77a3828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431ffd97aef7c0845169f0d6983dded829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0cfc270078cfd63416885b009a820830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804ee1dbace24f30a0a9b390c640a4b831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc6f69e8fd3b128de6949766ac380e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b81569ec7f7a6422709d453f23405f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccdb4df5d558f36d66af282f9b5f03834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0df24e691375168d4243d2fbbf48af835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e538d247d6dd8ea476584e4023c44af836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a973a7bfabb1eac48989aa7f99e7571837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba89c03e6f7f530ce7fe7857453406838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c943f5fd395a400e853492d8238b37839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cd1a634d79153c6efc41b8def7183840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d30022f4292dc82daf977812e9476841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ba0acd63fb26ff82778fdbb68bdb7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9070a9564d4fa0250023a9be67f75b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd059027e28d03b511e3e622a3ac959844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a12f100eb4a18766bceb64b1fd4685845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7b4b975adc578ee81d29ccc23f0cb846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fe8d492496fd4e95a2a0a486b5ebf847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fbab744f23ac907fd96e9f2ec82ed848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de7e9186168f2f8f85cfdd7f117c17849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af64b25da6d56d874aac181b262b9b6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36a8ccd1e35820e03d25de3d5ba799851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de700c776d2df357070300ccfa4263852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55afc2ac36121dd8674bbdab03d203853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3e5137ac6b06af949b95d25b8f89a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c013efc1a23774a8a0ad966476c8bfb855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd10659f940739f5b329da3ece31158856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ad5f3b178d81e4a4fa411b4d379b4857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485723cbe0dc2bdde31ab6d53d22452858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7905aad8388904eaf769fbef8aca32859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045c9f5f595223a816a33fb68c55a4f860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083f9c1d8580eb45c36de8593f7395e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d40a228abf00721d806fa981e3cdf6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa473bbe6d3adaa4e94ab0633f1c383863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cf9291ad1f1b7fb7567a1c388957e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85e79a45fc18e0c990c15f89258b3e865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911668058ca56d73ad723d948a20f1c866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e154b2539f34181bb5a15cbefd6fb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08896333db47cbe317418db1acd22bb0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673fc91dbad17852427a63dbed28738869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c8254bd0e99d078c5d42632b4e557870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216402970a5bac9747247ed964f6f01871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9d2c37829c04cded64c386e0b354d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab167b45f2455bfec70f7dac1b8472b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e76c1598bf851040482f9d0ad16624874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd72d56d02605d2db9b3dfa5a9c1eb3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc77923d44eaa8f5f4f2b8311db794876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13428f58763a687f1b503056cad129b0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608e99b8f247cac3e1cf70dc746eb33878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66793dac3d2758f29bdc7e70363956879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff461133ed64ebe48dd104bc7d04d1880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb02460efff4e8f35c3d1f9bee43058881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9349617f0710153cd5efddaca5a0d48882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f572bbb4af7d8c18dd863cbd49ff9e07883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdada01ccf5bbaeacaa6ea1dea67bd3884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd63cd071307be116e366a628f9ee28885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74dbbb2c64873cb20aaae349f0b06d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cde6215b68628434d3d2530e84b74887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2aff15ba9acb07666e6e5db649ba22888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341d4fc071fa62c9844c47f38a85657889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384aa54c75913c4b771b93c6aebba47890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322b8424dcd6c9783b636a99565783b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f03584fd443a3496f14b52110a038892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14e28cbd6fd2ca87f46ad5b0d1eba1893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897201f67b8307c75fc15e24cd03cd3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749183b1475ba941adfc12884f3f5051895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d915bf5d6fd60c8d42ce82feb1c9730896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa95f0dd7e7751f2801bb4558b6e07897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec799aa0008faaab93a2dc63e562ba898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9780ab4f7220e7734428326af793460899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11c65ddf9ad9334a6d604d0f8f6c58900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f356b1125f95dbbe49469f56ecbb1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b492ca9e613d974feb57442d2c9f17902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cf6d944e52662ea2f61383b4906a4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c568cde392ec2a6e34d9cf41b318c82904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac61fcfdc19cb52fcc842751fb2d4cf905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2727e1552bd451abbcb5316c1916d14906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e9014aeeab98204cceb000929602c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a700695438a013bd11f5e2d1312a9908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d36e0ba61bbe8505f5b8a1b93c2a47909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d090e13f015151c4df8b616ebc30aac910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bdacea6f0ab2593bb7dbe056da73d7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326e24cf6022a803d4549d2754bff09912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b714a8af6d47a425154adf8f66d84913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1856b5024e13a459ec34660394f473914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdb5774bce004e66779bf837922184915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2669c3100d10f0d93e59a241636a1916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233abcc8b0b5942ce930b6b2533869e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b565ca02965b5cdb3a21cdea4737ad918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5e25439b8f974cda68ea8fc0aee06919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417b05c92a00463cdeace7c0f304b04920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034131caa43938f874eccc4dba6432e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f158f6544224cf7433956d692a2f8922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd3334801f4c69504da04fb0f2418e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf05817ad1c97e5c40faedab356742924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f34892b72fcf9fca7257cc15f07189925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2723c9d91baf654e9c50bdc41ebab26926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542620f0b6bda38bd01255a3e93bbbd927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd6c77e32f83776521adb66eefae6e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6e9e7d8d00389b6ea78d3f5d09c17929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f389115102fcf2da774e34bc7e971f4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c47a70b8f4797e299a6786193287e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ff5d014af4d739103c1c25febe3a6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cea29c66f204915750cf139f2b0b35933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c455e0558be973b9497b996bc8263e9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f264c97622ac009b6b2b7bff522c7c1935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df13b1aa7c32c68ff021b432ea9891b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61110816abc96261077dd9ba4c4cccb9937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a578c23182c41d49cf5e13559228c82938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237d34d11fd17ada5e4945957710352939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e36695d3bf7b0e6733a9d45eadab10940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906caf1b5f35de5a8f97f194d0975a0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151043b68cb56452ca963f16b911bd24942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc57e38543873c9209432b3cdb25db3943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef408f42a80ebde21577209cabcaa8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd04f6b15b8c0b6de6dbf747506b8cb945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe797d6f66ad917bf6161e6607b628946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1106b2bebe661db5c1adcb18124ae18f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfd38182d616b6f781a1e979ed94dc948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f00170eeccd27a27299c72960d1a790949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bba53477cc30bfb967bf88ec6b46dd950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232159e7bf3707c1ba7a8f16a8d9e2d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ee13ee8450a55d9d04933a0926d94952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae199ae1c1adbc8b4f16f5e4421e8334953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb53cd10162378e622fdb4ac79723a954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f38d9c4c5dd07ab910cc741e967d3d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f56211e467595357e4b3a078bb547f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6b5c60e110305a865caffbbcd6328957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c1ef21f8da498863ef97ab8ce11bd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2e73829752f20b8489e3171d55044959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b33948bbe5bf99ca7092f8fa07c744960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2a437594d8a7d0c7fa35dc6f7fb2e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d32070b2276c510e802e1df8450bd962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534a888a4d281ac3625933017b66af4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5be8d31ef6ae0e7813a53f6fae8957964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e960b991afc05d422d9cdff3b1622b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34735ac40d14d5409405e366234a9aec966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4676f8b6210a8de4e2f36f3f76f3a95967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb8ff90c1f8df04c4d001676c25288968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fe3920ba8f1494615f902644dcfef969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97317a93e25189eb2191e1b7a50fbf5a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4c18f1462a74351794f299c709beb971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4e430b8d593931a41f883858af4e1972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2627239a62e710d574398fe9388527973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9b068061f80de2ae8ab6456ff98ca974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675eeba43bfed6f3d1344d3d06620976975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>