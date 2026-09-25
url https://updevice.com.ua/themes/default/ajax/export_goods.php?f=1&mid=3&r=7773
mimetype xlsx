--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213d814aac1083d79cae197ee0112271.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2863170c8af9430883701da96592da42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e070cbe8229acab6bc4bdf45baa6a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3987352a65e3399e8f38a560073cbac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcea67a515f67ae793b856ba72eef35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d18a91f042f55bd48007ae03faece76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6f485b7f703b2b0ddd6e8e18b0bdd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42d0e8804f8c28ebe92b7a9e224eeb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1b097135a7059dd78446b6a65943b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56e5884668ef1654367ab0218aa5bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56da3a5f84eea873068c962a1e779f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859719b672e07554ce2a6de94914b0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c63fd0521af6698ff84dbc0bf24e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7452478c70b7d71648e3349119ce7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f82494d652cc6cd78840b316b74e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c877ce90452761cb34f4d18e4161a5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9679772585f1450d51228600fef137917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ea4b182ab85eeffb9cc21c975435d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46021b060620a3ab49df324ffd9c5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23107c4b621bb839ea3a31c69cd39ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdbe906e82ca7730ce86a0779dbffa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79861baa75000791be92bb73dbed86f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460f646be54f7f31e37b1fddc1100b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ca3c5b3cdf92ff096e63cf63ccd3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f7693dca80ac22fea23cb70b5256f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0854dacca84251b7a46d67895de93826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e37522d0e433828792e5852feacce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4309bc587c7719d18ac266869b608428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6ef47ad9c18f67145433b35117ceb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d9c4119a2d5a10e9c6cf40887bfbb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc039f91893033350cc99293256f4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e44fed8184d86356367c27de223d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61664147a39dbef0637ac45bd566dff033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bb8208c9ae4b08cc3a8b06b66f82e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af53f8f13cb28c1e340b01bcf1988c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4335b3500380600e6d40fc5bdef2a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c8d2c6b6a7d3fa437805fbc2aed3337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cca377c65cbfeb014ba209a2e686b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78beb87f5d30ab4532aea52c235606e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83186133a30a3fc27af8b6996a4a21740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c3b5af3698268a24e4c41ce246bef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943075a82f8d158e61cbd36954f8d1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36f2825a40b53819f3c358600e710943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d59165f727a0e9df41b0f923e3aed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31d8ee613d2a3f805b8422d0fb9cf745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c04e632565d98682b66b9b63f7a4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da500672a30095b1dd900a4d71846447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c4ad21f81ba001150bf075f518c7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5223e935ab20c75bf328117848b6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cdabb37a7d38347fd1b4a0c37e0ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b1fc197204bb356e1c18fc114c6d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b550bfe4caeb04a3f57c819c1b3c052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590ae33868b675808dc5798aff8175453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607774fd684e43e83387476c04155c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e323907c44f2634a74d73aaaebebc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8ca549baca164e886b31947af449a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfc6a05491882176879ffdc049f85257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d8abb9379133467472be23b61011358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2f6eff55338368c4b55573782274f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0e034d1fb83b472127b4b015b3a4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4525218885e8d34b5bc4fa7995e8a561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266daec92a0b06f6368dcd90c2c5e8762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b361a9341eda092ed8dd371021b9a0663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22c4bc47f156ce95d7de8d244e10ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbad33bcbffb0134a35cf4c5c8483565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ff17c61fb8b67453546b89b28fe9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371945100952a4a35add8245bb8ed6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b0b43494ea675013483391fe726bd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd7490ce9d2e746329757a1483f8de69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de89d59193d0b640543220c6ca385fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758c3558592b500bfbd00caa1f001b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093e8ee9063bfbc147be5f811bbda0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b2018c0409b9047be21e08b64e71373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e23d6beb0269435055e2773ec51d9c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7867cf06d23491767d518c4ba91f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5fea20f460d78b29bc6dc30f7968e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b4f3c3307dec524ba4b0858faa77377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe714aecd9524327b28924fc5584bff678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6853b8e9f1d9cbfafe727e87501d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827d8acf4314a1139ab6b607ce77fc680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97993ff1411517a14184c11d67993e7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d570c1b074b9ae30003a94cc56a184182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b614d6f4b6b851074c8277c9fc8555983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab37b57c00aa3cefcfce9d46a2a26bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f599d2d8b974aad9be197587391bc085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbe77c8200b8b6b56cc29bad5bdc7486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02a00ea05366166aed1669e3adc0e987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723f3cae22e0165017b9ed677af25a188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58ecfc4a25992b877424d2e418a72e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2695f2c44232b1559d3436017077a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10498db890eb6c80398c127f301ddee491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096b264c27e51456f37ece0194a0f6d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ad4c3f729f7aaa7771f56592d6d5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075017218989a26f3c05842d47cda51694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f34c2171ddbefe46efd3197c9b88f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c566efd41c7b793b6cf9e74e4d70e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303749b244fb44f7026ddf354d7472c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed261cfd3c5f536aea56997d58391f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397460824b4088c2384fb7cf391cc6c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4eb4206cc357a2effcacec9dbcc755100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b0223ac3eac405b620e223376b815101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1b468fc69398d83f5c62d5b2d5b98102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad1ce40917a6f664b6c95977822d42103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797adcd86b7a40530213e88a1003f38c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf88342513485404f949cbbd79d5bd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54746e955e339906ddd8159395580e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874aaa9f71d06f5ea4ecd44436896c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac40bae5c2e5b5b6f3a51efde0a94c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981462e8831ce4fa523484625dae0550109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be3ac9db960814ae65667ea69f4192110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ffb6e3f70c8a0400939e9b5b77fd4c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412ad4e386810d2c6b09ade16bf5a99112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3db19208a908dd6a9ffacb9c133ed2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaa0c2a88f136898b510b0d8f922d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e2df3890164d38ba0db3d1379306f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff934c0035d7889b78af7da66d5468116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866aa955d0876d54511667a6a31ce53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc06a782836e567790707c538a8768118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6322bc6e61467d3cb91b8cadcc5983e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1839667a46b1d894e71f67d8313012120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f71853bb9758417bac5272e0afa1f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb976516a3a1624f242d7a4b7cd1f7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592efed3ac3fa56be652e3e32d8dd0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f07c592239a56477b04531d170327124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39cf584048e133f5cc2780a1576b10125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f375321e72cd2dbcf5733a716acc99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785cd6fd7105ca62d02eeb283186d7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768aefbeaf8a76dce961428a725b6f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2470533e81f17ed84cc0d566d9324129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19975111b95f6403c864b3e6640e784130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e26d41b23f082dee3d8a2aefe0311131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc008feb589c9a4cbac79085dbb11fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458feb2706f8d83bcf12e5aaf1fd521133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7236689ae415ca8795fd4398dfe21ded134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb5b7ee4c5fea8825df22fb66b0984135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680b5ab2644bd16b62c4ea40dbae806136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87338a9a3b15123c16971dd5d79430a3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e7d77f48e37b39f7e5461afd7bd76138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533820921d82a5286182cccdc39a154d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d9639cc75dbdba6c06d28dc0c9023140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec5831261b59e8daae20a9b79280e0d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72df4c9a34fa1b96ee07eb280eea2e6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d2fa19941799dcf843ccfc1baecba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fc5f6dd1c20a950058928f929310b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ba67e685a9d507b973cb9c9fee918145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6588df5598285ae8bc013a76894d8b81146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f54790bbcad1d3f88ec37a4f501bc6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468858b7caa1c6b44a55d9199b543669148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e749c5190282af6ea3f6f71f593789149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d23e6391337b197fcdee7601e63ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42601c5d9033c54d6ce6e4853058814e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610a82fe150329cd89aa84d1a8ef5d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bac3a3b894baf451a4f734bd9e0463153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248dd8ee5313622321ee857eb827a68154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063258a6dc221de68ff4d10b7d581fe5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370bc873f778205655006831ec95af3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393fc420f9fdd52a90de299e29370ca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c1b18ddcc81a998a45a8aedbe998e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844b4741d46a0d501e63934a9d66ae9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0759b74ba2477c9b0c3eef0fd5e4f5f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73496a15afb762cce64ae47a4fff79eb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad6cb42db30374ac06fb85e666f87a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e175bf58ad971bf177eaa60db3587163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8ff73ee5cd5b5c8877209ddf2f37a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b610c3bcc7ef663800e284b0f74c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37459298070e4ec35d6ed71a31f3892f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae60a14f63a425e7070c07dc9d7244b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016ecbc78f400bf2af887f71b00db8f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5591dbd9247c4eab40e13837bd39d6d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f948727dc2d7494281a0a3b2f06e46170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879e410e2c6e4b259b5ee5efe5a6fa3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b37916a1e9bc603a0123492788d4f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8c292b51a47fa6a838f5ec5afd8a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5d1d966253ee8bb3ac9c296f7838b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2f23179cdc1b46065a0e587fe83c9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b8b7ef2999375656f91dfdaed2d68176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d4bbc411d4b7afa2817253cecb044177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89b9c0ea0dda102d6240ed894da405178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eb38948ec354246cfb5286eb8bd12179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806bbd404c1c45f5cbf285e3e310c97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860747fb786a98e822b54c4060a7185c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ddaae7461120719049914737aa6d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a48e6ebdff7df40a74c253dce95ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632becdc6b65931327ad0ab27fc75ec1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0889aebfe786d054fc5009ae33bf950185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a221014406619d7c53a696ab5104ff0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1e6be8f00b9616435c57c7e5a116d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22bc9eb477fd4f68d8e47dfeb6b393188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713d1a28474ba382648178f81b20035189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec968f27220cf823cfdf2936359d885a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f1de779e74008daafee353315dadf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427b498df060e7767589b04447b6ead192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f2b7334e7e710c56e77c898bf53e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0477f198a1a1f15206f4a3eff55cc6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9640499e2dc3fc0c98e74f8cd20a2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c66c462dfdcfcc4e6332e8d25b8132196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c041ab964fb926053ba3f68ec6cb4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed65f8b6c783c94d40142bc423c3a73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c235695de1421abe31f60365f0c8f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694bea7ae5c25fda1b0676627d2a530200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1ecd1d165555c57adfb8e4877b363201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671ed3a5dba3f04e79dcd347072734a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c371b8edc5ecefc065ca9faa74e5c07203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bba72c0042fbfe046153c8594b54d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499af4a02256544de53f4c0645f47a9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b098bfd46f222b66a8fdd10e54049206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535fb73dca46378a4c1eb8ddbd7994e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38ad1a4246a3d711f6fa542b92a643208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76c86a0120630343b96def53ea812c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7582fdd7ad567b21c8e53ce89a1e392210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2fa43cc14145c8e6e5d6343c940bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df83ed42358e923c0e9ae992102902d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8cfa9e5233c98e7c79c43235127d7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3951244c6b526ba7d06b32f595b9d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37491c37f377387ec882faa2816698db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d080e53f9d5ed95b4df692bf6eb924216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9b325450e45847622b0ff05221e95217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea370100c77c63a7eef7b5c180ee12218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb6d83ed0f5b72f8f0453441348466219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaab256dcbc0f87d1e91201b68dd60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e55d92d01bec9c52606131f6d36fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e39024188829254d74df4506e8fa38222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6edc63a11a81ef45530d5a94eb856223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c65d09045193d586c6bc2c4d1ae7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49f8d378cf0c9590b0a12a2afc0136225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccb318c82f908aac5d0f4b8c20f5c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad37aca46cea40963dfaa1ff22b2dba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2589f7bfd73abe4409eddee1e075f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6c01d2fe32bbded2a6c477941d17b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e192292694be5c115ba2f0d04246f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3067da6563a8d627d1e571f40a339231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe675c1c9dd005683a746a908efb29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6d0396ecf6cb4ee5478c4fe2ec178233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d41c51a9cfc54f012fb8c03e4dc88234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79daa55c9c2ad93b503870c64cef491235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076a1bc6cd5076e5109cb4be1b24654236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5b7e0fe4af9051f020fa2d3fd87e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e21ea1efd5d00c796c7bef44557b99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef2456240c64a68ff1f04bd7e0a646239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8aa23bc4f8f2391fb5ce8f024a464240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d47d8ee6c27d282396381a34213966241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a142f73f127dd929fb8ced3aee66f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603f4cb94420c1e6f77358809e2c792243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610296dfe76c9f2aa5fe5b479e5e44f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cacd99679472f807dddb612aa51bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8d6d16a93437e3605d274f694adfb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47c41d9d1dc54ad409ca4b8648abfe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f6c1d35dbed0ea976c20d8db7353e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b97900e9984cbc5d6ea91e142f3679249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65582e1ab10a9c90e38022b2d592c99250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe36a4973e774a9ed797dfc55ccfa45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbe900501984620e9bb7b19e2f1f85252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef81abdd94e9a2757eb8c36f216992d2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4eb25718b75498c6c4c4d58513afd3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86639136e7a11d6e981e85374feed28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d1170dea5af60d3d914dc7987b395256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1cefb4c823c6de82af869b2ce4e7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a590820ebcd76c636fdd1abae0d6573258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf55ea7dac11d97dc6cd03a0725ea5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e7639a9d83397d6a224b2f13fd604260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395388676d04131168a885e179b2415261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3f88fed5ef456f18c2a70fcf4c0c5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb392576180f2db0ae219bbd25ec5747263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c962d65b59845d50c0721914c28ba264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b55333fb679a1b755fbaff44553020265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b810d39a21c6aefb4f04da5f516bdd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132c6ba5aaeba0d0e75252e5e915f99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda39c515da3523f1f9445ba012a5df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0caa40f19e87c7d1ebfe2186ee9ab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30a9b3e211576cd5a6c3ed7e6da9b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eae08a86077d0b88a76426c916dfd2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd3be6ee9d3388db7c1d1ff1d92122272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd654c056d0113510bf30adf999bff8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fa047c8aaaaab640e983f552e908a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9de4e3faf6d136d2bbc02109543f76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86244d20144a7996d7904ec4e1322e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6a9bc0458cd0c84f04190dfb2a626277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f0a3413c9b6c39d25763377a426ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed8e10d713b37d9a0cfaae9154c578279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7da2c8f855337220d6a0456c5bfe51280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d9e963f4ccc4aab8dadeea2abf625281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9705c22114736caf2e05662d220cb7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b86d1d2774b9fb8ceee1789dcf57f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177346cef42be93cd3715e137dd02cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f6020920954330408ed75f0f1b87f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366656c93e5b013d7b6dae7957b6fee7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bcbd904a0d3dfa0e44212450eee9d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd80f8862a194bd2dcb8b28af57c21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b15127a92f51de9218d5d4d637a0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e92f6d7c9a596ea836f671ad301ac2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12170f55bc7b48fc3a1b7674c914e723291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627af8c7cc3178d079c2a003f430ddd2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce62d3b8685c17a4603474396a2c480293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33039a6b8c4bb9d5f2ceba6fc9e81669294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494c3ced704598eb85879d2678ba5e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c912c7d680afceae75ed3369dbbf8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b294d1508fbb02372ac84cb67f1f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33be889b9b103020bf17b5be79ba55a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11554d98678cc13fe07bcf83e61bcca6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb5120e8eef78e4a047435bfe53feb7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e2f6b72ef859579542723f47fb64b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1d3fbd06a4ab9bc3224336745b55d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877c1614f62e135401ad7ba7036588b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99c79229bb2244f65964b9f981bf5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c03c1bf3f8d1160a1e9035328f31c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd840bb40e7649047dfe0bb6a7a21265306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e59d5807b1d5cff9c98cda4c821cb7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fcf7b8807c15dbc570dd987bba7d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1785576868b2aba808215d453d6a5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdb7dccb4486a5bee18469f0fdbd56310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee23b346e9165aa0654110ef6b0951311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb9f90a9bebd64874184f1927e7f0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbe8801058a905c73ed262ff44af2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f46100727af1776d8005287d52cf56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e5b77fc713f021beca9596f95885e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105b3a721c2ff5abce7eb4fdde09e02316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c136dfe9362b4f7ee9046e0ab297cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465fc80de67e73b5a52ac3caabca4603318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f497a438351b137b5e4604c6d7aebd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8311947514fda8a0f6cae3f517d3eef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535e016f2d131440b3f3e357db13f17321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344ccbff6d9ca9a1b5552c1d49fcee3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44755dd1a8eeee7873b433b772344e7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5eabf19b8fae89779408b44367c58324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9742607f04c9384b6b58369d9b6134325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1016bd6ef5286159d6a006bbf62416f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b1fd98828663b80d07e10fed33e1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bb86c9faf3579d1f0f622129d2b14328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d16da9b7013eed7bd154ac69a5f91b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3495f08a9da95ccfd0a0ce971cf0b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eac85ef415786a8df44fc7c889200a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466cfddf9d2ebefa8c60997e36d43632332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31c166833215f83038e161f26a39b0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3ba40fee452c29df72d1b36b4b5ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d1936b6088ea59d8f1543ef690cf3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242eb58cf9e774648b8c1abaa89b56c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dec34b63b2129894a193829ddcb93337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546af04294946b772cb955d3cd29718338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87da5059baacaf51833e6281a63414339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40056dafbf3c26fd6a8b88603760a23340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd30b9578101a3533ebfed9bf9b7f20341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56596d4d92a45f2caa416337fd29b6aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f123b084db37e44f7ff0995360f1f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80403d547efc888db160d5c07ed8b310344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12f611cb541b7be51a64acde16e1b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be3a4a03edd78676b6deeedff3f991346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64edf2da8c62600305f0a44e7a0d7b0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c010cf1e5cc8f90e4772e1b22a585a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862970bf26946adb7881eca1d2b9156349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49027cfb1309365ec436fefd41d8b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d42c99f64013cdda342e1037eaf246351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573109b20073e95c02d7c33104668de8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd8df36717db7cc3e532bac6d4c0c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db306782028ef4803c8030658c48aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0515c5bf87eb4caf526757c25ab609355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb44ba2c6b4d8e743d24d297db10033356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fd34b5f1fcadf179270d9ff8e480a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66bfb611e8cdce811d40a77a8d72dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6548f7a01eb0e8e2e80649fb81c004f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0dcaadbb6085d41a4bfe058486e37360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e276891b954ade9aa3aaa8fab5be40f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a45f79ff4139619b6da1b5ae6c538362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b208c8d416c308ba25d399a492dfc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d4a36c21f605cc69c700b4328f3db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10758f9c2cf8d1a20da51a4e67f03f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fb6108b9194718dedf4965fb27c0b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab645025c4ab8f99b51b9bb8537b98c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c918089f10c0fd8a1f3eb53575cc20b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc9bc8c1cd6d90045a5f061b074bf7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61b749d4d7535a913e37a6400d2fc8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5dd9e2f05b8d849308f361f3da3cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f83856a4725ba3b40cd63e034e8b72372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4d79559e8952048ca3fbaae4dc9ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6729f30effe7e494da494d429472041374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309b6ef31e7f03949d3431cfa289cad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f8abb1f8a26795f9cb8ec7d0f414d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8885c185844ff5dfae60ff8be9abab4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38ecd7fd41741811a6d13d4a0eb978378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba77a6045c13ec1c0c03aa5582426c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179b2e5be13cd043255b203c14f7988380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d99160d0da0ccd261d50a7416a8f0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371df7a6d70baa433b7406965a74b034382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cfce6c11c5ebd5630a39a2da64eda383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4db8399866e4c6ced8cd4d92e1a5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401869205cacfae8944ea00b80d3d4b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f921fecd4d00b9238d259670331fb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50a66ce77a2f7a34e129b6990471a8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25640dc12d40d634a2b28d63d71de0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38e162022eddc05b7e6f99de47f6a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9203428b06c7b26f24a6025e8b81b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9e2ac13d4d2915832e36f2873cda2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8165760eae08e695d5c06b4c5e6a8a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5026b0815bd3b8c85421c5a1b9122c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6b36dd8fc41f1acdce33badc9e087394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c672b3f9422c724ef8fcd191f25ad5e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647f409a6b454a11ab1f86d15fa727b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2ef765cf733e3f92c822f9efbd4e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669502788e233ff95f5097adddc92d0c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d85448cf85d74018d7c57494221a26399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82f32aea59c6f1a8c4b2d5e631f573400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1348957498f0a61008f739406c43c49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d871d1a318ca3b9728f40d598ef354b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfff278e603696bf19845567d19ee04403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9fcf53b7a6395adcf86ca9e6ea0b15404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0703760625bc83b1ab4d641bcfde17f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f47718e3413fb0af9d84005dd370b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68549d9eb6c07128f07f2e6905d528b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c51ad66c4e4f338a0650e840e60b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793da8c1a6766f9dee00b4f814555c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24ea5e1a12a78069802dc727fa40fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77441f8c43aaa416aded2200f844e9cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7fda9a5ea0dbaa624a1775c563566412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9345c2e927c09c36a7eb9b1ff4d53413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b20a6eba4de4553e75ee74c3a9efab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725b160470fea0433138c8018f5dc03415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061807bab44719cd46900f2ee12f21d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd03b1f0a8e8dc5839f5b7226519ee9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec7838eac4be267b5f03443046f2be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfd573bb525366a28ffd6d2bc6b6da419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02f5ecc74b1ab296141229d0aa1168420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718332cfe34554e67e7f88da65c1b22421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc71525fde0afd9f11ed8ac849a4c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88bca38114c7a7743560dbd8da967e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f866e55400f75ed7c32fd825045511424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852f9585afc750fbe833339ccd292b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df69226409fe5a4b86cbc0d129620b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a7509c5fcdf55764e4d8b5b13489d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063f91d219f26cedc0181c7b15da733428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d333ce98d2de5f1656c03c09fbfd6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452b83ac0778822f2f29e0913f0696d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d8feff1a7fd363fd19ee02230530d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c203ecf9cf5ae6ccccfd61e3c1ac3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac824f776138d03c249457fc506375d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec29fa956bca6003cfd3bf51cc7ad8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24331a00e9b0a651144676e0a75558435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bed0781b0bc63c0aafd70ae0d58ae0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0aa0ea0b99a09eb13a5008e4c059d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e131caa31ac19bb2f9448cf8d6833438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a3831f82e057e1b7d759f8ecee5c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0a7b2fe7e579b158f0e4df05f7b68440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b59408d1ffe42dd58d23c83d6a9184441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34de155d0c4bfe0a1a4db455edc44f4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8addf0a4a1cc676f429bfb5ad9fc7c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04dfbbe7edef5112ab84744b54603e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037924cf8f0cbcacd06b2926a4ae256445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b93dac410b8d977b8fa1c992a76f50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b764d2e637b0374094c858334dabe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955ffc55d8f6cf1e251d8f23bd89045448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478e6634870b3c395989d776cca0c92449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54fb4290e2b3c5edc11403e8027f8f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b96582771f2f8c71ee9c0faf30503a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedba85b9ae6cb34ca6f973dbb97412c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f74c56693924318c2ae2f7baaefada453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f3ff046bb1a082499c3e42f1c1d94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940af7a0f7599d8e35f4664e8deba54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfb1484b6a9e083af2b252baf30c3b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc9568151e8b6a017eff88589d9e0ff457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030e5d76b7047f24e44c269c5ba5dd8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d2fadfd0d8666aa56c7d0ee54c9c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef58a01ae0773b26f48de85e69a9eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345b09ece162127ab56f5210f943b9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eeea0a7e8ebc9f558c58a7bc66d588462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dff3a270a6e505eb4fe61a1bc8ddd8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dfe3b1e9649ae390765f97bfddbad464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed00e431c226416ecdf05a35002e976465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21b92568cc3ee3c0ee9ee3b3fbd2fa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6808667ea3cf7464e799bf5fb4b4b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882339d36fef64fb8010a4a6b3f26b2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e9476c5c51642a682ada770ff848d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36d1315b5fb1b4fa79fbbc3f2ac105470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942d2986d517c52c45e400d12eb48ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5689a042fc7d13b7f6a41a10a826c30472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3824a9fdd32df479136ec24c2cf2e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b18cdf61870736673b302b1e3ed11474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222e8c0844e6f0c7e2c865232d4871c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93e3bd61282e519816a27f6468b9df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b823f06b217a876b458083b02fd174477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c92aee29bc56770383660f8dc317bd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc1c3b694f7bd98689d0bb734ebfe8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e187c768109a7411580f3b989dbcab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb80da05ec96dbc2492e2acc7960f0f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd240356fe492952f12e8f78d2a2e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdef1de67bd3176518d4f4b7c153ea4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32905f6ec19f4be0936b31471db71a8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0751cfd474d2644b87baf95dc621e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a371ee153d69fa5a48e13fc6901d692486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85fda3aa64798577fa980c1db74f16b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c2d785d100550f38bf4e6aa41b93c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8447f1abdbaac8cbdd6c5f6da8319d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167205eeb56a36989c44cb4061abfec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5472184aefe5a05b6251d88477b4d2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b483ab39bf9a347828e7347b69f7a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0abea583dbad9966cf49f1f988e743493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4af0bb54af0f8650672ac4853d6a42494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d8c3340e9b01686563f5ddecddd14495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078424d48127fd44e01cf1493a5ef40496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeef0d9b1f575ca9d79632d876b466e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22687f63242c70778506bf5393eb6450498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98e3dd60987db356dac6dcac206571499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23ed8b260af26c8e3b8fc20d02f768500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518ad5c4047f28c6e6f3356ebe05081501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8335d281b6f16791cb812791fa55a06502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed9b7e1c7b4ff0cd141f6461753357b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c0a997f8a50710782ec2adb7d3f378504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496675215334a4c722022f8b8cc412d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75a9901470f8309ede268146230996506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4881b24baf08fbb258b326f1b677a8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d9424e85d3b3d753a908de04e07c9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612ef29c18ddb4020226de2df99ac25509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b59a26eea32a5813baf2e5d10aaf42510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1877a1b30714b7573513053b54f8b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8dd08ec8511d879580e99addda3bf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d150bcb16e77f411bdaac0297f8ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7224d1b492b2f67ed8378bd7e93e1c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512863a1171182eef1d31f231d435079515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f77b95fd0010da704e633d68c5a9d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09972ba1f6e14d9e0fd9800f4eb85bb4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83086720369845d3477875167536d660518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fe0a1c35e5b06055d89d3ebd8d72f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cc507b96074184a97cf7c7320966e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f1476ff8d5d9e6f4b65c3cfacc894521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a55b1b91d5db86a70c2be34c985c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d94cffe84af9bff33b317ec43be8c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08df13c4fde837ddbae254b9cb7f6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32aad0f1c04253f2450f96b782d2dae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91d0580f014e53e7ed65e7936c9c65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a674c3329d43dc2c0f4131938ce3d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680efc45800549a134ce0a83f678406a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6cd546adbfce1c46af05b332e2643529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350151fa3a26f6f988e8743081b01773530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986691f3900cf3161d6e5f282de7e37531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492161cd24ce79a045ba94c591e12322532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf21e45cd8d1d025a7198eac28ba381533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a149133ebd90eb677662d8aa2a980534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d893133b4050f7a16fec0914185a0e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5687c2ff8bcc52241855805061c20a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62e8784413e67e7ac42d2a1e26ee32537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad73ebb92ab1da54d1fe0ccb3b4767538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a442c933490f998731ee801858952ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e331523a2f58f1f54890a4d9d4fc4ec540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59e47daa2dc4179a083432afc71462541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bb42299a1fc228a58779567f313b6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557659e971d80fb17d39556296567c7a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2d61e653f4248495ffd83383323a30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cce6ba29f2d22cda03b86928c8c5bf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e35059bc57ed7a3d30269086da9be2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57a191b9b560c94126f44bc8fb9449547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691cd4a6ef6c665e2a1c2eaa667433d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a1ec69a527a3dc890da2d511c7904549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228411cdf54b85dfacefc3466f7eb5b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963de359288155348bb67a086f775112551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241121f3499526ffa21eaf9fdfb9f1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5c48a8f1bd97a9795bed961fc54eb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bfac774c515e1b8b5047c5f2fcc8bb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b297077a543270877ad7a72e4e55a16555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffad91e28d12670f3895f623009790556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6df6c3c72298bfa659d46bf6468f09557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1a7d9a4fe9ffd53dde9600825e00e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781697c68050d2ec06a2592291e781d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e781eac748450a375385b0979346eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ff550cdcd9853d83c7c897cb6ccc6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ae26529e139833462db28d3974d3f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69006325631cf4f9ffcd56aecd7c4abb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7f9126e60e8118fee9eb9005e9efb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042a5ec7aa163fa5f7bc611c2f1d49b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1a748e0ad21f9a2cc7bb52af02199566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad166682f59db4544b1889e585e79fb9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412bcf22b895b2c365f20f45f7b9b5c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbd338a25faf8477bf465dd71f032b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388bd7f9e8b7cb893b61e849147be1ce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5ed17f65cbe7f16de5969ca41e2ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bd32aa40054bcc7461b7731f9fa95572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab6939d678da6d9ae7a6fbe30c752e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def41d5b2c6770ebfbbc3875d5f598f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b7d4452fc0a600c435773cb3298fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984504ea7d059ba1968e6981a0d2dc30576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8919ad28c3bf7a13fe7a38b9f20c92577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84efca7f78cf7cdcb67c26c74f0a137578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc3bf500d95d0818fe7303c0bed400579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2847d8c74a68344065fc610c40832e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86783d79207570297d4b333a91258643581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e82e78b2247fe4b1a8e732311f9e1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfdd1ef0fa74c0bf73187bef992884583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0ed27e8eda80507dfe5efff9cf4e7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145649259ff4d2e4448cdf2dd446020585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35d2a3a932e906434ae73228c67246586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39419ddc584edf13076cd754060c151587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2ebc75c5f8fc0ecf4697359f7b4b8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377596e749064e1eb501a0cc6ab85d6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e172e7058be988646724d686da28bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3db5b1b293facc83f4e1acbe4248e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c7c8fdb602bb20dc6af55abc003c9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c4fb01459df1b8e0999317ce771df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9678a6391f4af36a781e55f459f0c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e3d3fbd5e5cb8219c139862bcf2cc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3d1f292dee5391d181783553097d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea6cd7b6049d41b8ce96fe0eaefab8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028eecfcef6e1e5c7a6a5b90d4f7534598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59afee6f2c07e747e3a58c6ba12f5f05599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2f1d0e9604872e7ae413fec480892600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d8f8210e48d2ad5a940ed5b0293ed601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e10dfeb0af2ffa058f1bcb5de3f681602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e4e26a5dd3055ac7fea073f6551ca603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4804fe751870efc0c9d2853abc3154604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642828c2ca6ff7912f6051e053a5f6a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35368226ffc8f975bd6191ba39db4af9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71c0e79ae61c704938a09f14b13479607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50291337d4d574a899e5e527c6f2eaf7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb96f2af558cb517a8363d1928dfe15609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b9877c237cbf9eb110b56607df299610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7d8a5fd4e83bf750a1aa2334eca73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d72ae5d8299f0248e31e9820182e38612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a24d24ae6522c591a1986327a0faf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9d5bac6bc80cd3dfb93b285b7c7ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f131869c2ed62a38bba97584f5f83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de444ff3b21298fc53f09e7ead8c3dc1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cff4141765a71f2547cff029c7b9e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8298405a672401c67ff5914a164dcd4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1fc69c3ba0f6fa3d1924683420789619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe9a7ff9add1f7a143bf1a85e38126620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93667ab50d4fdeafd57bdb9b92edf1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce20bc5b401a147a36a6f218be89fe2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd229151af6dcba4960b2676dfe40c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6d7aed5e276b6d68e0fb170233d03624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a801c3a8c1b256cd2bafbf06eed7a45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8db6c71d88243cea22a3eb2c693bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65638a338887edf85c268f02b04d17627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4b82c821fcb100fc49cd6e2576c39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91055c6ad1c245d98334e65d52edb1fc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd814612fd4ebe6e2782c33e8d3ec74630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bbb97965946c746fc978077c5c11f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23782d0d611e16828dc9cf034f457b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a871a6b4ea491d53d7d1e2507aac0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9bd658592596e9820f8d270efa9e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1dd802e4b66cb9fd33c4afcb7d4a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae164a9d19742b92e2feb11a7154c276636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f836bd63270e66171a61b6df58339637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553d0fd6e7399e17dee39258d26926d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fe3a3722952cb2f943ef7b7e49df0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb070cab521cdd9eb3c128a040612ac640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff32d8b60bfd08a43308da8353bd02d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c400f9964641f065598585140d5da06642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b592ba3b7e6e95c307928b4e78e2f94643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245680b38e372841a6b2bbebdb05d55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e8baac9a42e91c7b96f70888ff6fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fe031248d577eaa6302966ce2b916646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e602c3842ac7b31f2c77bc7883f7f8f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57647277dfd639c86fdf7e415df50f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db96bfe23225ae1b1d3a0bcc2c2d477649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0888a13d49b82470348ac7a7be244650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a27130b28be4a849be15231a5098d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e53f7f41ba76246a0be80d6f085d2a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b6155f2c3e32714939b0f5acddedc8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe94b12debd4bb3e3f1791671b41df4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f42c750cbf140d7b74b400d4de670f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cdda9912dcff804f93b6d5f6393a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b9b5fa2b7a0f10fa6e131eb10a6399657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027ade69a15d2d30332eafdff53d664658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4fc139ee77214dae493697585d491659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8caade66702b8e9d1a7e6ac8c108543660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222c9aa1d65996b0f18513a34fb586f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30536dbb3f34577410d0c9f21be3398a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee6e8a97f222220108a681c495594b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e8c044a18135859de5a1d9bcaea28664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b94e95c30d775f148db37a49e2011665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca47ecef814c0920352f2eb3590fd97666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d838aa887accbaf9b7ba304523273667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bf4239abb0cb8c22b670dd145a135668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d754f555e620a15bb2e3e2e32e5920669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90690ba4743a21b65379071ac65397b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbf40dc3c66f16f043fd1c2d54856c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9895fb3fc6a5ef28d97876ef014ccdf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d95fdd21077c5b9797338974b4a9b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa442b3ad322be24a8f03ab06e3064674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f12e392251a18076e8088ee6ce4976e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1de45f0a7c0144cfe135ec700c7d20676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c520a715d7b240a1f8539574d71424c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fe2dd3714b3ab9957d8d7513f3669678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251d3c158aef0a2bd4f59ad8c9d01fd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5753c21f35caedae212a28d61e2caa1c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f7e10df62e2efef499f0cab73cf15681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684ed23a70c37285dc7c6ebc7d929d3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f56ba488822431a73c32173573c6f8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccb2d9669b046e2bff9a3de8590f93684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c3f7a1dc17ea79be2a1ae2315aef8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8624ca6873a0c907ed966683eea9f65686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f14a617ad3c1b64a8cdb16cfd9513687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a5baf023f230dad2ec685af8cb8aa688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5365a6f8688fd0333a41d5a253c50e5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab8e386271777066e45bb1832a911c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bffaaa2d3ff43969887151c7bd25ad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e6e2d41371d38cce004529c9683ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794996b83ef24a917e82809e4fb99996693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c31082cc4de6ea2a74d139c7cb252694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5a30f850e077d12534e504ff8660a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e58a4a0207d8ab81d792bb7b5b99ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff71d351921abd80bfb68a39755c3d6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db607059112fd5dc973a2b3b5c0ac97d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4212c9f52369bbb158fa847dbd99d4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5580187d0b05187f7d73614fadefd5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10420a73916af605265b23980a3aae01701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e64ba90dd80c305d264e981b9adf7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41099d685eda22cde1d76cd7a522aecc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacca432e0dd64eaddc02d7df2b7345a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8cdc9f683b11a37ff4f3ad1b63ea0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373278e65209b5aeea112cb00bd62fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e4f638ad75893e941fb541638339b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0f8382125259398c56ccd23a72ff3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092388509652efe94c12db190ee28f14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb893efb998ec13d4d0cbcc3b607e5c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c20bcc72d06c47a272a0343bd9b8b5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20481872c5881981aa828322d72518712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7809656a74cbf843405a66cb46b38713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2450a7d0a6466941d7da9ee4943192714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824f86759a6523da679eb8bad684e89715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc019398a8a2ba6391381ec6f1ffb0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70392601cee25ff245376acd669b30717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c31e4884a9da42bdcb07253f1144c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb2e10d464c470a91d61b2429d568f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410dd9c9850c5939239a4985fb9cb3e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46a5703c56ea5f0b04fc81c4bdfc27721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f174aaba222c27bcccafa7f70bee5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1f4de7f02bda5837e7fa5cb0ec4c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e941c4b93999afb95fa05ecfb18662b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3e18c09eb519af87f612c912aa745725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4415d6835cd9e3a8da468509387b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9f2f9a5039cb3b21ea98c5f354892727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daf2ea8e8866915c7ee0c4a2a831878728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a4a950cc8d931420918363c73811f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c101aaf75050d128295cabe06c68d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93502f190dcfad2ccfb256ce77e901a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240763ee892042896c770bf72362050732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6206b1482fea5d829dd8e9e89e3edb4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f36b7a1ff7a97239b8579bd000f8b0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12e84fe0a3ae90b5a95ee53531940a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980794973b4ca59f8636a5111d881680736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70e03a7a0bb8d39fd45e5a8a92f348737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38c020a23e43fd47e57c91ef2fb3a1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf00da70dbdb0fe5327a93db8df0861739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e186bf50217a8974a477e1569707c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369a73d4e1a01e4d119d7f0a2ba35f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6e51f4007e0e3901fba99a47df3af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d92d7cf48c5aa96ae83781bba1ab26743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811f6c648f5ad8c7198e6dcf831849d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94132a8ef3b3eb438803bc66d20db408745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf4f6195ac3be19ae2bef79a60b8f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9df3a98e53b64393509899f72d4ce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e74da6b54d54eaa91535e70c227c62748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceeee2dd57aca36329b99401769da5b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b034482c2b11827426249b6e4c89351750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93873c5b8146cfbdc3927e7e64adc1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd87d82307ba455be8545af2637ad12752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c71a82ad93b29da4f006f7b4e5bb46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1b97144a587f21a010f886acdc0ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5b295d1ff83f61c013f6528ae25f9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f233e595887ca291b87ac1365d1087756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4edb742a7482a50171133106d239b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59102c155ba005ee44ba95328ab36788758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12624846dee4984c9259eb1aa6fab653759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382ce86d67eb24c4b647a6a1190e179760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc45d6fa0e3e4ae4d112078a363f1de761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e00196d3cd71593e992f3da76e768762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771363e21b4b0dacd06ebdf2c91d2b7763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12c84c07137cf929bcf7b29c694cd9764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7526d4e96702cf5f9e25e0c52c97c73765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4d5d43e5e899243f532cb6da2c92b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62089360a4112a25b36747bd91120cdd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f049a9c6afa087dffe8f770f485001768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044c683a7f2f40e7fe7c247fc4b4e6e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab894cda68d82ac29e9231b9bf3bfd43770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bb5d49be1556528f559ec8bf4b311771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250c2969c600658e4a0b2344a7cbbfc772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400385542485a58179e3c81fdfafa7bd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d587deaf77fcf56e8700ba9f5b9056774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955f0d2104569177231c49d980ff483775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de0bc11cdc7d9ae0699eb5e93f8185776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fefee7eb826b065f99192e6179d555777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bd44bb0ffea8b6bb48e759348c7e4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32632edeea3a40b73adaf8cda4d23d07779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec632f722a6edef857b33b3a0f46d7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16fe38be6d67168a49ed1f0e7b9020781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8098921253e4b8a810b3e6dae03d4782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02145e73f9e0756247deff0893fcbd3783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4c5411a7f1665e4b866febc4a03db784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559da46e9298d70123611d9382feebc0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234c0bae69c30ba12d3f05929d1b9b3786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79764d38c4a21bbf5925ebccbd016dcc787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d5c78823d15edde63472041a255f3788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6dc3bfcdea43be57e8ec9eb74ce405789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c0a155b312ddff6d3a888f3de9b7f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0d8d5abf169b74d987710b99276f2791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258fc5e594b254828dad42f0423c187792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750bc45f933aeab1afb3edd6637f5a14793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e55ecd99004afb7726d3a4b77ba1a9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70aaa35f870665e55b64f28eeff64e795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf2bd5e5f6f9851cafba3be6975360796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a80990d6900225028da75d3fd55614797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d20ec33f81d50d2c777460be177b0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce855460989267619fc8c769182dca3c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0005f3fb7252865cf5c82995c39af77800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0db8ebf785765f1a56ee8cbf5eb286801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadffb601652a883764ffa51147164ce802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3792e2e361517d48718b6ccc9e45b7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81887520401ca67bc5e36b775ece8a38804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac70cd4ed5884ff8a72d18ce2912d0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f1c54825f813789446410cdf1932c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa8291afcc98bdf8d6358e7b2c9541807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2583af27acdfe3efb508c9443cc30808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb974d88f25959d329f4406ca4c63ddd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44b007aaf81bb8103a399840901b17810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c1bbfbdef53f66fa4522b6b99a998811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1178c2fdb594b7adf57e1673d2bc24812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b6451ce887ccbc18eb3679cc7aaf6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef16955d01322839290630e6c3c14b814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b3d6a9c7d1f54c2f5c0a9a9cbb1e7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe761a753dc89fffcdbb17e39b5d49d8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c95c170d96e848c70a80c45e89ed0817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbe231aa257ff61c56e148c285539a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8eaa44d25bd57cf90ead0558c69a9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abba410107fd4a2f960beb31f6d2842820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca773c9a81470f316d6ee3bffaf41b8b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c1617483ad17886efcc59b078e126822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f95684e16e8a47e7874c6b95ef2427823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc2185c9fff9cc97d558dd17bbf4d0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce4008e50acb43c03e0b62c3367e72825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aef41aa00c228205d93d8da5f06b7c826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c8d7d17eacd95cc6036627c74a589827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eddafb3a5dac91d8bc1bb5f9a2d2e73828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1984b2a8bf54acb8032fcbfea0066829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be82133fb1b28475c99529e18100a8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5917b6f6797ee58f32c2960bf8e62831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b40fae283c9f9a6d0455c01b765e2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74afcc280d4c96b2ddb4e383d15689833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09d45b5ca080e7dff05278c6a85a58834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0774175184ec84881d84b7beced9d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39acf4695f9c935c4a24355a3955c726836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408826ee8d3c73361c34959bf77afa76837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087b8fab03a97d8bfe6003c61951e85838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c88ba82111c47003d4c103be1cd5c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb622306f47880c7b703270c361512da840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3781c40b1efde395408705abd46060841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07b57d293d01f1180b100b756e998a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db68946e95ec5b81d843436b66be1da843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c080133bcc5e1eb3948f0ebee3b32844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2be49854c9bc6d2d5e02519a11b1a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7212b860a294d3417bb57cd407c9c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f9a6822ec9b355bdddcb1df6dfe17847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237bd0b1e3d3830f0d90e42a311a584848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a60ca0a2e4f948136c83e806c47716849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75518d6d4f43164383960afd818ecf850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95151f123f6a99cf4306b41b28be7ae9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a511bae8e226f3e3a536869c56319852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492e07724d4e7d6f0162fc05777f471853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378db4ff923e801df38c6b840e48e7b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c278574d853230029dab9e1e1b3ca2c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe28bd82877476e600ba7560567857856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e30e4177f46bca4fdb617223f1f9d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60357ad7092aa43f1f099eeb5b600b46858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96ea1481564c840aa25e4f85d02612859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7212206b935b51fab6cb057b45e822860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51c2e4ec278f96a2d4c1323efdb5af861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b32f36e393c443ff0c9840e11825e5862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ea8073e1350b21183cde58b01763d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23faee7d2f93264e5580ce983e0b6cd864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9d6d3b59ace139480b6fd938fade7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056fd933f97439d6e2a9152e1b2feaf866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e1e353df733064a134ef814812469867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0870f898f045f040aadc47590fbcdd868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8fd11a9d8399e40fb4ed7314d7d3e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fefa6b014be6a4cc28e8ff0683bb8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361ceef7caf46924845ddcdba7646f6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b640cce0ceaccccf898914a8002f443872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d380f4d0c884d8dac311bea2b0320bf873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e274c197bac6b752a1738201dc3ace4874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d491ca5414a3086524ef4b1a48f0a875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf89936968535c73e73e021a858e81a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81311d5f7c1d973a3c5fed4aaf6d9f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df57bd20888289e73815275c93c712878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5ae8b361366e60a063f6236c166c2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110ec81df8b484ae0b3857406167802880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ac5cb2faace7a034065e1317e37b7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca3a4937cc102b32e0d654fff42619882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29880f01b17f34a9de7d788ccd6321883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4dbd00175a729ab1cede468358aa8884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f4c9d7634274d5c9e4954e1b3cf41885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd763d050aa9d9da0e1ad5c95e578b5b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768cda5d543727d1203ff4dd0177e4b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c78b63840483483787014849ed0024888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545893cdee93682edd7d4f291ba0e8cc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8297bc045cfc33591e9ff901dcfbb890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29151f4dc9fb85ed2027b03b0b0c95f8891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2298eb418dc9b71bcfa6d569b901201892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632f9f669a33197ea48c221938480f3893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26821789ae1b27b33c95a6ee2b16aae3894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010893b62e7db76dfeb1e23a4490869895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8296b6b9cb6ed50b2ae6aa60128a3f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e60ab7e0e58fb8c25df1de4ff632b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73b1e0fb6ca635dfb0705693ca5dc7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b5eb6a6c79349ba08bca3aa5c73fc899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f6d746da1788e162b65424a79a840900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2410c4438c3b23108e61a3d793adb6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fb3f1f65a99011fa8f54a21da6dca902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb720d03d2dcc2de5b652b238a1ed81903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692485644f9770136e01e1679794d836904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ebf6f7a92a7c135eca59cd4da7038905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf871c7eafb0744bd72e5fb9ad27ab906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77f9ce9282556fd8c0d76234b8f6bd907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc50e6ac09628a1eb3127fae26ce10a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093e302cf6a4e141a1272544e765f71909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a15fabc74d8bad6fd9a1a22617f210910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78a95e2de85731305dbb11fae9146f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e62d2c205d35960bfe0f6390b7c40912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91319775f9683a2ad0a512b2c32cc49913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90882fd9331342ddaca6e817c8df3dd5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafb83617795fde5629fea1ae6ea269915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4f097b4ab51e754e49ef95734fd41916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70c9bb0eaac8f74e237c5c51d6b779917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b7093906bf010f22ac29d0cf0beea918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f93130354d8f0b3b61d057dddb974b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738f75d033b39d2f142ee04c1f2fcd6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e452c217676e6535ddaa2f72a461a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded0cabd2d009bae8c4d6af487dbb16922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfe53847962c71a804b14a0fab73c9923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bafa16cb58c356c6a99250da3b83df924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd92942fb9495f69549c9d683601c5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6195e7e38c4d76c9b6818510ebdc018926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed31ff73106f6d07755fa0019a63147927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa4f94432e44a11168087a9bc3d425928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950066a3c5d16cfd7f8d89b6bcfb717929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738946da2a5d58e833176da7337ee62930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e167f35794a96886cc58516149a514931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb80c74ba41699555efa2eaefbd78e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a4f7600cd97dbec89dbfcbb46fd77933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c576527b41f56a52deab2d797dc884934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86c6a47b617ed13ef1ea448234a0e9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c004a32179fe9b96bffd9231ae429936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9e80ff44279658dd3d0653a1d5c27937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807c2b2d3f8f015fc2bb02bb93b64e9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0fac8af8de0e52aa7d97acc49ef649939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441fdb72175422ed9023391e2e404f0940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732735b15a355c1a09d1a247da1bb141941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ebce1ac6fa9049cda7fe9b73656c1942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848011599e79a876ec4edf5da517b79943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32f4ecda0251df3b61480b9bacc75b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5882452d93ed79bb21ab5976628e514945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb6d982b3a4e04f33f0eea33b42a0e946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267696866e97d7663b9e52f8f2cdb5dc947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3f59bf71cc7f14627624fdf84165f948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41591a55dd2860de4e4dedccc29bd7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f987759ecbba666acfe8a7e2b2ed90950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e6a710cdc38633e851196ed269f7b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d94e91b3a9140cc45b8d3ffb3fc03952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a00225ad09cbf11642574b3e0bdd4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da62b8c1f93a166e1b5ea1586e3575954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a99961fa55848e998352557be8a38955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd979dce31b69be87459b9069bd1f969956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10079ffbd4ba73951b27f0d744b249957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e4a3ba876c666e997b1588a376629958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc689392114a88b61c10883fd909f46c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174930109458992bd944afa4c64ab3c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f7b0cfd3bfa05e4b506dc086ac9f8961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67537a84328eeeb3c12fffd3d48ab130962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e87415e6e9a7d1a55a66f030d5084963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300994bb334cc2aeecc0b60163e6802c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e21318ddf722dc6d80ce358e1a46f965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc440dedbaa6897dd8cea8a1d6ede89966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199a2435d12d5e2005551ec5d6267b0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373516f3d3df309f6dc7440e9f4012e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb656704bbcde143ff2dc51f3db1cac8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6deb5596df79b560b700debd0d104f9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60a47392c93e1f1a1c8a75da39385c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b2de3a62d598add92b593c1e14a8e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6ec14e361d5e9409bf67f66de148d973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718ddc66bbaea9db62bdceb4e779add974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46afac4c20c270070d382a185ca0ac9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f5f3bed37616d3c3491c426dde8e2b976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442088a3572b5318e986d02114e29f4c977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f121243f3e8b846f5f4c8628982ec8e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c3a0cbe9a6d62c90175ddd6c81de52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21e956e6ca093189ca9a945adfbde03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acccc4c30d2bc3121d0c7c72166b24a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade41bb6b51be8354a272d0ea43173a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccd4b36129b08a0c6cf741ab55e8fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf635fb06aa1b888d5ba9836ab6e6087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aaffbecdd41d43022411a99263ef888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5e9745ffed5df5bc3d9b5790da6979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eed15398ee20eae292eb4c8b5a020a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bd50d0d2b6657476175ed64131e5211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322cae9521ce0c83e5536312f01fe8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad21399b0980b3eeff520563b3a5ec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a78bd48dd310f7a4db9699aee059f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f94faf47e8b2a2298180afa0f545f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12357343df8b4c85d37c138fc4c36316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e13934ecfd8f6ef0faf482b248addf217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14021b578fc619d6e4f49dde6bd7a47118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c5f406733145c1496f938442d465019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea93a7aa49fc76936894e13eb6e9cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056af589950539ecc191a6d9f9139f7821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cd12fbf117e35b5869711541bfc6a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249190246c97a82c50cf34ee35da320a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de3766ebe52f6558656a46c2e673e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061a54e20437f514c28ff5339813d3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8327333b0c00a5a6b8e921ce21ba1026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878760e8f53c84292292b5dd0e987a7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320734df471beef17c1bf3336641fa828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd28b95fd4f395363b40050637cae029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457cc780eb13addb5338cd50cd3c63630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e602413d0f423f949e1c59311514231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e10aca290fb6ccd7296cc90673ef9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d0795fc6bf16d4c4d5750442d4f2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b106cf11b61125b42381e55cdc28c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38710fff278ce92bf7a2419dc1096635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec67977b79aba05193b1ce5aa37f31336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f2f3624ab53e1531b696623cdd82d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c3ea324700c705bfbc02c79d7d8c3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e418a13f76bb38d6298d809d6519739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347586b6ccda4611d1488792e00f85340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72bd2a7b56da7c2d06b935cc4929cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30741e8bf7935dfcd92a27dd9adaa442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791fae28d98eb7d5d241d48df13f66243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2890d6848c202ee9e0c0f708d670e6b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39fd998580c6a1c36f9fd27f37131745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b8a1985080ffec1acf134b91acb1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40451419abfc67b29e13e3a7bdff9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757e20a1dd6385f352291962f939cbb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999512471d1d6e37b6bd84608eca009f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521ee0942e22bbf48afb826bdea317d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab80eb4b56f23159cf09b5b1b7343b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079497e6d971a743fee140f3a8ec6b4052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf98b4faa7f2c1250226205f7c21f6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7a7230a15a5c1ed96aa9871e54cb654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062644d938ecd277e1c91ad661f23c8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83c227c8a346044e72cb321cc5d7cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ff5f63e22d9e5735fbc21c1766ec557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fdaa2a8b739e5c3eb238bec192cd558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592209d5671346fce8c858b2bafc21459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cf91f30cdd5a182e42192ddb0287260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5f02c9c82824e5ab3d7d597dcabd961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0e6b68d6ee16aeb20f00db7abef9562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bc39fb1f9d43a38c19dc19b6dce3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298e7baf680c886a184fd21d878ecee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8022bcfdddf0d55e9e2f1e29cfb6c465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739df4cda5fb0b424cd3df59c00aeb866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614faecb24482fd910a7f246d5142b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cfeb8501e228ea787a253550a200868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9f0a31c325095518473dc4e11c5e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df94836085378611b63bdd322cdf44c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ac9eaa388f9a8f8f658842c9443f671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59420899c5507661dda486d5dad6ff072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67d7c83127fe6893fb8162546990c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e0e6a8877efad930735d33dd520aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da4a8956f37060fcadccf4d562beaf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cfbf0347f61ca1463e9dcd981623776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b464980fb0b7ac20af3ccf9fa843c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7dc81067c7740f3fbcbd30574495078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29500cc75ed84bdf283c81b66916e78379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f8d8285029ae365fcc2ae48902a1e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69f2168d8b730477423f30f36acf8981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ee2c764f15605b7ba2c2f39e6ddee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54017a2c52b401902d781024c7c900683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa985978d7a22c8aacfb96b9199e3e9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a7999cac224b62dff35c50180a12c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a5e92e364aadf1aaf9530a0a4527886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0dfc62926469c96fa16439b397fed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e30e3ab6fbb0461d6c8e9a309056ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7997ab79bba9c453b66c2b519726b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12c6aca413bae5071c3ff110e458be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690a62b6f947d8e6883dbb66ddafbc091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a3d2fdfa730f0799566b0ad21fa4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9a13354d85fced2612a30a2f66c3a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf9bcab2784f3bdf175f36c0232dec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf25225d5a98329f9b57155fcf9fbe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599e32a9702256ce2c8cb0c9300042d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c6516c394bd50233f75167a248d7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa529456d49ed97742d0a140adc860c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a85ac21f4308b19979f5ed67943d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bf2db891b3801d33ef6617bf200e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b94785b5de9d98af46743aca3e32f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46f980f902e172b3443a5c5d5bf47c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55188aa0ed12bbb8c4fceca134b970d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6263bae929aa51914a3adef77375e5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b318e1ff569693723ccf53781cbec6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02e6abb55197622d23ee6f0dc44883106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8feac4fdd8bcf5cf9d9ae9ac91fc2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a908869c2ecd870d2bb34c9502de118108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64947e0348300dc9100ceaf8d18a1e57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa7621d74a7977984c9933c81be74d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b536921fcf90fffe1ca66c1f82663111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c37e9befedced499020be262abd16112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02df48dc4d3fe489b6181c547cc62f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b030d9df58d540b75bd94a26bddd472114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd1bbd8ee457a1381d6e4a29745dd7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a70fb5f4a7a25ff09c8c8c4fa8d00f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03aded7958aab12dc59451758ebf433117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac4bcdbb4a97f33b9b1a4431275e3e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b93c79fad5102cb42758a09fe6537119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195c05efc540e507b95ab8febfec425120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9a62f5a8ac35f320d3479590395a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d964c7fa970ad4b711419ca26784348122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1ab64959d144765a44d539d022d75123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5aafcc424b044461c10c11903e1db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0856619d348e03047b939b2ab0b0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09f66488fb94d0ebc25c3488d5adf2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c776dd22c9fa078f30463b3ecbf639127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca3e1495694b256cede44a36ad2621c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab47c6ad7963106174de70c196bf40b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66115a520334a32330f631a00d5400be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93388580a7d540d8d22435bf2ff436a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7c3f279177f7c82574d9acdfcf500132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636f886e1dbcb8220a6bec098a5f0193133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fc93139a43aafa69a9ddb1492c673134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866091c61229a4c947e4081cd877099135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296449b6c4301ae5586a9ec5a9a225d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eaed89e463a6afd443dca3ce9c0849137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e003f8e2a7f5699f3a5e014e30d69e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4969b82981594aedb1fcecbb5a882c2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581b23776267dccbd675a73b565ba3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6697538de07887dc9d0f9c5c7d3f55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803729be9d5d00c1bbf671222a46a93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4915a00337b609ea57f7fb831bbbb31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c61333a3ddd0e07e5e1151ed5bdd3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b01c0a5d2da4c063b19be87f586a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77214bcb78b2f1d9e04136bc666ac7d2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e5716c591fd707775c869ebc3b3e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9a96af1f7087967fbc1a3c85dccf4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45e0533fb0e1859084b51555e8d6bd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b00812d732b19ddc76161ace536310150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47da1d193a79dcc34a9ff9943f808fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a8d9b199d28a2645f23293367bcee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50a830b1cf0ebaeda61bcfdd14ed76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267f059a88d402ada730cd6e73c8863154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c308f3d5ea2aec609298b65374de0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4fcb4775ad4291361df9f15431c02f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672a1cbd121f012d27a06ecf5537a81157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7c2893bf51a89f72c8e4539743349158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0edf53b68101df7a82c82e7db2540159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433476670815967b19cf06e6cde50a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408215994f9d85ae422fe7afece2b3fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440c27afb6bf189af2c1eb4b29c6e7a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bc2e5c160b044db13a3a707337682163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceb61d1b4f6561bee2167ad7877687164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238d3699692616a8cedb477f9124422165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270e5d8e6a9f51e06a5279af7668948166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96eff06843b2130a67e6b3e39e9fce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72fdd1bf408198a6f60d8e70187301168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6132f288d5ff31cb534a5b186f50a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd32dc138bf68193c883427bea86ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ea218401d02b738cf3085cd59abcb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdeca4fbce9035cc551b8fd49c67986172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd2db21bca9be48da9c1f94fc8a11a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d047788ad9061c1615aed35dd804aaf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1b993d3e612143b5188f255c8cb1e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed13dc29a4d01a7b1fb9d96e820dff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5079d29f3a5118fbf8c80c5a695026177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eee424170f01bcc04ccc6eb39e97d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776007b14c84f89bda0a3e257e18dc85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35ae39ef9230ffe57014b6e09f8488180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676b514066a7b12221c4f736adae026181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ab52dc3b40a9d367f4dd39011d42c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27777ffdad818eeee8287fc7f84d1bd3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f604216baa599d012399fa0fedb0b09184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a537d79beb250f7c5277bd7981e25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c906a0c8fbe519f1a7c15b43998dbb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1d30c417782295f938471fd72490b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd240fce6d8edba406a0ce2f9e800f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ec7dff5d705a0e8b0e73c9c9eca41189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e63bacebda896fd9a2ea7edad94553190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff09e0ea0fabc491bdf296d49a608af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6656d3aac38ed556ebee53e69acf3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e94c25037e4fcdbcd7a8699d1df5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358376142c441e530d9ebd2c2276fa9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3e0fb32a43153f5cbb3d54bed54f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d43458a30c50eca7f7dc5154a3dc6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39401fb4ab1dd4d5a6d96f6ef59c0f79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a67d748e426eede6f498aad0e5efa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2bf0111624b3a565c19f219c85111199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283603589f6fa4f67ab9d86170ecf87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87914834f77c9a3d7ddaef6cb4996d11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30209277f45764b5cc9d18179603cc0e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c5f60196f215dea1cebdac175a4ae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951c63a4039f5758d7d5ea9947699bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d08055cc186c41ba6360240fd334b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6757d6c6b370985fe80d207d544f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed7126d34983f666641466b888d473207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1943b60d61da086ff55128a0d447474208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65a665293dccada76137616018a64a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15825b091b6b18161b2954c5eea21f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9046ea21631eaa9320ddfd0ae1513f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4cf04215c83957bb5f30e6f445291212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7935e1ecca3bfe7b777c3961cfe63e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0330a600cf3ddb176ba70048b8816214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82d2a47aabc907f4ce7a345f1bcaf2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf30fc2e9aa0ab689f5d89a77059be1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7499bd3758d57d283ec8164abdf3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b286cd81119be019f75b9e71743911d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48176ea9fc044497d3a07dd5dceeb7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ba84d1676601988259cfe47e89d1d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298692952abcc53a7ee7c027ae231f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71d1e7953a496cace557fd9a97b28b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8b9dcd6445148e290bd171e56f4b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01d7979d11fa14a5d18d546360fb43224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f0c942ca63b1865a571d8ef3b5ffe225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b71f754540d188a7375b3836d74d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f7deec4cb1f408409c1b26a81ab01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be61f77c44cacb72b850e261780e7bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221481dbcac501bb96a181519fb0a26229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c5b923e5de8c059624887a36c41fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ed447af8d17d1252a9bf83215c508231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e91201c84edca642c620278d8f788232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811c642ede35741599e5fb463d2da25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a64d1860bd2fb990676584a2b41f16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6240a260d8079b4fe2ee8010a24befce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3549ef4a874b93f9d35c7269ace70e2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c097a98ede0b134222a9ed80198c3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa001a11c3cba0d8734b53be2b0c65c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b255594ee93c078abaab63fe6d35e97239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b8358342e1a9e4c50f1b129edee47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964c81962bffa3abf7b728e0ec8c06e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8312fa4553a1b8cc9db10495d47d88242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54ddca1f98717b976c16b8e44606be243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f8e31db7bc90d42afc99777c09a81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621094b40b8a3d673fae019310c133a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4109f29a86821c8e0bde3035b409b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd9e001c3e17cf059da7d3aaf8d25a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8d9802905133de666759f09a84187248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694d76d4a0d8327a5139e9179e2cc6b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4671285303f7d1935bffc18069075c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214c463636cbd0bdb757a7423a6fc55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e1f3a58b9510c828d9cdc348789ae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5723ce1ecb10997746d65addf3636d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6ca3e31a434bc91d631408c731c0f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95138c5a39f1d020d88a5602a84285255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cefdfdc8a72cb6da243f15d18a9057256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab16196cf1f8170e01cd58ef725eb64257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ce1c646b13f11205fc8752e4575e6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85843a0a4c5d61c293cf0c911cc34b3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474112f3976e3c83dedb81023b733448260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9afffa90fba4cb0889e013b315abe11261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820f32b42b354a15e248fbd0a287983262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76c0d769c0b5c7df8df6afd63f8492263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b0a01e47245bb24d889d85da41f5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c3816c2df5cb0184b8fe189fc1770265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b55d8be665c4456f63c30fba05f52266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d08302a371f5494ee839e4f884537267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db0e1f6559ec1506b4e9027efa47de268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bbf946f23ef8bf0cc3bff4739e639269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f1cf758e9fe7b00fb5dc1bcbc13f0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c1f1ad10cbf3d761a739606fd414d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234500e70255d180f50727864716f786272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9f65286c5d1a65e30d3947a094ac6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b114c61ce9a95a8dbea36ab21b378274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ef774b263d211dea914e9ec01e9c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d714af512aa606421088c6182092696276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78375a050934066fa4f7f411ba78ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90bd3f714be40bea7d7a6e2d75f981278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3283ddac588731182e771fc626828279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87d64792d01dd0c5c129f76fe17ee3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990d4e5666f9d32465d591fa1237d6c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f582a566074a61b5f768c0abad76a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ca6df3fdfe989c76d3ab1761f4acb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68329f28f163d1626ba0ac8e8a492ca0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048305dba8fe97795e1e5ac3cebef5d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb51ef5d20b1f7e9b8486884418a6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46529cb0213b5cc808a8ad8000bac0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44e4756b53f326e2a0ac565b438131288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fb61176a47fd639204bfa84798a2b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008ea41d0aa944cfd3e7659f2502e95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c49fc630a5214d76967e7428b80ded291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5539b956b3093f64483656113c931292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd1261996e923fc1aa9956fb4939fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd749dc2db4dae262108c957c7c0405f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b12bcf15c8f628784ada8d8ec9d252295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b832a43cb356623d03c8d79b88f2a35296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65a0aba0a06d3ee9970f6923030253297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89dced91a3085f2948ba783befcc80298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470b53a36746592e0b1348dc7ae4823299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ea4ecda9d2be95f44b6de73895edb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945572202075df9d996cc9f151cb147301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034d3b877743a9848f8bc536a1773f5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666ea95e60e5c3e3cfab50cbe835a23303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a404a6260e4e19e9ba994a47f673d2e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e302590457372fd5b745af4f7053202305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9532e5f69661b9ff66c5d0172bd02306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91581a34e977c1e2930bbc007c6da1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2684456c2c872a0f7debba859233d2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa93625bc3697abbaac237099d65de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed6794313b67eed1f9b4e2704c2b88310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f0d617ecc6a51227151f548cdf00b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e107ed52c92c25fd58719a1f474a01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c3c583a4975a86ab3d772386552c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b74a4539cf2522f1e3260a3ba0266314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dff86a92e762f6fdb7729e2f4dab8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6317be22f6a8c943a84dcde6e5cf23e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89ad151aabb5e6146e36f56c2250f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27285170dc71385008a14469abe5d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229b03189352e1f204b16adf6fb1b92319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa4ad9b954ef33cf521d9808719834320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59622f057ecd349abfa2b37f46944444321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8010bb5ba04fd261e3c26685b8d5cf4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae9711a2f54e6b413995c8e4068b3b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45c52f6a05556e7765b1226eb41edb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e93580142ca264b93bcc0e4be7acf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e08442cd46c85f7d9284314790b82326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1837910daee78c43bb93f4b21f3a7e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f59375ebdcb51b1f4855e927a4302328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77df12dfb01a4533aa68d8031a029a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180e84165b2c0e46622f0fb307dd94c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973627573694f3c69de960c2d70fd9d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe7c93da00c7703648cb356908478a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399436606b8f9cff1d02281d73897bb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c451b8ab46229a3f581e74bf01bb3c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2109d39478905b361d1b9727ce677dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bfff313cf30203515448e8cc10add336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d68082736f1c7337dab64676185087337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff16a29033201d95a85e499bb5a474338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b506f5bac027d3de5b2be1b0d894352339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfecf3fd8692bc6d94c55949c317c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a77cfabb48e8a1369d805f6484bb7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b04af4f441b1813487986f24ca8134342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d58e838e6512825cd21a4035ea5595343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52d1ca93762c7ae72742a7e9eb0606344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f4a6764bb377828f438eb8c8f051d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db911b8f5dfbc983bf2a8498f0649b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ae365a8120aed8298b15f59e5d547347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdd9c3da823ed7ffe10d38df83aed4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9479500555ea401062dc4a1e77491349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dfbfe1e5baf49860e837411e5abd4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3c33e0f95c6fa4d6c433c05f115f2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a951344c8f21b331146450a4cb5990352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842d48299d8bcd0802243c2c375ddd8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6120e1367669a90cfb875c7e087a07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8616e30c87be508c9cbf75a6f543a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ecffcaf54e25e2aa4d939cbadbef35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe8261a10d468f7773f55997ccba22357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a860823112f4d34ff58c73f84b6cf9b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8d009ea12dc3a7b1027f3fabb95ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f6440a44cd7171ad8a4a00939e6c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f2c2a31d74b62d8bd534682580af0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7219aa1fdbc103057ca663696841e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e757025e3d2d29bd2363c6800e580363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee2a229950241e27b96b5d7c3d38eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5e1924a1fa473a4cf6dd87efaee94365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8cdd810e7e0eaa3cbfd59a69ba086366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f1dabb1287bcf32918aa6d559732d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fca3d148a95f71852c40c0e779c17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035d790298a3bf732d4bcec2d433b76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458418a63409167068bc34d7c183ed7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced87bdbf815addaabe81f05414684c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f06035c21675ebe876c69219f5870f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58630fa42bce9567861329cda4cf5399373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14da56de29494dd9d9cb57c4b23dc4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3843976818d798a13c4698f19a51bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5554ab7a67071b24642ab6f1862544376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387d222afaf7b08c8dbe934ec3b1a7d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a42ae5d0359722cd1fc11d56c912cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29357826e16818059e1a0f6fec5bd1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3367a04bddb8d54bd776d4c621cad0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e474224e39790bb876377cef4519f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b558147a26e1cff11068e8782be3c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87713fa37c9755159294bedcfc596a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261da74f193f67a802e7720e1e47868384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe199ba9a59f8a71dd63e1492dcdca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fbdfc346a54eaeca10b409c820a37386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde67e092c25658419356232548f5a9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87064092cd28f70bfe2932028e790f63388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2518fbd5931bc94c5737d93e7aefe97389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fc78973549882e46164e3fe29deb7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8afb2d8acd807df147a5c838491345391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2fcb7c9f4befb41a32edd3b9fd4fb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa474af5e7e2931ea4fb7190e4b90a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761dac6b4a2564b5a89e2ffb71d602c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed461900fba2b1d0c3b8e2728f96b7fe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f7d60e9b3243074d2197f93bc94e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf9af775de61319987f34f3b77745d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302693bc4fd0b6cf8aec2282cfd87311398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781dc8d236efee5b646d004ae05bd621399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6993dabce7ff8bb289dc6637c0a9373400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc40890ba492a357e13964ebe0f877401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45304131bca00f4c0a58af6d3a8f925f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39309cc246415e1a66ce2a76f242fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8f7352d51cf235f6da14544f336be404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae47bfb300ccc349ce8f62b2582ebc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0916dcb638338387be0deb30c04d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129e31596ddb29be6f9b7432bd63635407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63791ddcd900251305ac424ddcc30168408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50968cfdda015e05a4e217b1ea957b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79495f7b2a67e859c6a7c4058cc4e7fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297fd1bd7723222904e067beddcdd9e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31465b21785fd127053431ce7fdd206b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f631c3c0529067ebfaddec94be912d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc798848aad0c53e69b4c31de0b74789414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6d378664f3fcb3ad476bb0c1bcd9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3835897851829409d19469a32e3dedc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3891b87ff45dcc93cdaf0fe9c686b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce18f2eb78c03df819224d274b8680418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c24d9171b28bae5cd0125229387c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb059aac76a9300e484fd92186be4d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0cfbdd9f285dc8f6b6f74d797eacd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28c7696fe33ee3b5e85ba96df520bd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b91696e2933c486f7883ab09a5499423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffa1fcaa6ec3b57f14845adf88213f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608bded3842eb90bebe9f7f50e7e154425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0628abd9f56fbf20b76108d3d2211426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7eb8b2f7b37e9b8758c58acc6bc49427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c28c78ee7c9c644605d5d622f774f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fafbffffcbed63828e3e231745a2ded429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb2593cf01256d3f22bb8946a9b69e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147047ef40194e2c2d1b49beb2d5507e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63549c3a66031b637b4b1dce53eb0e37432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607a67ca36cf11bcb5feef213a6b4fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b60a1c8b458f4e6662a755dbbf5b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd780960a10a44be22d3e30efbbb2f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc93f8ff3f82193642d68865ba7959436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039e2827f4742cfd53e740df44abb71437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b03d264c331efa24b55422e9d8615438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3553b78138b8277c8416ed52a18dd1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3426ad68b520d0699298cd38add599b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ec8151d085cc84cfa6cc71c37e1b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f463bb9bae31bb14a768015b057961442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce09d8b66d75505907802409e876680443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2135773c7e64ba7f4dbb7a3867ef14444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7e0c282d4d39dc34bbc372cb87089445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc79ea61af67049d66aefef3b7efdde446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1870a5df9e97c06468e11e080868972447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17270e5a232d3793bb3986702a6ef3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34191e7da937c268e5b5beed34c06b53449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4169b71a8e69bfb63bc589d0cc0b67450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545e1a4de17869110e15f5115aa1c8a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1502f8cc99ccb1cad9c2dc5ce9fe35a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df675be46a241ceb321cf926ac3f5a1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bc9c896dbb9f9a77f52f36d6b8dbd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a198cc99b287a650cc6c62cbae5bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653dc398768c73730677f836e1c626f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c596d350c8fed6db39176858fb2c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53322df49a991a5635e8a0b1934d8e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defabed6d57a3bd9be0642135cb4e5eb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8373f114d9d830ef2d8438b46bdea8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e89108d94df110c1cb13bf8ceb336461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f32f9d822e8e4e2cec7de9b3f8e09c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21657bbe86021a978618a48b393b1a69463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e330641f853259396a6050ad54b6842464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd2c0c17e4379fdbf6d0951e89d92b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f97c72fd5d395e513349165676162c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb76dff0bbf94eadbeabc0f84c437b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341dd059166d3c709b892d812de392b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc9165d42750506418177f8d9a0da3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea114bb1932d84070c88cb936abd90e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3b42b76b3bcad12b50b246740ef91471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1cbd50fbd30a2fd73a668b9183b3d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae8a923d5098f663f43720f31591c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5e5c9977d44df70ffeaa52132dacd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2491140411a98342b7ab09f3ee5682475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb21aa874fcc3088559b0746fbc0675476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1e60df0346d8280a4d1a8e8ae3913477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1246fce60b7c4a7dcb0aef0bbb518d63478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825a1dc478e58b5dfb7c0aa9fbf984c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be20e365953b21baffdba2138afe50480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954d2c13ee8638fb970f1d926bfb0bd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542cfcee3c272156eebdb851b85bbd3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e18efc26cbe69780d7e22d47c007b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2da2477405c4e40bb912cb6a0cbe08484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa786dcfa7ec6713ba27929360fd1e1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a1d9e28bcbadddfdd31120b139876486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2548c9656b47960e1148e194d3635d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade5d92ea6b27ae2eb92b7ab4850bd6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb090e7f1ae7000a0c1235dfec1b2180489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efe4138a0e88346a0c85daed2be41a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d007c420b3afd7dcb192b3e025f21cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bcd5b054fd52580baba808d3f3e28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac221ce29c22ecaafb96f17ef7a4e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42769aed88c9ca4c9ae989291739dcd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef69f10a695e932d36025c8e8923bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e799a70162c031743c666db98a403496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf29a12905520d91b63f3153ceefe5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bae4ce3428d9405e80caeba802ba4c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5830eca7649bdaeb362abb56bf02af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd8020deac34eea566b88193a583e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e395bafc8d00f724ba1814ec3c3e56501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac08e26ba5b7e77f4f5c5be09dc9d61502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b039028621e9a5972ef2848e39a414503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8028dc08bf9af6cda17a3676aa163a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b72cf925fb05835e90aa6ee1325ce0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066f006ea492bf8c83b1421828ca297506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931eda5948b789de5b13d8d00f1f61b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8323b78ac99d404f6b8584287f344508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064a818585d01996c8f69977c272d6e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b94a13ddf1f434f53daa5678703074510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7ed0ce2618ac290dfa2657618009b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac188bc5ddcd4d8f7784fcbf9e9f7a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891832c5c6939221ca953e840e493e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab48ed5122a6baacb11ec03abeefa91514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77215a4719d27ec2c95f2a5d2917036515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c9bd94acbb85575c6dece5867b1b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfaa1a5814b7167a37fc87023cb48b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af6b70f5fbe0d0d78869cb69219235518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc825c8570ddfbcb0fd7b23bf563249519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcea26ff08c9cc57b80eb9efc46c36e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce377115fff7a30e71c7436c3b67b88521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611fb88b20945c39fdf7d5a4e215d3c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be57c7505ab71dd43ac5ded50fdb9c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01e3ea0e43cdc06c7c7c2308fbe101524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b63f3296eb2869e9b6498da8cf14d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5695b3227918cc9a5fcd878d475414526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7c0df949790ed0eeaee0b7ceeb41a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcccc7b513c4d68c1951d8d9b97df1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9465fea9ccb387fbbbdabbf9f69c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7acaaf442f9b2864f738264b5c72c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64516bbfca850ef537dd7e6982a0dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bde68f908838771ea06e527bc270b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec3b4d43977fdf7ca402c0aa3a1048533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93156baa8c339920e264525876326978534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19d9c6215112aa35c076bd172dcf23535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b5b159bf301f3aa36afcc52d8339b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06609e9dc485b47e63dba5213a1f74d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef051d202f035796bc700d38d6055c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79354d35841942dc6ac302f3876f95539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c846e6fb527df7ce0328692dc360508540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3abcfe46516f44c2e9e8cc13cfada1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144991f0dac390043526312d83e1f17542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d39318c2023e815a46a4e25cab74d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62ce814c881ce390cf6c6ce54ccce1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eaa995b7dd2467d18434413a96f6f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844be5bb18716d2f4e15f1fc2f2a794a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db4c5512c1b807c9e3650fd433627d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21018297c83099e11d9d2423b259148548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcea3726087f47cc07fef0d853de897549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f6b103011461fdf19bd36cbfec0e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb92b81d84613635b44abe41421d72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50dfe13a6a5a9d17398c228b0ce7a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75915ea71c80edaec5f448209c6379553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e18eac30daa35e2c8028d7f52cba26554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886365a6ab116068deb9e1128d97ddc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef2adb1b986710f7602cb6ed8de3fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d1ff2398b10c9c1c32a7ac770102a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd969ae243093b6f3802acfc30905715558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcaf426d08baefd84f45b763ee7f77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0fb65e65d5e63f31b6a9c110cb6bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da16a146788f7abb34b4e141c397fdd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e1e978e746affb19b00003ae7a809562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74bd89fa5f31b184924740741d3cdcf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0b2a32edb02a7b68a8a3c28cc2616564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e3881f1ca7aa2a5ce516455e7d6d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ba33f68c5511d3afa73bc1015a0bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b8a4f07c7e03be76ece7d640ed99c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d5cfbe9c5ad867d5905f4846d4c1b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594cc776b25367026ff78c510acf80cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf483b40bc4762e422b36fbd711e8e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ead8ecb490129cce1c07c1f3115e3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d6421a0cf520b14ce5a363b849ce0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116902a50a7e429c806eee87c35c7e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38094795121a6e51f89cbffa4cac556574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f78344bd6bb5796c8cfeb50343aee575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4e5824ca25759c0064ef09e1df2ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c2be64450b8211b16de6f578c0127577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2efa92e158916c08943cfac7e16d83578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5fc59d951732930d5615a1db7c42f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ef577bf8c8339a260b8bd2ff0414d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ae8a51f580d825d99d30fa688803a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43917c0e24a0cd0ac0c7ca05af94a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510e99fa1cdbdc047d60a6f09f8759c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cec3eca05458561c6211c92a13f99584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee86feb74805f6b1c973f6bbd808df0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b518e14a2a472899ba7aa408bf1d80586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f94ce406b3c9baa3f11436cab03ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d74053232c7dc97ef078bd85f444b9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cf557b1e4a707bb8e483f503e781e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eb0b17b5bb3c19e22446a1e843230590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a627470efe1790c636f9484434ecb6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0869c0cdba5e780bcd3d981c9ae67592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5769e2c4dc88a134ca0e8ae01c9b5ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a9c2014dba40c95fdd31b7e1c3742c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2184cc0cd4ed0c930c5f1d73adb0b76595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979662d81f1d4514dbf05dc80867e5f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ebb60ec7fceed27670bfe35c7863a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5ae2ebc07dfb351fb6fe283feb2c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c92934e6ac81a863695d3120594419599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed5cf4692f757b7efca18bed855571600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362597a4c183a7a20427e73ba90d9b1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31591fc462288457842d17c947a284e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b0fade0f23e1303ec55e8092fa771603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56151b08d31c6fa6840c75dc9d5d24c1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fcd0a911ce3621981559387b5dfa8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab517038efa29023ffc9a3c6a27106e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48de9150f8a847b382924cbc4e4279d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1f3d770c6e0cdf8ef989cb0c6199d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efeeda2dc247181e03baa411bd64fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9513302803557525a074540235b0c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f2c0d2fc05c1533eff1aeda8825fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4617e80690b81dca1d719830e6660612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fc9ad3ea09eb0884a26fcb13d418b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abf2f6b114709183e8ea2e371544af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d406cf2faf5e43be6dd4c4fd03edb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30f78f1e76fe691377760ef6846727616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bba9b96ec8c738f74a218d9c07828617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc7bd90e271fa8250862f74000761c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cd9d802987cdd7979667e1873838b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04e1466b69e8c18d8476bb9426fc71620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a438c07daf3d7898c19baec29b0e9a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a152832e27cb8a2ac6f0d6f7d9baa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bf4b141282e9857b4b109fa0c59db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23110b391db840e979c92ab54b6fed88624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16626cb3ce001092d364a057eb445d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a2939a9c3d02261de8a8f45a9f692626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18157c0286dcd0d391ba5fa3222a8a3a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c422302dd8c485ce634e8b3be5655628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467e2d8c442366cc0ca681691e5da9e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afdcd5bcb1f8d900ea76c781b9cdf2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0354a560262879c4781d0e1adbf47631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87c5df8a96ee0d68c4766497bb2286632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace8f99b5ba86316981375be5947aa8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff4500d0a94891483caa7acdb1c092634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53375b9e97856e2ca992a319f963f6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f716b5f5ddf504e3622cd98cdb7c60636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b17749959bfd7cc0a0dba58da35b204637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f94b48cea4d7f024325e1f0a1d47b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1a1680895c29bd79ec78338cd883b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87402150a770aaebcd461d1aba151a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2167520e11840dcd6dc4aaffd7e89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db240d7310f1eeced341507dee0e36ca642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0ee9f960932d011aaf82dc7ffcf34643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b456774626910b6801dbb3b664b5a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cad9356c0b2f6fc482ec18c04845e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be756a675a3d7879494fc7f2075b05646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc1f9dd2726eb2a27edd7a30098a9f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87215c244cc74ebbb2c0325240c9de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaec90213a70ed98b45293ade25e836649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f7b9ae883822204c69f52a9c7f83a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6612da5558f5a9d4a0c90484e09ec651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3e7a950d518825f7b885da04027cb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc82b649fcfbb1741092b4f741dd8b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b221669f92a2d005bce052f1ae66200654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3665fc9c7d347a0866d556da352516e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac15c110242d5d489df895757af0d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ca018740800b4d9956e261cdfbf5a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4f8edc4c773c4d3a6f9a0c4a579fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33568db6200a240302a7666647b008d9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1a6d3b181f21ccb917a40ba53d45d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b49d7f2b989c3292750169b6b9977c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51875f5dbbc08527e3d4c74aa07801d4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b497ebb0c3cfd9b2a4c8d5049c09a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e274deb7eb393a24bb2c8fc42a12f38664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacb38c1c99d87c974781b93618d24a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1025164d048e5d8c87bdb30cdb259ef666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6486413d08863c7ed52a4a8141a03e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c023f181b46a4bc797f22ee90cdfdd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe5e61fde2e05383f8c18d0335d68d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e6de7decd1e3124e28db117749a1b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f89c870d99ef00d7454ebadd49913671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16117fdeb28e4919a4315462eb4e805c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bca490e6424b378162b270d968c12673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a00a2618b15f4199508ce9943b428674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a87acb35822c2622d1d8e9b9b0df0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92309dcad61573b3d612af9375e7902a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae145da85d7b3485f90619f52a58c3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a43e88b01a9af06b6e448fcb9f2581678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713f81896f2df07f84fc1c2811054f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290f4a900c76abbac3e77c6356b0a45680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ffe277fc4ff4bacb1b1491dc92f11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc483357dc220bb69fd55343c9c09a5b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4be78000b9a2a1010a1bdf8416b46d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772c765ae4925fc562a197bac2d7242684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8df7047972cc4cd6a79405f51598a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f61e693221c98add5b97eb926eafc9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f17e220c0be5437326393802002d8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f353fb18dd045db26951f446994fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac295f2d20064d05419dff182fe98c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad029b123e55bd6d08883cd9b5752bc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71822dc296097d2d8e2c4b17d32e55d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4870beefacdff3dd9701aac2cec2ad8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a3d2b0849f0ea432ba00089d20720693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fafcfc90c1e1847343b37f9ab03598694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436ef3d6150b362679471e69a7cfb6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42861841770bfd0e21572995566ebc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1efb382b49d4ebdc198ce93ab2e461697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a7e6d6c938abf0c168110e1635c10698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494140ea700f91c46e7b8f5cc4ae688e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201c8c7180d4dc133b4c789387fc94d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9327cc05f20751702541f41f746ec9d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff11a98a6dcc46e75e9793b3465cd9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9cf1b16d565aa3e9e41b80f01a756703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db4c5837573748eb18af6be34dc416704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb7ecdc0214e8021df736afdcca65a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5f74c0e13c374772b1ad98f3de30d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5a285c3b37d1e899025210e50b1c7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d10c529824fda8c356031969dbae78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca627109cb87b2575301821e95084e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517f5a344d894d9dbab78e288a479f9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb664816fb58c3c95ed2752a30bd0072711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc85be032ccfea0864bc6ec0be508b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2dae4fb952ac9339407693e097c44713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf67546580faffd18ec7d6d8ade837d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c85aa386214c6149708d04a418b9e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b326b3b9802e0fecec27bde20121d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0daa0c7693aeb028de5c58116918fe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250e622a615c51ec674ff48b2ff0cd9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fae2259db563f98902b25c702d7678719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d781ad2341399fa2818f8218b4d70720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0904e13a797b6da2b92d09798f7dd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d51e4c71ea7f133f5ff0295955ff49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f105f7534bfa617391cbd1e756582723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496846a4b86dfbefb01b42691aec5b18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a22e3ee6e7ad1dcf976a3eee5f9331725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b8c46c83b58258667e1621372436d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36af761f72e2257aa65f6982bff3a97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990241fd49d9e3d3e41b5daab31cd498728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c24ca41ddb4f5397cd87bceae31cd0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e917fbe31be430c06d84f3d91b6f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf9b37bf2400afe2a177762db21283731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b003a3a49bb5aed9316888c1a8a6a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57861f7748fd2e810a9d03982a1d054e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225d380f05e6fd4188ecaa327a1a43c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14a8e55b93ef1a400a3c4ab0a48bef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952279be9b6e56c1943bdc2e7770b48736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4b46898966635ba95eda3fac60d4c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7894fb0a62f1cbfe25a8810ae270171738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f002c01641015034e8e8709a3b2f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf81131638e67f0562d3531dac0d5a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff456690be08a3541531090e1ad73f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2cdf29680bb3e328593cc51785416742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cac9e858e1771a711dc5e084acc95743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d41ceaac98be1cc0238adfa24a5544744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb71dea83c20c93b1de68e2b4699f67745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2393aa12f795b368eaf19508486c4a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6915769b920649a371588e2b281ea747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537fc7b06fe70011e42658a8af6c6a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36e843890110ab8f924fbae19b6d4e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80c46abf89971915d0848d1f02dd8c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8a2f503c6f9e8bb6fe029393d3586751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e1e6a2869443bbbd41b7fdbfbe413752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7237e0c20659acb3880110f1c70c3a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3771565d2999785d2395817768347754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317a491ab51710dda4faf5c87417942755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d488256062fa7ee639e4e74a6d640d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba8c81cb5d4bbdc6aca94039b2cf27757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbc54d2c8d8308911efb3a03f13b99758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a1da86434fbb1a5e39dfc55ee2b46759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec0ef4c7bfed0fd362bf098c4cfbeb760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d748ed7a6e331c93226e7db4c94468761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b74c04966e80970a7f336e7a46ee2762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d09199336c77a16eb4ce2881fde58763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12109a993575835883db59c1b65ce3e0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4062ec622c5d736eab1c7d96f8da9f6765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d1146eb88fd0972427ce19aaf5edf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7e523240796a4712cac495fafb3ac767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa0a69b4d9e2a2cc99aa035f492b57768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a663426066583aa8967098d184be4769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea84b9a940ad7d2e32d97ef87ef9be4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbba85d1ba83652c3aa6ea4a3ba7a13771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50467ba7aa37224836ef15022f80f451772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069954737be6c7d14ab6f29b2c47b623773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3cbcb62a22573d3f9171f90fb4580774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfc9efdb96802c00d41833a47f9189775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489c9ee2cd686a5f4e79c229d7d21a8776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467cf98d6c32b63a28e089a9e06af59777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aadd9ee0e1c960a5d26cb2c4915a6e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e5b8969fee4f54eb24dfb98c62a94779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b73ab64a9d7602947e66eb23c8eed780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bc879fa3ced23a6cbf017b5828195781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b922e1329e27e63c6c3aa05855e59782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae436992880bae7283ab73552a62ddd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498824f7979889a997a16c8aa8d6dc1c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe76ca52f58ca4754fc490fdac5863785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b453fefcfb290a23243f7dfed83e16786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec975f7a000d53288ce2ed1cb01423f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca78f9ec80fc66f100f2d0d3fad8b1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcb237eb20c367608f5ad46ef3fb7e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6bbc5c85b492a0da1d72dfb199db00790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf8de6b8051ac6f6649a05d4302d7d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5fdbf7820933034e8d3205275b4e2792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a35d52e8f303f6a36f88b1d497053793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89d9f0c5e3f9fe5faa2fd4674d87b6794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c6e02b2c07142e5dd04b507738a89795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132006b8fb9c1a96ca96a11d0f7ab94a796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ff02f6d34cc8d1f0a0fa45fd8904f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393e9449618546b3abb5c276acd35df798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3ceb0dee85df7d75ae80cf748f5b9799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653c9b8645ea88154646e67960e36df800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846264201be4582c6ec02f3cd9f73e26801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084a7527825d52f4ec111909f7c131e802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857a2f9daec4e9b336977410fe9e91a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5408825ef1f705cd653e5f45f03934804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d930319d9c5ab818ede7a2ee948b2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5cfc758800c779ee08964a3c12ac6806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1745ee05f2ca1e6012b0c4ed75fac2807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85035171a6bdd6f4a354c3aef51fe996808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a24b9444ffbb2ecd71a06c956ef2d8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b7a0011ca33f65ae9015d23d73c5f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02044adfb17ef27e3955c13e4f3baf5b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f83f33ffa6fd5723e15b480d77f133812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c06609b475ff82bfed6271bedd24c4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917eaf6657320552d9276da0da80b23814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25b79e376cf9e7290e10ea61499d8b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29328b0375c77d7b96fad093f4e3d9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc572f176526906e5b4409c0a55e555817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dc3c435ad4f6f3e535b8816c0fa0a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757b9d66d87797fe5654b367d06e959819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a140d0265e85e1a16738e23b301f1b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070581b1fa595f8acb9deb30c9b8e28821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe7fc29cc6a330e8c49c6ac1275c5c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b6afdac9382465235f21e16bc877b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bbed22689bd4775f4c77e88c9444d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7fb5ac9ddfdd1643efafb4af915c4d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a810b4d9ddb463b5211d558eb094481826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee1ba4e89325d9176cdbda20a56c7e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30bc2c1f2693dc03b9070bc985dc34828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b32e07fae6e5d047864555ff799a34829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb07f1d0da0e9e65d9bd16fa12d856830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8ebb7ae5278349bf9ae19f46ada617831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f8de781777f4201795e226b77f018832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcce63456f69f37037749c051a50c2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2b7e525035dec85a64ae905b7fc8a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a403bc5b426dc86f2a883218580b7835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ace94cab6ee37adcde33ee14a22ae3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27466689ab3c10145738271078dc7d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0e805fea5527301ea3eb496e3eb91838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4e6bbda130a2c15d3e5896babef57839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1163953c531efb97ce3a211483bfbf840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2469ef4db6f0aebbf564698551a5d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249812396e5355fdb99e0cff888de73842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0e368bdf9870bd8da56d794a10bc4843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2761b15b39f9f572f991fd394fc5c2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed14cb61f794ce3f4bd5728653e0879845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75caff867dcd2414886407ad93512cc2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfd8772bbfb112b6321367d846b480847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440817dd43621f5e64db70735650e13848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3afbefb7f1215b3283fc9be442221849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34617525cdfc49f42a82c29361e5c46850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ba5d2dbb7871e1c71ce2d992a3eba851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2744454b16d46fda983f00d316409f852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7bfd97c82b40b23d5757d2cff19e6853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc78fcd99f896106699537e27f6e0f854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702dcb09db8ae8a5c957dfacb5bb308855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6da8c86a190d966c20e24a6b44cc6a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb7b846e32c5fee0c953c04dfb0428857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c660313b0bb069a7cc6357eecbeec09858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc27e8355d5118a45f302da7c7a6a14859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87472108e981b42cee5647ef8588a786860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03271d3fdc9be97d6b5ca651f650d50a861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4e7b40a063c9896ce9480af931ff1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab191b47af06084678bed50ebeac21863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ab778015b11ff82400694bc258165864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c191e3d72b4a25aaf262ade57af3a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8099901f61bd1909ac28b5ad31c97bc866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccce642844046ed675b793e0a59f8fa867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a664ba725877e464ef6ec3fa23475868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddce57261ae3ce4467cc0ecd40fe827869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3e1fc4d3da208d06a125ace45a4da870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827997346b5cd0bdbc743f3adbc3bc8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59dd4bce95b1240e6ada4c2e02313f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c729a1de2a678e438e7d53a2f2793873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8454ac486c15d3a608c2ba6c1649af874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8695f15197ed373f3c4fd10da3cad875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c5f262d9344ec609019ac04e0a42a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6b9a5262fbee8db612b19a6a014b3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd6258414b72492678f8207539cba5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940acebe80edd9c8e531bb21054919e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7dbfadc013f2fbf2ed13e18c9a4367880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86ef1cab4131661dfdaade9bc64e05881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281781bde7b9717bbfa19f2ea65997a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbc1ce28a99cdfe2a9e4f5449727c9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af24405765a3034fd7ce5198670abe884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f08fb9ee601a3d2d3609264f9fe71f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e5a8739f4244836531a1cf8e6e832886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df231811ba48b58e42d48401cf093bf7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da356dcdbceb8cc3683eba1e5aa946d3888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ba85efdca9540cabdff8121687bfc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be53ca37c91a6487b40f3a2cc1e4415890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e756363108a88c8b6f4e3163f8ee9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4626f990c4a6a83aa443b305593e68892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac789aefb745bc8e21f4258a87fcc2fa893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447a46723ef9a44fb30e9724ddf9835894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af78c93e3811668b33b1b548185c82895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12029f09a764371f6014e75175753d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a475c6780f6226cc2c48871273f29d4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333dc7c7b00817bc9adee1a12398b05898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bb829d06b71a1b17468a1f9b884ef899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ac558bd289a1d537702593f5dbb0a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c35226526469c429fb1ceb9f80bd3901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d5af4b050c907773ae0cdcc5eb2df902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc948ce6c5495a68ac02258c21bac8a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2fcd68845425f3308b4b926b57a36904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9baf9f6f47da310cb49263942d858f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784663fbe04ac84ae24316a118c7f38906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd1899276435063c8f4ff103765692907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0fca4f031b099ec8a836ec0e4ca0a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac26bd3e2b6022c57dc6fed0d0ec88909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708d6e1fc9c67ca1ff5126c0073ab51910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877b7cfc0564e24b41ac1c8dcbcc5c5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea6e2933c56a8c986082fc6bdf7968912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b88729f9411ddc9c97563e152193c0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241c0b00c46976d4f5c7232fa8de9ea914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafb7d71dc644cdd9f79fbf507a8ea3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e20749e3a103ff1e15b077fbca00b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f77f35a533175e2cc1a128c4d0534c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570d38e7c2e1d4484aaa0c07e7a417e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507028d7713a744607985beb518a3158919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea032badd2ebe8b8226a18bac0c94a9a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a816a9753937aa7e65cab80b86e807921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742ff76e369a911d0bb75a0c1e9b5e1922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814cf6e89abefa6d41bd49ae29b244e0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c06c6d557275859bbd414459eba768924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdcaed3ab74593b9ede9144058e0309925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ea909e9aacc244bbc40df9eb9f935926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354ce3ef8e3a4b78c86b587443430e1927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62309802a7b5a15b2ba268703489a8d2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28688c68d8cf7a395b03abe03577f1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb116e12c2f8004b1e326d72a6994d9a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733965f2889903b26d1c35f16ad160c6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd7d6d21b9c583e13b6aaf0daae960932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a90433021a15188e61a2eb18448d6933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244721c307d76ca6d79163f8e1dcec5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7db2d87cb02fe26f563af00f9a67b5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83840dce2cab161074180fef19f6c57936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22eb57a316174cb13e5f60189ec453937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200bda39ccdd5335cd8a38ef0d480a9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21572eed711f12a107059dd9cec0f7a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbe9321e8762f4ec1c048b4224c232940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4a7cd572a9b88ac368fd9bf5c78c6941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15dce8b5a5bc025b3671ee59229263942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9553f31f2cf578e63b287cd1dc527943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc708ef151f4c50525842500051d244944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8083b587fe62a282cb4e43e1fb395823945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a7a2e1005d749494dca6f133932ce946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029dc6ca35b57eeed1254d600716acba947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f30ebc40f99bd781d50ce3306fe26e948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242245b02059973316878fa3210d5232949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9d00453aafce9714ae3ce6b052541950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03232316ff1053d827fc2e1066daeb951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a93bdda52c17839f0dab6c9050c003952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314abdcb3f5dba5df0437eb3a5836803953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eee3be36be1f402fcd347b6d954e2954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4031dcd9daf6950638ab2ca426a413955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5d09bb30a77e62422a919c1aa3c23956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40184cdecb5c6b6bac6cc6ab35d34c6a957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12884dfed0ac5544d8aa1458879d2197958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd871582e154431bb5751bd5b8a149b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7076f7c25b008bb3899288900956da62960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bfe1b2a0349f0ab3173d4aa0657036961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5245f95aebe886e5ff13f979bce5b51962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fe35d576548fd5b76e0cb02be1dd1963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dbe6558f1997ecbc9f2ad5035ebd2964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f51fd53b1d2b1797a3decc72a9baba965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0c8a88f4fbe1aa3c5ab1fbdb50b26966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4c3c0a39874fc6ee6045eccf777f6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce913293d8659f687916f86634b47c51968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f66f1187b776139eea7c64443a772a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf58c9c4c804a430c109ca31485ef4a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02fe8f12757c6125ba0ed197f7c409971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17387869e084fa33af03f9ca86787669972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804313e920aa297b31c0badaeb565a38973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6682ae38f8b5379f79a75e2421ebad974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4c889f878a099744ceb1718d40f00975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175bf3e4217bf5b3e0ebcfa40011fc7976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ad89426d96e34401170bc44b98931977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>