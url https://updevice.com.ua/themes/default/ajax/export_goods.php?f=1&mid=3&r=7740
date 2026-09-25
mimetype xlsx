--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be90e6780f94b4fbba5c9b359a2c89e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa4f9beb4e87c09c21f1f17de7f58f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991dd48f47091848bbdb70011f8b4b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af657fa0fa136dadd9cb827b9ffd6be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b655efa651ad7dc2e1f8bfdf70ae25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f5955f58e4155aee116ade597ec2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac0ef729a4db4e3b769c9bb1923d257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de31588c36c5f080867937a63565e8d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ac6698b8ce830e30599eee1c595879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218976fe1bafb11d00461c6089aa752810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ea338b804e5c3a5892dc70ede061e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ecace55c0be5676c0eae1b7d16bd512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7589e3599fff5a832228e9b0491537213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97a03a0462c6b63df86d37d46c5d9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ebdda8dc571a95510d9b6db6831e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef2e6340ced471c67dccca71514e2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6049a1ffbb704ead42d9aa0e4da885e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c71a978de05ff11c05f22548ca9be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c022e73ee9a9a7c6ea8901783919e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fc1dd8bf0aad0917da4135064a78120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a82f0fdf1bed76db6c87637b5335c621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328c386acf180a0d2dc4a95691e58aa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef11ac8cb93dac8b61fc7ff2af0ec4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a73badafdd64ad5b636c1e22f089c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e44e8032202aa47dcd35605deaff8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d735f09af5df174850f372f0049078726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d4dacb7e413e67b8a0aab29c7681f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e4e04c7739c306a7b7ca46034d43328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3c49a9225b062cdc6e910126dab2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61910647520d090039d2b11183b0104830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbfd178f6fe1649e5973e3e035019d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c2c7e73995eebe3d6c156b4a326fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edb7ac1bf248114240b880e35f21ef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee2da832fa640a1d7a7fbb3c2a35dbe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3bc80e0aac5bebf2b49711fcbd7fd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c1633168cdf62ee23e890ededfd0d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c2b8745d42c87bb21c1045b583f7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ef8fdeaf2c0b84c19ff7df457c44b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1262cf9f338f088cfbc922d41aec302f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb30d387e802347e2b81d18f460d71f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e54923b44f45e3c1452dfa25ab41141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21f8cf09246b8b0ff7c8f1c03002df42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70b1258be6ed62144afa0d152a659143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae814316c190e350f6ac3cde7652b5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e6a278ad6024b66e8e0ad93516f4f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bb5a2eea41c0d46ad185656e8d2bb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703a11236b38d81043e548ed057890e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb04d4b09efbf0c8677f88ea45334e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2f7d661ea57a48c3ee6708486ccc749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75f001048165ee61a97813baa0efae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a73388cea815432b01ba76c762653a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400bd886654cbcfeabe65deac478dcc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a595f655d1cf7ce4d1d5f234eb37d353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc43bfface883288474fcc274a453554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d775678344383730dca20d2cdbe0f2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248fbcd18185425abdd9845ced9aaff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d236c30eeecf369c22b50068e218357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe1de8578799d2d03a4e874c5292f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fb22c435d3c87c5bbf8710f9b3a4c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa9a0d7817ab24e541b0f42f06f23260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e06caeb0a82b55ebaf2eea5b863ebf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0216f1ea59c0896d465dea6fa8e552662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9f863ea3e14d81d993fe0e9e716fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed677ec4d8d65de96e6d3f2980a515af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904eeda99b8dd663b0fd42f7745594bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96364aa3d8537618b7c163fdc24484a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769bd9224f645018e2894df20898a3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7369e561e40c9e1db290342863c9d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54153594b9899ed458567196f2f6560569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be10af5b9858b1f1ffcefed4ba370070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542252efec1cb4e855838355d8d049dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fda58ac8abeb4fc7d4b23514ab8abf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5adbd8d1df78d0be278a059357a1bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a163e86e9eb39706a8e388771fde39c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17b257c6f34bc7ca5586b0ca02794f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81660240b53cb115da0535e60d2d1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58a649cba500bd99d2d755ad32163577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857c738d608cfc22dda1a578ccd646078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a29499278fafc190ce52c63c4f34079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a32f13126b5cca84d90df5b21928a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f8deb6da1ac6cd183d05e8759736d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b41096d34ae34888f6bcaa7e91409382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62822976c38b772f7699cdcb03d2fab683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfdf61d08145157246a3a8477a94ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7bee8b21b3c49895bde64e6bae6d7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d6ac970f0692408bc6bd74d3d355d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3b087ae5b333774e348a78dfb6c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c57ac9ec6c15e20107816f5da4d61588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465582a00a10c273df762ca252cb594889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bab2d3d265770870c501ce1e5c71bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbe492cb0550e9cb6fa53a6d05c63691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fe4f03eed75f9c589056f1bf5be7592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552275d013a03c68262fe75ca0ce25e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264eccb93d0b60e9e46e92715f9715994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125bc5c2e89a5e3ec842bd40b4e3b9495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfea2363ce9a0fdc368417bab63b4be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b72a53eb21a0f51d0e27848d280f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4749a0095edd88c397c847c0c005dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b0cdc88d47ba79e92f070f3ee220a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c06eb87ae1011da2e83b407d09f892100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a18e89923bfcfa0e0c587ee8d3aab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf61485a3725f31a3e6891ec68053f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91654f0bbd1dfa78391684f5a5a2cbb7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a3f6341740dcbe02e7f18e7880827104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b889a8ca8911c654e2b3aa1c8f1fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69c6d0a962651217d8d45fb4ca575b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d370f3553b6c4744eb6ba3115288e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608cbee61a9c005edf608163ec3a3d5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea7a467325fa6f24280f3696d0e9ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf7f15dc453bf2ea47b54bbf45e130110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b01309988f094d49f0c984d35398c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a48b526b9432d038ad294600fca92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b51c1fa0b4dd841abcd36a8719974d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab901a9b25bf5a4b03a564adfc6980d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57294c205183d8408b178a4c9952f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db855b113c11dbbd5a8ccc8ddf11ca1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2e82b3f8e6d02463f3f7798b46afe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54047a3a9a4582c7ee2ef5db7eafda69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67cf056f3e397d8b1f824e01d78d67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59544957ca2b065b48d5a986f0ee62120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72fb98396a566d1da32785f66377d10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99741b0f75e72950461420c0dd1f19a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122435d89c0522c559daf18a19e8f76123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656926f83c82f923fa3c0303192ed0dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421fbcdc2cb13ad42a282a8b405f159125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344d01727e91b0ed921eedc083fd4a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8668bc8a7407e94b397715983a5d4d8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7937a18665b1ab8f38cef00c5c80088128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a7615a616b85eff24744654eddfd8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308bf6280865aea4ba8cfa53a0a30801130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a11e779ec0f392e4442d99e37e10fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fb457c15f59bbd0be7e0c5422b5f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf1b55072787faa8d28e25e740192b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdfadc2edebf2ce10eb00b95264aa3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3639b0211f37379f533e4c182abad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd46b58c09ee75e782c2035971bb214136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076736e3ab8a31aa6300b5d9b993a591137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39262e1f3045fe66e6e76282b4681a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb0d30fb5c10aa25eeceb73f0539f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d297ad47e754c9690275aaa066833b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96b87704d32f58755c77ad7fdc9311141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ca371d853ae3ba0ac34399abd9108142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d6cd3342d6ed9694f85b56978f98d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381e67a122ca70cd657123d93691416144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b76806b27887e2c89e6c4acc46ea2f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f25ee6db24db9802c5d65f9f40257146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa18fc90454d5746cc4c926ea6c5b7c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ba52193878dcf22d11d8f8cd65f18148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68619ca662f4b3145a63fda8bec03e38149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6efadb509eb05631faef7461ace99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0823c59e7876e54540ee67b28d731e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcc5d36e400a5a7dc0dce9ea13abbd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279a9aa4f19a332f9ebeaff114004ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60a0e35b3ff58e41b60568a395cb66154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce20fcc4bba0199566181a73f51c64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c05e04c5690a049cb8137194b36d4a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd474228843b6d41d2335099b41782157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fbeb515344f48ba11ebe98ba99919158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3707e0ab1182a4fb5a649bcdf39c5f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11915c6ce5f019bb3f0c4dd8702286fe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9341a26a9a3783c8c42802b7b90104161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46408ce8fb5e4e873f0d8cca07043f04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a52e1f00cb27df34a5f8e68a09b3c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aae7e6f0dc8d79568256d6841fce96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875443a2011bb94296e70e3605ecae4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0b5b66ea9645b5daacd8532e09545166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbf5f49011e45bffe7aa06e75936a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500d053cee563a67ccc07f83edf2d41168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952dc80a0db9b4f4b09c7e4a910b562169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da87ee317c2b38129124a8517d3ec01170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e06ed5a64d10325d7974b8c18d270171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043765b1c0f03e1b5da965e00d59f7f1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04edab2b489d9dcd5b4ce5a6ac7d75173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e835de4ce2487f05704da579a874d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64ed928ca743a7b596425516a1ecb3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7728c94d2b285f91082eeb994483a01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f72e2e38c1b67bd47196d4bd7d6ae5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a2470214b03f4117af8aab089ba91178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de82af1ef698563bd4d9f6a3fd8284179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6548d9d0c341e360eece19baa5640b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557286f8a09f70ebcfb81a1f4da9ff9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee50f9b9f41d96d521d20e6295515c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11df7b1809489661bb8bc79ea7ff9ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bda06d35fa53b2a9ea2a4a25acd1e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e00a7244e9ee4228cdaa8cabe4453185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3427583a44d19f2cfe82ddaf76326b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034723f3d9ba06b9bf91bbf01ccdd809187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf448e0a1139c01a5f5d23bb28d3ab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5e2281342b614966b53f973b356b12189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded99458459c45c53c6a8511523bfc1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2eab5d59f6b943bdac35b5e6b1f17191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaca926f2ab3273114dd2c9c0680c7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaab99a0726da254de800a3a1acef65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef068896952f9ca7a086608a4916203194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d81abff2f19167b04615f081285470195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea68630472e67ff51c88cc5ec80357a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0d6574b3d47a4cc3153e2a0859c9f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd4264c4450de7c1d5f8b454d4c9ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea27f822fd0b7315abfd5d91c27d43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fe8a9f1d89db01e48c86a46c43aa1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c021ec36fb55f52b839848a2c8b3519201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494bdf4918d9801ae6025eccd9b51d9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660182124375a18f489ff4ef94bf6ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981de24ae153aa7e3b0ea55fcdb0f32204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b8e2a7275d48d876d71d53c40a82b4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54026c61a5ab82389a0707c155d26fc6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00927f5c264fe22c92948723f87c068c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8674b5ea1ccccc66ef7e7ed7d3bdf28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e00f8df56a820ae203dd363b319f03209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96454986df1ed6fe4c162f30e0e0ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d991908867b68a7bee3252aaa01eee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd358c82b9f6f322127a4919bc1c0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec25d2e93e7b5b9c6c728b7075df60d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a0574dfbe299a3195f64a51ec7e9f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63173a8a6e18d5bb507ee7c976f88b65215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c96e21f1b5343d200020e83d3da5d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814fe7ed76555384636a5862802b355217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4944d7112e672a4429e3f1eb4fddf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95be33cde56b7c6ba8398ef01a726b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327f9a88a366fbae5a87859ed35f4b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c5eebf409d72378e057768997e3be221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3ba5455f6f32a05aada22469bc40f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca427ac378568be1cf72f5881945704223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7545fb891116b23ca04171933b624c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d695fdd8439b5a9a97feabd0ab553225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d30e255911f01a8d0d2987d08d066b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfe2c14a62e82180cd177323953d0e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593097a5d5bed93d07f1096409e2ba4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d03a20c48fc385543f556639796d28229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79aad03a95f0c042010e78d47de0ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858dd1833f9f46226286b863c6363e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853761bc2e8b636513ddc400c07a549232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3830b947bb2cf4573a2f5956977717b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47500159a997b0ba3752f7276de60dea234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c806930739b3c9bda468dc2305492d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254eb708a10034d2f16a4f00f71a8ae236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63af1c15814b3ba1c7bd5121f7580e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee66ee1f4d19226e0f0d6e7a1a9af7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7a6e610e90828c35b0840b74c8744239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242f6b8b2bd5adbadb85857e160ddf9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10732edfc4ab44b0eb60bc0973adbe0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0786b6dd672c31701ca7da5bfb77a13d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bb50dce398e1587b8965cd6ede800243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602e595cf8e14d9e8edbd0ea68894e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa499a78d9db8ac4c322af073fd4cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e8b892cda65a4ec8f4838ca685c76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a323c80b476f0f06b791fbd8730f4d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad945cf8e5c80ece3a7b3289adb4d71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23f36161697d72422a6ba012003fe9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8544f5db8fb1a197ded1dea682652250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8591bace6d72b6ed8e10704481adc81251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aacaa984aa4966531563c51645ca99252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cad6f0892a02c569e2967cfc2c9d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56b3a25dd554d9b4a80667e4adb6b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af0190b3b703b1e0f588e929e0e042255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d6f8e829daafad81010016f80db68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081690e2ceff92710c3a81519b3b204257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2c0c635af856a9989170e65c0c872258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4ed792b01415b6f34e1d519aa634e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cde1d07737d0674a762d05feea73e5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6d91d5cdfbd42beecad95856b4e7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2b1f7f93f61af263997d0ce4778bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec2f54cb9c1ea3042d48666027a6a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597e3a0016c4e0e2a6a1326d8974bc2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627a42260280d306f1afc1f9f2457bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42583aed713c983348475b2c48b5e6e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dac678d7d8064b6ae497cc91600fa4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9aab2d46ec7b227001c24a3eacd95a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a21d4706de89b2fcdc77027f03ce38269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163cbf9d4ffa922b7f69973c182e436270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508e96cadf173c7fdfade3a41656073271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c306bfa0edae6ae1c9d6dd599c3bb00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82beda6b087c7344f3687dbef96c0b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190a740569bfb190933427c5669a0c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06760db748972a3307a415775f866d66275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41eae6efa1af04928bfdb594ad3098d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27fe841acf051bdf2c36caadd05137277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4766e6840b02a21e4841f4e120363fd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31dbfc932d24b426b9527be244236dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d052d112675409c0a74e2dde564b01a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c07b84461dc865bd9a5239415884cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44b31a159019415b53fc1704fa45ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ffc96005d5c0282e7ef406b1a1ae0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f3ec222c4ef6c7157e588cffde540284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567d2441c64463182ad8871fcf0a19c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598bf9ecde4e33ae6ae74e112aa00c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa6734b21d84046529f823c5de4a61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f397f72023b69437fc640b1b852bda288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874d1d4df96c6e59caf875577964823289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d5d5947fcd60e85c20e31038ecf6a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a326af9aa855f7ac91cb9f271f07df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7248c290cf8eb5c230deb76e618df8b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3176fce3c1541bd2b0667cb305b06293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cb0ac82fd00caee7a991062c8e210294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e378f419bd38a2e3109c9a5824e3bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6693b99a8a92c846642bfc03aaa693f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70726cfaf0599e7e0b9a9cf04bb9c2d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933869c3edd36fabb36688130a79b48298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14089b5dd684d4e0ae3bd8b53fb62bbb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1f65c5edc4237436241bc56fff49a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef065f6266626c86b864f7913ba38173301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02fba3e38a08b584c54b937076691d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf861684d4e8399e443ded3a3cb865303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03614fb077b1c1db82cfe40e41cd0a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c868e80e78e217c7a4d04dbb0bbaf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d65c611163ca106b7ecaf2d8db4dc5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb561ddb25eff3598943d27e51e05e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced08a387d6b3082fc58e84b81299d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adc5ab09e1c56d63c9f7c03b4cb445309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3f36fd3b5ec98faa7c88bcd71c34b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaf4e364c4b28dd420c7839f2c8d51311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612d59bf8e6d0c884ff334def37076a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e5cf7d52b1078a0c1eebcc9b89d20313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e2d01ae9669a71d8c7586582eacf5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f506e56ebeddf9fee8c6b9819165736315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84989ba81d316b2bcfc5db8068bfedad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509fa94aa5e1b472d11200b10f98e4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c8513fe071152e424ed0f4698da3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12a95028c79eda65219e071c00c33d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4eb3acf3fb4ca2558d54b0682cf92320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bd6e580e5d0b36a970ee8c86969d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6130f65186639f4c799574fc96f083322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0028316fee3cf047e44123e23fe705d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1edaa161323f7453a2994a9c05a5b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a373fb948fc0f467fbe9ed1f47efa78325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af8b4e8d72a5440ab8af15b7ef9c00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa961456006d28651112cd10dcc2c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603836187710fc3c7e140ab152e31b48328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78ddfa705a4d8d4ac5793d4407987d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034db49054dd5fe9e2eaf4558b61fbdb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c3f13842f33923c453cd9d3c6a813c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f743c082966faa8371cacc8000f60332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63fce7711450c60b649d50dfcb57e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b31cb84fd9065f1a52a31ee19eb0c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be2bc02041a8cd4401a6c210bf60ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c4ce6ec7e2c58619fb4b9e90e93ac336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1c9d0679fda6ca6de35a74abada1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d9659f065b49cf6f10884a0d218d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536b398e12acd5a5237c3b418e9c2c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac394f34be5eb2810444a96368de8acb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3087318538ec23ce8b79bb77259c3af341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b64905fd52e0cd59a62fe4f1cb858342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6d44d6b184879afffb4e55eb96b3c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba450afa0550cfeef118fe38264cf72344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b07442cd214ffdee0c5509835402a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38668bd525d156379107a39aa2f7b3a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfae3e6af301baf917a2229920f234347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e90872a791634117cc4bb1d584d8e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc052bab577d5b05b13efeac7dc0947349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c04ab02b7814f6c67b5863b67da12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bbf2eed9f15711d9232d7512bd71e1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c877b4ab45a96495293a859a61d99352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ef8e2e8d9f2c74ed8507797f4269d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d5d9957935d36bbfb3a4f1705209b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a97f30d8346043931dcd28d4d58eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa03aa7085f710a78e7f3c9c5ff6b6f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55738d5ae5128778497359c8a809d484357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dafd818764c82a5f9d6bf7ae787e10358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07283cee39242923fb0c48f38385346c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05982d79eb559185cb9a4e5a769c96ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b208fc80ef1f6c89153db3c71f259b80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3387c0e2810cafd663e9039a9e44c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a34b52bdea4a8a4276aef520e0c1b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cffcae6f9d071b24fc0498c618f7d80364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51974696c8a405a7b97c08ba8848f4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaaed0f50d09d0e2879fec25da324f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd22aa829b5cbf256175863bfe4719367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cade222289793454f71d4cb148ba1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a451a9fd61203697506fd15b21fd66369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b810707f5c2ac76eed6371954082ad370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe381f48ac35d626adc772dfb580c2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa7e787c6b86e4340332d61137f593372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea971324b15850a481b470235ef092373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d414fbb03aeda2541084c9433adf3ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b9ac0a289b9fc77a29555e40776a6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc007b242d9cbbb8661ad7cccf34f36d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e818ec6eeece46b4205b0635cbf6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affc85a0b0cbcf93e81f799350bb976378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961bfa538521f73dffc24d70388a01d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a953f70469e1acbe3e57cec287016b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9e5f0047ae6744aa300c0c7ea43e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710e657db181e5551ec070a90774d1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a1d2483a0202771b27f1625f358fee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dedd53bcc5a4f8cf624e67be1c68b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcf84e03382da3399dca0df9b5b36a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bb17f92cefecd947c8f2b0b629675386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927209af08b09cef9926c0dfcc1fbe3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30625fad58efad763d5176845495264388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87aee24f20546f02820bcdd8a1cc0f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a59d6719d0781e6bd01418b2124c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6a294546306f77a2387831bf95697391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ce4d4d5308e630265710b9bc3fb23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95582f4f2ce9f4d16eae57c8edab8fba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcbff1b50b8b582b38898600f8d10d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72119ddde2e1d21df1f8387f5031f860395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c043d7525f624f6b0b9001a0cb1da93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dadd002bd8f5074025bf328b0009e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a9637b39752ddde15af7fec0864fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5169b6e89ca26d02ed1243d4503119399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c5fed3a153857744bf4d9255ab790400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae4d850638ccaad38cd09a691251a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd2ad646a65658f523eff2fdf6fedd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa295934339878e82bced88c065a0cfe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad484c8345cb050f00a1455c629c37f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5008d7d32e8bb1fbc35a8b1d9f57f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6646b97c85d12dd5aedb2aaf7b9bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ef4bcfc660975364df2a54701fc0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1921b14c4709b8d395eeca82cc776ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e9508694a110c603b067e11dd88a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb749f4368e8161758f34f6710bea50e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2caff070e689bf4fcfc5648765c0b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a27648fdc24286a90797f750c72aa6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaa6afd9f6e3680e696671205abeb7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffca3c9ee901e95d93f6a774de9448414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ab326e1bb8db158156f76f6f190e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3aa847a637c13b662e3ad83c492042416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b962e44f65aff68101e55921de9967417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973472abb3a42db04ba75f31e270154418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6042d12deb9c936662c9ea84e7796419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81dbbd6e2fe66643fbf3f369d2c8d13420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693a4e83fb7cb2a3661eb60eb6300d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaee4035b042cddac7e6916aca582d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da1ed8f0ab25a323def4c68619ece4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871dd87b429557489e9064b79502b71424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560b9f71e253addb2ea429f984dd229425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6e53093fe0d8752f79bb3eaae5997426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94b5229488a3751990e05617ab3653427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609538f710c372bd4875d49964fe401428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd83e6d0e0ef6803817ecfbfbca653429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315436c91e5767bac32aba21eec19a84430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7ee00fbb350111e3ebad7f6753130431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7782e03d172d29f29e25fad74b4f14e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f5c1d1773d2497ad4196ef1bd856d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31f3c6af6ab25b6f6fc27bdf02ffe6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5646188fba3cd0997f8f09e704038435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8669cfda0912d994ee69aca90b3fdf8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c7c1bd75fe46176e9f9ac5c0d26b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028a8a9eac71c75396502877a74afe5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f1ceae81073151d612dd282e356cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c041fef5d281dc02b070397453121a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471be007e83401c87bb83713a914ef2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7edfe46f05f349bd16eb3d47ed80110442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3729b6f6afc52dbff8a85ba7cf9e75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327305b1a6bc347df6902d4783793ddd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d31bef00fb0bc2fc2cf42347f63c06445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d93ca8a85555c140e02ec682b4d43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060798f7193c861f23614f9bb499faef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194204315ab70ad161081b6abc5799f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa2c70028f71df52e2b7e58db8f647449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a2fe824911d5f349cd1f65460ffb7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966f29fafca87b18536e114885e9bef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785f1a4de6b34ab919c19b211e3d7b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60be6c95bc4870eb4e12fb6b0ea8af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303af1ca5ca1516335a3f04f8bce4fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5ea860f1dafd6006115df3b023e34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3664e86fdd05a17b8f7d4c47dfff0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f272e705383154e74fea8ead07002d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e87bb9f23bfe712b0485479c6057df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361ecbe3803f14207983c04094d5051459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a69e7e6b6bd394dd7542eb71f0d27460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a60e744c24daf28c5f2f1c97cf241461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734794af876bd2538299c037167b6145462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd533f936855ce2869ec5d055b62ca463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42b9045b3987ca1c3739695512e277464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995673be65c5b4a714d1ffb02c19d942465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb36cfeeb054f31c90edeefd5828899466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3984d510ab618d027d037ac8867f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e89263298f340cc83fa12afa77c09e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce8186139a9ffb9942a16fa9fbc616469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a0edc44b54f49b933aaa61f0e0e98470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7333b6a31e287ed68c69fb1eeff43e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ede43f5b259df19dbf0b752a995b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dad997c730949f468220f549ffb0c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac33dce2df1dda5fdfab59c391b4c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358aeabd53733abe7ee561d06f86e1d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae4699784ec56e891e4003fd272bff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90985c778fbe73ed0f5972e099ac440477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888d78c967a0233a852ca510b963e9c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c2e970ece9c58192f252b3435642c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d000be937385b2a9716ea6c52f7d11480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3b6e8886100b9ee4b8a5a51c2963b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e87754cc77995f10530104c2caf46d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57800b80461c9e9487b601a6cf28bda483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a4ced3deb369d6afc6c15a0da5860484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34debc6f7eae65be84e6cc846354d84e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb9f6b5292364ddcebeed13f0a8215486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a188f15b39f1aada6936034bcce314e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa646ac9610323d732923d8f0de4e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70531fa8727f6f33944a6b0b8d808fc2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc0a40f9babe8e3b78ff5199727009490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2476abc9a1f229521bc2cca1e7071e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60081b6b9ac77596d9a684cd9fc7cb23492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc207600f057671364f4c5d9d83fcf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df129b817cd22760e5b602c53b8554da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ca0408e9db7bfd1a477b76f6c0846495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c60ea632a1d9ba7919670b855582c2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c4e6490e941ddf76794463d641f3d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f26f3a98fd8c87cc6d0bf9f69159d9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22b73f76c280f0d0d62b9c5a1ad3c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b75e0b4f0c8875deda164eb5dd480500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4be43f8c67614cf4bb98e3e6d4f45d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f93e79f568c467cc8a2ebeeafae1a2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f05489e950a013211423a1ec2fbcf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86e7b527a02b35d21650813a84c742504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca66ae12af9ff14bdca79cf49e1eedd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb994b2f4ee11560ad31a35daf9f158c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1026a7d94a4df547e760b6cd923e2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844167f383ca4a3188e37af1b68d689508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2d2e8981cb4c0d5a41b988af6bc48509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f5990acaad0d8162330516f0d0635510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314f216bd826e7c5319a32148a71618511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68abc39f865f3c38b6693f74d2d55e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaf5cd909e8ec7f4b650a19e381f80513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af5f1ca18084be3fc4950ac51d02f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a99f3e16608df7ac150cf92baffac6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187b6f4fe1b6671f63de7c17a5f42fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8feec0c757ed329c7adde61b29ba890517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e272c6d817a19d7df4e6825749cde8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb271134d28149093324cb31d7e4e14519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bc9feaf4af15f4147f5056d9f1977520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292895e04671f2ed764d9f4688abc5c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1500014c3334043337b1801ed919f688522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea47d92341fa585f71e41449c95936523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d978c9539e7bf5f5473c72dedcadf7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0924f5e95117d9b6f8c287126140564525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b32daa25ba5b41680b774dbfc2e923526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea43f9b54ab14f0f7152ceacd586c75527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd22dd63cf8a60461c7a9eefe94399528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324129efe7b3f2df30ef8e0bc9432183529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a26ac403dcbe34e5278fe04b70405530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc18934f33d430168f88a745261dc42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4473edb49a73a2449a804ef57e27458532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029ef151d4a6e37d5081c74126db38e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2a6d90bcaaff62615a56666ef310e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4920bf7665e3ae39098f038f8594aeb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c2438a6dd96e258135a9deba72d69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ff15069c24a7110ba08e7f01d71f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b71abbbe63d09a2528666c16b2ab32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4905c2dbeb1de2de006f599e340e2c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80dac4d351bdd3da367e0d93096726540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d081bbbbd6040fba926fe380ebde36541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29801d70e3ce742ab1111e05361b94b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a95dac9e80beca42cbd5748efc568b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825103f664985b97579d8ce7d6d74759544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246114d87e59d0cddd4fc90f7417ba3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81464134ae5aee547aff84978288f1a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2999c7cf0b33acbaf3741b00be8f81547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc14ae61ab581d99750dc6720924a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e19bec38e58878ffdadee1d99f740c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834538880c0ea77c50fbcdbaba47c58550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5002bcaabed48e7d9b574442d74acd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f73e4a54de1dcb55227ddb62442be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df965a3ca7dc19ff2f7d9b0c55412227553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc52dd79e0da188d7faf76580b328f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebf9cf33983c5333a1cce04a7f4924555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c68a502036c3be45ea281c3bfb1713556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977b6aea892a55089e4055884eb7e03557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406fb5d6bde59c769ae5dc769d235b69558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168a73ab9f0007649f78a1bc644642a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb8d332f102e81d8fe8be9b1df9255560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7aa0ae2c1f73217772846ed2b17f32561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82501119e09cfca5a75c245123f55f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45159b517ff77005acb9021ef689711e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5edabe0a0d806539983567561c103564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9105bc8bb37670f0febba054a97441565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24102ea838a9ff3f6f41c3a4f6b3727566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5356f92e2c04e897de45141ff3d71567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154949d03cc9b23b8acdc8f00f97dea2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31250fefa3473e78530ad656a64801a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ebf93b159ca6f3a545060bd1648ea8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cd4dd6abd957b334e343acdc1bd39571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beee44f760d0ca51f34747fe7313a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec0f92eed38fd09ef97ce37aa838f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37ca332d27bf80395553018c24042f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6bcab123f040dccdea935906065a7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b228c0ee876e30b0a82de1f84daa1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2b89fe21aad97056403b5109e951e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb358d81221b257a946b067e1f23a6cd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d585dbf2e1beb832219535a624739579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f941c1491cf77af4ae5da79d132d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db85773bf27facb4caa92c74e10baf9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ecd33c76bcc8b1f912a0d1a351c66582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f4d32efe34f5fcf9bdb7e2916a88d9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4bb684f160c3ca1b3b7b51d30f3b85584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5296bb192f422840631c1f3a97c372585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d2af3cea7e2a48b782c2c5ad79b00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c547c74e17383ff579be8e582e05dcd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364334a597d98a0109a339ff43b7e3c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66de4a7ca9376bd4b249cf7116f73b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5180203974db3db9b8f18bc58cea36590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add7eb2781dc478ffa2bdb9aa12e96d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d94e92c506da3926981038e2edf373592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7acb1c5ed592ace6ebdeac5917b0424593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9942f27aef45fc8b1136d08ff9ecb7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4743774aecfcb5117d84fa66cc800595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc83e488243fd61b07b5b9756849a99596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbec2acb46bc65836842d91373f8e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10202b626f057d080bd54bee541b26598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86480b8acb8fd808643d1ec1e5b20cc6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396cf9c0c2223d9be76149bd3a51c34600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b465e386c12e744a4651a477034c9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470647ad8b06c20b818b656564808a2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63757f1d03abd8377ffb117cd0a74c6d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8c94f148e1a5858c0b21be7e780d6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffa37f671c54bb7db3ae2ef1b947a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e371a31b2a270a7fa3d9d6e173f1db3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e1ad95287b761875e1bd7b7b4ddf1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a7f12d27fdbe2fa25a7eb139bfff9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68129cbd88422d41da195ac44bfe8f1a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ed655d6ef14694d46d261ead8e56d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db2c2663bf0c99ec95fe642b88085b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c6a97cc2eceb265f9704b21f713da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71763a28ae872ef16c6e23f8ec2e23613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683151e593e778b0589082009876656614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d3a85e35a96df8b6c8aeef64eaac0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21958a950222f48923647c730a150287616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e156d8490403b24277343118748b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f2de591f0a39b86b642faf0612c75618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30870d15cfd59fc7c041764e297a333f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935761bf7ddd04a99642de58c04d61b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30f801b811c85a90315ec521e24919621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a565972c37cc60a2009b54de0cea187622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb3d9e880b120e9b40fdec2578b986623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a12ef54150324d9c7694876b5c873b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f97c3f598e0825d87ac1141d96204625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a33e86e932590536ed4a52aeb64ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edc512f781984c44c6621a83ac2d76627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d3772387c46aab6ef7cbff8907f80628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9b285f63a10b7ec4d32fe9d904f7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fecdd5166b29d709e6b3e3be9ef29630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca21f7dbb32dcda23ed455ef5ce7287631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134332f92ea234a93bbe37dad819b871632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd991e8f3b06b576b83c0f19e7500a4e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165bca3a837a98e500bc46acb47394f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e219c19710e334272cb19a2829382635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7da302f09d193c7a0365c0a305a9d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617bbbd58027ca971d6adc9330764f53637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7c4d5e06f2242953b0db9428c38cd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42732413af996065220fb96c23ddf4b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631427d1fe206df5748ce7524308cb3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b79fe84fb580de655611cb06116259641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ded64fdf79b0748d37f482a9e8873642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987bd77a769888da996d87514659005643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ebdc1b1fd43b51e42c3c80a8e96e60644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f055811d94c345d72151edf49ea73a3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7242cf9876ef5aaecf5633e735492646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878fd5f2895520e760c7b7602daa2e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04646bce09ad13e448c69c8641672dd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d8eaf8ebaef0cd908752f5290075e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6427c681148d6e9eadea67bf92cced650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63d9a0f9a7355521fbaf4b0a0745fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb042aa24644dfab4c2d604524ef6ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4dce310daea9a663d0148b18f43e7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901889ed675325a8641059c42758fc8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4156d2ef8d59f7c9d3325e8e95301655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9f223a57423b980dd03a1cbd2ddd6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0ffcd882981d5cdbe5bb8bfda188f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402e3e00c106da833d2c5c2b9029d3f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d82884f0f78444f058da58734a9a21659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c69981783b9648291fd00ce70b5a46660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c988aff2b3cc90581396d83b576817661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159123905ec155d0c5dfc7e5352bac6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415c41a4741291cb6f81db332fca8dd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8a1e9160d34fe3d025794d525dbbd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df267a28846ab0af7bfd99ef1c083b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534510c88993be8a6e0c91d88ca41d10666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed7e48dd1717a8be87d0ac4c4d1645667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6d01dae0f6a42d5493c1fc4b10a68668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b0a70d64f17eefba4fba208c05bd2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8728fdee08fb551ff618ef283720ac670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7dc14105f51ff1fee68628653a31a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfa54250aab6d354715d000e7fb0b3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68279d5a3739e935b082c65208eac241673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70e18ddecf9e4664e49b13ce4bcc0b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bead9255c4ae5b5d422f10a85fb10a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd6e510fef963f913a875121e853f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b52217c64684f8f56eaf9a360bfd5b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bfb41bebd86c0d7dd584e8627de7e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5d4a58de2f401dfee3682806768d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c5188c66c5684c3bd9f85335641cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56385caeb4620c9d9f1f66684d402cff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbb6ebae001514303abe61f720b992682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5b63e04bee809d309779d286449ef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf524510e4eebe7fd87ad81a0a8f6f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4da5d7e55e6c7354abb21447b18bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d673c860accf2f81b949118da96004686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef76e191f6a39ec5754bcf1833bf69a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fefe44f444d10746b0e2019af40bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9d96c545744c96b5281279168f70e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62359da4969c3dd3504f99349af09ac690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fbc5d12bd2f716c3d2cd388b46ad1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f2bc76006fa071888375df3f7a2f1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf678d697069d94b8cfd57ee8dd542b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecea27d7a5ef9439aa4d08249c57a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03861a06204adb584d79c3a676fdb7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f84abe0887e206df757e0fa20a53a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feedbe2397c2b507666050c276e7906697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649acd44274eda63f6b2222c2150c90b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63beb8f509386af963b5eec6770c869699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ba7ef48f69ba152a3443e10a3481a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314f83a5c0a2fcb5b2b2a622ef96ea5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ff5f3aaa58670847c790ed7853ad6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00e2eae8f123d94c9db13a6b07aeac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60517d3b6ec9b6e3209500b5f5f24c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a29fdbc5493658567b828b52cc8c3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891069cd864cffda939241ba90bdb6bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b19a8530fcfecf20f01e973651d85a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69257428f3ebf30fcb9dcdccdeccf04d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95eaeeeb2d162bfb4700aedf15220d8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ad2611c4ef733f738a52b2fc2f905710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1b9e6955954ccda21b526a362eda7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b245f8b032ffcfcdbb176319d39cd6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d261c65734d7f30299180edc9351c8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34354ba28b2153f79f834a2815fa27e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebce8c2c6f739fc1d57fef8595a839715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402d846bb527defa5b19262b3fd1ae9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc6ded3290e0dbcb01a5bf39591627717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027afa6e45e7385c0d509f98b12dda4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f07e68949b12a8a890ba4e6f93192719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed6e0f0b4f4ded45de3e6428a60a7d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defffa52d5b12134a1911ff7c01a5a24721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5398d643165cf7a72c18adc0375b63722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7bde9a4eef95d6bdfaa41191cef7e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a48ef24d13b9e0dd7612f47ea3e350724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f9a393332505da6528ed4a27c9f32725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0960607544bb63a57fff8a24db898fa1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f50bb64fa3233d51b424a287d8123e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5115f3a7c2d5aca9a9a7325c7d1e3fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f95670180730a7691f3eafa0e306fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2fd7330f1a34f537a8a4ace4c3f6b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8b42125d0cfd54bb5759f41faffdb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d4bb3a05c26b5aa0802379168d28f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7632fc0ffcdefdad9f110de0893264d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e6157e0f96d29e664d5bead9dd603734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19441e61cf4c09dd895660ce8a604d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704ff60f2135a97db7af47eda5bcc0f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29a345dde2f4d383442fd40e94d546737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d680336def4b6badaa7f68403ad10d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20376e85fa1d713275cf9d269950b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204879c6296b9ebb65b01295cbbaf8a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244e52280a4394bd299be917dc3cd70741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98d14df9ba115ab2252c7f671d57cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772bb637b4fdeab26ddeb17a8dc5604743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45173ae63f16c4b93a36a5341f4f11744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e0b82355943dc456e6f632d399511745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aeca06fc0b6026e108e89d22fa08f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b730cfe6cb2d10aeb3e9fc0a2a670b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10ba37c72244757553f8a811ba285f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ab03ccdac06dd6e6347912d6297e8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fa772f91dcc9e1315d03933834f60750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6227353de8574a8a24b28a143ccd44751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d2fbd3838b077a39cb2d40520cf52752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac599e873d10eeede34194c808c6b4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd64ffaf7635175d0a3e1f9a87350c1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd44fc5e10bfd910c6dc91432be77c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c794c8a02272a27004a2a20390e5b0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a368445679c4bf2d46574456557f508757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266d2fe166bd72b0bea8e16750ca840758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad485c674af8741da97ca97b1a1d04da759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d0a120a9af96f06153076e40e2b8a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc149a2ae6ef277e454f47a990e2d79d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8ccac80b8e54af13e66ce831b9e7f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c94f5d0e6921a9c4a5a916d0993512763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b02e6e6a90795e18274d958891667764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d431588a6f05d10ad6f3020f94657765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287e280a99c19865694bbadae9b5e07766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94550c0061ba2d8098f4a1a1069ec5c767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c650354b90c5837b3b5c410a4c95456768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec18d972b334b450298b677b167cd83769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2efd110f164b8546d7674b565fc997770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe94e577577fb0dffa75d1ab45a59b2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eecad5b1e16563a4ceea9803abaf7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1c486c5b20481b40f0cc90a75402c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1f9551f9bc4d50c72226b43677d4f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337d8355afabc448c53a82f4715a623775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c3a7191965bc9e54a5654ed4faeef776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8a5b83b940820e6835921a73b5ba9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23aaa5f50a2726a0e6d9d1a810f883778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad414d0ac1e9e503883a4ba526527446779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caa4a592802922255ea701ce7c1ef5780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a59440420f46ee193e328ab3ad157781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d20be9080345a610585618f3b6e02782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb20b8b09c51178c29990d49c1f0c0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330559c144a353ddf2f04c64cc36d746784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42c6af38f794151874ae74da24da87785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260fd335a47022757e5d55cdfc89832786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401ebba884e706bbbdbdf59a5977f39787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d8e3909102dd991203d7ae22d9091788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb68c5113f93db34f1bb5de37b49ec5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230a921d2a6314f82ff83250f7f7a67790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3acdff4b541e490990b066f7231ce1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310b9e78712e161472d097b534c9923792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded99e8182a350c7f4da74b58754cf25793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360307586964cb225f8d19a89a711c53794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c105127bd683d78c856f4974d3d67795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad34cfa46093fa8449214f661ecc8d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35aec05dfd4b5de69ff66efdce101c5797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b2e71a0c3fd2fac85da8e74f5e901798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b584a4b315c7c0b25f6cda113cb6938799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c4efc1334bf73e49de4eefd3acfbc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237162fdc484a641ef10da53dd219e37801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0194555b8c2937d3c31533ce8d766802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6b806ccd82d5df31ce7bf3261d1f4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9c5fdd006d14b75d1f9206410423c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a0d85f8e245692a46228fbd98afbe805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723def4f05ecd7ecefcc03b1c4cc71b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32633161514a016d0634831fe2b974807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258f699c7319a0eff7e0ef735a13e23808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615939f064a0d378c31af83d207cfbb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674eb0aa043fb7ce766c8bdb7b91243810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dddf63abf8dcae6b7f4129dfbe2a7c1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f18383d87554cfba947ff40ae695c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04083ecf04b8da84e115c4c47a8a3a9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58e5b8397bbe737b773408985b06c5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22a1ad2aceb231f8a456e14e39310b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfccfd438f18b2aa08adee90dd91ea41816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dc206a44f3372ff4aa2515e03a91a817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b77cfbf11b650f3a8fa4fb55bfff6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988aa1c91472d58f60d8768eb9ae1a5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a201be287ef693ceb1128763640925820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3d46472561d81c40974cd3700f981821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4023cb0223ccb558bc67ebfddb562822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f27b6d48ec292f3ebd8ef4de7f1da823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24a17569bfd72dc28f538e47955426824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93264fafeeb0684c5a0f863a97ce63825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd747b79cfeb1b49d56cb88ced7de00826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2b2d2ead55a610a53969d569b7484827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a6a5da78a624b60b0bcfed851dda6828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe711a7551591fdb9713a27c49a22f2f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee621618a2e12e30288c7ed760ef0bd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171e39942d0bb6df6d4a5e023fb98ba831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddae8d5156d2e8d565fb4286518d670832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa086ee8c45c4e51c01c1eb41d89a48833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712b3862fc3a819c6403ce58cac1312834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5529f33dc06a982f9d960110ff61b2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3050b10bc08526955e2b30cb4ffb9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8eea0364a61b85f7eaaef3f1aacf7a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc60c2b69d55b100c7db3d5d05666d838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c05a6749c646342725139899ac8373839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee5d7d42eb69c284077b2747b041ca840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372196a08e69019064a49e91ced4079841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d9b5d6640fa5569cc88944f4821d9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23bcfb53aaa477769f7bfb3b12c612843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6c8ffd2246977026117ec3311a92a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17a10b02afeaa603a1c78a9ab4ff7b845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea79745446cc19947cca4d65d6c9077846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd2674150bd7761ebe84b6b3a430db847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e25869f085b81eec25cfd22a78d50848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a65733d355ea149e4cb2c3be45f0b7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d336d927c210009f202d06f20ec911d850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b88dd2277f0df32b869ad637ad215c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4882d9690b4818bf8729e02360b1f2852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570b0b1a898c42a582c6a87b031617b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a3a080840b618b98d7d90170fe196854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7741e39b1ff21bca9922f0e2bf6a49855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d1ab8744ffd42a34a01fd22d45366856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cf3d0d388348d9e9e8e4e80f69f6d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71ce4e040f8e6ff1c8e6a65457a0e7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606163b4b7279e358ba09e80229d822859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a257c3091c3157b84f746747c214d09860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cd8b3e45da4210bb4ff964a959b8c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076d0584771bfb38094f4df24dc28634862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d703a6ce7a5a626fa2f53e84f954f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848bd8b938293c0519802ebf1eb9e2a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74203eb910224b9f1507bdc89287a4cd865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3aaf389246a7f19b29aa9d2358f726866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade05bc870b078c6804126636e7e7785867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483b8b25f680a6aef95b6b870cd5b9a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f92301a05c0d46dd0bfce5a8d8489869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75115ebed5555f4fca1376573d7989870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c6d5c5627d075659e354bf1f59010871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff42bb441647eca0e1a8b51cf0ddf4872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb2f1597c19232d894e0c8736e2672873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38fbd08fef7c230163b694858d627b874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3eb829354e9b3233bc2c9ce5c36cc875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc52aab02fed38566d3f23451aed8f876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4718341fc1be61ab50cef2c20b2d108877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2705ea630c5409a6a0f4c8b318627e878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed1449812e459b51fb2051f6068a11f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343a57d91c8d2cd46517e3821c31b4a880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ec4d6ed2196b438e123272aff5497881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94628cf5c2acc871f090a3d95292ea1b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb609b8cfa56ae1e7e9d12242a72de883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb28437d8b7d3da062846ecf01c361884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471ac2c796ec72ef1a81f706f5d3219885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2448254a8832f2d93dd5fc71a2dc83886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd3096e4cda8761c690d717a690afc887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564960cc1bde160795dda3356b063940888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26166b79688de212ab039d75981c2e7e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ba2bf4ca1c2d476b1ca2a5f60970e890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09580e299df63cf96cc8c18305e937b6891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3f64935377487d6230358e38c4438892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ed5bbd19f48cdf2131bc26aeb9bbd893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbdb2dcc1f784e7e3e319b24c59e9b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557d6640bb041265e05c0a9b0c9111a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f8b674e811376dde09f9985459896896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d82b9be23a35477f4615e6a0ab57b897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd54c570c9c6e79d25150e064a7fe1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87e57103e997c7c87798702d3ff069899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd7a21380b89b9971b2d7606036dad900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb17f3428825181e7365a956fcb082901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1b7841cca004fc8f32639f59f3975902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be2955737bf601b70274ddda6aedea903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee23844e1284727462067ef578d23a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817fdadbb78a16a07f2522ee7da8854905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da5906822025dd0f79ff5d19df6083b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eadec00c38e0b5353bedc6ad3049c6907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc8c1c89ad0db7fe5f1bb53b66e843908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e46ecaf1f6ac24245367904a949d25909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be8429bce05ca7d276dd2563fdd02b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545158c47b54d7e97d30d7b6b12a274b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd020090867a90d6cd9a02acdc6361b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185de874697038940c3415061347174913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f6a5e72e42dfc4dfaec7bc315e8d4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c834ddfda21ffaf8ac998b4381457c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63b97800741b39a3ff5d56dc30f380916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2227755fa4cff6bafd3c04f88078f34917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3569aef6f4bacd50c92af0922a2fe918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da97907dbfc7e7893b87ba2dfefe146919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1786da86592f6d95ffb1313d949a402920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e39510983496ea2115c2ee4115f3a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67823b88377f8a07aa53a62ca0cefe6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb6a2fc044ad895f3e8fef3dc7b362923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7af50773f39ec6328751910afc402924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4592fd9b9b9fd264fae9fb8e0b60782925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfc531688117d90ec0aecd93d60719926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a98263494ae98208a88be16da2d88b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08fdc47e6ec33f9b6ae53fe50e83f49928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b4d18c6886f519d30969be46b934d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c223e849b409a93621b30a036f619930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02e3ff03ecc41068126218f1c2da53931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876fab99717438f2f7bb5a5d75ddf59932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c62040177706aa4bb8383b4f9276a933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8ae7e766fdb59c2beba36ba4acd4c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d390ed3111b26f4ea3cd84f26dbd9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b0eb4246b8d832c464b885c21960f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55d2255846079d6b231ad2c1e11982937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e51a7f0028b9b5dc5578b16fa5a9e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815c11a1a4dd81762ac9a54bd82fbe6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c922a7024ee93bf31c56daea1a38b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321487eb109901599b9b2dc5547e629941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bdc5dc11c069b5bd485ae27084fa7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191203dd9682e045c97e103c680df374943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130bd040bb777a89adb3a2f7d4d796a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374090c2ec6240b34ea6cfa2f4ee730e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03161dac60f5c858ec3ec8770f03a024946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cd59c9252c881fa6efa19a070c265947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bda3cadf48a76ecc90e1fc1f2b5ff948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278726fbe9b2d5a43864cf8fd43c9d67949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957343b6ddeebf963d990d2d54736716950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1813a8b517243c8fe44484e36eedc9c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34d7e93ec1871326d80ed2a0b5756e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b7bf81b5a0b951db78391a54a0145953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432687b657792efbe2f9916b9ef678d1954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f44cd39914d068818ff46b3993b353955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff3adfeaece78b9591fc6358f0144f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5730b1b69fda7e372f57d24259e7be2957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2c956ff815ac6971b0ef42a7e33c9958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0351d77c8e6b2280a4be54e28b377959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1187f1413a666cf47ef1352791696960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5c50a181dc561b7d18afc5ae0d0f0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabe474a023b5757fa9e04e1a7c627c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ca8ce079ecb360913b15d3be6d741963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb75a4ea7f9fdd72f9dba59a2bdd6a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc462051ed18b49288ac1973d7b7a9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ae72f02f0a98c6040abbdbe804ae9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07cbcb1ed9bfa3ff23205a56439ea0967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182804179fc3668adda995ca6050472968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bf8e45dc8a84f00468ac576584be4969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6541b74eb43b0d1f7169568e4b27f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fadc1fd735ae9a500c758a65d88d5971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7bfc032a8d949a7cf2073d9159a70972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7239efa6634c5de3f6d0a437fa3c0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4c463033a80625803e217ae122a2f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727f05704c3e5fba59427abb8af58fd975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1262b3f8f4395554b68b76e43647055976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c291317a2b88778014ed3974625672977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc4e5465f48f11b82c502864bfda781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b1197d9137895de88a66d258cab9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a145472436a1997b510fe3483d3ac573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e057a9c15e2006865aa612e451fcf5e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a853e653bbd37397032b49cb81cd25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9a799647e49eaf63070069570772a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964194d6c47e5b1e8de146f873b79d217.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb36e889e66a18133b3cb71b1ff4a3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c09520566d3606db5e2140579b5f939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664113a146b29a7edf8a62a773719a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6facfa40f49da1acd7d398937b68511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0ecac4b4f75812eaba15e1f0cd84f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef68148d66103a32ef37f1d4fbd56a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053f976266705d8f3b7f468568065f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb2ac88534c9c1471420936cf3f49415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfab7a2214a5d40136bc0e55772f83516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65c6a9cf6e0bf2a0b089a00a4ec0fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b229b9573c4117bd103cc70f12b9f9f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22f6564323628696d8d857ae84fbf119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54809a06a2a84133dbbce75b1544f7520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9d78d0c15fa863a20d1f19d6bc3e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757e58c22b9c886ebcd4083c7a66d7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c64496fc75d4faf5c53d19f6c0128423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa7ad11132e5fd4026dc2b689ffda724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa472df420f7884ef54ad90075b67cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3184ac39b3159e481d3c72362729d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1dfd7db815eeca08d9da12a9203c0427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777cec7a573398d8ffaf7964f3e373928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a084fd5461d70ed10b21e3ebd635e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbecff11b3d0a686480b490ba9f7d7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7a557265e85bbd0030b2fbe185da331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e2b3fa2a3da8b6cf3da824170d3b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730102d9ac46146f50ba51b9458e39b233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed0e7aaabb2ba31b19a11a5abd070934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909b031ea29d78e4d7417784723a3f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce9e3233eb11864ce3135879cfc21736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10867344e98c386ced6bc51948a1a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea0c84f73196f6fa0b254cc040967338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754933dcfe77945462f6ba494fec01539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a51cb967e82289aa245bd4b9ddc8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756ecdf11e56cf0537e28b629e5f04a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac311bb5c03523af6415a090e458b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1078f9a7898c7f880ccfdd96fc461643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a76a31fbda8bb1a086811b48ae77c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed70dcd906ee191a817a6eaf3ce8eff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93618d5b81d16c12d44fe0fd3afd592246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad71d6580bb2f0f5dd9ad6fb3405c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81130786e232a992a6d775a051b66f948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ccbd0d1cf082596a1b898c81f5b8c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b30bf51aa8433a67fd90bb440c332550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822ec7c9faef0bc855890606d66315a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47ca3aa1feb591910bc597729965c7d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0f4ccf876255f5acf9639b9f6396953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca4a51b63e38922a322d8df2eccb5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706f865c1ae4717f460bc008b9f33ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a0bf54eb9ce679790457cdaa72b2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4a1ec48af21f10a1fa4840de79b5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c91ba2dd548298265ce3079f990dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c1a730c5ed6d754bb34bad7ca8c4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657552cfa2be25b8e253e792b0d487db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b481586e0d27bd3cabb4198af5fa8561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1e9cbff56639876f2a766de7d8a0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3cdf999cbad415e7057a96e60d6c363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb77f9fadeab91b9cb02a8643b87e1864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fff08e0af7d107c5950c7ffdd4c7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929cb7afcc3f53b6df8b9ca43d9ea72366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832077628537e81a34aa84cfa14794667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d20949b64715d33618784be4b1a3e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db1cfc49c3b8a203f5d7fbeeb45e2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f4c33a47f83fae9e688b083417e8b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4541b7b2a8f226abb78a6082c8a898371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b70dd5df14815e83cd88f80e59affb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ec477e5d29cd5b3b3e769f9766a0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59a5d68731cc6d5599b33c1a45c7d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e3b49f5b7eb25bdc21db90fee2dbb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba9da17f8c82fa63dbebef5b92b2ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14332fe4c035a38675d88957dae663777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71a98cc9d1866530f80c0bd6d3ef7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208cd8360aecde30ed3d9276847479a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f39511e492d710c4b43c596ad2e37f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c9cbb084991921430c87da994797781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbc11a0dea592f191848f739cada5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f106959b77ee6e2d1c22fb76b5f1b8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5cc7c806c24a3826144d83a581a1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3dd8fbdb3fefa1300d4e5612302f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598666a8543450cb0dff052f2e215c1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0fbb062d69402b365f9f59468caf487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51941d2bc512d50a54e459765b610dfb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01095c988ab7b7c2cca350b70039ad9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b480b8a8f51b032dede49abdfded1f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096adb4380e5e807cfadc9c031fe64291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd65b6b19e720ce28a007b25729811b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692d3a7b89746eb08a6c97a05b1ca5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad3c063bac98dd44e31c2c4636cb9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67afa70f84fb6a80c8adf8d8cc1876295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e58e5b25726bec2d17387e7c567b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4f0353d91933dbfae1dbe47691c0897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ec67d5b7e10eeb788cfcf2251375f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e4d376316e4e6821420966c5f355b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f41265675b5ae0fd024c71c6a5b62100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd39c3be1d3dc67ef1161d72386df2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4e6583f1ac835be1b3cc4de029be1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b1a96d0b0a656099d5f81634040cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb88aeb72cd888ab22bd6d0a98372cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e4b503120351b36110122743af5a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3e92919aafb8b0f1742576f0fa1eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320f68a5c8a1935f8c248c3fdf9862c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a65b52da62ee3fb19a762703cc8a9e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9c338456093b80db2dbe64d219161109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee33f81b3c27925c45d53ea5c8b7ce2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717d0fa0d1fbdecb4c5899ded9c3049111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027b9a9bdcd9f1ce0e3d651891faab9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a9bdf38bd48f6877c1e257276c5ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c62bdc675591ab112009e6debeca9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece260603e5a2ccbe4639a5021d37e8e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17082fa5727542606233b32aa6844a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8e905bb0194fc8e0d63cf7870da89117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc13f55b600adfd66d157bc06653d74118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e90009881d1deeb0b93ef8100ed4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712b5688cc82c409a351e58c844399e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a8fea3eb0027daa9c83541911672d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58b137cc7ba3e10e45a4e0e48d58f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d80edbde575576dc0fe7997114215123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7e8f298036d1bc4fad05a00fd1a4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a5722cbde85a0bab0b0c753febd61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409b08d563617525edbe20dd7b8047a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf4e95c9a9686b488bf4b4caaec5c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b7bd0e36b0a26d1d0ea4f00876b9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9c935a5366e6f5475dd8fd1720dc0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c26519a56fd0907c2074d2c63d794130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924b6fd1db6054c3509dcb4f99a6149131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc2d53d313f6d10157eeda944aa064132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94663e688363152a572e36db1042d853133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d7936ea2006afecb0280de66241f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7969fa0e11a5c863592ca1551fa0af6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c99f1e4927d3aa93261d1ade0a5a8c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29091947317b00dc5c61b839a53ce39137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78599344a702e99712e36c7a1a9fe18c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a423fde06c5c257e1c63035250b7df8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78a838240e5d37552eee9c3edb696f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e5827be6b78a35e97465940bd6c8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb54a5492b0612b72118f8671dac17c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8680f8d212dc7093ee8ad0d8512f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac2a2c79bf3fbebd718612c40ea3fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ee26514b1cf1ace7210249b5fb064145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e0da7fa8b5459ee3abf88764f83c9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345d5405171ec1c9fb6c29e29aacaba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d2c49a8a0c23d2094d97640678f71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f171ba845715183ea8e3dcb3cf9af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a8e6adf1a6ff6258aaf808931c391150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8e08e97320d10648ec0fa0bd80474151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5d3b4d449b2ece0adf6866c173bea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecd091a787057a89cd93945684df59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e1a72d7afde5c26a38a0eeaaf0058154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bb72821090462092781283d7bc4ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceca7f9c1812ccf18f5e98b58c1024a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806001c3f8210e3046fb3c3e4732fab1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0658a34befcb72780e15d485a1cdb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa944d38ad83613ff797eda4c4723f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa42b9b8a33079b54a8694404b2a50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735a3c7d1a7f6128230bba2ceb2d3fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492905f1f34704c66aa6e78543f5cb6e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f8f996bee21c5e6fce93d4ede231c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8af88dda13c14ca78a389eac4095d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb25174817f556450e037aa78a45abf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae6cd504244f5731f4362952a448e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd092e60e586a7a6b0ce82cd660f83167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dd4fd027e599e65a194715c336493168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bed0a123d073fa27eb27fbe73210bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e3202468094ed5a35bdece2cf8edd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39ea008a9d2ccb1a3514df590ab921171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e42baae015973ee20df18956e3822172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab56998ad955bc7406ee1c33cc58409173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78731b134f1545b116a70f845ccce63174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb6fadecab8ca9e0fa0c3de8fb6eea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f375b46117ca5386390a275a64a5c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f6427b38330c10cf82a8fcbff3ec8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631eb6be1e9ce8c739a374b6098bf81178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c8079b2112927e31daf242675d357179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fabd8f41501041c7e4d6459799d4a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475721c200be45ef20f57665c2d92df181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc11c5945c9bb70c46be80cfc565dbf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb015d555f48d9629070363beace7f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e166a7ca38ec521d34238aac6846d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e574f96eac7fb030e3100d3f45f66185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b694791ee11a9110a2f9660b22bbfb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0965248f5c1522764d1e68edd4c5a49d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c266195864ba02646ecf019d275242188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd92938e5cee203a8575db8bb9c076e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86f1357e12c54f2f565c9a300091d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f673d2ae0ee69a2b96c3446cf3de5f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799814ebc360edef7e7b46df96f6458192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911808882086d4e664b2fff36af1da89193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a059febeeac4912423492f005b2bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a839eaa2b9924dffce8f40f563d00ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c317a0ff4ebf5cec2de3328b7281de0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965e58d261e7e5685758afd2432f8d3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0952de9a7ff481e77f615c055dc30e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75832218b87f787f423ef86932191e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e0656e05417f1e38b30173cdf32e3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e6ff9998536c57672a81d32824aa9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf8d4fb0be4c07d6d47c2f1795fbf4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cb748da4a2be90fa2e9a11edc72df203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d516e02215f4747b760b0c26b7dfb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53fad60011f9298c7abbc91249f550205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae99607c64905ec69c4a72314e09676206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4625871dc780c96438aa10d6ecb0760207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946e4f11492f52c046c502de1f38c4a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91541a50d53316081356371ba333357f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af327774bfaf249d6b61384777d029210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58537ae7a7ba628eb156702cae5c469c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb244fde88c618fe6b5d13effaa483f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525180a2d2ac4711887a0547a64180d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cf7732773642a1cfabddaa869db05214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9a560eb32868227e4af30d2bb161c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac55dcefea1bdfa0a73d8ff3e3a18e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e05ac60cb12222491302532c1134e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc03c0c700f64d9ec278315ee6690a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae18773fc8d2c5a0d1eb5bc2d9b4225219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e26909eec009261102a9cb507b87d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fef416338262cdb7e6cd6eff4f9be7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35d2987746b89f121bf09cde25aa11222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43482b659e7e4991fd9347185d8ec2f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13fc31e846c98f75292cee6110c23af224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5f8bdca76614dcd22408e095e1960225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ece4b6e60fcb4c186635ba51713e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5ccebf603f78a31d940c564cec826227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d69136636b8c9d2f139916bbbb697c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3180f081f4ae4ca8ac942f5080cb3c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72ef7f3c4faa0f4cdce264addffe69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca67b5788a698ec62f498e0a198aec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c812695f149915493c78d27c1b1dcc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48934d4905d8a71f287088281f68cf86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8104d2964d6a611ab0224c213670041234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d0606f5dc50df53585793c1df3639f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321ae9967b68fa65fefc25842da3c3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cbf339f9cfecbcd77e783501cfd94237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff60e652c3dc52a541cad883d3d04c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c3f15f8f790b26d8c8ef58312a73d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4199887ca79fa2faf6133c2001295b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd73ec2f9ca14b9f6622a5c4c14fd8e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34444f5b147f3a5e68c5a3f62f001f8a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae061ab7b8b27a158e774f11fef0fcc2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a5ca75dfa546da850e7aa528d0306244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72462b626987476a91a43e0edaa6014245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a887d98d33b6fedcfb491738425633246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8dd7c25fa62525c2992694834bcb29247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83841b8a31339c0112f7550a407e26e7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4376d4fb694129bfff95c23937d9d98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b133644f84e1bb0a9b33a467c45046250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76efa61ef352fc712f0aa9f41208b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bce6544b1bfb496d5641c4dd144309252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec93821c12ae4a8905fbb1507674c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca523d1ce50b4ff4eb15b2562f722778254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997bf31085d0fa683152f7a1ad9e0a7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a1b89a6d418406f1bfdae8ca575c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7be484c8f771c93152138b746bb8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75565758440c640c2cf901f75d4cbe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0656d173367db037ff2ce7f1af16cb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0df81aea58ec51d4b58c9c50007010260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9b816ce1e1775dbd0f717d323df0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49352d453ceee8dc7964fd7feb47b692262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0243dad8acf975be063ef9c62c7fdf6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671d667bb15dc17a1e8b5f1738e25fe264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31912111be9f18d9a2e90453d1ef6e31265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be037aab75de520e85ba5ac29e33d49266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e035bfe7f8f191d4239f21b9b8339d81267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe86178db0c90aa664c68cea138a04268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f542b10ccfbbb8f125f592676a21f44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18118bc60da7542874089985fb67dd7c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74e96f15fb1492cfae978675c4276e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c632ced202c7dcb52a0d494a511de9e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29de4d49e24f963b18a3f2a574632d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42c00aa779a6ffb13730cb0e92ff62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb83a62d0029254f04b56ffc8a651e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee996b64ed2cb4844eb1cf48d67c607b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b415fc8013769b1469bfa425617d8f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93deaa9a239217080746455b0a2c13c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1e42ca8cae23a0814f3f8b89eabc3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17590ab95f1ad3b96b633365338917280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f805674fa327150e514a776c184807f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f0330e2e8e2717fa97aaf70928652282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea6d882f7b2dacccf65762c1d40b3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca79ae7e03438bddd28a9c866e935fa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202b617eae9b0bea7dfc2e2d416f33f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4b2e5c4b28f7150559e6c45bdbee4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ea974cebf457db8e29697441a5dc4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7734825eda352e0ba0e484c09f02ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85a76267c5c09d4ca488f96818b656289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18fcc406d4a334e7bc7b7fe5ac263d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2885da77290edc1703ab9d81ff82c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca05eb258c50dc9de435d7649531261292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845fada63870354bffe38b1fe66f8ca293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf280c56dba8cc27e04d55ea27c73c31294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4383d0de1b63635195014890411d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28f324d2ec90a29099e7757ac9e9ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3c1d50f6e340c44b2dfb16a6f38cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838e6f7c2aace8811a37e3fa56bb7a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d66d71c7106349077ddea1c9cfe24299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd006b8fae99d0f5b6c922d4bc10e89300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f169ab153e44b3eb2e15279d71d267301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715447516287fc6f1fc2183be336820302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ac4dacca14a363ae64f438dd3f86e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e19d7d4ee82004692bbbb8e4dd44c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079f07e3b58a0780c3e4a762a511335305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e616c416fe3973d226f7c2b8158b54306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d317c6d0a07fc4e6c7bf3f00f82a9e3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f77406ec7b7903383de32b45489899308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962936a3102b8245dad03714f80b761d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f53ec93cb7332c4e3a16e0ecb1280c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42973b1d4cb3bb0252d7cbf741a1dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3780bc520bb8867ac2dd294c22dd7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dd385e07344a020617ce7666e2b6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663cb1d13faa2ef8852d963e3571b5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb4d4d57cdc353a8183e3934ef593c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149a159c3b302caded7bab7853e3295316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33182ebb9844687fa1f417c7e968d83b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20a812739fe991a9151e75b490c70d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a72b1d1d7341c5e42c274133542d3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324ce05c5bfb0e512554a5f48a3c46c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc16884fb8e225dadf9938d0487ada1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd791f2663428c4fc871c02f0b5bb4a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137907f04de105f3965ca6b79c39801323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d825754950da01f8f37b9db5edef7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fc1d8cad0b487b96418cf2b3086d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa09a4f3a980c01ab4ebce694e5f90326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee24f3c27b01f586a430c80661ab96327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ebc430bb2f8affef756288b4a1ec6d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbed20b7e3f671bcdb3ca350de6cb97329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc1fd5efae10e0773f4027fbce309f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8bdf0be5c7c98dd256a097a441c6b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12601bbc9ce66a36689eff93b5f36789332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224833841548394e991f239e6d337f55333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27d248fbfa837158e761f157f5c688334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb80fb9ca232edfbe98ab420619f18335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384288b8e73b5ee02fd82253bc8de9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3aa2232f5f2193d93419f090e0f7e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3f20b792e042890b2b7c6bb0304b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e40cc9e63e2ff05a9b07f792ed23a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2e1c2139f4d8390ba87d424195879340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2aabbf6bd8ccc9adea739a16d8b33341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc169f177af3d25cebf08d39f340027c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d60b9b67f74c029f1fae87405c44ed3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd776a7a6f83d3453f0c98a735fec497344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf3efb5441c71fa9a1d1dd2a524bdc8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fb074a64aa37e7f0edb754ba71fe4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb85f4ff241fe9e6f313cbf9a96def347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a985730cbfc191749a7228e297323348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824f5a7b4e95c6be56ae333fb0e1be4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58da3f6522157cf9ea7f4c0bf0e401c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27b7eb88ec00d1e772a952980b7a3b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c8610fbe9765b860c503fc2e04ffd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27429ccea0c8120999161b0f5773fe3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cfb076029aac69ccbef9d3ddbb124354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a968d6dab97f1eeb29b8b515a32bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aaaf324ff58122fe3ccc26d2653e40356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b83a5f171c5fc69ffcda01b1f27b60357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd374d98826eaed9ea2853b2e8da911358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3ebd188c135b4be8097d05081231b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7483fa492f6078121990b46e957b5b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17230bbb03b55564cf7feec3049e29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0197bc9bbad62b7c946ace2af745ce1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18d4df5a15b447c2d6bff2662539b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c363f145a3b2778ab5843a9dfd89856364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115db07123efa44b8c147e5368d4a6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38c8e9f87f946cfeffca6404f2619d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae5a2e9b398f148aef83067a40ac40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4d7fda781c1e6e6f309068fb1fccc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307a949d64b1658a79444a29f1b2829369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b786140449cb6243c4f4c127d24713e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d55136e8cc442a184a88debd067808371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d19fc71dc3aadd013a16c4ac4ab6ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39525e335fec388e704be25ba65ab36373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fac50e52da43cae9836303277e73ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb472d76f471e484e54a9f7c0a7306375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e65d896a1171cf7244935f7cf39fd7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40cd9c3266392491acd743f45882a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3811cf1b188542d7a5f8afba9fc6c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db74ff343003a7367980a6f900db3f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e96b351c4d585df5a29c389317db0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d54f754a61dd504285225ef633108d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc13c63402203c6359af5134f807bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccb1071575137b81dc9d4952d66ffb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa0591a9509e3f29e674af557620cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80385af7f2a060bfdcd6bf53ecc76eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13788459ab1f866716687496d56f5d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2beeec7f2313eb5ec87ec01051891387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073935052d843b735168f3bab311b28388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313e192424bccaedef3af6f96c6d02f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fea1c68b6249635ca9f768e23e3d6e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f763a589740dc4a1b60026f1e5ca956391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aecbe9d69a2f80c86ba127ff11775392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8e51e31e631170a98c1c86bc21903393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dbef59b9fcef6e64d365f19db8cc1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419c5db65a68b37c01298d3f17eaa4f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4c9fc79ce5d72450a8744a79e9257396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935c84e9645b1546d6194edea2f6c5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7dc93f1646fa029be6aa026f51997d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2e4830a81672f19b0849b07e54c9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dda2df1d670194bc3c126f8f70296400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd2e6eb0a3b2cffcdac13b8091e2df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7adfa388dd79fb8e53512e59c49bd2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134fbb66b7f3d7dde8d4daff8a94e62f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc9dd3e62648a8985f183b66bb3b49404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640595ba2d65aed217830672fb1525c5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50537fbe1817e27558fc93d1909d0a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e486a7b13e6dc82e73e57635cfa87407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8325a9c96b0c60ae225a5d7e6cd18c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929363bd5cf0994023c574d9690df3f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc9f86fa125ba005eaec36880831a7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc950aeb088bd3f13267faa363c89b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86e1d6dd24a67d61542759303b68f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ab692e4940f4c85ed4e24507f6133413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159db1870cb19a05af5d1ecf3e894f1c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02172748033eba5d34b8d46c27563362415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c69c49539e45e76fa91a6a37d1f72416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3606adaa3c469584e1fd082d309c985417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d61f053230e668bc638e9898362cab6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b31b77f674c31ec4f8acf88a5f2f6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ea8194b66b04f1f830ba0f029efb8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d66fe0f5612b7bda25b4cb70c0a63421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be58972ecb166b943e31422b6223d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532331ae4ee84b84928fd65f1c9ce45423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44042124ac27fcf45172e0dd32b16af9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26f4f046096c7d759521ab1013be06425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122e3cb90d97be04e4f8b6781ac508f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1e65f0b9e88079a6f09cb72204ea1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c799e220378c46b95e619a2c785849b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3309baec3717887ff06add090734f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5e0e0e1e71e6895eec81bd95a9c20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba130b87832dc01fc637ad98f3c944a1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2b206d9858858e9465fae3f1accfb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3bdfe3681185d4f8d63d3c869a988433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571505593cccca45e14551a16ace722c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d6ee89473eab98edd3e63ddf7c482435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d2dcc81db51b886df2d86632fe5ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba119cbeeadcdaa4bc9badcf5bc350d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0be642328325364c58d375c0312ad438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1972577192f6da4efa4611f76701c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f868ae5e01dd373e98c89a0a3817f91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a910f0ff1a7848151801b123dfb105441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8fd0b8171674124033628be391d5e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ad2abdae9c87f851d92d23021d01e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606a4d448664e4a8dc8db2072bfb618444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b85f82bcfdfe892ee80bf09b5c50e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fe79e2510d77d468de8d325904780446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b698d8a687632ef6b84dff86ba1df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f705341d4ce49fc7aa0ba02c7f51d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50253a2b7b3d6b779f76fbdc8f351a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811c1975429ea869e9ef3378f197adf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6195aa00be5359d842d5726713e693451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f6823b792b52c7bffc5835a2c0f5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cd8fedc053eebd77f13a5bd8da173453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e325d0633e86329c7bbfda7a43003454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba8a51eed6c408299f91f5efa5157b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884882d0a9c2320195d8d54d2a243766456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96eb5c153ca51676c1bdd181231340457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbce3341747fd5a42675d329a260840458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91cdc95420812fda7dfe27f822d4b3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56183439fb625b3ff21243541204a2d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de85be1b204e4f320213863532e4e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31666b9cbbce261db2298b6f086d7e7a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415450db3f02ab1d91c76416540099f0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2272a9e67f19f226f272bd5e3b791bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bd4ea89846a0ed17ea95c1c63b41b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f737c1825349d5d670dc3ddb61d7f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac579ad63ef7556295bfadb3f6d783467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055217bf2a7f515cd69385b5dfed9346468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a30b2bb84cb26f8e11e9aaa0a011a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce30b1ced54419410c19712e5c7e7b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab7b81ed0690ea3d4d00d9ef13df6e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512853b03567437a22d0d44e500e50cc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07c890f927dcfa106bd32481c8d299473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57adf5f006e2f15c7667e253e9ffb6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34b7dddf3c040913bf21fbc07e0bca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61375664f0bc0c8e55e35d435d14d641476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913a82642e8e50e4a8b45aed746b4da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78395e365c0e2df460e604e0c32155478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f004d520ce22a3820fa0c40b8f2b6c2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6c123c70aed0da5909fafa084e17d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a0f7fe23197d26d5f299d82760080481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7afd1be956349a7b55e3a4bf1ecae7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2073b186305532e6000174b7d341227483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5a8c8915c507ee56abe21018ae1c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928c9eac4fde9566bd231edb44444fe8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0344fa5416302c889b8aa475d9ed3fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e56c432492be4bb497a0977b991c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c51bec7f1675364ae1ba9516da879488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203ec232df01e3aa04a2ce5ba31acd8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b1345fa54314cadc08ce0580c3f41490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3292fec735e9e0633aeabfb71ec1a2f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6170d399ef58ea1c2bcac7a6146859492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc594d604ec2ad7a08e2f58f096926f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05d06c0ed8aa24a05840590e140d11494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7233007885488bd57955f5bdb2e84d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837a52cd748d97c4ede9273be039b1e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fbbd99753ed95e8a4bb403d1f2698497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a585d6dd8550f1c574ed9a3a7bbea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877c5f8beb2931898685b4f3c461353499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54df882e3b951ba31cf318e255d0f02500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebbd219d80aeacc679c35f6b856276501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037495b8c658ce8b9d178e5416bec7bc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a9bf649129ceb2d36d056daf6fc491503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a32071fcdabede78674a3a83bbd7f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7285169c472fa97bf799d1dfe286c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b3113c23e61456682f9cebd407368506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f2215c29bd348663b96d893018fd3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8584439dbffc8bdd2986884910ef45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2cac80920bb6bb1558598aed54b80509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711bb6c04905e1b763da724a8f9f420510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc560229f6197e004204b83b44c9d1e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dda569506cbd37b000c12c80ada85a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23f9e811ff4b3c699dede39f4937fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14e1f08814e7fca36e2467edbb9806514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738878ebecb6edaf43ee6d85540ec4e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5526fdd0096753a432352a7cf7a1a59516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d98c98b05aa22d99d5c0e5e582b665517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ae961b6045bf461dd1f246c014e39518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1207fd94ad4d47ca5daa8d83ecc7e69519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3c4c035452cb36c35d804e8f261704520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68211db9ba608fb49249589ded037e84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43fd786b1e75e1f8114a10a731cd49522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df57d2b76ac76bb1d5855173b32c2a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7dcd5d6119d9c589897d25095bf8b5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab118509d465770b7cea98ba18c28f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab561d38336547796a880be018f06c1e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6213334ec12a1a520985857e5f18114527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ebee36bcfc2052776973d27341c26528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b964cdfebac787624e43737c74917529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6ff0db28480bc210949da25dc1cbf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b696509a2d60feeda0cdf2220268ae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23382b0b090ac4315021ce97e9e0c1a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f6b27552a46777eb271fca2a5fe98533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733bd8aabbc0944a9d82cfef01f3eb4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03a926c16c0bcb212b8a95600bc60d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d336f47fb37bb5310129d3a07154e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80510a9f25272026ff91257eafe96b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7722b372739433dd1fd69cc2acd294538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b406a9a9fa47b9f472695e036eda9e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4ddc0d7049eee5d3f6dcd514f61bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8dd9db6914c1ee37b393ba63d9716541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298f2ab5aa03f49f85e1b753b95c3a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3811173da9e4f5ae347fa5f3affa9242543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616df6efe531006f085f790cbf73d1c8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bb60160ec54c5fe00306f51635d14545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472402b867d05edfb13b1805d1fd893e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c663a722248b22f2ef35e3b3c4c4ce547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73067f7a4701ae411aacdd4d273bfd28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9dc8c3629164e3b5e87df0903547a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd8c45d7340385577457675d5cdc8a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ec98c32ed10a1637c6f3144c76ab0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578064e60f20f8e741b0f1f8b595bba0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be30fae6632b806436ead540eeb9b6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86235c549ea65790aa1248bc956cafe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada82da07feb43a08178cc683fe3625555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccdd4e29ccf444965b3c1e40e42683556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bdf018404070ea73764877acfec80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b10695cde633a3c7422a05a269c39558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08856d0a4b39a4c21ff06cd69d6fb1a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85a7cbc528c26721bf29a13dfb5d2b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad56b5c67a57c0200425d6697abdf66561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f61bf9b42227f0d9d73358e55b393562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb089e810c67136072811b673eead60563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dbb06ca3b1f1c906a220138c909d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b2283f9fc3c889d8f78ab199735f7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba20daf715077bdaa203e6f396a920f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24e3579385ecc2f4c9906c06b08cce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d4c82291bb890f96d424803c11e25568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5ad8f6754c95a5349e48bae25d5f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47580466368e3219f8d440e7cddcb5b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7a3cb23163e4ddb839f9786935a98571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eec3c87cb8e5cb1fa0b287e93786c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064015b4b6e83aee6fc924a1647e4be573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be35c284df1b308550b4798d6cd9f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d46840fb0f25f11b438006f84100ca0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fdd108893e5796bb53792fb7850fa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6620160612c7b192642d20d8d6ae58577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa833f246855daa8ff510ad48be5964578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11d974d36b7ef63cfcdc635c2457c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19ccaf17dfdb72d486733c9c9f51c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61a95f0dad181796ff7ad889a23527581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b98ba3bae626a7c0a79942e3cd7b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d152f0b7d295cc061a907fed87bece583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb2d566e41df8c90d188566860d1b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9a8eafa0f4c8ce64a7c218c3baddd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9da5f2db81f6e8133bdab7c3911a75586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933c286e6ff6329ad360591f3c60c4a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadd22a349b25651c16cbfbef6fe19d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d76d36346a571d5d5c7fc3c357b48c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa51f9eda15ce501292d3b26ea2247590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6bc178ccb1db0ba034e9e52369258e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1bc5cc1f9176cba5dc8ad2ddf98a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e1387542bc0abe24a5804b3ce920c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91d2525a5c8b642bc40e6befe2a4ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26e3abc454cdafd4d72aae86949f36595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c033c13650a5d88def5c9640073a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e24b07a5cd4bd637edfbf7ad0eefdd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d7ab6a5a58dc417a7b41cd790a863c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b7c5a8eed59e3045a67901f2f5640599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f342fa7346d95b2f510cbe638997a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8dd13ff70fbcd64bb0194c7231b73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e0b9477cd34101916245a058ccb68602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2479fe031b3bf541687ea4f804d6f28603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c22b6a96927f386a5889c903f223b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7235881cd4c7876b4eb63d1f1f3abb2c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f187a239f9f79c1056f4fbcadc0e0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11083febca9a7e54f9fabcd3422f6076607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cf7598b51ce27471c2a943bbabb86608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77359a822fcf1bf8c681c3bdc493e58d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86a587fbf945599c47f82d5dd6a50d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edba06f24793f8ee7f19f48bbda6c73611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fd1a92b0c162613927bff8badda63612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b958f9f5fe7dd252909dbcc60665a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818053c73767321786e5557976cae43614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b327d9bdd065418986451d02282b25a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a34df590825b78d17a6aa497b1486616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d058a639499bedac804d28f55c7944a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664a2dc71acc31f6634cf4fd5952551618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0cf2eabeca84ae03ea25f5b8cd465619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b504d65f7f37078511f12d19a865ef6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc18a9fb45981ba339407e90a035b8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaed016d16eed06eb41f1f5d6a77c04622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45523ec0b7539a8add9befdf9822d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25250a7dc2a3f2c92f5945ac7373eef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5071c4b2ad1071b27ebff82bd3e9143625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5e35cc57bf84050c2e90f954d9eb9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352c044e28fb41312bc90e37dc5b44a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169e0fa9f479d96b4893ace077f86e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9624c0a64c2b05ac9ed44f067bf51629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6314b42c6241cd054d3a83aaae6769630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8d714dbe8575a293466782cf61c85631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac6feda2cee0645619b8f3d08f0996632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06f9cd8df8671e44a44d801716d703633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb10e64ec885f927b4c12bcfc974bb9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75bee069c924b7e5ea0ddacb825d08635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f13c80a640f2366875c8fdb314c4fe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902b38cee6e80a0ed7b23f10567dce1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e9cd2668b1fe087c813d0b8b7c84c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d218331f522fb935a6ebcde1bbb6772639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f63cee17d9a5b9b642d3670ca0b0fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772dd7c575815c4586429421eab5233d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b569fdb52301cac29a9a6392fbcd7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f1245da6c973b2a715f44e9fbbb7c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75985b38fd3d95c8c8cd09dbedfe7be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ea8f35cd4e96d88de4ff5f9ac9c50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3ec6e3f618c5d8354f7c9440410ff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e7e7f2307d248fddd1be60a41de5d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea19b68e96b2270d6c5e868b0389bdc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75811f8e5f63505ae6e40f50fc29c504649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15041b3aa20c945b88bfc9589558ff32650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfef7258119435dad5c141080e3bbbe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b9e8c2565196e3591df0bb8c16754652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6aef8fee95a082dce29367f4e7760a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1cf0c76120e20b2176b81b565c60d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec210a1753ca41ba2833ef748bc2d8dc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e162120f4b7d28c6d7f64afe910e652656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c59d1ef5ba55fcd87801db47a4060657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5c028d22101283d71e4660b81bcac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8dc4192270bae32da7113e44b5a46659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ff40e14d702ec3524641f45e89c0c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15597a6ebedebdcc07a0507ab2475665661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42bf2645517259634e2c0867325699662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211cc50da7f25e8a690bff8b100e5c9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f3f4ff61d989329ed46e26ef27615664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fe6f733f52e9f615dd2910a18d744665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2075a2811addfee083d6691729006666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaad8839a7b2f41afeb0e3cc1ab066667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f939d2fb1f7a0bc82628ee68cf3cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc658b8fe6519dc74991abc5f5aa3964669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3258edcb8db7263532df0c88bf04721670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d058e32d60638973f1f8addb469a972671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec823a0f1a00bec13bf046500fec514672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1233cec2f9543e40d65d5e8a87238673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cd5d5f5c1dc6ee7900f738aea64d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c854e58a726e1a7f3c7b2d04710c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b1daa650ecb58c4b749493946858b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87267820100d162e31ec5f787bec07ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb8ebc37a40df2df0be8d5211e8997678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8e031bfa3619beb029f40faea80b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b487d8b11febe0d4d1099343f84602680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516daf93afd123529e85748f2569489681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c63bde8e07e95106dc5289699f7c6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fa630323004d3abc7f800f80a1be6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa9697607aff3a6ba8302faf5c5935684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236f1674e104395f3fb4d8abe9e2556685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78b820c2e46b5914916faf29e80a63686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc02e9f65ccc18eae23fcd18e5c44e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e525b73058a3cbdccf86b35ddbd8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb95b68b5cb7a91779507d9518b91c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0230cc7c3c350ed69181393b6b2a2e1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b954bb97e387fbefa0791ffb58e13e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb40e8a161b5d133419953a67c06f64692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e63b1e341a8715e622d3e43dd2cc0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdb59f8a4c0a25e23c663e2a3e23f7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef450b0aad3b0a2574ebff1e4c7ab86695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31542f0d9deb113ee9a656fd2e2268696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd041c05226d84484109dabd0a727e12697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e627e411ea4d5bf383177801e3e03698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fbe86a3293cf13210d64de872ae4f1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5425579cd248dc2ff4ba9b56d5f6267700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f347191ecbc0b0eb20b97b3878b508701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a5a5fd514095075b262e9e54191f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad4bef8f7a217f82def0ca6e0302db8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8714a6154df82b0e0689969e3e3c759704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d54b724103e4bce51bc3279d1d77dd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f203ed6e0c4ce48d18f941ec1337a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bdb24a43b305627635d7eb9324f35707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f5a23b615d31bd189042d0cb0ed53708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dc8aab4584f94b91c5d4d28fe18a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784ffe01e34bc1bbd34eb7aabbdaced710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1669c31201fd13c3c3c085ec5e61a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116861342ac52a50eeaf38636a6bb48712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9160a74710292e06074c22482d1b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c18e558bc579133c3afcf2a867e28714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44378531ba03501957936e3cf6694483715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7efe3baa0bbe5f0d91e3634e381fe8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73787218703570f181505d06ddf4e99717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28dc23e1f4983491ee1b88ef935a6c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b78aa8d55fe6c0d89505c45c4f559719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484425e8f213ed1071841dcd23c4a63e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720a2e1f4708c6227d3369b1cc13bc9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1955e5d363e86b80c1318976d1531b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267305a69577f098be1e299d4b1c62e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0273ddf3beda97f5daf31f0749c29da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17ce37099a3a1f4394cbc1fe6ac222725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62bc6a52df31b9da6e9255764ef4da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfbae01919ccee970d62becf3a799a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f9d4b0147d0240c0e57321a5397cb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d4ff4b1e5fd402527650ec2060e0e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81730a050a3ce08ec66ca0a9a74c2def730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a543ce273287fcf53661e71c6f6c3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88865820e001ba04b8fc99e4ffc24b9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcb478cfa40de8c9e4d02e6285d6d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f5a926a5be0270c61533ecfca4264734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1f49ea5139ba39a75d7302d34970f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173dc207d182f92867482cbe4a535be736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a492a14a9ba4d9713e88836628c63e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326aa5b57e6d28b3b55d8062635260ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca53fb59220b2aadf56972ac84519ae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5f1fa5066278d0deca3252c251cd9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a20c59e3cbbae6afaba820861b6eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf394edc5e6250e5a9db2a4a501dff742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f060851e4e6c75a84f80c3c06612053743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e58b38ee74b7fd264769364ecb8fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9e713753b74717664f563d0b44a00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df339e2ce128e373570022a17dc7cb8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3b6ebbeb2e49a9c0fb15ec7c570f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b2ef22f6a5bf428a0a3647dc6f816748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d52374ddac8946dc138821f5f2371749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f83bea2c4e4b10a2cebc1e72ece1d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ccaede38e81c60862edca015bdaba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0a326bebf174e50cf61faf1b41492752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d73c1c69d5d6c877d5308e6e9d5ddf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc19840c74f3d9daea2db4fb0c09973754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632d687ce2fdb76ccb45f7fc764958d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1698496ce7dfff9a447817fef70bb60756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720630df1fc0ca74e0799044bc180f3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca07d7bf6520d2612d359cad2644799758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc642854146fc25471dbbd7746c1f82f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924f242e39b523416035dc72eb91a19760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c0f2ffe765d5098fa3786bf449129761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d838557799fcc921a91c21f0d05c383762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a00933a6cee37450b8fe7967cdf669763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de020915a51745f64945cd89a2c329b4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01f5771799d4c7ff4cafadbb380d38765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32283eafae1d3a3037176534061714df766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de25652558684ea2a71c0f1b84dbbf767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133e05b9b5c0de27cee1a995d2a03e7768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea982de5ebc8d6c194903ee5dc10d6769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfd2b060782ca0561219b1accbfd76770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c00f8794996117684df947ed5985a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe533e8f95faac641095a602640f2c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6acd9259e78ecbb3fcf245dd1eb69773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab06a0438a72662742742125b39ea86774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24d86beb876a497bd585f287bedf6c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eff0d5a363479d56cdc39d907b1ed9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299fa836de437e9920df947706e7b57777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c82b1e81a2fbb308c148ad37068cd778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51153c983bf2cecbcfabdc5aa3f83d779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886326a1c06a6c77ef4decced6c444d6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e289d3ce8440c0762338f619b9cabe781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54abaf1e3ef4dbb8658584b6c78bc8a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b0bd37a64c86d08f9e5f893d408c6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ab4cfaa2b5c628f13b82a61ab2ce8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cd14b965a8ae558efa13d4bf5438b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756e465105f4dfda8447344677aa9f5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a6c22afe19a9735a476d6357a7cc0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bd27f5b318191cf44c9dcf55011cd788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c9092387f2b3ce0c8618022cb9b22789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5e2a76667a2d5e63f4ffee2359c37790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438bd7053d74d4726ba5f50bffe3e14791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dbae8aee4d9c35961d7746b9acabf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87005f07ef9a3dc0c74d4c27c8c975b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b052156bad21c5c91e29b2896a1202f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6057f84e0937304ede18697261940795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205833a9e6c7d7e3a6562bfaa7541ca8796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160ec7f22440f4ddce94f39162bdfe7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65e9cf5a5858e9a7d0b6f2eb8e27e4798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab36c96213b720be3a3e3999430a896799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37ff7a97cdac16742e10835435ed95800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0760672b34126494fd25caa8337a2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27129a2b3b9d018f1e3569dc6ee68e0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cb8aa1bc1e9b9eeb93cc47c4f4c9e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75af931306897d979c56c8e1593c34804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d708a6f60f1f98af366e86c52c1b5e2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478793767051bf2d81e0e0e77293fbee806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288390b534025f8ac45eaee430966709807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53640314a263bf9cd8b31913956335808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c40ba49660261dd6f8ad61e13812e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ca04fcbbe0910a982f194303e9f61810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6fe62dce5cd8cb1880302bc0144e2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce72b177a9c3a6d877b47bfbd89631812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4bc517970c9fb8668c24d8af132f4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea880b3b932c7083cb378fcc922ed07814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12697282ba2a6e08c168bdc80b3b06fc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb7eb60594313e241a4f8d21d5a974816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d132503543c1c54a0b38aa9d62909817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb10b70fc7de905a60f0015bf702d57818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4bb531bc9aca82c7b310702ab9a97819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b533a3fb1b2eab3ff419c3597de8b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3981738f9678a8208b0eb9383bd15e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952c0616210aa6681d8c8402c9fb645822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5fa827fdab2058acb96d822d837b5823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4d89c654fdcc18ef5e44e7d7cf30f824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f34f549b152327d96ae0b9b4e66bf825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7aaaab63f2777b76cda2e25578de4826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9229df9117bea00f5a8295858bcef7827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668abd1647da09c9f8bf2f8e8e2591f1828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c6f57f4e91c2e5571dd3e09575a6f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d051ddfa287c693cbaf0341f15842f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc7118cb5e087d75340c01064bd0cb831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dac11b468e14ec1038e6a8bd720e6832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f7b18edc6a6230017c88c4d9d4c3a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e7be5fcc429228e672d712d128e12834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071e768e8f6bd5a8b77db790f900295835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a59bc36401284ab7cc03296de9456d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8245acf0f47aeae23ca142aa719750a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952108fa45040a5480c584fb57940197838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579954f90b7763a66554a3b82378d836839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a244317310cd3ce3c1c86c1c0fe55840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a676b90d7cfa4f13e4d42cb164049841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84a8c4a86773d5082ac9bf31134586842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae831c4676cb502be3594dcdd9530a1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea168ee220920b52bf3c3cce252d0010844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a6fb0e63a68817124186e5b7ab616845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0a57e42dfb8b213fd5121326a98be846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c63b5fbd975a6fce2381b95a3d59b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523531b3474259b2a9bc5b3838084d2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae2559b3f8af97bbde7b7bf72ef17c849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1db36d4f6dfb34a1acd82dedc3ab9c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d98aefb1b946fb5712d5eead06dbfa851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167237d71f301fa1c9bbe27dfed7f4b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36d3a696dea0df1a4ab333b6c42e63853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978eabd6036457d654c6affdf079d74c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622941278b002d39aa2c5e7c08a1a13855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d0079e92dfaba2fdce29942dfabf3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fc9937b4c413b538e988db8141024857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a703d767a34822c1992046be80bb3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54598571078b172ae34d9f07aa28dd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb5b66e40d5d08f52ec1b52e786b48860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52de0444fbd5b3572344d108b0b539e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7aeb27ad22fd051d6ed1b31ff54da862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787d5784d218a63891a4ea429a19095863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce76912fc8f2a2728a3990e3aa36c1864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaee78ce233dacd01b373411c0b0ea1865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a643887fc9bc221a2494d3366fb8bb16866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce8434b1789e6f72987b5471688e1f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45312f153d701ffbbe01b18ee0058af6868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b373182a4779b3b94b0573573cbdcbf869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ee1c6077dabb6c883da0ec0e2fc06870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573ba550c34c9f8113cc610f85c9225871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835bd023c9ba37bcd789060a4620051872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15cbc6f221f3b19f56f7b3d77fa243873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d76ab6034368c6114dbdabf0b6abf9874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10342262cbc78a267c36426a78ca8f49875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de027bfea12348aeb096a2e4dc46fcb876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f13bfa066a751f7b0fcedd99e84a8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe39aba43553a7f275bf5f206e77d2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bc7190630f91a8407922423f63612879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3ebc80fdfdcb50453748695f34d65880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b5ef2df39d26e8129d9c184a0421c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef7cf3cf793e26b64a7bab085cfb1b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af4e1fbbedc6c566a83ccc5af2e7d0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6ae9be4cdc61599f2c580daa3dff2884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c4aab36dd3767a842f045ad44bb33885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550da5a7b0c98f5664835ac8d75beb9d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145fd946c53e1bba62b0feefb516a50887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a9a15db1483288ac93b4ece1baf83888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8932dcd56e6da55fa96ad8f4289fcf5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271861853ff1c4b7ac82fa1b243075c9890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345f5aec9c8d45e1d73de5429531ebf891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dacba23a08ca5e592ef63653f0c5a5892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f978a10f7fd594491067e9cf10030d5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee260c552e5786fae515a49313daef894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dbbbdbf84e8a7a912cd64bb692f28895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e20de8593129dc557c97cd17ff02cb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e9380bee55b97e19c97026218554d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177717263d81b45bd937eb1af671ba6a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3887b629f2a8f2b3bf6025d9d79eb0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9a2351b648498e9db27a516ebd116900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e68c61aafe3c71e328ae7b90f04d47901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a493ad1905d58cf39c504292b110256902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b43d8647a799d46b2b61836009e9b903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57139ec1124ea1aadf6e62854df6a4bd904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc60d73126226d35ba6c8482ee0744b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57531ad294848ecff956f9b451285f1e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93529d932b6686d72bb9df988ac9a692907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903d7ee1b30b04eaa06ff4ffccc7410908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97066f6adc9c1004efc9898a25fc56909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1087426f8c134d6df88e693e9c70caa910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ad191604e304656fe2778762227eb911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a842a6e5a09de2569aa85fd8f6dd9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d541420aea6965d213eff706b4fac913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159577e6263fe5a653035ff358f6a9d3914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4aa6ecd22ccbd6f33ade1b52f1b08a915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2688fc34f8bbe23bb933e365bb677f4916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13a72835305eb6b8993e1625b084ee917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbeea34279b4fa12fc3eb002f77844918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d688e12e9a4dde527482c6c4a3c9f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7134e91dfe6235d2698d89a5e4209920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bc862e3b14e636543da56cd64259a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9309e7c6a7e10320f053e52715b0e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb711d728151a0c110107a2b0104d78923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca229306d7ba2adba4959544a0a376ce924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc21c28b0ddc948014efea6e4a760b6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1460679a19f20931c2de443f0490f73926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006968eccc3da014dd43d6eafdf6f20f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069d5d13df30eecdbc37e848adb29ee928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486f86ebbdca6a143b192a1a956afa6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e6e9a3a70d262053bc47ee2a8ceab930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24df3e472e1bd22e35ac7363f43881931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc0a551c701ccbcefcdf0cc0098630932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c6c186c63734cc98ca4b0743e9180933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd5fb9ba92cbcd867f43def5b0cb16934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd45522a3c246c3961611e7ed7bb67935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eba42a538800a8f91d48b35b96e531936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6d7f43f861f823638fb87d1c1326e937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2738ccaee33d7749259609c9cd63ed938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1b08d8e9d587538296e5fbf1a16d6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f86103abd8e753c3fd4dbd42e59ee940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfeb9ebf05860e9abfa0f94b5eae16941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95c1bced618a293e6b8c363291b375942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933496077ee95c2ae9b3f62292fba977943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cf55b1cbb798c229e04f02dfe6b01944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360294cb804d80c7cd278c0da5c9cd92945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a76f0ebcd0ebd03bc31c15a945dc5d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84662d8b2fcc5697f694b47acba1d790947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445dbe562ecd81e6eea555da6c44192948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108930286b3a7e612ce22febeb7710f0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036bf549a0ac4b2c07fdcf7f0080a63950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50546c711a2f2dc7b47af13ec1a102c5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b157eb40f30203238d02f29b7dc02952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a578c953309b9b1224b7ecc2652ee953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e71dde32a41bd0a48d1d9eb3cfdc345954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e4916a0b605a9fac0d0ffe07eadb5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82720d23fd6da5d8cea4c5c84c83d8c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e4d8f9f478af0472739405df0b0e9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cbabaa196a4417d3c0a555e1d0c95958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2588f2af2ca11a1301b4079d005a946959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4bdd43df7f2ca02d359de4502ebde2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69bec40b20737f7d78cdbba2b36d6e0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0346a28ee071296d306f93d12d3ec962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf5bdc9f6cb4796efedc0e240e3b16963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d91614fe3bdeb3ddb91571f1f74722964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3db7a93f674a64978215e6afd21a6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641877026e0680ff6e6c2ecc0b77c6e0966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434acf502d609a32ee13ced5a3fa2a40967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c3ae733268b38630ef68d666fcc7a968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8d8149cad99d0a4691b8fb392663c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904793aa49fddd2c636e2608f4ffcdbf970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b3809900484701310fffd925ba711971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902101faaeb28a2c101549f2979afa7972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d50536da6b435100b7129cac66b3b6973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b1032c02ae51ea155b3c94a17b9fe974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638c792c41efd7e76de0acb83881720975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c104567ef5414528075ddb07267ec1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7226c0614f08b170f2ee2797018daa8977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>