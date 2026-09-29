--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31e57928ed247d319bc38b68b8792b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a028cef3c17fbf0b97e900d715547c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faef8ee76ee11b004c4c3f3901e8b1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b7d005838b89dccfd79971a9080194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e8323dd2d85b77ed48b0c8c1579015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11eb5a6ae6688619f0ca8b1c53e17c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe3b4736283862b9d43920a6c8b2df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a227c9acab1b847b4b7dc212d39818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0d31dbffdd02969b53c2e92473d7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa821c5307d135ed7c6506614cd2926710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4130c1ddb376d62900b2c96209039711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a765be2c3054afc51907aff08e38cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2d1c47729aa1aa0c29028a343c16813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c12fef9bf0601f0a7b4cda8a4dbb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c9dd4c3a4bc5e62700b00d4ae7ee915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7982d863fe44c49f89d5b8662910ad316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdca7e82bff6c7e077ad433224ddf517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654a3f6900da1ab5d38b14c34d5966718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e4326807a4ff93e804e0f7893480319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256fb610db3662a557d3b8762b3f7d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c778f0d08e5593b7ac044ad83b11821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ac0a1598438a8d19a3524b08bed8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138219e1104089a6bb27d1d01882cb0923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d2b2be11dce70af9c4aceabc7052c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6b4264dc25a0450aa2156c0ad7a4425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f61aa060f14bc12efb1e05f5c60a3826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e53a0d43223d3b76c85a97041c34927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edabe9126ce7a248741b571676bc7228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940cee7fde8abbd85399230ee316ee129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d24534526f48d6ab6deaf225c27006730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f921008d011b064ad1daab41c4998f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf40ab862899c0a33ace1b6ff00e6432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8abdde77ceacd29ec55753fb073fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca397b8cdf7b50590748c0811f9bf134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54030355efc48c6fe8bf778014ce9b2c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465979c0b20770b03bb6b18214796e7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d654d034f8ffdbaaca028844f1ffe0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec59e55a062545d131b2868199b14eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba740f00ac4b6ce9db509432050b5c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9924f521034fb51455e494ccc8dee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e63a6b1934450a4a6a2e03772eb86c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9b4696fd46035217575bafd6eca8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e8bca5a73640c713438c878be63af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbee2a4f4f01e8c93026f59d870e67244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d1c5b1cf488b4ecb5590372e36fe845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ce5fd403b2d744190eb2849a2fa4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60504c12bdf48ed4d1cdccb953fbb6347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072f38bc3050723838cb0e8abdeb9c148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da002a08b7aa91b9c35ff41310d8f57d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cd387a933dbfbc5160e0b661b051e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53400bb4de458a10d8b9af19102dc3e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf7ba085270a5db80559d646c6e71552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e924de5bf4cf7a5e85d639e48c864653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add167d5efb836fe35d50bcd1fca66c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3936a4109a5d9ffba67049073bf60655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5b387a9396ee4510eef52f0f702bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26a9c6215bc0906e57187d136065fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0faae9528cdee120b90d1167725cba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95da591f6f41720293aa19b58dff48d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a006d3115ff1c957c76e875b0330860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7304300ac8187c428dc370020a271661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68190366d1f6e55bbe5a900f112ee3dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1639031f131bb513e70cac8b5a195ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507272bf7227977dd0bdd8a3e90438164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806f95b4b3f0de59a091d1e4ff2e49065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b2d9a51e108e813952116795db0d966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbaf6795d6b7126d3c0fd3e64b92d367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f2b7f22e9b31d741355aa9f83c25f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee95187d55bb0924949e57bd1060f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643718bd1a8b49e988a977d9572aed870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa372fd56ecb61a35cce902b3cf78671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297e8a2dff7ef25bc6d39b78ccab72c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f874a9c304c56995e0cf748becbcbb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b2dc4118489efcb3e051b23eed6bae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d477552a0f8d5abe38400793b44ed8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9120122fe30efb0f32080908ba76be876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e9a824b2ebb8f2f06bfd5bdaa354877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ea9e590931f20f40efa7a2492df5878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a2817d83096649fd3e8170ff02e6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8dd31c69e1c3c71ea5de23655ce6080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da79815d9212bf3301a10c08d597fc181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09de6532a95b8c831e68a003de067e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603f4cfac7cb4c6e4027f58f0d3345583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a96a06ca75b6081f8a683da0e7589b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bae31340309c45ed1c3f51100cf66185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822a1ef6d0745cba831872bcb50bfb286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474367a7c98e7740c7771a808dce303d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922e5102a2d33df3c4eebbc3847fc5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e37e519bfb891ded73abf4a51493089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c442f4a5c346c94d1611fcdd9aa5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b62e74e2c2aea9e0bbbefb112e42e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e200c05346304e6b4a33491298407ce792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3ae57af030a900cc6478ca061c6c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0c90f08ec5e70fb2abb5005b9bd3394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f2663f9afabddd09198ce67504b9b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d462394c4806cb816945a177d738596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66061c859a0febaeecb06c8ee0edd4397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb6d989fb1303829ba02904216632b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e0f650d76b4315e2766c6b42f87d099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064afbaa24739dffd5c084deefcedd8c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0a73e9759f26a91a42df18a171bb0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764735250843ab04f93727fdd3193ea1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa480b00d0fb5d9381ca7e6458c8a33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024ddae93f0cbe41a79e353edf3eb50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa33c4121d96dda6780a60c46ac68d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce077f32648af01be71b2716a3bbdd45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714095450c7618fbe9cb02f0ac6a5895107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a780daa33a2ea7441e7dbd5e43f98f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745924baf326cb34fbe07f7682c82909109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215357a90e2c07a5c5a9a32f834af550110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acc71b507dda376f40bda40289e77a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01624da4daabcb8ed76056c17627501b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291162ca702b2e7c7663b4cd0041c73e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b250d584daa14555bba835d3975102114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc35e9ec936f6d32a0873d30126518c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acb9520e955072011dfbe160443b20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73b8c07115bb2b86f7e60143cfde25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ed02a47e1cec8e0839af4b4b3b9e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70194e54503d80425ebdda1e6eeff23d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3273942f0545973e8344cf7be3be0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae75ac71ee07c118c707d9ad8867c20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b433938b9b104ead2fd84fe0be1a0e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5f760b14cec5e1212d3e25f6dd116123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92e21751665c8f2d9213ece34a8c77124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af01e1c7a9f386ce5d764a1b8684de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f52ba966b5805a9a37b28617a1744126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa626993e317e067d9028deb7559cfb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad83a5712d4aa21480836ea26178a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbff8fb58c713d1c4c7663f7aa5f071129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e431fcc8beb2f3281ecf6d4a4b13f7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9820ec67246693bf676e9efb7f082131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3fc68eea38b539bd6ca67bceb4f48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d3f31271a2403c8254da987a4139a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109caf30b9a99e8e6894a1e075e41d1d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c798819f3d9a1cd162385a648931591135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981076c313a77f3f8506a1be7e7098c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d3bc8d3c8264c3d83cb7baedf31b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cd6257f184590d953d8f7b403cee8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c15a6eadfbdca8fc4917d4ab52190139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836cbff64d7695cd40fdb1c746554da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2659e518feb14246d03d92d5009951141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b8345eed813bcf2e78c8597ae0988142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614af88b1270250ffcdc55b76b269ea9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1feb802565dd7ad633469d17b6e62144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c93845590bc54385f50b7a594f332145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca0f3824895dd8504fc891de94b1cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa0cc64ee137135ae6fde811125215147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad998362b3790b13eb7c5ba795c3d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2c5a17069d2f63fed6a3827f70a54149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e93119b853209ae6e076717dc43e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff39880fa61f97fa0730d529e81643151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e7cfe78bad9df2d622445ba1c41d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c42159f5793d6b5c9744b87f3a4ec34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56762781059ed1b18ba105879d2f05154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb7fd2031909173a61d3d6db4db339155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e737d6354eaca98ec2421fad94cf711156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f63241f9087c7f689b7a6ea6682cd06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde20b2996e592b5ad709141a8ed7b5c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a651aa0e11654e3b4e482300309512159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e104e8813b38f07ea4449f4249778160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da7bc6a6d9a2e715001a1cb4ad4814161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee029f165bd268bee602711f3e0ae3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0424e5cb22d458c4060b3a5c9be845163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9decf170f857d697cc2b76908570e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e6a47e63df27c2ea74165cfe23b80165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf6d715c8a171c354882b2ef999f90166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8520f1a48aec98d6eb7a4395da756498167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43aea6fdb09cec798aa4a723a0645f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da568e9954681662f6aa20d7357186169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc5cfd0cb39ee6bf95cabb79d0b827c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db608ca22184e5357239301855041ae171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d864da19a571f43e574a94796b01ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced42c85febf73c600658058c1a47799173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba75cd31a76ec590239a28a8de5e11b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b412d122311ae1ac37e6c28fcca45175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44b551e208e2a04d08645e924bf9e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868119337dbb98c9ba1a42683ea99481177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a534dcfde7a206bd7dcd3f6759df5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cda6164c0b99b2b16b88dd5bce3bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc766e88f126c92e2b33ac7699531472180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52944bb3f39607437f1b6ca794bacec5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fead1d5ab97e9470088990968a2935182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8165468358e7cfea54098c5f357a7d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89747502692a0494c8b296fd5bb21d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c8cf03dc16c1d867d78b508069a6a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb77c6475487c6eac0cd59459b6b7b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16d7b2cc2972b72b30c6c117536d49187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41406a49a46c2cce6351e14f0970fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e62b0a32cd2f6490423714eed2402189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be550f0d3c0ba02ec8dc14b4637a90190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c524fb2f6143786b6a508c6655b45b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0ba7afcb3fe0286df01acf9a789de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42681cbff62a6a4612fd5143e6fd42f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2bad693bfc2a81dcd7ccd29218575194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2ec58ab5d09b2575339e7e2653599195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d1bd7b7e8c12608f9e550a1e156ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689b34a731c64b76add42d64b1fccda197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950479f1196837746f853bfeb7e589a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69a28be9a467ad7d5ca8a737c73e9f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab49a3efa68abcf0b93db371e794ba9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514aba4641c44ac992ab4ab3ad7c204a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55840b70c8bfd637f128028066e39744202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347fe91dbf838a482afe719a5f0a610203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eeb665cd16914c24953ec17ad3c950204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38decf4ed7976494a06276613a900c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b1d63310adf68e27d0db6b2645760206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c42b9a19402eccb1026e8f5209abcd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf34f884bd3d9760e0b5f7521b9cb8b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462aad1b362bf493953913088e88ffb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701cb2ab10dde9a6370ba4fe9bcca23210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3c1b78d8fad16c20120bfbe0f15e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf2e28b6a3d875cd06760a1614c737212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac64bfbd770f2a34cdab29620e84e7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818186b5ee901253263c2308663241c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07ac3186f487a81fadd6a40c0a4e1c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26978b05e31677d49753ca0b8fdad0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26367b429f90dbade7aa2753375ad968217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cf10d1ae8578a53e57e6d75a1e207218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc83941488c24939b4858b5f7862b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f8a046a9e0c0520a5bebe6ab7c99d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20329014e7f5f40aa2c32a7b5e5968f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbae6628d380c2a236b6f85688bac80222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a38948656c85997342f9e4f6685ef5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48281dd52934084687e2975c4dacfc0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11af459080840fabeb8357a9532e2513225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58856253d10649942eaa175b30fcc4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419183112d865ab58a67130bb3f2be4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec54f07e2c14729a1c0ff7ec86ce579228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77790899fdfc33f2e4d549f0fc3abe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0c313efec147c68bcb1dae9e539e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309e79408c0fd0519e453e9c0a6d7da231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a1010b2613b1ad4213e65a5b6f252232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7150c84da0305955676fc17fe62047233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d574bc905eb2c1989d6b91aaf62092234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ea676d86df8136983dbff85e6c514235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ebeb2318097f35113a72942762c6d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523668e1c7f99d3eb4cf0d2ccfbf2cc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34500aee81dbdfaf978033f18a5775d3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b4eaa11e8d28856c0d66b898ac705239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b645704f3e62f4bbd0c5df11e215fb8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca44dd69ce7072491d8550d31596937241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a24f5cf81e7d85f7d843ba9662faf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5440f0c24b8de54336916f1f9d130243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ce6ef62c42869c731e6732571b29f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaef7b5b8c3eb1130b0cfc0a919befc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4039cb932a8fa87529d9c4e22810b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca8b9400986211dc929b4fb1b74819247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc023fc2717cdafe637d90b959eaf6ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8560ec06b3178cb9483f00410a0eec9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c7aa0c84b29dfe383d7f45586b242250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c5f0639f83c81697ad745798542b7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d74ff006e45261b9c8044d58bdc9c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259094bdd400e20ede0d1c11e71722f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d7f5541a24e8ad4fc28482cbe702e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fef498705d5efc33e01f27d1c446c8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd02ca2ed788016f24bf22f2861bd0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71693e07528d530375f8e6e645b7c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91a83f6967525e7ef6fa6e3784cea1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388aa972dd68f33516686a8951d8ef8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6dd7dbab29bbaa720de3586380e3e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be77e5644de6a19e0e11d12581eb8eb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209cae7f30741d8b97f70454731393a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d67987dbe15118a9f8adea8672a13e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782ff5a0a931c2928453b75aa51df84264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1cc23601ba859a866f977dd0ba965265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4483d64ecd68e9602d1bcf9bbda9f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca126b5aae177d16762d940d7bb95b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccbfa63851083eed893fac56c57a8a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c48c6e9ccb0b9f8c9213f1815cb46269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef2abaa6d427adce06aa0d6f4e4daf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca5b52cdbf4c7e236ff8c28dda314b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81af3cd39c3445622705ecafd636c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c799089fd2d1ddd9fbf427095a1532273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b2c9e385341a407c36b11c7afdd66274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc2c3f20630822d2e199994c3027d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a085e6abeb319c860b6987b8ef652aa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65e3573bf2290b00bc6af8934544d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93fc94396ca422264df7325d3ef018278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3ed8466e4c74aece1df7e3ec2abe0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be242eee368cc3ce57f306a65d73b376280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdbc93679ac9e1b98d1d512cbc1bab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd446ed12a95aefc539f715e4081f931282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f4d5c25142c265ec052ad0950a774283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01ae86300d8bf4baa43d420c640828284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8eaaa9af4cc5185f6be80ad9ffb21285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f167a9395a78b3eacc4b1ce62f2ef4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a6be317f66b90989620451b37e9b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce9add1b2e724fd97a55496de6a195288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eea37ee9736f1087d2f24ebcc02f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2cab098ee1bf688df9d45e15856c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044b7d18da8aeb59c28be2eb2ee19f8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753995e331ac4867a01a781350e471a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4cce80a28e0374cfb595ffcde0495293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fd9d2cea3d3342fdc5ebf37300fd3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0ae474da155891bc5e4c9c03c37aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522a20f4da11682e429068d89b96003296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8bc3213ed32fbc66edeea0f2ed954297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcee848ed36c0ab1f3213592877555c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3268cbb9182b2ef2d2a908280a726299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c939b944fe701c204fff84d17c1e398300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d49bfa9f069001fb3233abc8735d4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d36f374ed045b96e73a19d11f2c6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4e22a670c6b31f59d04464da2ec81303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec14536c18d5f8e12fa768ad169cc4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a5afec76f37d060c482332bd2dc4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e025805fec3ac00292a7787e0492f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a59d4d580b14327684e33adfa839b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc67bbe0d3e1a9d89ee6b12f99d547a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6ca2764e89631c7a67f8ecc03aec1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0422def31f73a1f477802d4ab9c769310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9c192fbabe26e858ae343f40c6a93311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb23ffffc76e27bfa3bf856cb470d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134a27a4b1474c41ea072a842e33ddd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99b479176a2b835ec4dd701d6cfb6d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09e218af8d9ec6a9d376ba1c411e2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a3f9f90be3561b90b66a579c5a7d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69f1dbcd2a9c61feca3ff69b8c4c25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6731ca9c0b28b5d280336c2c75e4dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd181921f0e5f5bc443ed7a41d8b5a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32decc34508f2349a32a292bca6a5ff7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2db82a9b490fc57d94f3a9086c1c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cea0737174599ced254d8f4328917322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e96831dcc5a96cabdc97305053d00323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bc880aa42269d7e66621efd60612f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cffc0256aa555040e8d88aae31935325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b61b481fd89fb03c230cbd931bdfef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8359db980b0f5a8bc2d909cc26f41c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b28503a0da830becb8f061ffd455b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7eb8ca1501ae28936c7e3c1e93173329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8281d88b969075ea0a91e7a5539ab7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17ef8971c6676a311a94aa0a5ec7a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e24cc97c9dc5cef5c0244e8339d18332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9147f5fafdae7bf3d253427cdea78333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f04db4ac6be9ae2ed70539200204e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524d58ada23a677fb2958a92c20e9de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93faca97732e108c07c45c24b01649f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295058c33ca74ec8857c44933624dd2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b0c560bb897220c008dc62c32a1be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1212ac351f3b13ad65d11f74e35ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119ba8e7fb197a6f8baf65d4365fcd9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a7f7df61554d7dbf52fafdd654dc0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616b3192855b236323549e96f041127342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2542f639f1be780db6c742000a7e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d12297f5dcc32b70e2a575f9aa59d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8ee3d0fadec0e268cfa5b482da343345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8bd9623e73e261a68af3415d29ef0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11188a392eeccb2b18c621dc0318b4e7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6116b85078723961c40847dc71892c0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351fd60e2e42dfe6e3aa38f856c1f72349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed73393cc02ee247211bd9a85651ec6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12114b6cef5de733ede270f865dfa764351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe3ef84d1eb0ae6a41eb3640745cd6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafd5420a5ff5d9b5848234e65b13f0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d6ddba9b54a3fabdf7dad19c0c744354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab485948e7de5be6e23f0ac2647da1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8daca6a777253f7afff249e3c0c2b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd713d2eec715786f846cd12cd208ff8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af7ba69dda9742575d323e66610c54358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132c0ce6cd766fe7527b2488960fdaef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a5af8b5266f6f3c15013fab856139360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c23d1b0136ec82fd95f19347c9f50361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af369b19c5c24fe507397529a577627362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e29940a970c240eb8a11f1fa3e2d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d4e8819fa84cb93a94a0624f273a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461abc3da9c3b9f47ed05cc16e85e7f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56f0e74a5b4a7d43d981297a6b638c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415d71b50812b2367c16b105a01cde3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39503cbfe9f71a9cf45f29362ca2510368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2333ac91baf1ae0243bbe90d1694e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d2afa79e020dc0f1ac5384455bd8a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffb718b94a97ab48664199521a52cc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead63ebd3e0579502413e95d0292221372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91b817b2837090aaadeebcfe2ff831373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9e0f7a5945ff2cce03c74807a8b75374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3a61d30f583329c2fd05f3699064f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5e551cc04eb66d90a336c99ba208b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1b81946fba260dcd0509d2fe65dbd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac18ed141fe37cae0e8300c75475a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a1f4cc2ab078bffb2cf48956d132e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddedf574b843c6dfe506b01cb7bf15b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e01a0019a3cb616e7327592bcf8965381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713172377db131d99da4448a6b55683b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6769c92797347f10528f0bb1816e79383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3558885cb4715e8836cf3afe12c85c8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7fa3db85959d3fe1a806cd01f1555385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc47110b07f3338e08f23e4202122f1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ddf0ff53b0576b09bc692acfd6c00387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af7143dad831789293d90eff6ff8e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f04a7f2b48575686a8dd16635613c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f68d2f5a4c65f66d1aeb88405fa148390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee44032e9a49ff47f93b3c7945c6678391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efcd36f9256d8d5a53b37282421f65392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd823a83e2edad3968e751ef8af35f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57050e98568fbd573dd0fa7f0fd10f59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf9fa3ca2bd56bf68236a4414d10a1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c88de524dee6cb8f6c750e64f5889396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051741159017e40fae0b48cda5e1c8a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110968fa100e51cf8724bd1671c169d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ad720f99ea188d8b48259f500de89399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914cd5c82c89272b23f918bf6632fd10400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dae613aaa20b2c9768663026f2538401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf208a8a71bc159617ec718dc4693e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f333f6847cf1e561802cbb8215f79e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44287cd93b1fea622ca0afa5d5277a91404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3672e7b3d71e8cb45804a9ab9ce306405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957a7b50e85c6e1bbc909e44c01a764406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a390fac8d65b06743fbaaf8daf96561407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d6c7ac86df9848e7c14c1f11a6b68408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaae653692f337c6ca974970322592409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0920b39b999a63d1e0f832334f9ca93410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00d214eda001dcdadb2f9f5c7130eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96b0c45e2a1d86cef6dc88b42f3ddc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d7335fdac748804371ae8309c34d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560a2bc6a37b4abc9f8cbf97d08fb21414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93645e4b71a7f0c9fd240fa44c5d82d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7d10fe9a93dc9df45a3004a2a16bf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739501cd3d495c83847f0cb799f9eb5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a022753e074a9bb5d8954e6b0fd36411418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197fa304f8d7cdda4434ae7dd4d7710419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e2e96d4baa0ff0db895f099031f10420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b693e197a37f399de569d3d5314b11421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd67cf679ed8148a69e7a26395dba0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a7e48cb57979dd9dce74b523919d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989f4b587d7bf92d72da9af1fdf7c09424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129aaa91f6b6c1089afc6baf2e59635f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d58e24062b13eeb19eb1131dc48bee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc14820d2f3e7f578adfded6a103e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfe66a72c6434d587d2ffa668c1421428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37870dc9eca5ee9c94d087ecbc040681429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ca973fe9cf1b11a0fa71da4bea8e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa642f6cd9258246bfd89edfbf7a6a2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ba4f59c753d9bb26ebdc078ef56d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e546c88df8de2564835ef6f0b02e490433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf600c25a9445e169f1fa3c519ec7be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe7d8d10d54ed4eb1f3b0dee5675e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6db33ef76949a94ff960786c642f8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5880ac6169a5770a9b8e494f43028e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7073901ae563422f7de00013a0985438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f70c6e2bd03158ecb365097bd4bff1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d2ccd95e12af275804ccda8ca9608440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f5a7d14261352a61db997db95eeb2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce531dfbf7285f1bdab25bc654e399f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecae26d49b9c9c0277869edddd4a5a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e276c52f5b5e559e25b6830bfd93c9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf6581704adbe3f367e5baa412651b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c479547a951e80aab86e3a704ad952446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8837d5c9fdff87c4c3958163e5eecdd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c916fe984b84e7663c6d4a8c284da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b79d71fa51758c69d2aa36b2483fc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5b32571e750af324584e1da546aac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa93bd7df2a3d8e66073a753b2f040451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68cca1565a846f995a02c00fca372b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209798ba44320ead7ce23eaa5d9e7f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9676a2c40476d0e5deb25b00121c4dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4e59a4d90616356c67e94df6ed7b3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263f5f3c97de590f191cb44c18a7894456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65196fa1e7244073d6266d6b68187cb6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f51d5b0200c027b9fd00dcaa33809458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9acbcea74a596815d505f1b4cbcbf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f176b8a583c1931073014329ed185f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393762d35240b63822b9a4df3345009461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c01d5b33ac4e34ae46941898c3cd8c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbf5bbfccb7cfe3e8c8fadc415a960463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8477174cd59b40dae75c1d58cc626db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb95ed430ba612b284258e4c747958465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93d0b004c983739f1b14431614be4c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0c07ebbd26640d4bcec827f96a913467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a05118d6035949ea96f41a63e72af8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dc9d7110b4a442b2444e3400accf6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141f2262bd3cd2d4942f5278978fb92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f08f0f3f2420ae631060d0f7ed13d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b337dd362d465ee8a7de1d71d3aae7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca2d1de9355a1bcc67602701d8558b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b7a3e25cc56483c402f55ec0a60fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93d792dde55d51aca28dc08cf508e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2341f6a91b97050169be1814ca4c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3141458d18ba785ccd9a491958964c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dbf8065caa0f7777a62aa941dd376478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6224f29ba6f22556eabdf9f62b1cafe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494419ced44c0d2d0571090424b46875480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17cecf1a0ca42112ae5846fef4d8ec481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249bff1109799010b0f74c91b1f0491482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcd60ffdda9d00110887043a082ce6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09da297f81ab38f96898af1890fdea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9202ed214a0c3f8d1f3f97879cf544485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da5824b01dff2bd2f6a2813cadf0db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48168c55e4210d310b4969a8e483b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c7687deef676fd775e405ec2944df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e5844140e20acc2159b048a8a6218489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88035e79bd375507118d3296edca263d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99ce6e22aa96a13b5ad3b63d038ea7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13368b66a89bf813afe3f49894b388492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5fe076cb9ee6db41b0157e92cf2d68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a0f5902d3ade7605ad53a306ccfb5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47379ffcadfc229b3551b0f085fdc31f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdc89eb4d601c0b59ba083ca46e45b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45d788b77b50f4c12200e498c4f719497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6128f7e6d45a2c430afaaebbff1e7fd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9833407af8d6e9dec4018d69432b1c0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06695d55d5d945b1bd4ad2cc83f279c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e5a6c005376d9484ba6283747cfe3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f492818a32091435f23f9334f50b49502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421e9eccccb8f372a701c45ce89c0cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f4c37a85b121fb2d2a5be0880afab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9628652d536f405d8886dafadbfd8cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713b26de50121e5d45cfe2bb9c5c0e6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c438acc3a1156dbb1f1936967b657fb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e359e839610c343bb9b4cb499eda06f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109bdd67483bfb39ad197dc25c36cf6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9b0f3f7170d56f46f32f545daf330510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e3cf25f55da4a452b436cbefa4500511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc71761f86bb22bcd6439079e618a83512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5805b72ab884f202a61b7d1f121b78c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53822670f0b39271185ccf2e93d1e6b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603530365f74396468f82abb871da9d4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238c8fb20c1d67b0416022422ba2691516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca0536d14d0266b65bdfd1adf23417517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393b0b0d65dcc2f1f9b2c47561c6f2e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ed7d0adc6f0882dcf29e83e476105519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc474b4f7d22be953e9f11be2fdc9cd2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde01772adae8116bc4e66268d4c58bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e0029fc24a4bd471d5d23727c5028522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0350408b384c41ba540ee5b5854683523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348f680b746026350f1d20eb91868d4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09ebfe0162e39b118622dafbb2a9ee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc3ee6b7394a2807189b2355afe3f1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdde4c76bac950f096d59e77e1e931527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a279464341a9cc828bd781e13526a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c841f3a7220062c95456d0713b66f2d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba61852bbe053de3e695912d7fddf0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb02b557cf7e3142bafcb426728904531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d62d8f83db36edd20a9f18e5b94b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f093ac164c119064c33da3a5f1c78e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2c37928f722563866c1f6c8cf0df5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7be739e7887dc7365f6492fd3f603c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edc54c4dfcf65e3f6e2ba29ac6d6c8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760715bafdbf946c26067cf241cea43537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b72d503bf5438960f295ceace9f86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762354cdfc6cc2b0b4354c60e377defb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af46c5e9795ba0622a7c946740e6171540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223290237812b840693bf4c75d69ed1e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbf7ea7e8cd216fc7b5db1eea4a64c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53d1391c89f93fbf2ad1ed3d06562d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69ffdeee9121cd206c57dce0213cf54544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13183c64de7ad79bc68a64d12300ff9e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490273f487597d11c45fca0c7989faa5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be8d4a26b1a6de7a74205be6dc5187547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c921ba09cbf44073d3a4a48217428f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620d2557a41d37b04ae3bea5a96feb7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dba54f36fd31105c3e164af98d46bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7c5eca5e9526e81d805a35f679b50551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac128a5826cbc5e5a07b5c997f1c775552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502887215885ae0dc4b009986a6d8fad553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fe42b66e76018a185cbc4c31e9de2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111e1e4c3a4a5763def603052bc7c27555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732887b45b9d6a5b45a408c6a943c0cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a328d40a077768e0a21bf366a2da2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81252ad2629a95a26bfc088fc1754345558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4d058f2d79ba03b2068f29c061d7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cdda8ae9dc02320ea637e12443191560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d63312e9222b999390a9188101cb6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c2f8e2597f37bc2dd84b7859a3a12562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03de64a81d9547b82709809d614031b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664dbfe9287d5b3a735ecab8e4088b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65892a1e0711553d4ed466c8992c6e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf2438a147c23f8b7d07c842ac755f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb67acda4bb92b1b850a06d813b438567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526550584f4c40880bebe97edb23dea568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdede528dcb6c1a803f47e45813e2e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7604b123f4f4f24f56d8944308e6200570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675338f91853b5e1596d6988d301bff1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d8c5bee3f1245afd4999774d44281572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbcac15fbeab9c39717b517f271165a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf4d79c630f4eefab7e01008dd9665574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc6ef0e235fcd0b63a58b3e90c743a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0be45250b0464577d711e92ea2e03576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c9f74a87711ef92a1e325b6489525577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43203cfde9e7a670685ad7e783ad4b71578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1632f84b805df3e52c9f366b761132579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4a31339f4c7ac1a44269826dc40c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21e7a062d1fd8f7c0c9198a201851d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e541d5fad5e46c78b47e695264aec2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5715c72822e30adf6dbd1f2fc5249583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91304f32bed972bfbf96b67026187f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ce19c2d54fc97eebcc8249c398f7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937c36123b69a0dc3f57b42e3259985586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07607f6945f9d7c4f090b3f90fe11c4e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704aaa459b0aa14fba72c5a435a91d35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27aec5ed6e8448624ede3734ee5ddf6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498b24cea992af526d50203f38373e8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8eda51f197f7720702edd6dabd386591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d8910f05ed82d15c992739598f518592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4f562450aad1c6cc9a751ae481ed1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ef0b55e44d2028efb8c3fd4b054ae594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558966d27202902b4bbbff718bf1592a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c33fe53fa9c5db3b58c94a01c92da1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a89abb043ffe88a03058a8324ace8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f84d76329ef288893a911a057917f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0723ae138827b579a5099f4501f0bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662409d977899d666cf9962a914d8be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe2d2d5a666dff038ce47af1fc8acf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0d163fe122861e95e6e7f0748285f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c77fee74d8944c9fe6fc463ca7349c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2791539e4d9b71ce52dfa5e96e73db0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837ed6bda24269f7eb1ceea727ff29c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34404c92eeb2312f36b80783ba35252606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55664267224dd22a931d8a510cc597607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542a5251b542821eef983e7ab6b41a0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbd6d06d69f777aa3a0a7dda9838b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c7ed29e4ec1235113ac1cc9bb8068610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247d51679f8a1472d72857aeaf67335611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2df88eddbe5e793fb7be9672f2b1e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8851e66077b0d8c3c46f67ae1b008613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0521ac057a0901e4e0c6f044edafe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e6825e6f36eea86550d366d96d97a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ba174b3df4fa58b1978995c15938b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee09c9af313496e6087129ee56f907617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356667627bcdfc6a168c00e966f1e03b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde45f074b9061adef856150c5a1738619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a9753fcb2ea53ee06fcdd2820eefc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3071362caae657c8e5b5fee714e143621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1a64ee50703da3a12bf449e326052622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d47171efd5c7408e8b3b23387d103623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e73edb9d0f6009d3bed737c6f1d56624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cb84c0d9f8aea010e99fd4d486f9d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e961545873361c9ab8b33dacb520ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56df7b25c8655c56ff2821e8a8984b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee537843aed72fafc1a536e2949a39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd413d8ec942c7aa97c6024f474316629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5740eac57886aead780bceb5a0691630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbe536f1300b8935dd320aa7d7c750631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bec146b7af416b31f2c7464a33ad2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57584f26a6d5df7a7032cf854ca1ece633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834f88fb5c085d70d7e42bb0abaffef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d28a0745e761e2db61352cf43b80b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e2d486f82362dcf700c1d779e004a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0b9f3cfa4bcfb42c16aa089b27f17637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d47d02179023622449a636b8efc31638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeaa353d4d6a799402ab96e45211f06639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e665822eeadc3e9cea266459a7928640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317476c89fe04aae2e1311b4db4fd04641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ddbcce7f96368266a0a8c75cdb383642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c602c44ca715955b4c3099bba948b20643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622e2e10ce69793b1c592536045a6a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0decf9b9b5d40478becfe5e36b21047645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b687f1aa76f5e407227e578e34189646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15175bb1977ba593d6cba0665f4a6229647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54cbf202ca1aecd99c20f2ce0867b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86aafb534210d3f9e96943ab6a93ed9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec1f196c4aebe3245d7b7a7c59dcdd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea77920d8d97403da94bc4f20d6286651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef847c3f8763bf01ad886346e0f9acf6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6676a93f70ebea6343bc5294eecd08653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7472f6fa82452111163ce4bd03b574654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70d43df8d5699d8691417b6e038fec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165533e3238b45ba478ec294836ec36c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4315acd60ccb4d5567c6b824c46190b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58a1c0e7e85ef4f2afa84cf22f2d87658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814371d0a6bf9bf8f1ac4e73436bffee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c415212de84b713b0cbe7a5e6d9e56660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1243b26d1547ff1fe2cf8b729301a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb09f711af8417f5b2cfce92ad07a0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c76a25ac6e19dcd04ab17638dbe56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd248fe4f760655d7c293c4c16fefd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09194ceea132fa17f2258933f7cfd910665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186988be9fc22f6de0117dbc29f92c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040bd8172971e030ac63d1846c2c79a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2153c71faa8e6adcda716095085148668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd31fe039cb9df05e8f5e994f6a1f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4057479b41a04b15ea708f19b80d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01028f87078ee3a73a6dc0b251414049671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6413b21b9dc8f3dff5b73ec1b922315672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273a0192483b430fbfa0843454c7b66673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b3de133d540183da9b1b745262caf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4725a12a75346174182107490ba29675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb27cb7c45aea96534beb072eef03d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898626950bb33607b0517863ed169cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e9d0306d486ea25b0036cf81abe45678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6291177828629d8070b136d2bf4e377679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acea8095e0655f5428c9f97242455df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ca0909a430ca313491d30041cbe96681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadec97c7953337981882f18c44c8e7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566674c160479791e9d1dfa9914d6483683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e62036c35ad75bf487e5c39b7ea2d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff034b3cbba28cfab2875e1b3d0df7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79ab8649428e3c6d6ae49216dccb42686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0912fcc70e5efd447996079f41f4a6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a139299df101f327261ac9a3d96bca4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beed19c9c3533cce164af810eec364f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d555d1b7af12b0d08cd7807c558346690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63073d0ad96761875055846b2791b3e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bfefaeaf881c6d78c35077aa491301692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42186af48ebe9dbab7e368ac2940a1cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf456893071c223f0900a82533696d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed3b52e7f89ec3752aa741cf41ffe0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817ab22ca471020a7986db147a56fa0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63429a7b922d4e60104f3a70f92a265d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23acb8da1134578060811991b901f0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4578241044b575dce1e5dfaa8fcdf65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72276e2c04f3e3b2c7a97ce5d1816cd2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca735edd0ab4b8d31ddafd3fd9dece701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26759807a1b03c8a4c0421adf1164d03702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff6615a5dbb4a7baffa48c63e7d8ad703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce173558827be8c7cf6321cf8492464704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd88c8a9c4c72aa7197231b6d376ff2f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43408d865e0bc7afadc7d2968a5d551706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b052c2558f20ccc48bb7bb48cf3f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693760e7d9e7b60329d860aefc101ef7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357c85745736d42d313cca6eea6acd8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5bd63c6e91829b383dfbd22e44bee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c2ab7aaf06de7fb6c281f47469ac5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6680e156727c26deece4b022a8827712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebf749708d1ec961911b372b16a415713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bab0b578dc338e41167b1cf044f16714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7584211ca1b9ca0380dde0ebea9fb1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7052ec33c2a828742c0759f0747ee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52be565d7829c726f1c90716ab41953717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82876ef0d9b6b4141148c943c47219718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68998b1ad7766c5abceb10c5921676a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def87eb618b8df3f6891518ed416cee720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623d29f16467b740b716d588ae0fe8c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19aa609ce75df454e634bdd98bf281722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e51954852735dbb373edde27d1f97723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2128bb12e0ba84b80346f7d10995725724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d97ec184f89a7074f0d2ce9ee19029725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11ee0bbf5539665eb3f1d3cc0b6f44726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71878230c199d6d7a0f8cce94ac7cc6a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff429cfc83fa6b75780ccf47b04f1e11728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af865517bb3c1443e217a836426f963c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4c1b99d79e90f8c0fc046d952ed6b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af159295ae090afd130c138f2dc416731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0f9c4c066a28ee63c377379d907f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9c31763fa58c484d7105aacf90f65733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b517a45023cc699b068ec323c66b354734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afea4a76733c764cafddff16473f43c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755a8b8cdba47cc3b9fcdda948db1f4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe5b294af65d3624d6e30ba007ace0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709264b78e27c4360e775d057fa1383738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc659416f31655a272d7ee3d1854a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951f9ccca0d06f2ba3fe69a48930aab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b8caa4815a5010f9d10206f91d169741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc685e79e5b15a265635fe4fdcaba9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517905fdd248ad5ee1492be61454087e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54989be7a96e69dfd139e16df7d5d84744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da7c79973f60721d52cfdb76c03ef4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac962f1fea7c91bd47f1304eee563f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814201defc05dd22f70bfc2b9f27649747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27d6405012e679d77d22e954773ced748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330796964f64d60a110f277701ebc32749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cbb614fe9b9a837cc4214f51ff129750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ed57cef807c2f9549068212eeef19751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764298eac54c0145a233884ff3ed9853752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a453fd676a1a731868ce3e23dfcce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbaaececa594c8a7106027ea9c166c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837db35c5bf9d63f799500aa1b12e3a2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9941db60bfd2282fe3aeb2399f309a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e12385bd4fa15cc41057e39840e89757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b7db28318e230c8bcbf992f5d7afc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c5c0435da6d93bded9aa7e7444e15759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15146456e69f5e2192e8d66bb77b49ec760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0699a1ec2a1902120cb26dc50c762ad761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fb6ea5b0a3b3377e12110cef80f5c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f9c609782960497094a9d0c555e1b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7934f8ceedeb969039b3d36503934764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa698590f4798eea0bf8953c0cf407765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4b2f492416809f7ac9bf8ac343161766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f00c3fbb619522229933db465a1fe1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5942fdba1068faf17eb109d5e9059768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce858f3b8bfd6bf5919c95649d40c9769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cfe8cfdf8158adbf71d618fe6f2c3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e926e787ec4efb8f778710ebf54a97df771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73088a4506e05bdc3d2562f9bb18d6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01937dd604e95906b5aadc7f75ea089773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7327a847cd5e1a7b59d135fca05d4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcc96a62d118835222997590215d64775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9024faaf036f08763487a3dca91139776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114856c520cd883d477f0cdd70ef4a23777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f392904de259738c359269cedb9a1ab778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8434f579327497d79487e5b35bc031779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cafcaaa29467174ccda2ea0e46e34780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215a0a2ab0cbe4ab0bde2d7c13dd0f4781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76331e4891abf2aac7d966cc35438c48782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248fec80ce1fe42df77615ee0008caf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea056f85a842425345999bc5916e30784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb9de8a1d4a976410252db29b8d6ca785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0246b0f887b000e242da1537fd2a3c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6286c44179194024bb8e2bae4cda18787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ca1007eefc58ea7d6f392b27c0f1c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6db1f4c1cc91058a02d1a882fc5ca789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43984084cbc0a1286f9a556854e700dc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fba8b430a931546f7500ffc4a8d779791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1364d04fe059915bd46d48a1278753e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa218c8f8494c662dd20888e5751be38793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51778669d5f389b92e5b1f9eee44e2e4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93a38efd0eb53263be3bfe27256d96795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c028f2b3a0209a90c6d698450b59366796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c825f05aa9b96ba99db6db2872a82e2797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fad3f620450d665fb96463c1891a3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305644ff951d9d336dac9972d1f226a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb12ce23eecb8ad25046a8c88e8e3200800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804bcfdace031bcd334f454f029910b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1c68065446269d283d6bd5d5a8236802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba4a1efdca508032e94287a20f1bda803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75dd921079433a6015a62ddd9c431aa804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450593f4fa46805bb35f602f97211a2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7ec860a858d67a730e12433258118806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5bdf6f577d034e9d1fc70b6836b8f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f64b511034022a9a99f086f4405a80808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de96bbf725e7d38c1185e6049e245c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b973a6625aaad491629529a7a7515810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737da3352c12ba3a0e81b5d6ea4db2cc811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de544fe6744c0afcc149c97ac639c6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be242d5436e5173f676f1132b0bd3fd8813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917933a5ac3b710ddf539bbab4a3ffd9814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb97760af52a51dd2e5af545a9f197815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333f302b7c8a62bfcb4a8fe786f571f816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf835c3d8fba990dcfd704a5e0ced8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a5b9502c201840584f19d909edf1b818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a44b3e1bf9662667909328bd9cced819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4094123f557baed854c8d267f749254820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743304ecd1cdc94592c2a694677065a821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f44cd221f7ad6f868d3ece0e46e12822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b713c2a3d1ead648d707079d84af9b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cdabce6349b9702c9850d3ec6d178c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585cd5169109367a210ab05a2d1cfa3825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307be0688318bc7cee5e9e364bd9e0dc826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40cdb7c8e21012070e48f8505f8a4e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f688d1f21e9b320771a3d09ffe394828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838dba60761a3a3453dcf8278979259829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d941dcba88fee29593abe4d9aa2e875830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3679dd8fd60e1281924fdd568a2cde831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386aa141e42e761c1ec8ce8e4d34a86f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0528666e22c1cb31634096d49c14ce833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e2f3b553b4fe7b3c8a013e986db40834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806799b1796d094ae725ede17327dde835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e4a800dfbb6c09e7bd2fa718956ee836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66482e24722f827c3a5cec52d9a135d5837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627a6d9e3b01bb6342143dd3e978209838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806628092cb9ad1693abb3d661a1bd2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788acda1a8b1bd3d6384d592d79116d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e3cd454e9c17c6cc5fb3d07112e7b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6553e8609f88bde7c607f8ee968f1d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc4162f44d04c75280b6c305d1ffe6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16edc077a2576c80336c70bdcd07eb32844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7674c1b6000cd3873694ec6f27aca4845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aefa3b84fcf2eab75ff7048afb64e4846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bd19638d6a999ff5c554345d06af0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330f75931a97f52f67d6d209faeba97848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82fb4bf3727d58709e9d2501ecc7c1849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddf8d74a4ae620cfed475ec3ad44d1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473ae0a8d55f7487b9e677e8126d516851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5d8b107b4a4b21c9eef8b14bffbfa852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bf225d1974197b7f6f4c06094eb64853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8d5fc7f332b6ceb10a2234995acf2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd2847d95800491401df7fe717b9bd855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adc8fa19f3cdbe84957580d5252e56856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273b71eb449edf4774a4a89a2ab70ed857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc4471d494e1126b2179ebd819c112858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c5b3b0755bbf02fecffd264d6612b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d45496ced9543f67322faebb10cb6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c359246f6e8b21ea00c5d104d3dee7861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf8e85a258487a89f16f265f6583e9862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e7469ff647a6bd89eedddb63c9e69863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445e8c3568ee344464caee799a52d81864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffcb7ea8bc0e4f1fff35b40df7f038865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9637f1edfc4108a1c3ab29e68fc55b4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee8030dacade56b364ef556c1b2337867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cea275c7d152a8f5ae86d78a8da56a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36fbe36c1a3c67619099a474818334869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070358287182707d4eb81c8472c63b14870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0847ad1c100ed05d2a40b192e1ffb2871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b35414ffeb2982ad9fbeabec9db85872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a189d681a479b408b9ad0bc5f0356873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7324b1c702248c95874c96bf841d47874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03477e84834a7a08072d13221b312804875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061d250e89cdd1c02c4c97a0d31e445876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06947ffc7b98866792f8c3e60ec7f268877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea954e9043444aa49d3c82b7b44a30f8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a647e34a304b6ec950052968990ebd879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59e0b3ede5c5f745725711ac660887880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308a2545df409328e2bebeb4c1819cf881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c0fefc09ef4454d29184151e38c42882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50ae6dec202bf2560a4090c4853c01883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec243c2b6e40e43f85c8a3bdd67d82884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68714ca8e7f78388e5d6395c20dc1fb6885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472939fdcd9ff8a1db953fdaed69b1c7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62e79ddad3cf9469ac78dfe4b7415b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e733d90063687429687ac7fb26ffd96888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded74154e3d8e807400b38c09055484e889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661f99e5f1e873cbf23f008d33eccba890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00433c3a644a2e1ae9a24d04fa2199891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc52673fb898ff8756a1307b6fe768892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96431691c3fde3aa816bcf93fb015d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f314d94f6353a7414012f1604f538894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a659477b51e9a81afcc02ba149aa83895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a6144d2eb3e585769da17f645a786896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0dd452e50ca1c002988eb7901a4ba897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2abe4cc80504ec017cad45f9cbeea7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9330d2bd70358f4c6e95a942f59bd07899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9395a6028f3264c5304360768f8c7900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5b685cb984c9a6a10b2c025f68080901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba6132cd1b6684be475e6cd3d00700902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372cb5b2dff041fc3039d3e6767e600903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ecd6b1dce79d936470cb60df2f50f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef262b17735b5de9f7d30dfc2125f7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a78c32e0b7b7fedcae4864295fe053906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636fae8eda24e71e0f5d16e5745e582907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef91277d3722ab9f65a7214e0fbe587908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e243c1aa147419aa53ebd30f0f0aaae909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04173108e5bc76e279cd4f6e0d712352910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd4316ce963e9c834ceaa2da4a7f9b911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e32d1a4f8137d7ea6cf41cc2cd3809912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294eb4f0c8196425dcd7baf7c0138e9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadcfdde8d2dfcb329cafe6ab4a6527914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215d02c120ac4d81b13413caf8e487c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e983decbbf7b189107f8efb00aa1f6916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fd791cf839cc0fb53b8ea67f72fe7917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8172c8775bffee79241fae2aea0c5918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bb87adf452b1057b2dd7c711484e7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f87654ea7d30a663aae16cef6db45f920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4ac7473db71e9905b76e1c089c42c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a6c8fe0d261e4cbf766cd44448cc3922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6674eca091332793c76ad14b6ebe1a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a614ee5a487add8b8a5024eb87d4a1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6163c2e4b9c03cd66f417a040bf92b2925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1e0c93e1e0877f9f1de7afbbf2c55926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caab363659ffbc0c8bf9d2d5877bee3927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3ec1dc15a21aa67d2c7414e3542f5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45c3e9b914a6bc7c17d2166df2d68d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf60a28950e66be024dc6f70f138e1930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269f0f687166c4aea6ed2a216ccdd05931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745392b894991c1fb709d8c4b4cc284b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7861e347f446bd2331c0e64041dea933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f219b655db6e60d881b4d05a2ae6e1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5512c56a50ed56a25dc4e59183dde00935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546651fec870ae3c7015cb8745624eb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843bf889a05298136e99ca4f8d75c19937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7861219292e6e68d7ec3eeccffb66938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2795b30b36c9efda6033ffc3c0e27939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a14201908a10959aec0e6d34f0f318940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d7505817cbc586cd663b28c36a254941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be523a20fe160d16ae6b068ef58a26fa942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16231cba9cb3134f9e5468d03ce8c2d5943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1804b8258eca8eb5881f53b18bf5b1f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d239fcdc473d4101ca31296b377ed945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274c711f443c23eb3de6b0e95ce0c35946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f262fb1f6a9a7bd7c2ed433526b954947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597af1bb1a4a5a973b6d4fdc0f391af948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b522009293fe464048703b371fbb518949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28df22440b627664700ea5b9eebbfa950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b7947042757603e686e18770fe32a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5a214208d75341f617f0e72813b5e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9707bd0cf803f252c2c55e91e4eb9953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52a58e8e8693f3218b37ffeacf0cf50954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca034142a1063736eb271bacdc7d6bff955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac45ba56d25a3ca202916b7e0eb6fe956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba14e04ded035c923dba49bd3a3b6e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1262cb33275038e639ed6c5f621e4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aa504b06353d39c7d6a559d94fcb65959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c0c1659fbae2a550565d9736f4089960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f9139931a7f525079506776bbc886961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd21f26e6fdbc1cd2be20c433dbcf6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952088db7dc8567fb2db742e355390c0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda2410d88dd4cc2053ae7a545bf8a4964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c9fe9ae181490502928b56740589b965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4551643f70de130cdab99ccae7551b1966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c460a582bcf6fde4fdf2045b051760967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247036290e6893634c19111aa51c9297968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844b107a82ef9aa2953468608ecdde0969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112d4eaa34127203e614246602f0325970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f064898ff73d1203fa49141a9f0b75971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173a8ad590b798fda6a5ce99984ea29972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431440b041c92c9ec8954eb07397e3d8973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17678c0491f69a58cf7f106a02661f974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac079a57483e0a56619a581a6d88a308975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94254fb450f5599fab1db1199f2fe935976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9050119563dacb069ccbbda400f964977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863a9d34863c120796d6c3c779f82591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d673fa5a02a8e7bdd77fe137d2b762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534ec7137d3d8fa36f1462a394a20873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb158692fb0cc55f13c6c61ffed49b24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85ac81df66fc403506b202359252f55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b042e72f6f0ec85bafab3206ff9096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51cd7c7dd53be95e22064dd56b14be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706c4fdd299f041e0b23c9fe2c0ca8e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee669e874dfc11d2c9ad798b814f7159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ac0642382343761001e58ca1c54cb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713537b8e7d8060a1560444f08b6f7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4803b396d32863bdeab79f553d7d15112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765917d6af46d0cebe1650e58e2d50d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bea63ea976f2fff678bba752729cc514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871d5fe7f6b9345ef1a67d318d7fe6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e363192846eed728c347af1368c396616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d45905a67ab93e29af983c7927ceb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929726097d514f6dd9d5c1b688ca56218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694bcaa725272a9504c2cfb84c9ea4719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08609aa0f702fe296a32f131950a9e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88174ad61b1a3c6268f74e527a2f2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde84e7bff444070dfa1a44ab21a071422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbe2b80f0474a03071c7722aa8b8bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d9266760bbbdd84a668c5d032f71e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e97f8be6ce2a34e54dde942d622c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e58bce42121972b09797e3c5b3085e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8af19dddde01a3e8255a2de0c7a8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58591d2dc3067b3711ffe883607f50ce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0a5d320052c9600ce3834ceec174429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3cc8fec0b1b86b7310cf795723e8b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc163404ad7bea8793bb9888b1a39f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4aa9c165d1ccc816aa3ec2c6703e3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23719be3a03655c19f30bce8288d689833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f411e0d2e410e8d5ddf56f4493aae834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295d7694bfe26018e2cd73f4389b7cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a050decf29ddb7317e9add620aaa33d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f83b8c10662246a07f165533f51601537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773a5f344bcb5af47eb08c8a1ab9fee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03bdeb64eeb3d3440a909e0818862f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72dcf0afca25762b6aafeb66694e9040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f01b07da23af7e48c9878bf70ef18d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597d2d34dd70a6dc4c4dc35f44377dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab90a7f7aec2e32a04a685a23b53cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6363d915f81ac8457f0fd977735e81344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29312ab3da19b6d3fbacade47486284e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d229b3f51eb5853dad2a56b3bee51446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52568870c777853c22d9534677202d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2cc3a1943be6b7fc7f0f32ed9368f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950ca5a269bc6e730362c35c64db16a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccaf1fb141f82be6521e3e204536df450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2beb76343bc8c6156c19e532ca6aeb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91c22db67d903b838e886cd84d826252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157bc1b28e45a76c9375185d0776d9e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b48451bff5f4c77fb01d08dcc33f7e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fddc3453bf8b90a3e3dab3638d70955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f1a35f9bc1c0d7ccf7b0bcfb6675256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf462d39a42fa096f243c02c0f3d3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb14501605679c9bbb513b948af6c78558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac918132b8f760742f36d19e8618537959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b5166ad0a48ed5ff4443648e17a3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65cef235d0bd7a524492e44a1a7fba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99f78cfc96ed29ea26e5c4329927d462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c669f3b1dae8f9afab30ed88005fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f3de1855286fe7b2c7389e3f685d3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b5ffd52232284f9f415202e0a4c8d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f50d778de2499a876ed8ead673778c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920934022e9a4c4cfd084937fc758ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41acbcae8925ca3383bd4dffaf55e6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0c7a04d920443152dacc35665b29069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4d9b0722f6cad0d6b6e11655c716e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87cf55451ce23fc2efca21ee1a632e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f6c598c24ecb34aa4d040d36c2c5a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e353c03bbd7d7ceb5ab816720ba54b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a1d017a8b81e5b5f99e30411dacfe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe93d89962f4649e064160bf372f45575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169738c2b9a56f40fb09531bef5f99176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e12e2808b68c3c0ce01e8b643ee2c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f240c6a583c2d77932b09b8c2b365b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ff0dbc5db0680934febe1511cf63f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ca42ce3049bfd8873a15452064a3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f924165c2069b4664c6808a2a615b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4289bcfce4792de5e028c7c3c6d8b2bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cdca339285f805339bb14e8e3f6dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae8d35c4fb99ea87ab62a460ad6aed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da7e9cdc848a34c2858bafe302decd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c104d09647cb62e9365b77282623c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da6ca325960f6f92b58785c0ca739c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77516fcc1a25d883c14fbd6e7ebc8c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c457a6426c2f27ca2d1a6c4ada646d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ffd5a7cf4a5aebe6163dc6103deb390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baf93a31d2c9adf7222b8c0ca67f3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3b457b9c8e99fbf24d6cc0f5d480492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610658aea7d4665b0a5c39cff15e29493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854cb4d4e9aeda2e7daf9c8e2dd261394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea6fbda3b866ccba02a8489f92ff8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba955252e34650d82bbd85797a39ad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0678240ecf784bc516076111b09aab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c131dffdec78b65c096ead2f410b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd7ea96c1085bf52c769ea5208a0d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8ff65473699228812662412f0cc45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88cecfa7cbdf574b44d677a3fe5b49101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3e0bc1c6fc1ad9dac43c6e8d86e25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c985327f7e1365e25a154eb464fca023103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612c4e23f0d3b2cd294a69226f04c56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c182a486e08a3dbd60344bc98f7a80105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34e2f9e118dd4d3509bcc2796723d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f87377e45ddfaa95160cf2b1e86f8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9aa15f269aa3c4cf710ef31eb37141108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc140263b9918f761e45412993c20f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fa2200693574e2811b7f65824121a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52246050e244a8f99cbec905799608111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cded91d032db34b6a6beee66b7c223112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b0788e62873b023409154f214fbe1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67e299cb48adf34d37b56b81736d62114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12a3a5ccd98953b296bbfcc2d28255115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e183fc26a912c3fbfadb3feca1e24116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391494d27a34ce726746b9f2567fa4c3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321cf696f8e559201f08bf9b7a3e2d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cce4f2656a19b01dafb667e03bdda9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c433115223215b4205e552c942026120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c517ff6d66942d6edd901b1820f20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f396ef2edd4aeb436e34e884f5e08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb875229a8808fe373f41bbf0c6bb7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9c875c9b04a84e01ce0979dfa871e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e77773871069cb6e1aa8d5d9f1c71125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c445f471999e38be6d152868749064126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bc024643bbb7cc64eb1b6c53d04f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9fcca23d0538b103f0edfa548a0f7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bea4cf6341179efb895ef80274a18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9383e94bdd5dfad9350be99827857a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617e2d6508ce9ebf8e7a3d240b478fd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffde1e90b3dfc5e86a3b7f568236c9c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e45391563e90fc36fef7d9d34c6e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1988945fea25cfc6754dab361889310134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25127d0e0c6dbbc4a876454457eeec135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c920f78e4b7deeca07cfbacf7bdfc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c062109359e5c5c231b6675fd6d64ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2886da0e474a6f6a2ff7de81fd8a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3740eb849d283e8c0fb04384f87430139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6e395d611e8d98b13ce624a514927140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25043eb81e059d588b699a189b2e184141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1020f331a750ed255260497825f408142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41819d3b40bdfd8b5592b1572edb6bc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30b40be1c00be6fa2c7210bd4241c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae34d286a287ee75848ebee8bc16ef4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94db1c998e9ef606c636f82a6e37a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc1cbfed2aa981cbc080ef9bcd8051147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff11c1f3211b83f07777ea22f3f3ca148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fbd84e2120006530cdca2ecf8d621149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035b0aa6ad2ec95ab60067675091603150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5a302d53e9a216cb7d6395c4de568151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a04159b9dc81159dc669554bfd23fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87045deb3f0bebd230b627ed3cc5928153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867363693f00017a152165aff8cf300154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb348e05f4aa95748a657846b6036fbd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75c4a6b386811bc089504111faa60c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5aee4b3de3092a651cfce7fe0357d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e051aaffc32f28f3a969d7c3061b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3ee4e5d150f35ff8b508cb9e27dcf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573ab8cc910bf37323a6fb7a53dd75c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376d55a4388949bc3646fe65b3cec36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a716145f4ccc3de878e9fff86e9a4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d2d80418aedc7ec18d7b37a27ccc8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621d8380547fd2a183c5f81c7bd04c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4784b406e0712e6264bb059ebf74b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd2a057321d6a67a6e5d873e7aef79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc52654dd19117ed7656153ca41a1f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cf09a31bbebb6d5674dad707788f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a2b194f2440eae9038f3cc924ab49169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbf498264fdff9940a05421ebffa6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c9948a6e5257b512d8402d642ea94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6276d92ea67f3e32dea01eac114ba2e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fcbf92f81e2bb48e4cc8cd8f6b4fbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5363d3f1cfe3c401bb576bbd5ed2f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e924c8301028c945fca82f8ebf5c41175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293da2138406771590ecc051aaa0320c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b544cfa70281b53316f168d9a196f149177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e8b7c6bc0419b0d39c45686e816bd1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2b49b8fb2ba6a9d5818a6c0a4e99a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c31b07be8c770d79d3382183f8935180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c8d40f20ba3b42e50873d51856e0a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7658f1b5cf093ad874ea601ee626cff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d857ec97ce49bcf62edf4ff7ffbdd98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fea7d29ccf03925405e1b9d66b9ccc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ab5b0d46655007b24b374e751ec60185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bd89ecd53d83801eb492f13f49163186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854b5a4afe931bfbccac9cb9bba73ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec6ee9b01df8123e8a301aef545da0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93de811bdeca0e7a29aba35ac2953b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee92b7bb323265eaec2a3060ee7168190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae597daaeb1bd2d004ce3759b8f23b93191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e4528dd7895bae50aa525f7511362192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6eccd0f1484f977354878a1a6f31eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c30ed41cd8e08ad30157fc0b88e13194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fd084c3360abacbb829b10a5b7c58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b44dc7248c7b05a7600f4fcfac787d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfaabd0b5842d9d6069fff674cbc4b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3272daf58c7271ada4c3d3a4782bbe8d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff8d630042cf0581291da1ab63460f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971d59ffdf755f6a00fa7b488644468200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6d204ae1149b64005ae6ef227c27f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b027e94fb484cfc3caff602ce8c2a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7645b215b10a517bbc2670a094ceec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d883b4ed4e45eda6bb74c7ff47f3a0e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c8d01e8e3e9a461995702ea463e13205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d97eaa65f2439dc34a130282c7e18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34b535bc1e24b78b55679655c9d4d3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06197e4977bf2f5c0f1c522a1f98539d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266d45c87feabb9aed57dfac3b9bc53209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3653bdc7957b7f0a469b45c3b8d13aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb8c32e8c941ceec9e7b260fa040e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6763137c2d34658412c227d892f98212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2e5286326a983e704075cfdf41481213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b69d6e48881081a9168e2798812dc9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1daead1f43600af80b1ed5f92d5271215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91dab2f8fe8922db155e4edb6a11a6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be55b8700c3e61d262fa74cf6ddf9bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6166875756c42751020fc0e9a9696218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0a2221eebefaf889183b918fdf321219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa42f5693681b543ab031f089870661220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611e125d9cee78d9f545f475dbb6b11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc08ccbb401b3e9720cb56fb08702b4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480c3cb520c2d3462f65addd4cb3478223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf8bbf96b540285a69a2105efc6afe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f252965ca06542eab96f239f962fa72225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77861f30b9a551d1b7a393aef238ef30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702d16af7029113a02b9720e64053d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d441b9a3a11e142a4223310c37e824228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d783e6e01ec96d6225fcf1db99f32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d0e70c6300f2498e334708fc5aa8c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a780c541ab91d43ae0a90f418d2b1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd39597ecbb6febfb0a39a31dfda06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec29b3d9dd029dcd83238702598756233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c34b2814f53e0aec2e531aad2c9bd0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435faa2b5b671e97418b6402306a4104235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b156aa71b83c31cd2d278a44ecae8ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d509f79141388b57248492bfb1038a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942f76093e98d6f7940c59a6584bee5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c9760bd9e76fea49103acd1349577239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a655f063a07990d853ae74c8331e0e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193012a8a43a252389ccee0e03a51a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7aa812a629a21943b60a2555d5b6c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdbff1d4b191e14f459d416ba65fa1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692f9268f56d1d76000abf72cc5818e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586347803cfe75e00f4b1f5d579a29f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889fd1473db98c8315c1709e4163ca9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868273403ae05c284c698145247c7e58247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4114a778abd1c561d6f3042924fb075248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78345b0222809274773595c26cc699c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a1f234c20c0b6d9c9fb054b4d60aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba365dd5dd851f69764dea7cbb881c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98a92450eafdf8184a90c63c3563d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2863c894f7171122865519e242d19d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a14bb010db750b0a7dfc951e8e697f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba053a2a4ac4f24b1b78eb143bbde6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45188066c41c9c8caaf7e0810fc2eae6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3629912375b6e17a9c12f7e0816dd8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca204571bd61510d9b9a6612631b8d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948c9a57c134258138994bcb44dfb1b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacaff7695ececeaafdbd18273b65833260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576fbc1f1184be348f3d02f03b6e578261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a965fc05450588e1d070022c6b25ada262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a875642e4963a24bf4e8b1587802f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11b2b5a1ca89734fef23d0c12f4505264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854cac0fe0ac3a0385d805fefb98a84265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf58f5003822b0f02a030f3eb127f1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c8c5395636abca4b88388976f5f49267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27aa63f1fea2e065c89e200bfc6b3b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a57e91c79bf336a8c029621bb731af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172783ed4e64d6f9f64eb8030784bc6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fb54853b104e17d3fafee7600a2f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c41f1624b124f78316c9207ffdfaf0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33344eba6f97b2d50d37e527bdf29b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c500bd33e5b6955b6f5e14a03fb5a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda712f5fd926d9444f711033c53a976275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ce5eb3fb408ed1f89cc976a259bb5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5e225cd4932fa267a42228bde5bbf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5d57786fe956d7a10aa6de295dfa9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a884391917588bd0721208a72821a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac594ef7e9004db554795414ad187688280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba410c76aca6da4eeb92de2a3eb037281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac361304e1e884c6047f699fc187edd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee665d597aca59102c2f8553d786cb3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0429a5b29b815bf073b31a994f7064a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00241e6b7c679dfe6db596522de66b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86618d2e347d0b5b4ed0f41d07d302286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc61fed8dd5cc06f16af83f64f42275287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a444564be6074a9828f356f664a059288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db50f36927fda9e40310737cc2d6c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b36a4505cf94ad3e9cf0774d13825290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3c4ff1eca1b0f922760b6b521e680291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3be74a4485bb13833e89884805a2e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727e07a926ff816f7e325d9e586f402293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460137f50134561864bfeb895716b08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef429f1915c195fb543dec91bcda03295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd01473f345bb6e6981bdd2dfead58e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce9be62be82be12b97dc0d98dde3b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7025664fb3b994d912064eee27d81ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf9dd9ef98d4cf4c47f4c4ff2f0ad5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4626489a1a6dc17c497a673cda5841ea300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b6254d7017723354510fde3fe4940301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217411bfdeb0a3989ddac90e1cb1eb4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ecd84cd60568fdf3b14e7349ebad49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8cc0fca7d156780c0d072bdff1006304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab840f09bba13d9fc4d79c46e1cb40f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94907c47fc8fdae2d21e53719338b2f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e67043fce0d8e9408c1115fda661f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589fa76471bfe7888b0ac501c203f56308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ad1909febaefd219e4f9ec832ee7e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f83e7298f7bc51e3a69aface19235f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bc7e8fd1a0db213d36d3cb86db0ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd2bd9e894f53edcbbfeae1c243aaa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa17837b11ccc04b2a43f92c13225b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12f06ab4cedbb9137aa59d1dfde0e6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210260bf380ea477a5aa52dd572155d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2b0b50e31e49f3b12178f2e2eec61316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41a333e7f427bee65f353dcb83ef55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56514b148c8afd351f37821d1cecfd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1de8c8cb26ff245dbbfd2d7855ba03319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ca74cb28a09981bb6f4198121d1bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7471910988a8898cb896590daeb973321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271716c188c713421f011ba3e227643322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703a967c5697fbad8ab76a76da92afb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32be65677d898ccb4a155dddcc0427324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3a8c6f0813e1b45a9f3e0e2b58aa3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98676b4cb29c39be77d0ade351aa301326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c117113ddcb89c8dc93136daa3c641f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de6cdbecce4217c78f0a489a7accfc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01539d054d7454b23ed54325de809d01329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2815b80e22df2c2d00a834a9fe52ca7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1ac0e2bcd1c13749448e9b386681c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd9da760b992c9f6d67dcb112d56fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158f402ceed58e9e8169ec1c667f63a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610cdb119b1d71a131469e755d09b77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bcbe2c501aa8207e65b383e338cb3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835eb62fcf8d2a5f45684a218872a7e1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6175d3162cf55e630ac9116dc1d9a7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf01749204074bb5905c29f3da0786338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5527667cd042ce70a37638e8b5ceb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2cd218bf0055360843e40b191ad56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a066287166e83e13960e849ef20a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dbc35f498e8b7a0c0fe7f9de340056342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12ed78ffde80dceabf98c18cf21d4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc02a18f3a3fa4a3e86a608cfa785e58344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7c911242e50bc493dc195da499894345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2c470bf41a057888a6b933b63d5e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c15133b702d086bef70f1a3bcd1ec347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5270f26f542108a2a6ec472761310d90348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fae1161b6d5f27c3d270d1bdf09c5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857d157f1d7e975bb0ff24f4f0e9ca8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dc46932ed9db607e9614399b635a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ed7abe1266f6beb065a35b0e41680352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872fb4c8cc87ce5f9312bb633fc5223353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c277b71ccd2be6637e037fa9813587354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318a8aabdd6428dd830455aaf118b3e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c870b0c7e89cb928777ea6c3a5f15356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7e2ffa262087731ab027869c7b6a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ae5a440f51d9043970c7488d7ee06358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e5b87b9fb690e45bed2264daa415c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ca31504c4db9683ee535a766528e1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1009061ede457a4490d40216ca5232361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f591ce98ec0b0d0ea8399f938554285362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42537ea6b190e448969a1438b34a738b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0a1ed47c18eb9f882a284b79df964364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536455710690b806e9532d5c7b6b803b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ab68c9e17c2d846e29d75cd7b5950366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70bceac3238c7cba896bc7d1020cd7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af277679f80fcbb149538b24126bfa97368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d06653e4c6fac03ec11367d6569f88369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d46759d9586841067148f1138a7833370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385eb972b2d0f15f0be1cf0dc284f63371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c8469f60c838a697e9924efe29c73b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542c230b374426eb30283743f69c3c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1362022d6a10887a3292464e61cc62b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110f7746b81268e40d5088b17b5e58a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad354acd7c408ecf3c598422e30a0851376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd26f9c392317f9ee10ae08405eb2d9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f313e30fa0114e3e2603d32eddfc6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3fcbfeecfb1ca1416ccd391fe906dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff95bdee326b3ee4df3ea4a8ecb3d09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e5d0d3ce794323497d9d14371818a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5296d33a886ef7e3147e051a7ffd7bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9293a875c807ded71da4cfc8c8d67383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b311502021618ecf3cb1f2fc00879384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f64abd3f1dd270e8de5026c627322385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4db1e6dd686763936456ad256232a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32ae0d3063ae87f678d18426101e33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df69379a83de45161b76562ca32d5a4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07fec11522ddc0bb379f654eb5d3ee9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70e1b06b9300eec2b07b972ad55fd2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d37da794ae606ea7cf5285674dae1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5c6c9f1d79836f71a7fc3e877fd79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198cbea6cc779596231eaba332c743bd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe048bc6907508dca770a42344045b12394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78860339e161b33c25010668352530395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82610d4a1aa0560ad20ca24e3e9c3ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a09ff183856f6ee599aa9892908ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799bad38e5a66f0f451fad2975df32b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146282dddb7dd9cfb3fe3e288ba0bf1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddf2efe46ca134cc0c7fbfd067040f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3866031f167c60f6222007c875a740c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de38182cc1eaa51dcd29fc8540c3658402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac21f9aa4f2f0f13ab963cf02274af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e6c2af8321a1493e4f03eb49032ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96720bd3d285e6744b027c33ce82d59405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcab248c3c15c33e5fb332fe888e1a7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad3e895ea037a53b46a0b31a901c55407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7c133916944c0b5dfd68d31834994408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c36e5966a0f9df0f0bb43dfaa397d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a808c0358ad29e244f8f616ca16bcf1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdaabf820beecb5f07664801039a54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab685939b2379c334325b4282a71ce412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1414ee91b4259128cc5bb895e8b480e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4bc8c71046f3c080c30030c6b6eb9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4dfe48d4b00902acaa5858d535e29415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a20c9d37af681e22b0f9b5c4054e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46eac357837d815027af9842f9780d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654be48ca1a72298b889e47e297aece418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfeead96ef5e123f752ef8094e39861419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff1f84456dd7ccc79d46d1a550e52c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f0449ce74b0ea39f863facd2643d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9815226c7b4461acd8bce8ff8f271422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a2d2411c5c4932d2293468052f547423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636239e970389a8b5ee1e90631ef7b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9399ea2c1de2973e215cfec0f2cb6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97711b08406d24bb446be9b2b9cf7ce4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3d3110f70306e1e1a9849c03735e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249261886dc34309a00188102ba8113428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf8737454dbb0f3eff88d88195e6ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d36e6b7791b84304d43c0b1654646430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36366d87feed23e4c740ab14c6334d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093b25606857706d49c46b76086f73e4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1265ea3d3334c82fb8d636e69c3db3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028620f2a1ab11959655cd7c9ca5336434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99041f306954d128aaa9a98193eafe0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a1dfc35e58ae79220fc4aa0870345436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad1eebb9db5dde6be17dab2ce1a4b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016b88c7b5601226e0e9213e569f34f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b566490f79bba885ce10134c8635b1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dea1c849fc30497ee7c9869e5323c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ca19631abe781f634e6743063ca66441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641b4f4dfb731b3622b3c137474ebf5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04720527b5bbe91e1561a38fc21d8d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c69cb369e44bb91b2155e904ff420444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341c38f4d07db7a9eebaa4e5c2e785c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394b26cb4c45b4163c28e87b3c735f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fbc19c17cfb1a0454df03eab6caef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ad3bde5b6e033695594fc7fb13da5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e893d46c18aa4cf1884d69438b0d5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4e5c0f2fde77583ee9a6555e1fdd3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae36aab7286c424d87c5e34678e9c63451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d8180e5c32743b82fee4d4809f287452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429917d53cb816554ab0716c5e3584a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311060bef6a3590093b70ab5ee76a348454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6442ea8660abd45a8a8876aa5bdc0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616e179290a889eef67e28bcc55e714456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e4810f7deaf147032567f983a9f94457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eacea2f008df5b021da830144d8533458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b170445dba0b9073742a6e14664b13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30aac3aa9c0023fb6bdf2734583fee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c1d3ed6595c4e0396ece32a870d69461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62587feaf675385c3342d5e0a61d5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bd835ad1985c29dc71771bb73ce13463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abd0eced7e830bf2fc8d00b5ffc2b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f146c517efa382a51d32c54846a072465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12c8f70fb9d1c1e79cf4b9ccac3566466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ba84eedeaaa01828e8673e803287b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049c0293e0f5ca5bb40f61bd6cca0aa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a027a01febb5177007b3c6b6538b29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d37b95961570e1e6919fa5f9f29c5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87eb13d3ce50a740e205ac07e91e789471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7c36a61da7b67fe029a04d1c86862472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b9816bd9fdefcef989a5990be4a85473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30334d63d9e7d0eec568b7d5eb1abcc5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dc417bdac771a67909de0b58037ec8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca3443d4a24588f863e16734539e79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe4124d23b3aaf03c23eeb62f20028477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d29199f460c68b5fa73dd28599562478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7009da3818876e1f8d9341400d6183d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de56af5396b31f6ff682b859c2af99480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996ef451dae1c6bc08ee58a75845e39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d189a2990000d7d567eaa7fcf5c5df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f7690868b906af1a4dd8b674a9cf7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8a6612e0f4b76911eb256159626c9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95caf28932b3c04897f9f322a9da8f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44735c5370481a4e815cadc9fc860a9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7e4ab4e0912454b0a8f6f38672a0b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081c8163a4fda0bcff64709495b346b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f31503488812deecca533c3abbcdc2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3117e95c2aa98a33e1f5f781d5d3da9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418eba1f89289b9ce480d0207775ade491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302948e0a3c37d55ac0fde5fc0ffc31492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a026396c99ec29685ed63283bd6a5c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf169f9c372f6e88429073a1cb167ede494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ac7e27e91777d40a7e61a458ac655495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa975e1f0b051d4963e7754eae9d54b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d8721c65fbc9465ecbe9459b163f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f5c9a40acdfd3e4025515560e3d28498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f42bf8f02447489e462f6cd9e944bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234f00e550acd728c3a4e3a777bb797500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc0ce945a2a4180d85e12331fc7412501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509cc92e81da01db26a29073986e7783502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e4d300ff91f68c6aee314f55939c11503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adff6b3e4685172860d1e2e7d2410a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422086863ceb71ec0a268fb2bb04e80505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7705bbfac9c16201dcc6dd25401ecb9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5bc6d33243e8a187b92aaa4ec80e29507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb06dbe865340e66efc8b2698ab8ff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccade7b50cab395d95791f7f75b7aa59509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9036af21ea86eb558cc4c5f3d72de510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd182edb165ebc3a053d0887b5463c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0a5b316c76ed69b6098ec600725e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925cd8bdfa54d2aaf6151b08e41bcf8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f7a3d45d43980ae273c5e2d8c6777514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de6c6dbe6ecbd4a14e1df027a1b32e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d83878c4b1abb8c71eea778a80fa14516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341bd790a526a3f68c135e94b59e4d24517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242d32c3680087665096afc86afb282518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f54b327b01b8fc8c6262d94a4c336b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03661d4db5a623979bcae473cd28ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0d05bd406657f84ccc77e65af715c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3af94808440810f92d23a6a5da3fd1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ee71cf5580f67e8e354e9bf3f0a1b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cb1b6f9b0f67163b247bc78855a30524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57679be066a7debbffcff52b5d0d05525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5bb894dd1cde9219a5c6b2cd21794526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553715bbfc35b8988fa4a74c819b42b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d45d4e6687c163b964dbafc0bc1e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb455d7d40973e1a48b814fe166204bf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f364b986cdcbc153f949a03e21b064c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccd75379b4d8e2a707ea636bbaba79531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ddfbedf4f884591114db7de1ddbae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f8605a7f97f05fb237f77c4bdb63c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b41397c7a8272d31f4acb06b99f77534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568efff81e9a65d34ede92ee2291c207535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f23a1af3b4c0849da26f8e0836587a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7abc967eec68d91348971bd3481ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d83338a808fafd1f307fae8e87fd8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57350ec23a170d0d8e533309cdbf6547539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b86299a87f133c284f477444c685431540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25d6fb7127e1dddb5bb0e820fdf1a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec02983c77b5104a492c17ca37a2b66542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96800dddddb01f50e856a22f5bdd9600543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a01ba458da2a6ab81a5be4ab110ba3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798f95891a545b4110912c6aeb48d49545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545356065a093f296c5f5cfaa9689b63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64706cd51ffc373dc78c293a4e93a7ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3358e85741dfb6edd590ef39cee874a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582525d1b076f6d888dca0ed4ff6ce77549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883bfcef4a22b9a2fd6e5ff43f751635550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168017c4391e09da091fcc1f587f46f2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2e47ed4ac18f9e53c725e8d0a481b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891851e76a85741dc370ecd6d512769f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8486da8932056b2081fd9758bad89d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099a599086c5811a5db6fada9296661555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0add7fc749a1bcd0f500ca3e7ad89556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9889b0aa83293425c36166a14bf62e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059a1f38d28b0246eeb8fb5a67e975c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b409d4e1f813784dbab723d485d56d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b550d07dc684e78b6fa4f8865e914e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7579bd3b2eca69956eb4dc0edd2eda7d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e034f8dbd56e5257aeee497b3fef4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1898fcd7e1d34f8171f187e028b3c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c02dee0905c303614ac292ab4ea736564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5a1582aed560f37af2600b7586f39565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8de3e6181665ca9e41102fe358137e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974af375189382df0b10e1e0552d51fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53cc30e7132aced692972112301543568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3d66af20cc0bd2a8fdd2c41b68841569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e5af6cdf990236df25c26509f45cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e9493c10b3bd680708c33fae56d44571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51e4cf9a0a4110d2c0acddffb068d5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9afb83c0fbf00a889c2994cb4933e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51577209279c251c5271406b8ec804574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d98d233769496fa985df04b745f8d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aeb75ad0c8ff4b147f8d168be92c99576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891f65051ffed5c876952d142f46bf33577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5ff686d6445a7d1359c9792e6ea5f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763569d9d68b378268e8e725669e0f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f09a1fc460c203441aadf7f851d2bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26f6159c30273638dd6a5dd660d95b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1cb0bbcbb54a1eb3622b33f1488ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e85f05654b95ee904db1a46e1364a6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ea6ef17cb0de7d2272f35b93495f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e35607411f2809a71e0981f88ecb2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ece16f2d8dabed9cb441ff0847b41586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1c68c7c26e3b3fb846bbcef67231a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b622f848da90327abf0a815fec9e489588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc2596162d6031337953c2511a8362589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c806b7cc1903c13b652b29f3ff4e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdba2a1793e012d3d725513435f775591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deaf8de7c6a373deac00dc2f5abf260592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f3a80b457d73c46b003c5c4a630fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aea7ed879e36020cd8ede292d69a68594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574724a60c0b8a089fa4d6c614b5020595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71334d55c7889476aa97e476d3c73015596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231853812352a5c42001fc1fae5afa6e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35043e33cdb8ef4472b2f7d0ffbbd372598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dcf27f5f5b30c2047eecc4d86ae68a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56914237943693ebfd55c81430c9bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5937553ac337b69ac4c4552c21cca09601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade34220817221624591609d36ad4c0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b388ef83a6d0c234d64fd79fef70e9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3428f9ae6a0baa085f0d856a3d546604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c598c39a63fa4bbde13efff0d7e3d38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50841538c42a5d020a5a5665c423c69a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc2106e30c6d590439aad93c4dd2a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488580a7c9185eb0097bbb917bc940d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7f05937147c0361625e9cbf86a29f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb054138f04ff6f5c93a118714cbe1e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733bfdd51aa1244a9b213ca488a11c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d33579274b8bf3593686ae366d7e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350a628dfdb7f77cdf38c00c5007bef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774eca0ec1bf4499fd958974b22cc58d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72bba6af129cc28b4e4b549f50b0ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2af514a4cae62443bf8f3f2a64edf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837786b12f9eef9d260f59f228bc2ec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5b40dbe2e62d24a56af3177e80de9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336ed890c257c21a01de7a083691fb8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3a3886191d46fe3112607ae60baee620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a40607a8052817ad755716b988be7a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76f5e0fc0b7ccdb06b3fbe78827b7e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fd9f968243870e73719c0a8115d63623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fac5bdaca82105a079a5cd35a53ef624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f745b539ab3510bca2cee8a947ce42625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748f8b2e7845fab2a56f2099804e698626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7427b0f11d1539ac21685facb4c72f9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca03702bc58ca498204911fb146797628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f588c15ac2cf965f43bd7f3bd9887629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad33f51f245c7a9a1e0de3e99e581d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490e52bbd7adb71159bbff600f7e3bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a046953a3208faaf9bc9d36f61b42632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab33cbd590944cffb35781c7a6d410b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373a7f6b8149608c79d7528e6e012c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89a8b29c8541d5465f0d30bd49aaf0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb5e834773683934134dd2727e8179636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c0a006f1b730f06aeece20751bead637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a43bd37866b94342e87e83b0ce7c80638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c117d53d042e48e46786d1fbc31cf1d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3dee9447b98e691df0932bdf3eb69640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792cf0edfa0aa718278b6ee8eb81f61c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea01dd227203e21f35e8165381e56d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce382743c3ec402c3a6be165287720e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12aaa7a4eaf6e986d3481b8bd8249c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef49520b314d6fe67a4d71625ea282b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb3cc285066c3e9da15a8b1916fe57646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a85756b256eecd1a4166b24a25666647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b83bc95a2dd4372c0f50acbe7b31a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96bfb1cde610b102d6bfa48fb3e463649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98e975de0c74eec1acb6de32ed1b75650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6d40b771b6b11f3a3d926274d9688651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578773acd9957139077d82ce0b418c08652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d661bc45e495e26aa7081583a5775653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dee2924a18bfab6b3a65f594021f08654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7993b6b9b1aca6e731b281cc855c4d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c681a534bd02b4715d689f33c6cdc9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5278126398b28a217539b81669991d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d16c35c3ff14d0638877a6a683c1de658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73e74a8fbffd105d3dc403a92e912c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c009669c438e0bf8d5a8029f67bbcb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9372688caeea558d8161d10acd263661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20384192416fa929e95f36071aaf8aa9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4f5b41bfa7d44f37e02a3c74dd030663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81259ee9d4fc86011601cb285cf575664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb5b240ed463a1d9fad68a25886713665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155003d67eb415b41fc523d2305c067666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008650ac1988d1cfe619b08631515d6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249944a988bd94efc77998c95710cd94668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e083ac7ce98ed7b60c1021fb14a3831669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952b076064824e1bb4fd74b0701909b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9a2ff81654de065208b57ccc78d09671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430806927f758ef64addfd10ab6c92ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4004e561af7002b53d78c7d5e78e65b4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0d8944ad053d365efd9cf1461d3b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2346e0f6af4864c788a26c0e6672e2e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91616ee8b3ffb7fbd43c3a2010388d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7083c255d30258f79ffa88a755ce1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9614b9177caf536fb9fbdd3ad5d21cb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd0ee759490bb6d29895c0a09a8a36679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99236dbaa6e0088bfb78155798c76d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428b4d6110849ff013fef96310cd25e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c3d65bb916bc395f58980482c384d0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7c44993c55e6e89a28350a3a836f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa0ec86c52cf9489fd888a8d739300684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941dec92f74ba58673604df2fa36864685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9f3bdfb72fff9bb9f4a4bcf5cb14f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3e1f3e18bf3247fd17636cd99e3d2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dee4270b9e59b94ecbcf007ebfe76688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61a5d2298e1bd59733b0c4498ec832689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9666cd95d9b8527c828629ad4e4233f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81afc8a520c11301d75eaba684d97f2e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd38378b639f55b5bc23934f60e12c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00ec1ac035a6dc3abfecf791c8cf3d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f09b3c089a0d5ae03fbd4e9111af18694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54cde74982391976b7d60b74e5986c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe42fcc1fe5bee1bb8fd10d5cac8010696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140abcbfcc3ed52d62772c148303d5d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268d5611bbbdcf76bfad8a2ee57793f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac7d4ae5a6173bfb31e5fbd3797260699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf943b777d1355716b88c3ffd01771700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea91774f3091bc285a99b7f826d998701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a14890aedba841373e5cdf3952a8a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea21b32ba5f74afdae03fb75a7bcfbf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b7766351984252e364fad53ce33b14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0abaac8cf9e4973847ffc39176d41705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849df663427c7b8f14559a914655560706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9673adde01a4f643991d9c02882e153707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2564277986188091a96a9e26aff18708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598bd9f9724fc4d2528fe8ead45afbb8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383cee728bb369e36b4af63aa5920c25710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb7c630ba2f112fb5cf5228fd3817a9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb7c6d719d30db81392d06febf6341712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa5ebaf68710c1cbbb03af3b966c8d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fde943005a2d59b970b4b4accfe9d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb038a415af8b211bf523ad7e08f11f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402f31b382e9e27234830d05e0aa09b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a143c3143b00b140367deac885b14717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c483616b631e3e9aa4435a9e63e8f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464a48df46fe97384e9c8422d073cf4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b65f5a55fd1c9c23eef3e39f9c4c5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459adfea8ec329ebdbd3cc5f9f8e4a6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf4bc60b87589ae026f679d4470817722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6add85158a2d1dcc7af94262d0e6b0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93730e5533a084d2206554f2d2ebcfed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78ac88f89ec40e2683119421e8de9d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ff6fdcd52f61c69e6790836fc3ba6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48517f38e5a8176ac0edac056684c80727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8ed9dcab0e82f0abee0d42e8942e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0803289d28bd2d3ade111bd27c26a9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ef073a53d3b7750f80a920e349e54730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6e4b6b08929dfbdbbe5e89273f802731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780527e72c49572e9c52f4223256dc0e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703845e16807057fdc310ce197fdcde733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e4ec4fd2abce1affbc7cdeb821a69734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3393625b74cca5fd99ab28c38fce8f96735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df7bb48627778073199ccc6a577fe4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0af0095349277c85bd70bfd6ebcb62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069989ec697056f6c14f516d89167afc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17115248eade97a87d840aae9f3fe95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab88c97422cacc96c436be7878e6781740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844660f4477f062c670a89828cc5eb16741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5acf08e1607a127715096ee6f2416742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70c2fd80ebadc55ea2bb637847f346743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9c4e4226f7b8c0528259623f7c1e9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcc4170988d5bc2e7eb5d2cd71dc43745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d38d18adcf073c033b0ef182375bd7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde021d5a51b97c428ccc8b4f860a6cd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92635e64cac5f9df147e44376b1ed77748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c21a4132f168dbc11719e152774fb3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a6eba0c1b7e118c7641574bbdd0c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6349d02f583b89f5bd9eefe8fdc8f9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c37947ff4d5524b436a0cf89320e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bf4c227ee8827e27c0d136262b560753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb554d4b8165d35c9148167732c2e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cac8e2b423c9d6ab554c49725da63755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6afa1530221719b3efbadf7b945a7de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f42e3eaa8dcc03d0e4b8dadd245f7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d366f6a7a1f00ade3661697dcfa76758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879152e0c8b23b7d73e44a549ffab428759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd90d92b48c4b357280b02f1e27933f760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2669218b96e3873f96b8deaf275d3761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a4e4db3fc60624d439e6f844f7b3e762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb87966849ff7b266319ba2f7db1149763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b60c18b93d20bc2eaf296627e4d25b764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10b58b3067a8b0a9d03f25d8aaed23765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2065f6b76fd1e25b673adc59a9a47c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea077a0e451d02a671d614eca8276ba4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fceffb61db61ec414d444cc23ed365768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c375a8a7d8e325c944d3c2ffbe341c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d83987eb3654801f0767d74cdc44f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685c1d5b4d7702220a997c8b7e41d57771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf31d5e14851518f26d306436779c9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b10e83ad30ea06bb5d492ee8f8dae773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77bf1d9b0806d756a1021776dbb966774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c52a120eae13d265e9def5961b5136775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55fc3a046e02a272a3f7f0b9892c8e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98feed1044746e73137c491879e97e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b558fe440404e9b2a11da4a9740217778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c226634f397671ebf44767de5ad6b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7953aa19a55ead493114d26f721d4c4780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddd793fc253d640014c9cfe8cf7c65781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10f61519645f3bd2e1ac8f66830e6b782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda0c9210a88219f76ef69ecb8b93b0783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd19d77d4e98eb1f665208a4c47ba4b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f0e8e8976775e589f38ff19598dfe785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87316899ac6718b700cd219b364f83786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc038d4028ac76c783b173279cc0daaa787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f30efa60e24985b1193f17e1d79054788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c589c9d3f25057b356ca069bce46f46789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0542fbaf586a6d1326ed3278b7edd3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4506f9497bc767ae90c3e12c1b0ab791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675b3e9207e1055ed0995b43db92191792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfca67327f15ee8128e6031314491b793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583caa4feca8b8d3d537cc78b6f51a99794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e33d9ed22b6635ef3d1e7e36adee3d795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4af24559c4672229f9c21f671f9ca6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bf01b2ce17493d23d8a9d0ff86e6f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bd27c346f335b6ad27344849120f3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f1bd7f16504e7f079cb3a20a515a5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a84a29a6c35250b2e958aed09a04eea800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c2d4b5687f8d997710b54f156bcd7801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b92bf7118cc820573c0d96880c2a98802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b829f080471fc8a0226b33fe697fbd803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638383c052d0eba8d7a613caf7aec2cf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197695cbb3d6479b4eed23dd3ebe3831805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd76ddfd8339c340a32f1b776f9aed806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cfaaf77d97670b38e12372cc9d6bd807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7522160a7fd6e0b93ba40fe89aa12808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8746626156fa86f07d6246f0e415f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf8c3fa0c3186f2332fc61e9e6f5c4810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a2f00d50c7dc9f920396b564d24ec811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202aca7f6445d935c0cdbf1ae4c881cb812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae426fc86b5db211cda815155e12dd6813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d044acdf0ad9b49bf91ffcd10795a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2146d663b6671bd5d422c9f13eb623b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289d8478d3c6a53372fdbf35e8576e2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746aa8a968f78a9d4d994190ac8806bc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83711f80d6837cd3bc837e54d365c15a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acf9a99d843e9995619e7cc50f2480819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a862df2910cb6d32015db189dcf31820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f97e7ed747fa5478f3df591996796821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423eafbfc7140f8288348791a3f7883e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec249407a2b78261c384761baa3bd91c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fea79506b137fafbd512d9ce20fa9d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc795b19c05e36a8442f657653fac84825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d006b4a22833db1054582b1b4f4fcd826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab624b5f8df974f62a385067ebbc24827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdadb6748ce97253e1f43427ea6d925828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76bf9ad888786186c0c1600bb05c7a2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1016a9f6e016e2591f9a1b4a2a3bf88830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5f6f4abb600448243a3edbbbe5852831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235b142409720261778f4dcb2217785832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030be3f4aede60ab605bf60cf776dd84833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6f6969a4cc8a1308cabc0623daba6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89a55ca10c0adcf6a773cb3e6c47c1835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410d1e52e426f42111b612397b6e4cc836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8ebf3b7e0e4d15a72a59699339d99837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeccfc40925766a01e034d2f9f31919838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efd8ccafbd7c2bd19378c93821e110839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3f80a0a8c0923ae955f4671d2b955840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62a507366b40d5e95550cef602611a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71141bb8a5ea5ed5924490d0bc52c68f842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2dabb549f94a64a8cd7ff478e820ed843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069f8c20b9a8c0bdc71b575a56e8b93844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ef9561713f611e0e97f479076e043845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205b782d9dc685e8c367587af46bd4ad846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d76bad888be9bebdfb90807756ca8847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6d6cf962d62e9439448bab77231fe848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712d218b4d2c7de4f917e9bf9be1047849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ee8d6a30b4e286db082edd42c469e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7ff2fb1e1ab8e28f3d9dc1bfd8ce0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cfe2fc5e119401f2876bb02dd652b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc523040151f37cff4570ad02434a95853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18e3cc4e332922ffb7ae0ecfb3b978854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee198faa0625a13f474eeb01588a5501855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d087e0b2f9db947bba541c3a4c6b03d856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19ce054f8661a2825ce1e9215fbc4af857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddeef1bbfe48dd6b9403617bc74d31858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e3c8d1ea0d1ee8a7d40c07eea60ee859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d832d58c3b412bfca5c332f8b1b781d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf1e06782bf201da48758fbceb044c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797bd02215dcdf010e4ef7ca830660d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16090830c05d7f0061ba142d045f4f70863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52616b4ea224bc58dd238bfb04fcf290864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d94f7feacf984e882441901b4a2c3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963269b8097807f32a25f2bd1b8d8cd6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701a69f1c869f90ac48269ee49258f4867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131995549d6e824a6bed80fc198a8a91868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97562ea69cd7f3f5eb5934d27347d9869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319d24ee3509e998ecc0d2a1ff4aeb4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a274cb4c366f941bfe888326699c7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646211ecf5f8da93e8d8c517a6b62a8872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef169343dc6ef07db6511dfc2185302873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e56ab809b168b8be276bf9c06113d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c34b888d10a2cb116ca50f8dc00bf875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204eb12aff31d330e618f978889ee6cd876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815835db49f9a067287f917a5bd55d5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7c56c067eaef694f2d378f6b395f7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9fefcb2742f0f7484284b25a0151c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a2a3cdf5eea121eb8b98ecc7fb854880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4d8263c2d4b6517a35124c4981ade881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e68d735c524e837a4fd53d675ffcb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0e3cbc4101555bc594675cbb04bfa883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864f073ccd3fa99e0d839ea7c4728dd884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04763f9fc6b582a0c96ca24c39e8e8e3885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf99d72f92a5e6c9a67595c54564b7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec4260e0ef0df3d6765b1cc7e2f62d887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ce804d922b8583e1d479cee25eba4888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6e6eb54476236d0e7823ad26e253c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a17ce92a2eefdbf8a9618cdc87d507890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8451ca1ac44ba806217bc79cab455a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1920d524032aabd5a2243cd411e3a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a694fc9fe545aef2f2e4c2ce3f5d2fb893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c5220f17a3eac9c2af0a570e2c863894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd57a76fea3a8609fe5813f092c6ad895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa706a1ad94587119d7ccfeea3a739896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926fa67bb4f53d31ede427cb390c340897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ce4bf892651782e3a1e083e485e7b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba36ab1b6f80776a49d8a0ba1534b8c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2bf66134ad5225dc1baa38ec0e323900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696b3e4c079e6b704c6ff5b9e20c66d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63980649a73c2a89dfcaefd079679688902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804022787e1dae775a9a897f405b09c6903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364528bf4718cb12b8300113a05fd59f904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38709a5bd8b9b3f649917d953aba6d43905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dba933e6411438276c0ab39fa8828e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ee1c3a506756a69fd94c283dec7c9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2fa93db6afab02366d05776a4162c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e401365de9f06fc02e3e0feead9645909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe7030e1e8cf1f8402c6a880b0f049910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246d7c9363711c7d754112ebe015981911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db14be7955ff221d5ff3cebc5d00acd912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b0b4f2f23836f036662cafe3827d3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e7a31b87a50b0c8e0316971c10d80914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193f992d123e87a6e92a730c3fca067915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8ee6ce2d866b8ee4075c6bbc18953916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000d263a01e56ea0c9120d9ed725886917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523944d9f3cef8aa1511710724b6cdf918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5498054cc721c9f37de2c3fc6f37134f919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1408cb4b4cd5b96ffcf441363742fad920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef9e449cf8985d6553593c85809695921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f5db10b03dd127e9f43d793b044be922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb178106350f50632065621506a0ab84923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0692e0f8d5e2acffe2d7fed75efb07b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f61d9412dfc3c15dbb7aa5f8c3122925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f64c47ff181b0fdc8bc9f5fc97c34926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361384cd92a181c1d4aec0b060f89f5d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae007b40f3901ae1a761635802bd50f928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e89faaaf026d5283c79e32dab8a512929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bfa51bca099dbd039e26e76d98c73930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a976a7527d339c9a47acb6f9f614b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ce490dc61fbab15928f16a7c8c5de932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df14d127224b64c5bb1c1da10d92170933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7f40e44de3cfe9981aac0b852ebd5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f63ec67277eb8fc845a481d7b63d09935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1fbb0f1fb3877cf6fc83521372bf6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ece28c5cb05114b7fd5d9c8525a851937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acde0696b4c94150efc52d1fcb7d650938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e621ecd8a7bd6c05da45f6f2d726826939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1d2d8a3b3a83807e2328563395689940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14ea5fcdd511c5986cea0185919f8a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab33d140e14360538348233fe7a28f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637a90a86d63ba78b9d6ba751010504943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf747374fc67d81d1a5d20c1b7938ab944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1ce3ed48092feeca3881a065434bc945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb783695b3dbbf9fed7c971b9cf13b5946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc665db3e7335902214b410979b15485947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4c14c0c853d2833ab8ee21689d069948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04b1e43d629f4bf8d0b0bf5e9e33f8949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dcd2805f8ce59fe7eb3e220a4a821950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1ecea8494417788c0e2f5423f28c1951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8480f67b9da3aee8c2f1785c20222a952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f82fb3f930f343f1b3cc822a736af7953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35495634e54065ab7a564bd673b5c9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7704b5b3c1d010199619ab9d5e3e825955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1a13a6f2a7acdb11dbfeda8e85c33956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a70dad5f95651a19025a996206e616957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd25d12f42528dee66e3e6a6f8cb69958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820820d9a1e89c7fcd7c9c49a1992da3959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86003141715b746c0a6969c22901b937960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a0795b544c7dfa8ffd34624d8997f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066c67ac4db836626f238c4409ad508962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62f1b61fdf2d4e1f14ad65b0ae4bfe963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94c3a91cb9dece6b4a35a4e818da88964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676a88c8da3fc12d3e8fb6867b0c40a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a91e831b2074d6d081ef90a72c41ee966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060aba233b0a8e8f32cabab6187a4bac967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b708c84e2831e32c18c5d57edc9ec66968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e021cc8740b1b1846c06106c776508969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be987da8f45b241f5cebb2cc5dac43970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac95f0e820d3c233f5c148721bd7ac971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b2f354a4343260a05eb8a0b9f11e5972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639431e51ff884168da7d1a92f6c868973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6d4365225ce5bf23ce2cdd149f6fa974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e86dffc0722e9d2bc9cd875a2ad196975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>