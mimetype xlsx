--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478e4343c60ba85bf35ad714659b5cdc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1e2e08ba6a6d3d37a99a6c44930f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219bdb145bd6b7b3deedcf2a6487aa13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97197da34b28c259dfd16c42a62f1f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a8bebd244ccfc45db302bf967b8d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031121b6054b362a40cec39bac678dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fcf0ee5a3a383e7717b6579a88b2847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90949f17d2773c27d37108c9b716d5178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83523147680ec9b2ffe91e8608b3fbad9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177650edfbc952289ebf042da62b4f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a432680d2f6c7560ed42b8d72857ea911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0084653a8f32bb9338bf235973e4112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d1c761c83853723da6ead92c6729e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f2384b506c81ff7edb40d939211a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90b1856f8979aea81a0f4c18ee3f0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d0ca9a97e4e05a7661dda2293171916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d392485930f2c9c7d6911786e2940f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0cbb27e16b4c2aea460754fe000d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d267f5830c58814f6296dc922393819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6f85f2a8099017dd64ee2014c5da7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844b292dcb370095f37f10e2b21b0d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4205827124132d1a3ded332b75eedd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d2a13db89ee91850dfb2919bad5d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837d9286804343d8f9cb80d6fb0ca8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2c0c7c924f99d7a90e5b0793173e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba67a59a94b16546f6a13bc9b80f16d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e801753ae4795734b00509f28759f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110faaac02dacc47893149472b0211228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6159a605ba7f501e78b02ce431575c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075828f7fa74b4a46c73da43e75486330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6824496135f3197244ceea34fd9c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6279844b3f1d1418f71cff9dcb4aa932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a250641b0b511c765024bc320084433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de16f9ae88c18eefd904880a816ed234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744cab289f878edb1ebdf266f359ab835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51020f628c8fa12dc2227838e5f87436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba81182de8eb686f006571ac3a3f9d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91d6499faa7acd9114a40a5794954438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e503de214d14d5a704b9afda324b3b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166202c886bc332e9aae2facda5e743840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c824503e40884f098635b021cfbce9841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197255027174e2d3275895a622b89b5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7709b35788a038c4a11e61443b2983443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd820c85fddb59a1c618bda9ab4c9144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b427ae4b691c9b47d452267a08a4b8e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d452fa868ae50a272bd52ba9fb695c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7e23e32fc218f1c995dddd9e1300d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec643d8a532989217fea44ae42d915d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1af710fd8e6c24524bfe2643767e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab69f8b772b60176dad1c84d5f04bcb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca6ab99fb643eb6305a7a5cc05844451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f12b97f7654645eaa41979fcb63b7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a32779eeba856d9d97c8b87474b6053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b11b8261a0ffa76b891cd1ae39cfc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0146f559af891c3e72efbac470a701255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fcfec11cffde50091a1020874916b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cef26dcc06a2ec235a5eefa3fcca657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13467b854d562e57dfb31a8fa19171ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc1f336d07404310080aac5f61e5b259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae674251af69a564a7f5e0857e59f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91552547e2ae06b20ed9a4405fba6c461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b99f947f3ce6aa9a0c917b6b3b46c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb7359b68e7f45eacc035dd3e6190963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd9e40ed6fa7679b6447e0c3bacc6f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934e0f59e22543f0fe136ffbf680e2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609bd2509ab6b0a329b293dd90f164866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887ccbf82110f3c59b345c580e1fd9067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861b17bdd89b95038e8688d73016c6f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd19b45803e353ebc7e9894a3f4924c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912022a3e85dc01e9bd3c47b0d482d1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029ccff9e01279390a990af39d67e8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea2da89d40d9327024562e8d5729e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063ebab3b5bf3b3cc25864ab98e445a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2729b99e3cf4e733747ff6ae41954b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044e148db65b0b0059ba3952d32e2e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f310ce47280a5b54ed27b0f51f59c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536aaaac74f2bc7b07b7fd03f6c858bb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a90375a8ceaea0782c45d020c18f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f7d2a456587692a62973adaa99e0579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f3ee26d2b56ed5e7607d77cddbe3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea692cd1de7db95f2ee64b52741afa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6d3b34ca40cce98dda46d769b351482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34b65ebde23e997316a5f3cbeeb78d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f89cb3a9e64caeff88594e3518bb2f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c632291387bf2027a0d84ca84cf735385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1449a528a1e68e7a8ac5f362d10ebe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c8f5ab0121f6607db4b8d1a02cb0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c651b041f6f3c79d6c22d78f8383e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e591578838b9c3d1d15c8e921b6afa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b8c6daff083cf9d92c353fe85ba9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416b325b20a1df0f2ad7c58dc68dbe991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180de75dd20b51d3ec1b5a6a325bf70a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3209347982230c0b952d7b85477ead93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da653401f01b8c6c2a24cf361e9eeeca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b17b132143f082700179a2d0c4ec8795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b29a077c8fe9f02c5c2f51698b4bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a477bc7bde9184fe4fb1804bcebc2a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c12df871c8f563643063a3bde5763c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ffaa83b6eaa3189840b001c7233ac299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11617e5dd2bddb8ecbaa33cdec0a274e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805a9fec5245834813a630c8ecdf87e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32605b8727acdb80bfb61e51b2458687102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cee44d819f149431363dbb24487473103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150e608fff05000b132df4c5ab66a71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d71ba3d07bd3ae070ba4892d8307ec0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdeb7ec22f1e69593f5e9231093f7c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48f5d0966360b70b5a536a1c615876107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627152dc8acd6ea847e6b44cde171752108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a7da025a4289b05689a2290654080109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f138ecc8934c72eddb4a80973b718110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad86a288c999481349a8c8c1663b74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cc1c8e7549a9f1045339e556014ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcbd9ec8442606343b4df87338963a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26435266fc6c47de282c20e436da4a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af355e8ba070294a83cd1be62167c062115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2db520cc3c5d7a1e6d6bd06fc4ac65116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b48ec8b208f5068e863f4e9132c124117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6199e9190996cf88b22e8a367f40a69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecce7a96371ce3a0bce756159242bfe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a8b7573b778d8d7b28707cdbc075a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3939957c7d96d35d684851f845a07121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d692aaa19c4dd136b2a75174071f19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100b953243c35b86a1066eaba56234c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6a8ae84e71cb80f3a988e77626b3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a884e3a72bd41d0dd162864c1a3f0f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74762952e6d7dd7726d087d172218d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f21549cff9f1c7f11d2a5a06f22301127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f197409daed3b0700b984d64b91bb19128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd38bfd7890cebad128cfe1fd1e2ed02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6bc4ca1a7ce5ccf1a8fc0a952db92130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a25f293407b547c59a02cf0fccb49b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab259a5d156053061b21c0fc6a4cb4ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53d899468e6f1fe58c2aa0a7fd96cff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264bcd4a5296ccfa90c137fb978b73c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99700596ca378c441d755a3cde1b6169135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1aceb25360d5d14ecd410b690d473136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a9ffea68dce7fe277b614a57e9a19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a8fe9b23e2dd1a36b878e1e7958fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74b94a47b8b7ff7d59433548f61423139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130179c1bd2dcf302903647e55c38b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31fbc577240163d89d2eec93b48031141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e83ace48187f0c01573b4c675b7e33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9cbe842509554718d2b990d6a99a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f9317af6ff061ec3c7f2999c4de17144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae0b0508c131ea332681135bffb5ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8330b93fbd80d32682a744c90438a4d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e4754f3743ee9f2c2102077bb1c02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a3cda1cb52decb1237d491c089939148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea550839fd3a6d704ec4a8253ce6f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec99b157ae4d708201d07d360852159150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead69f08b8e10f5b1649cd7e241a8698151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f07ba3a74700bbd2be7104bcd3cdf8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2edaa4ec1ae0b6f56f3913bee01f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49100215fa43298252f07cc3d8005f74154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18403459a9589f28ac5180c699c9ba0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1efe014b72df02ae38f18057b0b469156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1ce887ad522517a43c3b6f998559b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808c1bf12aa8bf5c02b5e6469e2aa35158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d76aaa57851570957eaca09019200159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b103eec020c7830ec269622cdae0770160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab5586eba0b5a6b7d4b7b62bf1d77c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4ae759c2d2c43bbb911bc2000767f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704bea6fef9b8be106d7bedcf09775e1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53a04a230cad90ca614cc9c769d904164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85833d444c8f7a1242722368b3800994165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e88ca1a01b1e50882621e5a03110bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ff56e525b706bbf390b4f91ff8caa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074c54d5673df4e5c041c3106c6c6ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee1fdcc122061b42f3dc9f0aaa55bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72149a358394e16bb63d1f230a066f67170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455537f842b8dfe27d1eb644b76cf7d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49359e9bbcac003986aee3bf5723b335172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8cc3c15301a534938fb5f23a93b0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d0e4576ea16dd894bb75f1a38dd60174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f03435176d8d7ea3150c56607812a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf119671d827fcc2491daefce1847bcc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e9279b8a36378a3051bbb58f3ea76177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26fe3b2fe6a606ec4b6cd71d59c1e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181905f76a44a16b323ad3830bf07e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825bfa891f3917534ebb87d15b429b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317ab014cab067ad8c19c298a846e65181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e826ad64522b184361a4628c3af3a3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba56fe92492dc6fa05cd2e25c270974183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687ebdeb9e010a1685f6d5e71380fde184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51b503a0d3b14682b42c3f967542fa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d27f25959a9699457eb981d326c9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c72f3d1a819b14d0e5dac71a043303187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83897f662d266ca6ea96bbc70957b7a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477d0be353e934c6b3c47b00bd71c89189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5410d6cdc5b6b934c05c7cdb32169a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd16571f67a342d51261861404b801191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970c02058971ac4f5effef8fbbf2e41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7accc5aa52b2bf34b53349326223d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f277ddfb8b329c1bfb4dc98279d23194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d29150a30b53ab967d15fe49af17d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9369b71ea8329ac46af16c89b8c1c58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c70924e83f9b07b316ec9fa663d6db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd55ab379a7db3942fe52f0dd665c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cf1aae36c71a05f96b848a9dcddbb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951014445547d0e5f19c463e2ad9ba3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d69c4a073db10988381be49ffb2345201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02881591af18beb2c16e5c9d600771c2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff34e4cf720cb1c57856da84c4d6804203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa832e3273484418c4a02f4f213ebb04204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15dd1ae2a1bc90cb369631d1fd1035205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2bd6e066fbdfcdeeccbc7473284c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7ec2475c9bb203e92ad5fe43c47ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37005cd09e830cfe52e8a48d3f2a39fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b6c0bd36f670d1e99cc071db94385209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2e1299b834904eba4c3ed1e3b11b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789a0d51f4a5f6dd6509e722777c0c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c26b817dd601b6dc551fddff786104212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5abc11bb6476ecd03ce8fd0a85629fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcffbf462f113c7dd665f267647b9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdb95f5d5b1869990c6b8727d15370215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455646752f5457e3af98e4edf50c3d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12db75c0466f4c57e1d5231e4e4859217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c418abbb104e2913a478902410360df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49634b5522fd1fc28521cf9fc4082b26219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6a2f75eb51e488a47cd2bc4c11ba2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f771fef7c2b27cf671b9f6730c56dad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71f51b8203109a6e78d15b19514df9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309dc27edfb66182e9bac7e66ab05b1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79240029e718821d7a86e16b2ec582a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb279a0a42b5821c595628cf60a2ed9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17afbc0abb38a32bad50ef5c1944152226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633dd7815ed36107869ecaff48ede930227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939b1b1dd16fea914a1f72f33b93acc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965f51f1aa72b46b8409e75fb2204e7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49f3f544981b7a5f458a9420848c41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0878866145c59240c52e35180ee888e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede0d213d2609825490818a7da359d0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed610a2791451984185904e0ef325961233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc41ba147182f23f26f8835f724266a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4277cc676b39bad7ddff92db27de712235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ea3b74d89665213be6993b3f61707236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8973e9cb59d6058131774a0b5e43b60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e295e62fdf2713e8fc13576efd97e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aae2d778893acb7e097ac7e579ff17239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1b352f53781b93d890a52008dcb56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185204dd262014c193c8cec1f39eb34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7fd6fe8f466c0952764273c6e4364b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acfa017ca16d4006eabfbf2dd33bc3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428dd9051a6d2cae7b69bd3edc046b4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e63fd391a0578d018aab9e804ccee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c682b1355075fa868cbf134229c73246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb8f6c1ef8fb0760c2f5261b64ea39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b394f0a24c10b5269a0890ee8e314248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96159fee0078cc300956311920051d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6f5db6f2038631db1162987c34111250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16549cf68509098dfae280f5ac74af251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e43066f67fde85447ce1010062e3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5da6d5875dabeeaa67e088bd83bdc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9843dd6c5e1f598b1d3aba58512b711254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90b0405c5f54011f1fab6a85cbcd95255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d80bac50d722a123a7dd88fe9ae90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed83c45595e1fd99cd0e5ea921303c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdafb3169ea8ca60b1e8a818f7abb3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722f08bf417366dba6a78e7093cde11259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46605d533033299cdfd17bfdfed99a42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536ba61f6000adee60f2912e8ba2ca0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4593170537e1f720bcdd9541130d701262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c442663726635f12c289c608a4dde4a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824b62c1adf1abb88e14c4b66359ea2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e7b448949266c5019afb2740e351d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632f0254107d172643bd676371bfd09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd49297894dfa44ea57251de622a6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c8e1f6fa8e21fe663802c12910aeb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c510d3d5280213ae256ec92cebe00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1600ab0571ebd09d26493a22740417270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca928410037a48ab9e4ce3636899b09271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef1a4fa43b3032a7fd27e458ee7db8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07da135ebc9ff78a75b97db9f2833f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bf0548d0a370a549d29138d3c5e85274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fe9e0a0f53312ed24f8a797cf42ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a558897d2acc0227b3ff9af48ed5f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19687011ba7b2e060f07dd1805d5d4a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c1818e526cf9ba0bad67a0bde277d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8b55315d0717b68dc51f083bdfd1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a09cc016d845b6b5885d8368260ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2d56e21dc39711045548715701301281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63986970f6dec157f5a07729aa74abf5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebd90989e1169da09d6c0a86da5069283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aec0ef093c4d297e771e8190dc3240284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9e8735f7a58152354bbb5047ddb32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74113de43378abc83139a429c14ac6d1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dedcfda38051d405b59b64bb1fac94287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3175456770e93af3d3da4860a4532e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18ace5df7074b28ef38d3f6126e0f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8941693d59b49daec85fabd34df18290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97fb5e864d9c4533a9ea122c5709b4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c96f7f6fd7303de41dd2c3ca7da0c7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb61510f9af5f506799edc2dd16c359293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298440c6a471a54f29969fb5b1baf9fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d4ec4e34e2b18bea4dd3065e7be36295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0abfb7241fa37c1578992251204711296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc56abb11a2f4d286c002b5152cd7a8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8f7f2108859ccece2fab900a208e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48d176fed2d93768007d433a755412299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1eccefdb1b3dd4bd956f6e04a1222300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6533657711128bee6f1beabb955514301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dfdd535ea9559c5e57aa1eea5fdaf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b88240586c9635dad361c8072a59e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0c3fa8dd9eb7ccc9d8d068e2219b1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828d6c30de4ebdb26f6dfc19a6bab7a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c770290813975548a41ec26d107f884306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648f002888e50010da30b4e42217c87307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efd80f27b61381cb059e24edce75cf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff29d737d1304c5b7b34c5b0b76dfaa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774310babc6ba294b8d8507c5102ba2c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7498fd03f6b69549421e27660d56b1c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef470b0747f39e1adb3ddffeca87de312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8ab94ed01a178a5f64f0aa35b785a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7487ef13a3b0b7b3c36ca60fd106e56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6350cbd2f236d5a8a8f76f139c34b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d1bc33bb88c78483722b8e2c423fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f4f03b9d58b171ef4cfd8b352172b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31d755a8bc7b718aff362cd9dc0421318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05680426a4684bef67438f2cb2776d98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c299c929bc0ae8969a1a4b152ef9c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377f1e30c6a0b6f84ae33eadef25a15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e95e1467c1faee5e955844a610142322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a4f88206416f8d89e71761c984fdf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5984db79ba0102a33f3e02911b71e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266c54270db654dd8273eb34e7390bf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16291680d196cd2d823b07192a0ad8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bee303a25aa3d817ce666701c91de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3321f1121b1176cbb280e49e38d8d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcbcc64200e4739f09bde76566c4b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8315a46a0f60752f597bca1cfbe0f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f3fb922700b6102aba0ac5233d88c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69242990840a6402e0b7a25626606c78332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89cf639677259a1a1833208b96904a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0783747f9724be77968792e6a35f9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d210770d64935dc038505750415775335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9cfffd8c0bbe54c679f0b370b23d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93074acd47b54a7f09b39844822658ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f9db52e75320bcb7faaf98b5c37f4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45006c641ce4cdf3e64417c4a37f7672339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe32b26be6d7e71d843f3840e789d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d9ef108bf79d93ddab77fde74cb67341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b240a62662b9d680dd062ff9c1611ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5b639a99fc03fc70cdd533762962f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49843cdf848c07c856f18d8c9fc9ce33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4dc14f469ecef865f83e2a44723f86345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe629f9d7ff63835351ee36f393ef76f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142c094ba49088f2644547fd576825b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0efff12a785725c2f51059d6f6d874348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f7069f259636931fe1e540a8ce399349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a522be9e4cc7988c71b698e8028e90f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507266f013113abd491663b0217af34c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb2af683847e963a453b9440d78536352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7861c8ee100108603e471ec51d25c21353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a38c912b4013db053c2adbf3fb843354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e338068d57be49b6c6f1b7f0f62b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8c0688360fe9149df003cddbfa2b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafcb3129d2047b51c532ad5389e3e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2301a51bc66d31464ee9a06eec7b5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed4b87d2fe68ff9acf4001cb1da22f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b0ecd6f2ede8dd1c04a570974198c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0209bff81871f08998509652348589361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c67d11ecd714259c4352a8c6722c36362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083da2410aa182c452ea8590d16af148363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d017eb0d039958145d2c908aeafccb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6853eb5da501d48ee0242b5eb0358365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250f73cd4ce9b90e9dfb6e781087c52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda348fb0ed93a6e9b4760b6193ffba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a6f329d79d7ba9b21e3e890a11de0b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06cfce8a0cb015b8e50d8e270e76b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b2906ab61863d08dacecb45fe4c0d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b6f355fa930f3b20d4f272d8a9ab5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c8d87c533ed7b7474160007af25c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0583a8f7c9c1192d367995cf38cc2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b748fc576739809887dee896a65083c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d753e5410466af018a375f128a833f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2facedb336f73c43d532d512c3cb35a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46909b42da43e270048427171ba62ee9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec2dcec5d0823bcbe955795246381a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992391d5bc0bd0248600a46c340af46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae95223198d5fd1b0ddfc96f6c38759c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a71557ba7ffcd24b84814705327e45381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc687d14c0a69656927f24825c8f4762382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b67d2971cf1a5da336e807c778231383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d445e2698bbb98041020eac80b896c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a36883a06573978bc8db4bda99dd67385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e80ff304fc162ad88ffad3cc8400ee386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d67536aa01315ed45e641829021d3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33601cd8ed574f995a2fe54fec6c1a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0285273c5554e64432be19bef44b65389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d88e010e1f640133eaf4bb5493e519390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cad4e9f573b9433d5472dc9c24f2e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d72206546a3da57505636a318388e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281abc0b997ae3e9170c28261b15f88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683bb9edf14991fe166ddc112a2ac9e0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009b39f9ac27043764868072e4517c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad38a358e7f60eed18f69cf0c3ae35396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373a7e88b1fd5b3328e51bbf9c4f3e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16f14899b15752af04495c69ffb8f5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db464496100591783967c6fcbaa0ddb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e6b2012e075d1be91ba7f5d509deb5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534cfa27cadfc6791171854835e72ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbfe96909d9e05c2cbb68b196f45b6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a77ab960b3dec65d89987c88aa146403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213c34edfe28a62bbe4fd30680b2830404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de78beddf008455f50509db98e1f555405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568750fead510cb4f311da205d88f1e9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4ba87dea2fdf7bfb18dce700659a9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d6ce68c160a3f56bb1ca91558d1f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52c965e1fd77f7afb53f7e0c23add0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc28d33077377fe225f49500e2207a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5641726bd08918d6a00c47cd58005411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402395210c62ae02d0daacf25d0ceeea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41678498f60bb51578dd5302db12c95a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5f43505d18f8a544dc5dede744f76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd52d312ed87801273d5532f643ddbc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76f1f894ab62ae0c4d9b15f8abf96e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d79cf54be45848b6d54c283486f19417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5580ad87b49fc84160923445ea416418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98252f530c3fecb538c1544b31255469419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf29ca0e48c8677d28575f131d2507420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac3078e07fb46864dbed6181e3b269421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b37eb153dada9e685e3dde625ab62422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de7025feda22df8ebe1311534cbfeb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa82a8d6e1e7851c5c687edf955a16424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67539601469a5a277c1cf60fa7d1965a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a2e37974d192712148785f997ce99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb19d7dbeb6b8da481c1fa00302f31427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00eed2abd3fca5564e38733900c7f09428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ec4818af32d39d5734428ad5dc10c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004d737f6818f6a3678b7dd963d5085430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8860d1034c324ab696e199fb393a6e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712a803d02ccf749baa8d0f02beec40432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cb7cbe55df75f38db34b8052987bf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f88ae8beba47f7334ed04dc7a7c740434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c29bdd6812602f25a70198b0eb61a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a9cf68342341c63c463c93e6928cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9b26b0e351b80d5682ae02a3e73a3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7af89761ed0bded5a6d31d6c8e22b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e749e154724b9309b0a1ae7f12e31d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f703e9559e3d04fbb4a041a820a8e9f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf18d4099d69bb73ea19be18d49f68b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f762d9c981326c196c60a6be71545de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607bb982042811cf0bed43c3b3bede8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376e980d79b0f73c3126b1f81b19657444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036c3895255c63fc78edee7dd1b05fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28665fb87c908c8877cea9cc89a19ada446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba73a7116e540a26bcdcb31c4ea43dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a49c55489ac12aa63d610e5e6e7266448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426f39bb950aa5edd02b81aeba2c0c1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f5f95c00738d75c2ff79621e567bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1b9516a51d6b05ffed9bd39689b26451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db40ec3332707221841228f8f27a7cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109480dee81c42850f79c7ecbaa5df0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a4aa86f235d0e137a66f680ecdc39454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b398b50b5a9cc55551c49e16a7fabe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3ae26b9e4721357805cb4c44fb645456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312226594238c80a577594b05b1d8873457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5b2a6e06da1383fa31d52de4edaac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d1de91eb7f8cb0767998f3fc10491459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91242a00bb00807f96d7ea16b82a9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff5e37cc3e66336702e7ab06299eda461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a63433d92d33e31ccb95672c850bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73ff85e8881a0e9d3b7541c276060c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7de33edf17860cfdff2dbac892396464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765fb268cafd62a54aa4ddb60c93431465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdab78df0628035cc2b9d1097a615c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7a437e7f52e24d951d78864eaf162467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051046149451583a0feec8daf92ec42468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105b3b054ae139e7ae5210617411602469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffe2735b7f90ff9c81eed7a62b41fe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b380f8a3784b14ac95d29ee2d3dd11471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c01a2dbfb8023aac7938b2dc2aacf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cfda60e4ce5676ba1561b463849dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff99cdf063bbfded9716244af804d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd7925558aa8cf09fefd10dfd0d2e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a5027b7f69d78bdd3e88618810845476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71986fb0a0e03f41d4f849e9ce2ce91a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0451bf720b93fbc40faa4a423f9aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9eedfa5976cbfdde710106376689e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d44c3c0ca60d3012595a0fb49eb05480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1899d63be6bc7d044f5961740a107481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44edbc6ec6e287940f2064fcb2478293482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c2a40f501dccd29a3ae1f2a13ac4a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66ef3405aeafd2f2175ec0267c512c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85337a55adeee4d4f7ae8f3c05df73485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75549912a1dba4379a48ece371933efc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c9a9c2b3224dd2acfecdffa3ac9aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275ae7766dd861343b9d14e65454490488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb68da333988e7e9d1b93dbe0712e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d2a7ba0e1f81c485d7c604b533643490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08ca3f78f720f1773d71348fdc7aec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d0db68092b6896c47f76b97e7a8b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53430cc256c37623576f0f2685cbbd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4085279c81e9e464b86193ed1ed4f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8efcd58faa61c58f39430e1432834a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a14e1d5eb528de0a7e9352b926f2f9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1e0de8a21420376ec5220ab72ddd6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12863d80cd57a85aa38eb67c29e91ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c8314cbee42947e0cb5682b314a0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d998d121874138869d2259752069f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef511861fbd490cbc34e20f23cc263d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22824b23da80641f561d49c66f7f11e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeec9c86ae8a7ec149d37cc01cb9fff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc0bc4f748ef977b21bb4f92d64627504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061eead66dd3373eea007e880dd513d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5921d8581c341d8e0332cce26a1f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f78568ae141718e713f85e1ce326ea507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090ab5cdbb5c072e59af205b2928f58508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d33c849b639395facd81a195bf4bc6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0da605b6dc8d3391f6c49a2cef9aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e509f1c678478d113d89e69dd3693511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f247737c19d87dbb764db76457db2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccdd6d42fd30cd94738488fbc1a305513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf0cf7d7fc53468612823ee509b938514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34767e26c0f208bec2c9a50c02cde185515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeff0e144df10f43e00515847a903cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d5beae7fe9a1eee1dde4bbd8064b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7879b66ab49c2a656a4c6d333b56945518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778f792167fc901ed85a436a976a7f4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be16bbc3d054859874afee9af630e0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9884b06245f2e6f8c6e9dbec032149521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1171a3d4b95c6f97d598f448ccf68cd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0ded68456d9c770385406b1c38d86523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c613644daa6cc6af37fb38e6908e06b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee1c774150ea3b2e2721e9329d893c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295cada356020848e9342ea0b9cb5266526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c153d1d147a65502a2fadff2627ad8f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcef372a36f0a90e94f4429d91a789d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476a27819a93ef4c1cd65711c920ba0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013b38a29dd84e826243d06a5fc43dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d08e3c432402c7d2636176f6e249bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5d8890ae3c305fd6c85f519a85598d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b06b02c18224e9f01d5d7c7000e338533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10029c9167a35d7a5c73595222c7c2f4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfde99af88c0e8d97ac215e6b0cef9a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0fafddfa419a9313c0dd4a18e8e94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d551e1f6846a631f7fb55049f7a2cf6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3d47a3ea2d38f4f2c5de647c922c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdc59d1da672edc5ea426d11dc6918539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450c3a66e1ab55f77ce4cf60ae7fa2d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faecae9a979817f82063e030d7f8cbc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc314dc516ec9c5579baa522ce2f2332542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10735f40287409f677134692dcdedb6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9d2359e81389048a263ddcf806b6b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84f4376c019265c8541e7f92942b47545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e7e2cdf096a87cbc40c409cd91df3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67544e2ba80c1470da0554c9e1105c6a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355f2eb4c0800c1790d0e33cbfb5037548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644a7d87d153b650168c76f1e8ab34b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffe886719edcd218aff1b95b9e4a44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c26f961c314f305cbc9bf71c6633a0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8f53e3259464a0361710b60a38990552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdf771cadd49d678d48deef96736e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88fc00bac309190113bc6e48ec32f65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7356a8b43ffef2bb609164b0b77f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9521623c7fac14d8ebe091cbd8ac6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba9633eca9f71667e4a773d847b186557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4750ab8f83a6e9f0548d4f8aac9a9b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c238b409aec7a154f96e221edbf2d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a249d1e69d9f3f90afbe93163b99dd6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854438aaa26815cb80bfc4bdb6132d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c22320188ae1814743ddeae2ddbe0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b81a9078ff35eab4bebaf925dd600563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace72df9552abab920fd8849d7f77d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c596e4b40e7b2642c9a66983c62cf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0eca652f940c3543a23c446ef25d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d64c0b9ae6c6d9fc65de777bae375567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59292096728b2430e766a585c75aa2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f82913a0ce5d80abbc0e0ecd9207a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36b43c03c10592f12c3925c5c88371570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1c8bc256ff3c82d5778ac637bf284571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d958cc81dc1f9dc1b65bad0500865b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a330603452b54fdda41604a336de27f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67386777f7fada23016af74d60b4c22f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a6b42323a668bb5a1c6c5f57bdc5e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa895deb11bca1ed5ee61a9173bb91576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307719e18f8132a355636512cc494fc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba6a1c39fb7371dbf76de6a45e94b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a4db96df745261964d1cb2f338835579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b34222e6036464c88dd6b917d44757580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef658af85160b5aba58e157c72fe2a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ca17edd549292a32a31d5257320aa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47ce63a66e4de0bc1f25e404d24d3a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7ad02072cdba2935c41bb3acaf49b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81445fe5d10ebce5bab794b4b3a217d1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5cad5ae2289aafc2e87702f9e6dac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33038ef6f0a2cecb89d2824e5609aa8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce2d16ef409114029d6d1f11b357d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465907512186c5399110380090fe916e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d69bed1733816ab38407cc12ed8032590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889f6c30e9f73f8ecc133553e543b83591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7301880e09c93442e24aef2f95938b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12988235912ed2f453063f15eb53ebc9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432602482bae378d7760461a8a03f2c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cbfc4737c99fc96f99f29c748ba58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e849a2e445ad6b86578ea3c38d3fb2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69074e69be3d59a4f0ccfa4abd6eb31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1067cdf2568ad53e2640c9fc09c07598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922fe6922aeb963c2296ab3237c8fa0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428085a07b9381801c7cf56d63f8fc2a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4f16129bfd8d5c442c33b14e0deab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed4fcf55608f18aad39943ad4db899602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff18b83652b8204300d070642de8d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550aab19905c9967963e5fd94a0aa2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78172d37b23a1776029cb78c1d55c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6acd483e4f28329216b600bf401b6a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec953ce668375531584868a1237e0e0a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06930a6c2430b4353aaf7f06a392fa8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2402e6b040623ca7474f63ff65798609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0471df42dfd6c24d51b49f4fefdf20610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fde4a2b94fa67a0a061f0d0635537e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f07c89ca91fbedc5dcf3d167ee265612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90206d3f6f051a8ff04a43203330dcd2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb6bb2bd2c2f24018233cf37fd3855614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc190db1ce9917b7ab2ec69c0262209615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a915b3648bb84e2fa6b6d70145d67616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d32b54eef860290711e57231dbf86617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6ac9441d1efc5548549cea9bad3b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e75756d6cc9195f0ffacf1861f036619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe9864c6f74f91426b72e78c1242864620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449ca27844be19f5d7168d20af66a19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e5011335ead85771b7277ac2a67ee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1d1a27dda1c40322e7a61a38598e8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef818e21c908db3b873f0a83d9ea43b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdce02b9f91a039806e1d56902cd7cc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535c5938dda5489b3b9629542c4a5d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480c8bf94c3dd8db55accba82224567627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8077ae99411931869eeb88856074d82628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56013a12343bcbef7749a7dc3aae99d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425dc02c01d847bc839c35704081467630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b418803ab5a9c827f35607141c48147c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4a0bcd185f7cd2cf6fe89ee5be8c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63b96b14b1d359c5650fa2803b4c38633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae6fd5f621cfd0bf8e3feb12aeb5f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073011a0e073e5c9ebc3122a4227090635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2395938c5953cb102d4b9a51dcde582636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409c8a8a867c495acc4489b63c3318a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97b486b657b87ee177059184c8e8ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd4d6008a09f83239ef4f0378b2e3e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d956fe7cfb1d95f2768e50e364b01cf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b56003fe5fc9e62f5ec50c4ec49430641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9195a5d05197f48e4b852324c4b7ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c16e777344569442523fd313406243643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b8b9d6a6b9dbc73308343fe2ff093644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f975862123125f0543fdd91255e493645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7274a9b2cb6791a944d0303a8c7c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d6b18d5047f4975c27cca80b8297c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc31657043dd6c9009f648fc0167d90648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc789a004067e159bb39baeab1e80c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e913ed1cbd9bff0a65996950ccaee7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d72b66367a33f82fc1094f49cb97f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44334dc17489cf6f6d6dcea3b191e4fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fd00d519fe85fdbc5dc412380d335653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8db8a82fc52ed8bfd9a06e002880a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e251bec19edac3096dea008fd1fe1ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbbdcb767048fc496c17c89b8e60a6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855c5e4af460a8c4650aa9e282bda0f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbaf96c90597bf50b7a13c59afc0d6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df112acda42ab414a3d181542b399843659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85144db95b4acfe15cb7a52df1c7af61660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf714401685ea00e1d25544195ef4d4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1c709daf23da552d0b72435734692662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436ebb751efc96080f2172da5c4600f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d18f26e4cfd6809bac6d5142c2bc3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1099d126fa40466b090f39e5afaf39665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2b21ddd67c66f51757fb0f075e1be666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274f44e45fc0b58f50453467decd951667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14115e5e852c5154b247e8324eb05271668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c49b9a939538a47c8415b94b70a52669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469c78b459e8de85ab4848162126833670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730556158857edb292093ca520587f37671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd8bd71d3995e6ec0351bebfa1dfe5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe379d1d53992ea79c1db544a8fcea673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fc4e6acf8d13d845fe8907ded5e1d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c3ff08a594255e274ccb238b93d4d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cbf8896a76fc6fce79f48ab78a6b5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813202c0ca12970582dda23538ac7cd4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919256167952302034fc6ea635e67ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b847ed49d2f6d19bbda52dc4acd751679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dda289b41224f14d84bd206e5d62d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfe72c36f03e4d9727274901edfa5c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe50171787c009fc6d7c461fa9e698df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e834c50b48ce3b0caa6145d16378583683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56e0edc5e4694e1a53d3c66d913151684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870bd0ae9ec50d00d0189f9a24a9339685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8af5143c023505a0edd0bb80e3645a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78269a51c6a0e86d47965309742cd6b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641933babe604c46b345d5fdbbfb038688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d73f894d1dd407ba4b7c2f4224220689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fee0c92e38d39e79517a5a1dc131e9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919f82fa36eb2909c1deb68b2e6108b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22174954fdb2f633a14c22c24d5572d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21998c50ee48cec20aeaac6463fe632693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c90272a2b7aa51611f7ab10aad96a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58813f5b9b9b7e16f78fd7264e97242f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555260424abaa3fb1873eb4fa42a28eb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dd5d66c7afcd9355ac4ffecd733ee697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02cff5b44e760b523ec46a2cba633d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c51ca94dbc6df26c13223f3ea86b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebdf4f03d540ca4e1b245e2a056136700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646fbc8fa1bc7f2fed571ee2526e1c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480500568bb94c9faf4b5db63b52673702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6788398faf35d6904a7fc7b1864777f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b71e3c483b18857a0014559ce6d6b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ab7040bb65940bee839146ee27874705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226562d4d953a7addf6a659570c66169706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438425d09c964301a7a7ec6da1ef3318707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17ddaba39ad4b4cb569f43c2d6a5d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9451e925a3f1c8a404abe87d9da8651709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075595fa4c8d116a393f45c567eafd0a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffeeb99fe2a67fb41816723f8abd536711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8ee19dae5c737f2401d97c02d3474712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f30cfb7c3aec62f3c32130d27bd6a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427af5fd6e74eb5ad6f017f1991e2384714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabf16414db0153eb9e8af5f19d319a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061efe885960f15b8640479a79c83a80716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5604bcfe50660b8fd889adceb500d5d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402934b4a6657ce3fe93fd9b11020a94718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de9d6c4410d758f2dc2b62e11f67b1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b00ec79a940fd721382fd67ad5280720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9ed8d073b55e80f89c27959e0d335721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f273f0a81b1010b962809607df3620722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ab72548037cb8097af901873cd71b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492335b883b75cb4009afce6196164e5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9672e2998f5ac3a3f66c5bb79e518725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df31ad17cc77a297531a0a7a1f8a78726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa4b3558858570e38138caccc0a50f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460a2d76d49ce1c5647f28aad9bb265728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40256367ca2f836dc4feda4ce70d69c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225af7451a60041308559647a7c2d9d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34f28148e8a89a40c726579781e88c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49030f5281e910ec26bef1db3bfc365732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe46823f5c67ad13787a6d640b2beda733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc35ac5418712e92998e8e54ad3b36734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291dbf7aae4b6dc5bf9e19943d2f6b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49470a03bf81bad52cff77ee7fb7608736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcfc296ee059092e8b07054875f398737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8271648b15e62a804e59b22c20659d7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d51957ba2fdba3b8908bc14dbe3ebd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b339b6c0b701b7711d7aef234af4028740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a72cb4867d035d5d118c40d9d1bb80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b394b4d8e4810dd390ef6d50d1e7c90742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ac46e55dea3bb26f8cf6cef6c59e5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03e57b66245060c2c21e7be03b207b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59938f09a87ac166267bad0b2c58da3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c119dc48834d2f66ab9ab58839f4b82746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b92faf24c68db8d0235a832a333ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259e4ac5ac94c0aa273f1f4af4221eb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde6c05710ba4dcbcd4cb8b2630e9a0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea7b426ef84b042d661b7a7446b4d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40032153f4e40914825098b338f88128751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7211ee8e6c58d02bf779b5f96d40f67752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7c3ffcabcfb9a09b240621e20c5d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f5b26fac7ba6bc80510f8676a4628754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712fede26c2266fa66a914c5aee98fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbae7232f83dd0facfdd9b19e95f01756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684d526884d0db371a4409f2fe98ff7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e24594df11ae83bc1b991cca64f36758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec682cbfcbc87c37750874d182fb5d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd2eb1bcc6d11b277bf63d8adc24df760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adec9595acf6ae425ea918ae6210a7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad889fb13404a99175556e49919d0c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d2d5b42382615ecb2964b14e51896763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c7163fb3db2a3d031a77adecb5489764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdba58d77485ed38261003f23c77f9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237e5c58c0008b3d6709f7d87ff786d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b3e76f99b0eacb6a9ff12d826dcfe767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02268cab5f66c28ce93e89e614facf2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7da17a3ec878c5f1263fb7979f0135769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa23b116be2f0c7b47a355fd3e0f22770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf957902300bd1732e02cdd262a18e1771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18844dc6348e175c34d0fdc7d0e2fee772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751363230ef127209ea1fdf2f2b018e773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fc9f6100cf3938a97b68458b3933d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2966de7405bd3c9e723a01e2187d63775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f69cbf032d912e02e5830019838f6f776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22620e67271f0ff86c66064244fdaf6b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30249e6e515e7fc1ce26b11f79957f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f85fad4d9326f1d0db62e3e004c430779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45f647023e541e9ff420fc878936d6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa378ecb3cc580cb21c1b04aa45104781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e202acf0f75e72f1443c4d562e62d782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df98cceeaf17d77da075f93474ac46783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff97e3a3e8c00f759191a729fbec95784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a4d1f0bd9b5bdf36ae49d8864379e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afd57bdb1fb43d85b6822cc330bb2b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756d12cf11957e4622c373617508359787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4b03598ef4c528e9be8956a515266788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81f14dbea63ef2b37ec1226a8be1ce789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dde4e9735cb8bcc02eed3e4f613c66790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118595f1fc1ef2f96a3d307ec268eb10791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec927043c44649b6b6182c2fdf5675a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a821624e7dc1997c94a0423cdf2d648793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701148b8bef7b5d253f8cfc809e8001a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb41ae98816bcabd43b63ae1a2feb9b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66f0c466024dfe2281d45973dae608796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd4c1b17b5696c14f18f5b248d7b29797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55d2e99713c65ddc23a099a372c523798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06775d2df7fe969128ea57669d8cbafb799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbba17a660c1ec784ebd25b8409b210800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158efb8628d0b6ea33e8f04730efd3f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dffdedebf8d22b0414709a31c0f84b802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd59762d80f40d5b7488a0c05f224a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078bd9224db0e8a0ead907c1b487828804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6e3022865f21de82044b7b75c02322805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24f67c8878e273e8879ab0b89ed4a3806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cef942dda41770e6cf2ca04db8049807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45d011e15a27fa4c95ea324a098be3808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207f60f217c13b3f3b01b444b7431d8809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcf9449b92ec9e0620ed39761f651e810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada723f0e26b0563c270b4f688fdaad1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec3649c1a3dffdadf0afffeb2d3ea6812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57ab7d8e7c85334898b81bc6de5247813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46fe29f859d8a3563a7295aefe2e9d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565669dd20ac174b046e7d545de4f7e815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67dac46e4980c81a6845eee10a0990816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953108543fb6a8ffb4559a66193bac8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55a8098a7627da4cb9106908220fcf818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7af28230932aa1dce17ebe9fb0db6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f10e6f0dcbfd0ec56bf4c6cb84b9f820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cda13e96bdae4925fff1b52aec8559821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58b7a6607cf30eb92ec7b46aa8d87c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869f46ce366ce6354b8261cbdb6ea21823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871358105f3862fc3ed4fe008e36b016824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039acc53a20cdd7710b5b342cb3a730825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621db68d76361a5ee9e1639b280c972826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20094a6039f05c1892f05c8509dc3b69827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f4a99fecafa28eb362330c63ac974828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1434032a54a635eff1251889403a4829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c0b38d244415c30bb62558d519f3d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ade29cd494c244c8894332ef9c6186831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecf77a617dfa1c8ddb099dfa822705832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b6e4eb9b46b1340935e5872a9f5ef833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89539a1db9dce5a2b083d72cc741f90a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48671806c975330a8a751b5fd77e2b835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfb8895aac13d7ccd2802a066e6b84836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3f2a51f0bb449c45c6723b9f4fbe9837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcf999e09cb09ae976608b7cb817bd838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220346d709600e8d3145945fafe54d6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee38cc6316d3142c7f188eba37fa6ba840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3678d5a26367ed433864a6e3d14855841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a2c90fa166c1ff14c82b205868b8a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bc8f17b037a7273b7aca05166a8d6843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb447163f583ca9bedb0ad8fd795f7844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774c30ea1559f53ce61fca70f5787bd845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff47a4ac8bff922993b6bfa1a84254846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dcd0d6d0ddef3c62f35be0c3be6d1d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2b89f1088de9e525068cb01c59941848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c663b9168892cb92804de86893ab358849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29c23ea950dd564b3f802a30d2fa6c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18256588301305e104b15ae333e76f20851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770d0da3ea16b166a4877e6e6744896852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c9e1b3e73f559a3c04da32ee60eb8853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe8cc3e95a1bb4a9f09246e5c30ec0854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacf554e26465aeabebcd4dca0f642b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231493fb7320f4e63b4991889184058c856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e4c0144c16db16fb9ec2f9527e28b857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ba6201833106c2dcfa5ebf033e4e7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891b5eb822c555a9874bf53fd491a08859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8dc358075719b93a22e1175ef7188860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc567b745c2caf7a40ac463394adfa6b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6549b0639459af37b676656f56226f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c810d7751beef8911e0191126bd018e863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47733f1fd40581212ea40c346d80dca8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef9e22f8a3f5862a2319f4f74a6a2a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b54543822d5368fabbb9d209c72a82866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33587803a209d538c474b0ccca43763867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e1fe055fd6ba27f5d786beba9adb6d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb3cdca546cb230ec69b592efa0975869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7fdf19e33bf0a63dbbb6cf23af86d9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826064c2f422759e03452422140ce235871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9630cef0f6777b891a0fca9252228872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d76ddf062d440b0868d8a2404e61e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767944968845daee7e4d991cb353736c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3acbee2f74c8f8403898e52a0c8e3875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a2c9b3d9fe066a720785dea709be4876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96189c9a4eabd6649d4c4d23ccb4a121877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc19f30aa7ca4ce9084a73eae8f311878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bdc41d9049f40836505e4973c10c5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016618cb25e1a0cd5c44007706087ff880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb48a7cf06fe03671cb8050549bbfd9881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31133277e87a558d357525feb32d1d72882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9a0a90f3c55544bdc85b1487aeb91883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37ddc9a1e93430b0434494fcab37eb884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb7de4fc5154314ca9ddf527de8df0885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f99858c837bbdaceca3b2f96eb5fa886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc9587ebab19cd63e61f617a696dae887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10b7c418077acdc0a0c6830f9bc7cd888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391858313b5e3f94d7b10eb3606ea43889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5e02616f2df94197deac598b60da5890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa1f4bfedd1f8ed01792926c03ac68891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557b81fa357cc753abb11a351e190ca892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd4330fb5437f77adfa2bf0bb24854893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab337f17ac37304e3fed2ee6536e45894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208ea5b2c6fd6d6bdc65856c6e15680895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342a1a5f41dad98c2ffcf4d50f80887896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd28c54c34bad1d1eb7d82afad2d74897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09117afe8580ec0582e75595a316db898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336702770fbffb82cfd72258b69c8e2899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7327592767e29f0e08ea2ea6c474b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def69bc58d8d33c3cbe3dfc71db92db901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cfa44497325e4403c78b9ba08e33b9902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c24ad58daf7a3d0024f986bace78cd903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed2f3a3e91c960f9bd0b394a0b4e67904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22f4aeab100f3fef833cb29ae720b4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d28a14ddb7170c0ae35c87d49bf8d5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a81896cf46b0eace5cc07cea6602e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4137a51295cc062337fc54542ab40c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5facc28ee6356d13a35a1e9f25a58909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6a75b0eb5b2e59ca4bfb9349f8c52910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0710ffb56d8c9ac97360eca60bb75911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d77c6017743e9ced5c12142d69fa07912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a30598fa184fd42fac5609b16ad13913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebd167b78361c31519cd3de2cde781914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e1663997c3a4137b8b758e47aa66c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232e5abe0012b4eeaa4201518cf303c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a87bb0286059e84a1080df653292a917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca609bbef5eee2754bf9c0a2fab1ee918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b639ef66888a7a9e3d7d69e0f62ed58919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dee7a9aa602454ffdc86e7c65cdda920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a045ab6dc0a967c3735fc1c404ad288921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31834e044874dff1a0468b1cb5ce6ef0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8a9589b61af5b6db9605e2a23ba9b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ee240083fb94283033491670465d1924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce17cdb8260f07e1b815d8913d915c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcc75ef8f66de1494a7669d8821201926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458524db9fff84699c8b0bfe836252cb927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2a2ee8ea0e6242975b3af5aad9cc1928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8be0503d70b4ebb2996448f5099f1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7fa2a61010591c1924d27004af925a930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204e922c5ec0d2304b1f34b1c8a6807931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e9974083ec9abb1f87ab5d3a3e71e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e005ecd2b948b8e946c2acbdaf77009933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fb636d83ea3ee51339142b2b85d75934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805feeae887e777743e8e32b175e2fd935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f7b7a7f0554253d122247a455bb57936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbd6a13651fd9c7023d80db08b5b95937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e3aae67122e0f2840437ed0a82fd3938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef9fc5841b006bc6f439b9532bc675939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf942ee8e580480f4a0b3eee0dab03940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369a92f1d02cd94af0eff9fa9f5d807941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca999e86b20f2f7ac5ad978bf698b0f942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c48f49224d6833ecb9c28d349383b943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f650aec54f80676fcfe1288075a09944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f939116ae44f9deb65e151e196b7727945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56d359f7f1000b30d9eacb3fb03ca17946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbf104157c1ef0c35ffdc5e96143ab947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d489c49169dc4722abaec6f582367fa948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4600dd39805c2a69736d350fa4652949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e660152a0391a9803b3bd154860b500950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625537b9e70ff2e28ff48de83351289f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662a045b40a29909cb902f6ac727312952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646b3643df8b27e4f9ed7edbf4a1dba953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61f0082898c8d7df42b0a14159b77e954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b9a97009a4aa7535ab14276d68afc955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373bccef6dda53b87b643d584a0093a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8802e663710aa84b4516b2b607dfe957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c0d74fafc8d9d48c476b9086ac0ff958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92646e99e05dfa0a8d4b6b1a2b29da7959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38945ddb219d2bcfcf4eef6ecf24ef00960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee782803671913acf0eea88d8aedcd7f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6e04ad90fbd0a900fbfde0d087310962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fe802540ec98bbf664a38e288825e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89642e8a9641b4a2af7053d9b1849a964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6997ea31e2c9ddee0b6cfcd68da122965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386eadbb984c2ad2b7b598594fc1ad9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a774e56ab571c9bac965f9518342031967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949d61f3da2d13b74829a0f5a02712e968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee35a493c47246a46dd13d0587ba7ba969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214512275b6e42145be43032c6b0bfe970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70869b07a6c73b288353830fdf0e466f971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8f8f79a7697c018a80f64fd83a8ae972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4b212616704357967c8e46c93d663973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b51dcef3851eabdd6588cf7de384d974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b546fe5181a15bbac03a884cbe826975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae5d7006666433ef70cd2d2b07ebde976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8399431a1216d4a6b431e999076e5bb977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825456da23446c55c1c94cae437810a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805c830f53b81c8a15f2bc0467e55142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2960ac9013f577c8392ca18aca7b603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9a4b7201d86e4bad7c1473cf1cc2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700dfc05665a576ae34b816aa5dd1edb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301f0c5cb3ea4d0ab8deb4166c0356b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fde9690421713fb280c7e6fc1f9c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58206b8af2a5acb72a6c3e5d55d77d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d545ff8b8a2c34dd32ef477ea8659c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598449de458cd2c30bcb1c1b779c34b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919663acdaff12fa62ca424cfb835f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81c6f30f94fb9d4038b971b5ec10da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf832b4e801de8d4a18ce627b1260ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20addd6e28c9d5484dfd82e9855c7d8a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386c991490c07d09a20c1623bc305e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291e3e716d049f17d536c963d7705b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe39f104cacee599f6aab4c75e1d6d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b87372ab3c1551e72c7b53a687362f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95dad257072fadbd5cd2de764360e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf4bc22ae7699b5fa9b492b13e7d0420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c59aee168ddde515e93498ff04612f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c965b9320842241a188bea4ba3c4422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56a34741b4a0e072a6f16dcfda668a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1437227233111df046fb4a210ce638a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5cf57d5dced38210f5d489376b912a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3c100904077c933d7f773dbf9f08026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d6a74b46b6c2dc62659f5435a792b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a38e41f6bf259f693943a7cfc761d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528122766c171caa3fa29f99fb39f8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b2e2b3af32dc047806db861f4fdbb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe4236f622b903136f9cfee6aec47b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed04d7f15ea2f8f864df2be6c2b232a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbc898f7a94093a71adedcfe1a29e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0f2f76658eda0ccbebbf1820dd11c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714d882dec02f31558adccffd90da2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749f0e8d50acc588f0db5bbd509d0ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385cb15115ef5d730921a9741325af837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d4257f3d41879218ed69d7b28f87f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037df12c555d1c3d999a4fc53140fb439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c64e4207def5dfdbe0b2d34c38c1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff12a1d180d5e6c4005b520bbd89c5441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fa6f31be671f6bc3413171b58d66c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78db5624ecd207a2c4f114e3f41aae243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b651945882660386779cce47cb65d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc21037bbebdb3df32f8d1e747074245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33ba270632139efc3a6911e2d3adb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45c47a1573b0b324a2d1f6d437af0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eef5ac15c1cc8c7cf8e3d22beb9bf348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af37489fa5e4317233a65f46eb1a0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef46997f4cfac730f4892b7b88b02e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d66ea20afddef05e540c3ad923600a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed114658100823af52d7ebcdce2325e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc882a852118d1e09e6d54a9269d88ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7886cad80a81e54fe3d2d08809ae054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea64d94dcca60bb65eb53b8f6ec39ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de753bcf35b5367e784bf0e562e4d1ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed6b4a8f0c66f757943a177a5ca7acc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592bb08d71c3a2012ef91329abf516358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63114c4e1363f5b9fd511418b469ded59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b35aec77cfa668d4a4fa20bbb9c33c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93da00ccedf0d3a2a3b796999d3a5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6346ec8deee1dd38f5b8c2c2acee462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb0c3737eb920785da3c5a551f44ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bffbf288640813efd8eee5184f266464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ec249a2eb1139fd1e7eebe91905ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a8cf3421e7127a62770378ae812e1e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71134eccdeb26cefc155b8d1c638d63367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e07141845f44b650e026b828c5885a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7051ed63181fa6ac5d63a5c596c13b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9c99b91cf5dbb37ddbf220551819670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918886b870ca63a8e19476adbe3532d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284a818dab067d7063a5d5fe5f61aef072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea86bdb1084c6bbf901c3cf75d376873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233924229a9d8de0bc80ed7fd622564774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5586191ff1db84d24158ab9caeac275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f183eec63d472fa21d0b9f868d27176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4786d9dc2c5e57b9a5ef908aca97d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ea1c5c1bd3fe086a06a3487a11e1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a621ecd2756681ffe3a4436da54fdd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17fda6aa78152265f4a74848d27bc080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf3f8ef0716984614f35225dfc71de81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1c6f4cec6fda55705680f8fe329cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49937d2416b26cfdef11d38e36991ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49650ad3bf29bc1b0bce42aa60b2139684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e05f00d274145d1549d9980173da785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee9c1011544cfc794a71ed4d5a9cb486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12927d5d68bceabcc3bc01cb9d2cdca487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a515f416203312373ae0d5b873875188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29aeb89b5ef5a686b5544c2068095f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710622c44d07f648e69e6e31565adfc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a664f0b3a5d9f836746ea93580c9f991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e62fae0c66168346c7ce6a8532c7d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed86cfe131d10910c32e3340e9d94f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5685b81f6fd122cb00ba424cd79be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b8d7c893ff3d4e81bf8de638c63d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2fdd6ac5aae8a15d7736b87c05d3196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bc3f7d3dbff2f8937051da8e5cec297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df60eb3bb7d4c854c9434e0c19b74a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f8a4e89781076adaf35a29031a1e2699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27938cc2385e0dbb0527b0830f5bbb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f4e232b68621b25b418ecba802523101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f108f5e0244860d096730715a0bf4e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f631b7b64e4bcf96b7558a8492c2513103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47923c731ad2a44808eff551611494a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064baec526db09caa0a5208f39edfc1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa14c14f8d77a257c2fc670f2f0dc4a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd496904264854c03209b437f01b2a4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae105a8ad5f82b2132f0091439c1f84108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e95ce0405f0cf73df88f2fd5118f40109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7736656849837cd7bd6dd212583bf36110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308b181b654f661033006f558764bce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d548d900aeb37aadf6e138e62cdf0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756fccfcaac18db1c9ac829e79f34cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998ce437c5c785e52ee581a4acfbe74114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c1300fd38938aa738d841ddcbfcb7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f0ab154006b30ee31f904ebf9acdb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f159cb72a9d0d32c63758a4892cef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b9d68917d196a6e14cc7e1e8b7b9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19fa6fa144db8c7d1119d32682cb21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e1de516b3111d2b9abc90fb4aae1f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effde5ed49a2c9ddd60eab073728ff3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72ef170a63a0f2e1c8fca59422d429122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f1150add52955168606db47da1dfb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69835196e2ef44caa8e0e128e55e3e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2045af87d7319f5efdc21d7debe23b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652076df39c536c639e3c830c3f7413f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd53b34478e8ab7186bfd801cd267f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653e2bfa23d6429d33f2dd15bc03a46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac9e1ccccef7e1a1a91c48cfbc4eae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb803fd8ef0d455b81f9f57898ce0248130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430fde0c6603cd4da6e02072435ee1c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a3e75244ec1aedba0ae993424d6e9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2b62a3f0c29d1047a1d2ab9bf6005133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e06d6b018d566e5dbedbc29eb0f17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece09521988a7e737f12555e498a5284135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1361d855c1e385c43fa02e9a510c0df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344ab44bcf84be53c77120bda9eaac9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814a65e6402478a459c31e978e8c5a2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c42856f2fee7ae3163cacf624c0e85139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56505df5a7258510a2e6b711a56986c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d013b9d913dcb489e1097b93ddc13c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343a7d5e5b7f920f334f39b750c1b83142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdc205e02330654cab7cd8a73ae0aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942f18393aaf44d4eb7e5d2d6a771ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28de4f93f5c36c8432a112cff9a7b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445031af9da683bf6f15772bb2f62951146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efe3759707c25d503092d293e1612f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76972ccd7cda08ef2c82e9504ae75857148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff761eafa595476373684f1d15f32cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70751ac44259f0d868813b61e754e1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b288fcab4515797fdc6dc2c29f7bbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f53d5ea65c8274102c1447d6880a5c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709a674040f6f074a7a2194450ed307153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07cca215da4b7c23e7dea12389c3d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297926572ff0f050b2745661101240d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5fecd5633f4017e8141c7f3b438c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5296a1bc1ce60eabf62947e20601f33157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661253d3dfd0d3227546cd0308a863e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af440e57cd9c2b5d7835dd1a0ceada0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12246a370537aaa105fc57806b65ddaa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c146529e3ee7ee7431b2c96dde9e38161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde4302db87cff10fe0faed394751ba6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950767046f8220d5b25dd54b16959360163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fc6575cbaa044d458367f7e3012cb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4405b2db8cafd865c4aeaf681b51f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4316f8e4243689610fe6d3fa52926f2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859153ba2716c7110b5f87947dbe2b30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c370a31cb8039cf3ac3f7c9c02353168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e4e08297562dbd7f19515c6f9f9ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09257019a22112dd2d8e08e06f9423170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000528cdd6aac36b77026b84d803f97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec96f16e3d39f51ec605e05d959cd1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d8418d759a6f8d7ec4e1acbbdcb08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89e0ef1e50d140ca3ea1d006699a19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c26de074fd6b894ba0f0e5ff4aef9c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1be6bb4663a51b460e00fa8e90668f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f70496ba80999bb5f4a373895c6f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2bfc1a28eb639c270eae5777abe4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7e21c2ae3f6acf18baf5b5f0c265a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de962bf53855f11dff50d180980c7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63a75c89b55d5a517d9414ff722095181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43149773929bbc85a651b990081ae5bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc234cbd4749cd48f8d6b3c16526ffc4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffa87bafe24f47841a0373114008e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d55ca2cc18167f8a5165b23e8a23e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59bfbc4f4f63b0c81a8f389d30b411186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5be0328fe8ab5d2c51000a6135bc6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d271e277706f9cc028b8ad30197f4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73dc3c02de493a941841124aa116bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68b3dd26fd2ece159d9572808b5736190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fd0a6749885a613d9d00cabc0b29d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7409b3800b36767d38db3a84f37c609192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcf18e2e9df039ecaca153ff16b512193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5e1357537ca2d04e9afa813b5338b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d386ad4632ca080c52b0661290563195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe3b6688d5538e3c98d515bce7646a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01428b7970001fd00cb527ede2ab8c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53f4414ae18e33790cfb37d1cb3251b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdfae0fe491b5eb303473fab5434ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518f627e8a93e350684e5d8b55d3298200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6902a6fb1a4d98827dde1860c68735b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15d4843acaae056d83e0b2fce97063202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4566bbb60434891a04ae62026bc69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8ce7e4bf3cdac19cf48656f04f6db204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532f8551c760f19b1c8569a0e8832b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2e1605b6d85aef96258f804b08f4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aba8baef980c709cfe248390bb25f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dbb661c1b51ab8d0092e3a053acdc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69db4f2bdf4fa8968fdadd65eef6bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb4b6f7766d2fb90aa2f9252ac859d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec566f083aeb3c21e12af1341629c35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afbb1cad4eab36eaecabe31193c82e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a94da1edf34b1d35d5102db35ae7ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a17fb402f84fc68798da19c9b1eb3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be10a70727b521a4fc72c8b045bf81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c492494220dbc7ab7744d3b7c3b664216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f464e9675f8aead8345fec6212511217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116c2dfd55ce5f5487f95b71ed75e1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2b49be013deb8acce8ba0a94b8f64219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdb6d3fcbe8b807b53ede6f45f3dc2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f4d17d8ab70f1bec4dc980f0e5e5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611be50593558e1b3759007fcd62f70222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49346bb5b29f2a35b4bdd4bede3e6479223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087fb5738b669b03e3f5703a24d7cf0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654b516bfbd93a258c5a8071f26507d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777f545e24ed732b4447340e0e5be08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ffea2c1120642900edc72c07e88ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53c0730161c0da57e7bda6f47efbf8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abccae478e2e8dfe455b720db63a498229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc7675206578c716b13925f7539eb4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694249beaada42451f8a81da088fd12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9381714b87738e01120e41b96a8249232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3358150ce199e54ec45430426d3e9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac33ee22dc06f286d08710cde5c19d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f5392ed8ffbac075e3c153813d2bb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af637e58acaa7e6058ba46d9575219236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc61d42e283e22bd9ede51b10f2b037237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a61bdfce87f8b9e58f95c90c739ed0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7714869275cf8160c01252da1ee73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfa4de9c4f9e5f3816fdef7def2107240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbce261ad64cdd318651d95c98c4d67241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb51d66887103073c7bf5c0ee7753e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc1c2d21571ce8a68dea14695ed2d5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a1f9d7996b1938968aa5c24e7edac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c291e841bfe0b8b059bce36e27bd0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6c86b3a02340d2ae46da095c56100246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac791ebd81052ffd203cda3020bc8fb5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c5276f900d435238eeae6dc12b261248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2aca2913363a56dfc3a65d074b68b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3970a453fc7a1f23504cbe36da251250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841afa35669a044c8be6bc53c291c4d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e866dccbdc2fe1e66e30d66ea8db3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d39c8bc4ebf19f2d3abc179080276253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16fccc2bcdf3d4e2b6e4d07c1c46a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f077d6ea8e1b324dde1a76c0f83ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea52730229fdd2a3fc2e10dcbc5571256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba49284ec769bc6ce4c0a3214cb451c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca509b78f95e3f0235fab323abf0ae56258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f85a6ae7596fd7b3041e218df9cabd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e598a3c9d3431166a705e7351eaabf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb86ce9fd52f0236d459a17622af132261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693259d310d11af047f45bdf6544043262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8d853a1460bedda10f1bb21d41390263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d83fb0005b04832d1d41298c4abf1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792e0e7a238b30a819657c8fc10abaa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd4b7ac00b549984d5327f1ca68b98266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba4281d43e1ea968b1cf4df50703e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff99d11969a1bfa0fdabbdc2ae61d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36e60c94c43fe73c450c4bce4ca563269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211d082dfd026cfd0f80df7dad522d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d8503e6b379b5bdaed9de06b3dcf4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a53578a163b36322f37bfcdcbb581272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc356b8ce19b345b358e997d2faa1c5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178adb3a8a12eb4d74ab37cd5b8d9c83274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1ff17e39bba72d9ec971066a151b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a8ef97a083232c7528983ff701271276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60cf3348a065e1d90a9fd95c062766277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de998175ac33de74454de843db2a822f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189af223f3e980c4c9516a8ff2cd3881279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887bb387ab5ec442c477ae77d5c307e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f525fc92239ad932904cc16ba2bb49d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91b8cfe16dc4b831146b24b6686f19282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3610579457e06438a8cf2d34928ca82283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c00de786971fc6cc487d14b922423284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db023f6a35e42c89cc3cd6d91df57b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480c9a509502f2eef0fc56d986b2920286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dbe56f3c09b7ea3dacc9c2b6dd59f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6397ae09371811cd18e8e47d6c76a99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a777f10a34d1e78a653a431cd2cb42c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4845ab82e7c0528c435725d377c508290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e69cb9bc6fe21689e33ef57553acf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92469846d8444f8058ca1e46999b5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d249e148e43632584838aff82e9877b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33787bcd32e6b02b9179b41cb877953294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ee92c84891958a6c8874e2e6e40ae295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14552f9cbf8720f69a83825ce97297d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f68424a3668cd169bdda97f754b5d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c268d29a0905815a05b135701e6ee3da298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a17fb0ace5361cf07cd97fcd8087ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dec7aab0c9a974628bcecd30303e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d425fee4750a6ea8b0b2b1b63868a73301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87837331bfa534f61a3de45e81a85d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68564135291b22a9347d2faeb95c8047303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554d9c5d4795de65c98544d82b70816304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab635d3b638c3844b005527c901f00305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe13ca12106d0065b2b0a1aa2c1d85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7ad28f951a418b91bfcdc3495c115307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e010a8d7020017a0c905368781456308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf8b87fa58ba71e4df95a4b106b5c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1901afa7cf5b054a70ce5ccb207ba3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26df659d13ec9110c6e5b2ad909083311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03384c6d525fa7797de4fa0ea55983312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388e1db0cdea9259b987c2c9a6522eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f133f94796e60ca3be024840df3262314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83d61b1cfe5af5cf68a016f023c7a5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c55941150fdc1eea7dc3b17e368241316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac030204902a2a1b620655ff44a6fbaf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0ace97ed4469573524c393b7a1efe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43024765df3462d065197937dec3b240319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941985f06e02103fe66c65f28dfbf55320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e204c31c394fcf10a6f5c16ccc88c7f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a6358e4fcba74e21d881e02396704322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b579fa91d8e373af6a638b0a6ffae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3910a23bacd48325c091cbfa165cb6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b6853f9df11cc2d7198207a4e8e66325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d74f0c86d631a935ab306d7819c7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d559aa0ffaa66af1b2b9f674c235f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a840ababf2f694aa3f41b988f14df11328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efade8e4355676c73ceb63e85e4d73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8500de929b5dfdfee2894ff101135330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821617b92fedaccd0fee575e83b05b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d4f784fa83a2a98e8339889da7120332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a1033db479891fc91d06c836270fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4a47f453fe2b488614876aa442321334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690ef3b7bf407c8a24b7a100a9509e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b7a09c5d0c2979a3feb9c709fb2d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d363e5bd9f2d11909b6efc442efd740337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d72b15db330e529d5f5f1f2090c3f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79fde1757a1f4757e76c12d266b6379339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31acd12aa3d88f7f7d60050fe89c891340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25387b61e4531efbba7547007937a823341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29611d89755f8a947c2a1c6510d26dd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca7331056402499c5e88d1e414517a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04920d12284396ed3c3cafff62cefc4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c101a69de350eb22672cd20cb26a94345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1726a38e872f34f61fb933d07f71e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b3bbf70fb060b30291f2f7ed990fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da041a71dfc633ed1312cd0f52edf50a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622ec66235a9e855ce46ded130065f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44feb34cac7081082012a7312165e32350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10bc2ee98ea661bd28eddd55f386f4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b64b9dc3b2f364fcbe62f10d7d6e4c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694302a1270351de953169b558202b80353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b01818a39bda231dc6a71c3fbe3b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0b403817f9c4eeb600de90f61749b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb168066d0c5c086e355cddb65dd3420356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa17f1dc508682106b2ee2ce10890b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3afc855f33ce51d1e4088a5111e456358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8d4d2cba18f163a3bc6ffbe9cb371359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05410d0e115757ba52683bbc2acde5f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441c87196c4ba212a0510d59260ff62361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f9bd6cc2cf855f4f32cc90f733228362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480f6f8acbf8d81be9ce18fb7488d65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a343294abc78c7651eb47f836488888364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1bf97c79c94e92ca8036e81d4f726365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fceaff736df4f4e9524ced5409e7792366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a61a574e2e382ba3f655f8a011d797367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbdc30584c6b9100752b7cbb6d9663368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae057183c3a074842244c324b0b073369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a3cbfbe3ae55a2c46b5567c897f72370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e27890c730f2eb6e750413949ec8f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db288fb4d66006b42e07630911aae6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b4e1c2b8a225a745a559698106cf6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef1cba701f1fad2e17337faa1a17a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb068f45a860958d9aa4a63b6d95b182375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3f55f51d87e76ba157c5d52d248de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5149229ff339579621b03345234b022377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34445762fbb0f61b7d299c99c2b4b542378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4b7c604282522c3af250356b72982379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40a710e5bedeebad9388f4b1e3d1ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2472cd3c6fbb7efd7c0507922660f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359749e006fa71c367987cf9f26b8aac382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6f9138b7b8738be94a5feedafc44b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0604c22f6924376affcf6d7fe2bbcceb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021248ca6e3af26bfdf2e9c2fbaf4e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13de0b7de1349e9eab52728f247aacb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7251b7d374b6789a2ac957bab48346387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14bff937a48d492061b28e8751be7a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4969adb089e74d3ec59d9bf05696898389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17ec77ead549a69debcd01331ea007390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099dd47521d22e22af8e38f4802d9e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a7ebde87090bff609be65573c16b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ab548b776b49c336a5c4561260e9e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b103c94bbfc1b67fa4bb8de461431394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef80d520dbec2d5d26f20ca8f8e883395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6969e34a61f2fcb802960d84fc707ae396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670f7fe3115a6356e7ed1d86600d741397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee1adb20ca2698c7ac7659d816708c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8806cb49affee5e039c1c280cbdf5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d993bb4d7710a58ba0b852505ab41f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732474c95bd9273b17bcd0ecdb912f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2416d2340cb19acd10c984736f9cf0c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da190463b4345bba55da5fcc04f52f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21f9fc6cd1966e3d65c7012b2d54d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d1dffecb2380f0b654f07f07269aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fb56a9ebf3c423f4f9b107f59333e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9418df3e3ae4b17448caf7ade9034407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c16d945a6046f87df531fe92b593b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4499d08168657c063a0b7538255d6a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0e64abe9a5643597be155c87c76f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb4b1bdc3106e14d0186ea6923821b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f53580108d7dbbf5f5f830a13335a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839281b7b8563871147b863e52d34de5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b5f836aedcfa664ff321ee0a6126c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5e63169ee7d799aba375deaae62fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331c528595ea67dc7456770b2f0c864416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6759bbeb8f85c5aab3a2ad8775c6b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0ca97c0b1c40a622582f29a1293ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c90d70c4da86af54836aa42a70dce2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586301bdd60147b0b4b37f97356062a5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b911d43a260281d0516533d8cc5686421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe7b09ca862bd862fe8fbd35533de1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22018879ffc5fcb4d94c937a40eabba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d215405077f15e01923e4d3edf44b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6590f8659fe5647dcd1d8d224e312be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fca97a61ceb6913836111f2e55e78426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956aada4aa952bdd3d85ae2cbbaab20427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997db75a2834fecd89f19fb8e0ee7dc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ea3c56eb30045add6fd812c2184cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3b6b7614897de98f5c3a43978e6d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528cba6f298f476b998cc9d6db0142f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf4453db4afb4a460d0cff26a8bef9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e89349d7be634708a631c45ccc8385433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7fd84864b9ebe18b4e0e91fe12288434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ff8372bd33a76dd229c9bd933ab16435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac3b204f08884f69cd8f3b603f4b18436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfee349e0953040e7a203146dd9704437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6354c132129d45931a99f76df5c6c82e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5f7178121f21d6a935f8f35b5125c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00514537c227ee176cbdee3ee38f71a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed17f671372da04aa7c86b3d74bbd3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95626a48084c5d0f5826106de58dfe9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ba39dde3e4d57b7b2e564320dc95d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a03ef7a434cc5c2ba0f475dc56303444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090d90071e6ba761544c976eb5d70928445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f886ac0e836ca4afc7d535ddf71bf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca0edd5972bfa5c1a2be16f46ee1c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01916d6e798325605d235234930b4a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d03f5b67067e73f197248fd4198a74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61048b0153707927e1f52fe62fcd3a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d3e4e109c12ebb0c5c0a86f22cec1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbcc058e857d22a6058e19bdce3085452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312a8f65f32b348bf18c35bb5fc2017453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678376469031a1d8f9648307105a230454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddc2487c773dcdab17e803469b62e3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4615e28335a51597a493261add001b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2364e981aaa18f3f9aa39a911b9cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55b0d910ab1da916b88d774a22b8e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295a6a5807633e5671c8abba8a68113459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1fcc16d0ee8e43754a2f6064a1c1e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21412da3e75b2ebc604c72b7a92ad5e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa761a17ea84be4c950e188ce5cef82f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff37d93044b38e55c448d2fc428cb1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78d197100e048ed4c5cd9fe45a4df7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb67140fbc23c7072847fddf0ce1b8a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6845e0376bb8f2abf90cdcf849faa0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88846ac3ec40fe5f3b172eb4b444ab19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9b84864f6d3d8cc52195adf0eb684468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55c4c0d8e75d58077898f0d3f0d590469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36802153d386ca35eb5a2c0cf8e46d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1e5fdc4ee995acf2d58cd41ddbbbe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444ef980db4389e557a9041bf71cfd7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb07ecc21177b1ae2d0bd8a6f3a0334473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f4f57a7a04ff922eef458b5d7fbbc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721a1e96c817e5cde691c804b73abe7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82519433785576058f167050f106f9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a16590a2152b4d80f7c6a6d34fd44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba5de2f3d03c7db9f84f138e832a23478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20fa4e826edfcabe093f38789b426a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7aaf2c10aa57f003780bbbe02ce697480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6f2d63de475612b2271c7dd3263dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488c5d6cab0fa2b099f4946a4bd4990482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347774adf0769d38a50b3ccb14c0d38483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3528229b2bc37549b8d8773e8c7cc66484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa822ef33b50e38ee591a96a660f77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca34dc6d6647b0dcbba0cbad13946d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba17a03d7c0131e2f3abec8dcc2ffef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac627fda2019af241890cea855f977488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a7721be399deecce92bbd1a8340f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f145df335cd3741f31dd77fe8eca1d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156381535e7ff3070195efa878a27076491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dafc4b3390ed958a6e5d348059d66492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35ec24fca8044143aedd45981ff218493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d0e754c50246452b31d9922ecd0c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdd4b60bd9e05446048c87eb0ead75a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983841d9bf72bccba147c13a573ba25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cf0404a0ed61442303e993bab4ce5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1121ef784154912069abb312e29f1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997c621d29a6c9941410e189710cf39499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934c7068e40fc346c8509042958ffa2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337487d9003a320da14dbdc161f8ab67501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f3dbd5cc48a53cf9c68beca7e6764502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2cbf898c7522839b78948f5aaac7a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772eb2ac249fd16bb71facad55c2e5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0a11badab591ccea0211b8f2f2b09505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db65bc8752785f7fa23d61c6a881e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36874102bfc40c52d7f3ce56728754507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1e1b78dba64caf1e4704c4d87a862508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f020211fd3dfa2dc8bcc03e2d34e85509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301e0446fbba971e0d3a2cfe82329ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bce4edc9364dcaa3fc3b6ca893c5cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192729c0dde7533da3ad9be7fe3018c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdde00c1d04281c20e4faa37c93895513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93210494c06eac9228ca4151ce2e519f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5234ba4abc47bb2736f74b579cf739515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48691a938a09fc0d7be70b3715517cb4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a4c2fc024c537dad37d5929b6ad6d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccad8671b07b81e85f463e54c88775c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27f83e25be87286c46cd724cbe4006519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3f975b40df3556c97d86df059fc37520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a2091dc01db5c5a720817ee608b3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6307129a4b256dc8af4eaaf2f1e7a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61d25900717c1266e3646b70268a33523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f025a0222a30c052f50d2909dc6fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cb636b4b5e6cf713a6321916dda02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b63c340814aeeb541ffa0bbf3db12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111b0fb8ea002003cb60ba6bacfdbff527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b996143324dd02addb099a350e3cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60e2d5dc74c7a66c96df2c5b6ceab2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca55ae4eefe91fc61741fd3a63cfc50530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2744c899c1a12de0bf4ed9f41db6f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8e6d0830578d519ba5ac0263a49d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60394fd11b46e3ad54c6fbcdb6a8b84533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5943332d8745d42988778ed1afabdda534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3a65f961677075496f2bfb40a5195535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07acc33ffb8a557d602012cb573607c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5eefcdeaaa5ca48dee7c59059e707537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0f449f44c81090af815425a054510538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137b22b5dcdbea738f755e65902fcd9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4257f46fe53841ced857adbb7c53df6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fa46f04e001b609c3eaf622978542541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e73f734c140005afa96c7555d902a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01da9e0586855e314508f21ec1110ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a9bb63b8974904093c56e6ee20755544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3178fd1484962f93494216518537b8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153930e9f3272f620b881d47b588599546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac7b0ed771aac467201817a29b1262547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892fb824ab67e7ff2db9ec9528bd819548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8052784b172912ddc58da27a62982549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b107e8c21c5917e8d73debc85891b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e01c75032a66b3f9176c6f7618ce6e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2899b616ddfc2827d0b487cfb61d505552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75261f350c1df07ec94ed42c7d9b2123553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0e5780dc56f28ab706350575a071a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840b226a46892fcdf4eeb4edb35a339555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bb8c73a2f575a42897d025b12f5fb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42faea9f24ebc466aac574db940dd858557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabcc013684093f8a5683ed3cfa436d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3c3ccdd4b09ff9014cd908e3eafa8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b477af23de7328828cdd9124dfed97560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd651cde1823fb4832e105d88d58a85e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a60de29c0b391a3fe540efc9d9f93e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cbd9c4f56824f4b303a1d28fab03c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adec59624cc7d4e56bd6cf06b165e4a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f59d2484c4a4e054a69716a67c847e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2d7cd10bce3c8f6cc19f66ced8169566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d602abd9817968192ad45045f7537567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f510703945bcfc494a106d7655541568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b295d4dbd03c66879d2040fe869ed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f113e7b4f1d7957380210e9e0253b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69632725837f07e6b754811f699b9f22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0b66939f376270989536d2d7574fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82353075b907de92db3c82de325526573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf57f780402168182d3304aad86ac0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd78acd8ec660aa3662feac194059e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcfa95379c33177ede40cd77e4ca59576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db847d87be3c3c8794d10fa5b8621a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904f3ddbcfa72744f03f380bede12b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370eff4a42cae5a08272e67c7beb977579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cfce69bd6dd3f2077affbdf6f3716580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef44b85f5dc7df752851429fdf36caa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f905fe73242543f968fe57691925884582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb71c3a789c919bb69be6a6bdbe42f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032d36b4e2f394689ee8da2ca7f7187584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a9f12ad3cb678ed53b8634c6cad4f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd90b294f120a90a64630373d02fd74586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fcbdfbcf3b4b7ef4e8264100afe59587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8c52b21dc616aff7ad24629ac8aca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5337a0cec9136082f529b9f3cb3b300589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902664878f21832dba18713bc8af299590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7e28c0ccb1804847b6e65e56149bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d55ca5d863be04bc00477d2317444592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910f2549a3c487d6b54a5e8e4418fbe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7746f8bc93175eff236a3383a5e6c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc36cd6db8ec810f521c2fd82421c2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990d53108d198369a589a4773b78f0e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352c21cf49e4885d8ea7343f372eb3a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f85b9e1280fae70f36cef35f18c133598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc704c0d6d93baf354fca0c490121f5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed20a9b9c9451a46caa42b7ae4d0d5a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee370dc32eee8ee4a63aca5c5abfda60601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80a41a9173107876d5eb4070538f29602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafbab3fe8ca020eae22179dc069220603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead924ef89af358242ea251da87ce29604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a6331d36989ddc1aa7c54f0b9d5faf605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf5ef869e160cc9f12f91bce9d4d19606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc3423be4526bc792dfcbd003e84f6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a3d1b61dccef503557a856c86b8c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7ccfa02affdcfded1dc1a06d03bae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38ee0a581e684a7694d8a9c40b1289610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdb64511a60bc2cd01c981f871c1db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e9b79ebc10abd9d18b95565fcc5c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09f876883405b63d1a70acd8a67ccf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a42e2d092edcf1ce4e2b12c5be5c68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bfd28947e05982ec0bcc3ffd5c8d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae1950b0548130721754997c47412d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa047d9c85bb8e4946408a9168dcedf7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafd30f9cee2838ddcf792fe121f01a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d56fb485f6a1a2363a11823749080619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848b6a7a9ffb22536c87927ad99723b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae940e68e703c4fe474d0c4e2e0de7e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cf00d69862137e7811bfe3171e2ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ebfd0600d0437c15f625fcb127a92623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9a79df7eb6742b3a0f7fd00c49c41624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173239163a14c8598c897df32b91bc11625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db96e7905b3a58e028c7214a2f20f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dcaad4abb62517ffb61abb627ea8ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42253f491a74ba058de8732e91b08ed4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d276a8dfd0e392ed077c0a82358ecd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1528eb61daf7a428f686b8b990ca2a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37c279ca95f492a89738dd76ab66b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990b0cc56fac9f2808a8f8f8098d644632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff06b54e34a3ebec06766fc25aa737b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28713023562b937af6cbc010b2763f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603e2d77f76a0a96e4c3a7d2ab3abd0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a7716a2af7bf618ce38d03949a0cc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa133c38a134f8c3618d4caca7d677637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944527d36acb3aae01c8f4959d1712c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff5f0fc1dde3ff4cd4fef748010a34639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20722b9469504644edb082cec74f19640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3e128560b23a5a5fb4ae424ca1b68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee41372e14fb37662691c80c709c4e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf5be9396c77bc5e3418f3891e2489643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f742e04e0bd423e0b15ef991e547e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bcf30c252f35f8c3725160bef59e7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcb110d0acf8a25c6217e4478ae759646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0fc86bfc69049c869c7b8001b9427647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3c8de19554da1fccf9c139e3b87ab648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf532265c8009cf95005528a4a63da9e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f33cfcd124e77e20a07733b2ca081f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ec96f7ca3faa6cd3a9f7d352d874e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629b103bd7cc1f0fb529e39ad7a95a0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122334fdbd303af0b41f4d7fcc324c34653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9698a58fe2dce57aa5366ced2c3dca654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b7140d4e8daf28af68238daa188c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb15f9b9e1fcfa880d4c74a662ba9b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c765f662bdec0476d1c8fd14f3f79657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899cd261ec2916dd6b4317d41ae1d8e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4babf83058d2413e03675fe7cc8f464659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25307053d8313aa1c779b6e7285d02660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44d1ff075fe1d61bbbba4a3788666b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b2d2e5568962d48dd8290931579d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ac83a03017f3355b1c203776c93cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6af0d3103e86e6fdfb5192aa2aa5b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f878ab98c17123745d4d5e729b90e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea3104ab6240f7d7a3926036e25a1b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8c2658e88ae1b033f26aac9a9cd55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6540b3851e2b7ffc784760372785a8b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4a72ec030e5918309995d87b366bb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a0956f3ec40e7287c0ca8441c9f8c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291a4acf04a2436d7ddebdeddbac62a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbc3911e5fa0f8c7004ce5870e1079672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62842a7cb26cf64d6b71ff780632a09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb428dc86fe1ca5c6c6a55d1ac11b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b4226803f0f2b7a741bbebe2981a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0f1a4024bab0d38d0bccc24d01a46676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b892890944b4cfa2ff566266c2927b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a586b41a87d061065d9b9716aed4149678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9a8d480290585edef09e4dfb02969679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1933031106ccac286887cda2f6edc7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64325881349bd5edf8fc9b1c3e4cb721681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2e43f2f42c20c2dc64650a70b81cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d8970fca16e4f30bb6d4eb4c3c369683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a574c55786a6232dec4a6526298e2cb9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060e51ac4e6695048c6f4d028abb827685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7180b2c9192acafd4e63e8510efe6e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9a6ba50f909ebd2489ba87bd5145b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c794632898c6e3e8f6d080fab65cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbee57bd83aa06df2a1b3b1d8527587689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97135c957f454268fd1a5cf65c122687690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e1fc2e1b1974d15493cf69f651d36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a4533f47bbcbc7e8490132b1d2cf0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715773bb4a3898c9b3c10ac38ca5929693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63512f1f5f8fceebadfef7223827ce6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58b7a5295014cb4862623b20085ef5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29052e12f9a53c5c57886c2e68089386696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd84a94594b64dc545e066408c41a99697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90824fd3baf7b7c364c45dd745cb67cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c656e3d8d1a8189781a0f35c17c04e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f6b99d9ad140a50541f24db63904e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a54e13390b3ccb7320b0ac18886c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ca87d09feba83bd1ccaa5550bff04702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44bfab79efecf00c25fe3338b1a587703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b33e9944bcb33dc86cd7e1e4ab469f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc4d25583f0e2a3446bd0f776ab3c6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f098ea859df485dd041655aeefeffe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c3b9f886b05d969ff5b246c0ada30707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741eaa04d5455e7e99ffa85c1db6dca8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17ec2b8351c6687303f0ac03921d14709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca70cd6644e2b5085094ded5ea32cd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a087beca87e2f3d4529300b40a22e5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279a5197b156d09cd27eee2ed1452ee712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33822d842aa148ec15433adedceea60713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699605c41dfdff518d39ede8b5db7e9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c245c5fbbe8a1af2269aa381a0f9f7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb315b0bf3f7c5cb0c2719baed0bb034716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf01c65c967a67bb981471778909ed8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397c3f28fbcfb53364ea6856fd88dbf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebde0454f8ec36ea93d6d93fcefa9c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020759db96229298bd28c80287f14595720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791b94e955cd04064c8b42fd70eb3da721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843712c02fef878046b2311b71cc2642722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef1f66312549c813c0abcb4636c412723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154655dd8e74b04a1ed2228999c9569724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d050e27c906cbf2e5ac824c3355b85e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eaa22eb6b68edecb10f97b4b4bfec3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7a4537c396c8c0d017b0712b20e64727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91afc1a6762907632aa33f10595ce9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd30281646908cced00b89bd6472c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337cd24831198cbf1f3e5404b0973694730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e22574ff4d4fce5dc479a9226ef1b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8b7b248582b28fb2ee9e56616f413732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2555ea02b88a9460c534b08881a842b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab99cfb5d05bbf3f0a34a143e14f332734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568e4ceb56aa3982f2b1b40aa30169a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c062590ec55f8794c44ff0522cacac8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8c923c4451585fc06abf1c33a3dbf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f61a27fcb41085af884836ff3ef804738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b7e3ebedc765d8237d99857e164fa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340b9318700e68e8473b8e78edc55e8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfb1d7b6168148fd2be0267ace52cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4697c51a9a58032ba9e8d6a40d3290742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10885e324101ecb84ab43f9e66b00ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549cded98b07f9a63e99c8a86e7a20a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451e83fbf1b986c3737e61307bbd690745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d68981a92125e67c519943d857ec6f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a5e0d7d630895cbdb530b97d3bd0f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd0cadc465915c671cd5b80e8fa8b0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69c4ee4c9e3dcb8e3c2727d82fb4e9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe63fc67110e9d3e00bb38a5b430c7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc48a252aa3d4c21d11295ea170352751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5fe044707ccb951f002765d4de5cc9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3b1259f43c5b91a266cd6a72859c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0589be205b70a840dfeaed0fd723d8a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623255b4a963a91c133fa0ef48ee407755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62db6d0d837fdc07280182b0370b026756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057454d49652086f3212d4614c58bf22757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d091372bdc8dd643e587efcc7db1e2f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de2aa322ab98987be77e4f3414b3ac759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f468df959a84db1daf9bb34cd463d05760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccda48b35c591893eb53103be41d7d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cabad4d095f673fe4321f96a8af67f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c008cd5209bc0d517d4f51ca72fce984763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88287340cf5d41b50821e66f6ff4182764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92bf598e5c4a3b748f35c84ae84063765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e72ce3db7d90bc776506e2dae9223f766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6b648a9901578e2ad5b4906c96981767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6f11482cabb5a93931a2b67d6aeb3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b14b82617d8dfb152da41c4c74a35769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de5fdfe6e09e24bb5bebb1c8773ff0770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799490fc4e512cfdaada25eb355726d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755549a4776c9858ebe6734b93a7cbcf772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be63451268ba05e3d1f9d03075ac580773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50b657adb40b5b6d9a6ae67ffc8d80774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27754f0c966a24e9f319327920d0d6775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a2a20e374223b7b0662a3966ae2fc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b15ce1ee036488effe8d76b561810f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1e5bb44c531b0c0c4c55262ba67a6778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffc68eceb3058ac0c219bae8e965fa779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122221c9397331fac8f25e177fc2e78780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0d154fd7a7d4024e654e6331784f6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c816eee651443d056bef35c57771404782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80bf77cf95805aee2b9501c3a521ea6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03c0ec11a4acf764363bd54b223360784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a30e734875e6b1c855c0f00c74749785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f14a8b18eeed5971db3a089bfce8c5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cabaf223b68d33c9f975a721c03dd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d727b906a1178477a26362ea51e72788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483b186de337164a8a227bc76d4f0e3789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9f2c1aab98e59cd641390724b7d97790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ff38e8742ffd6ca878b8a57ee4877791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440129d57c8d7c62414f754cec8b1494792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116edebf2cbec04315e16eba249a3fbe793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff14b4b7e338a1b11b6d57a2be3e008794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b9ac411391b7c543436d4dfe581ff795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c28a9cfdec492e6f71db22c4a80a4796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8372eb11c55727d36a209ddc72d10977797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019881ffeb97b4d68bf859ea80b093ff798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8807a3871cba2a5bd529c4986cf5585799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba848db31e9adb9c4eda089222cf5a61800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b1be04d52c710fd537004d0fc7477801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec252ab93b42635c31fcb41fcdd2f8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed1dc4d24343bc64183e47794f0a72803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78ed64577dbc3e0856af3cb1361431804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3dc70b624820858e664d7c102aad9805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60403ade5a1f036a0fa14531ceee1b6c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a9932221a277d4da0f6c22746f226807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fec302ba411aeff207a11ad20b680808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0ee3c3f99c4a75e109da4174bd7cb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d2b33b1af36e112265dccf98b142a810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d63055e48237d95017cb7e2e78c43811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3faa11c681cfe54f2829c140464d8812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7f8dfe1da0cb99828503c16c84fe0813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb31d0bcae64b1e83c08005fc8ca889814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e934234f8df90988d9096c7839d07815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630ab7f70b7b07cf959b80fd6db1b4e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74f9a4cf0f9349f45d7fc4b07cd164817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bec13abe20e23ce4aabe7c571a48c7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc32126d372ccb661b9b6a556bd816819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442218499eaa68cbdb85e56b6ab6693820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916e049022ebb606f7b35e947e35f2e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e0ea9beac82fbdcc1ac53ed3d7acf822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb255c1bd1f10e6cf110c0f71f4ebc0823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f663b89970c10ed7df317afe98f6d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280e8eb3df0b496a5d99cefa1fb6dac825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2633074568864de39d8d5127ea07555826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1e74b489ed533d688e75990c73e24827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8597881b61e63c5e48ea4ff5c12ab8a828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18aae8175b55b5aed89ea6a7d00deda829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee089d0fec24bf12483f0d47ce20ebd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0276bb3e838bc2966d9a92e1ec3ccd831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4d7d641b31426112d8b695c7a03ed832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f72338ceb159a5dd79ff5eeee888e833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597ef7ed086271f26b3f7904f42b144834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0d5ed0742ca5a0f228423402bc7a9835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac831d83fe3cba2b386710fc8508222836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e48a04c2898c55a04331cab8f9ff3a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6648f90994c5fa23fa31b288db6fa07838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9c28b6f829444332b3e774fbdc438839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eba00d09ec03249586247c14b9c8a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfd1ec39badd20f4a683a11d732e4b841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bad6b2a16316a04d3fa1a7a1954a6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0c98b96ce72eb9d44eb7c0fc0b9c9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093080a3df608fd83611f18cd7421a4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31e42c1948aede2b6a87b459e2707e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d611d61e4411aca2a77d81137c07c7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13914621d6b50e919a02d547fc457b847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead78685209eac4b95e1bf513644a12c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83834becbdf5f3163617fd4ebfc0d41a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c142258b80e5174e3679e81e573c328850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85959af829b9c4fae059fcda34f569851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1d29a88f91fdab1e84a9574ab93ee852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe620d39addac05592c4f1c8f3f8be853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c470bc67e3f0b33142cbd5c94d6bd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fa18ba4e9375d989190146dd57076855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46118ffe96927bfa3ac748951e3132856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19cb4131b360fc6c6bb81def669c47857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44412ca7c93685de0ab6c02e5d37d4d3858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb8549933650545f6a0c8e66ebd7b0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849dfcac0b01fed9870795a327280f6860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88230ffd5e7185b5557360aec53d448d861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d553f846c742563f38b9ad76209ae6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7416fa8d081fb3ded4db35295c2fd79863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293aca1789c933f524f3a5e3c7eb5a2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d695272a8c87ff1d8e857f3a542597865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21844d0f8857de5a2746271d8c85d9a0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b0c86a924cf19518e9e1a835fa1ca867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa56e4e0d7a2000b26151b00ce793a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55d00ab0a8090d12a2fe2406458d4d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d130bfcad6e3eead7bbdb4ffa0776f8870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeaf2d618d2cd5cad4a1421509198d6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7fe01e479c05e8fa79abed10c7a35872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40827ce51cb4901be387ddb74487880f873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e58d9dee0604e083753ee1deb3e054874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da544f45981ead8dc7ac69dfbfe3950875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b380efd54c6252c6c33db70c2969e876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5628cae237192bc62b080cf04b5a7f877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0db83b1899f658757b0b3bdb96950878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e247ff596f3f1116bbdcaa41c05075c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595cd4d4ea34d831ddbbd5ee7924e64b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed01d91d404509a50c9785d5a55dc5881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37db201e61f5788a9c570c68198f03882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc883a940ff2b6509be83541e86c4b883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed57a8efb529b985f187186ad6aee5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5391b017825e2b4b6ec2018a7af42a64885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a610203431970c2db7409884eaa003886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ff007b2fd69a58ca91b0681d9805c887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67015e33bf63ebdc36cfe1be9af4e63888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bde1a42b2f754d5ffa2fc0fb7d6281889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ca7c0631c3c15e3159db2e97b6b9f890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842d2ef637d60c7525cd69633b67990891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bccdc574afa07ce573439e49df91aa892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e733b1b2e5f9d219f6b765c1a889272893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00865a7723ca066771dfe5a7aa95e8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e856dd8f19758203f08e70da1eb6b2c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da701e09d9322b377e8373d5b66729ce896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06d171d98ba2e2723834c84cd1476a897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c341c6ad4080ac7176118807f666933898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a11a5de9b4b326f78fd6f2f9950be899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf7e24e7ff663269395b1ba5cc737d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9374584e140e8de9ce250608f61a76901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea2f40dd138b562427f48836ba68be902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d4b2389fbf9f9b4ec34b596bf2e59903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a2490bb6020668602db4a8a101fcc904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20498b32a9ff13e0e7614bcfd328761905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47cac7599c366d23e91bc92a6a529d906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d8b2dd39c5ab4cc3154c9a8fec53c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a5509f6949b956577fbe48227bca7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51acd8d1ef4a829ea8701eb15bef69909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87b54712fe0b6e0857fa878ec399d1910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a825bd672640d4f1455f848fb0a0e8f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a9f2bb663a77209df2861676a5e19912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9819861a7f75370feea4cbf6c4c8e96913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e9403e55b1884d3fa6be4dbdeb7a6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7853c5ded98f88e7ab5b4f9164b25ed915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d5de76ffe38078a6f33e59e23b726e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4f1244a93e8882477ee3dc997ff86917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3e65e702403f092cc41a6f80c8b66918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d0ddbaa990a385eaa7cc092b009e0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26156479f524a4e7f35817caafb583920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d3d108a06bfc5bd4276b08e3dade8921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98733b7acfd1ead711434f16bcfce0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e6cf96572390f60bcf1039fe2a30b923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bea0d84a88670c2e37436c413be50924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deecb0292df2e7146df9762ae91c95d925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfed76b467022623c34163828e20571926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b974c06a9bf1e633933d8a79a3676927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cf35ce58532bc37ba4d45d304307c928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3222480d2797c4f43e247a120a0f7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c12493b18eddf7b5dd0b123dfff532930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bfb7e9ea61230bc959a091fccdc0b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155da7e1751549070abb899f215b2bf932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c9363ba8b8526b1578b79a4b46d3b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aff298073e7e9b0f0ce2f07fa55126934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd8cd99a3d8ee40b66234847c21591935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e2db93e2a7971df8a2ae2fefa24ec936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c11e3e672d85f171bf3250036d1a1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878a6d8553eda7418d610e131a2f527938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7676fcb4e13141125f3ccce3087db939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18dfc0c42becca591383606be76ca8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac023e6712384d76ef2555dad8c3b3be941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c041c0e41d0446f4ea07ff173c5838942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e992104edcd5f8816f25d6099c7bab943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f1c145b3ed2dfbfc8972167cc98f6944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22b4b87981ba2c5aef62f7f8f23c70945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c45c10713bc3393fab642ae88aa0cf946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1bfd15ea409dfd46d32d79cf15229a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d494ce0e63652b77a5680e94aa3d3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8d94c36c36968ae449ebf0db5f920949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbc06ce7f7d35205bcd82e3c3b8c2d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8556b3593662d3ad93c1e0998c8ebf951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5f40e5fdaa1d2b4b072760c1d33aa952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3977d94e1700669e9b7d97fea8d20953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5c2ea6e332cf6ec211e2093c04bbe954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531a773e529fa4f72d4858109486a3a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488394b72cc60d1bc29a9423c16ba83f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce2bde69ba3d7f6f6195500b67a9cc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e931f912e304302dc9562d447500052958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2271ad82929f936755fdda2f82870b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f788f7114f5bf27b4c767b592cf81960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40fb6d61cce0e3cb0240b1ee504fc7f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79a7ab4d6171714da5e37762dcb639962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c08d3f8507cdee9438ec93e98f9c2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124c10bc0cf335cbc650f7b4cba1257964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe1dfa129fbae33af5eb34c529121c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2bba4327121c8ce006d11905296d3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d860345aaa366c6f18ff871b02bdc8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a39eff19b67506824874e9b816711d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253e5d2feb6bdd0bd180afbe989b1e8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76b83371fef9faa6bf60077d8532ab970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ac18753acdc9240061f603e5a94f6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bdcba0dbd4178ac8fc42ec3515c88972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16954e37a7b9a1769e13b3631ed42c973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf22d764f01b651bdd5e649eeb65f30974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2b63b9b0a42843569091522d6fd87975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8bed8cff5baaae036b167e197a2f5976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea422295ef7ec334bd7e65b71ebb44977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>