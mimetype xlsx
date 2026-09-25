--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312be078ada88590e8b54cc6053a3ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b4f689c36898e6de8723ea35837602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4bde782b90d10d1d68ae27dca1b3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62da5fa0b5b8638cfa6f3ddb2896c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcaacc8c1dfb5fec2ff02137684f8515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05530c236fbc10b7fc70173564e2bbf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc8113c8c6d580960c7936835328677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35008f7aa3de42831b715cfead44bb488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd664630cc1ec6158ab62c67d17ae1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d728067975e7fb5ad74d7afe96a1f710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771c90ab7502ee09544a00bbbc5269d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7c26fac515038c57449476fbe613e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453aa00e1097df0ce5fdc45bb97679613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f33499476394fe09e27edd0d56f6f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b52cf88f705b90ad358289ffaa991d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e93124bba5244e6afc233098f474616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef48e9b5e1743294636de607e73198517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd33f54cea0dc620e2b8f77aecbea318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737dbd804e94cea34cdbbb9d036676719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776948399b536cd475d45d89c75e33520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c2304d8cf4033c15fe90b561f8d3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5896e5a132ba87149eb504f00d22ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fcb307a10bc339dcde81379ede60f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365cd574c054055273e07c972aedc7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14cad680adf3552b8176e2d792fa86725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc99d0b9b9a1ae93914333dc7189ec126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed714905b91dc5b463ac0333a1e8b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443498d5804484ed19602c2bba9ac2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06034c4fb261ab9aea4ebf997811ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17783cc763f96efd6a0ee2d472403cce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d782e0354d61b9f98df684f57486af631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fdd44bf5afecec3a9fe28de40f1c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6022093d89df12bfcf0cf88b3bdc4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eb102eb9a00c26b7c9baea456b5f634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03422dd8395eac351a916ff7195844a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b682a960b4bed9e52728fbebbb92b0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f00762cf5927d92ea9cb31e760ccc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb211447103fa93ffaccc11a9f0d16e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b7e1fb11f4ba08895d7480ed82c0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599a50271f016c321ade03e859ea62e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d69bf4e65bf521325ce6a0ed1e04dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed811156fbb19060838194150a9c96b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd3bc1f4d7f4b8d102d4651430e29143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db1cb9a4002251ed2042b75b54bec644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8f43467d229b77e15bc5481cf604945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011992528bc4dba64309c07bea954d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59401f237bbcb65f39958f82a13ae01d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a171e4f42e7e02767934199ca7f0048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608562cbc8d66e916d56368e443209249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4316190e41eaace24a26789aa3023d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6678c01b29857fe4255d84910527751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a8d10041ebf52e33a5f7ae42545c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857a45c12ba4a9108198ac8c3676c4153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d133490b1bad5961b363ac6b6c32c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0128dfff19af59e2891e364c7495f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a92bc2927e70f5f39ed82fbeda36fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05415868772a191c15d7b7395670dbd057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0c986d9d5558985dc0db584cbff33358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8abae5f24eb741783079bb8875fc459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b82f66ff37269dd2e70f812bbf8a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8152b13d6a3c7682bbbdf602cc01461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d590322915dcfe3eca19aafd8fbc2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66b3c7059e4175413230a0b3104a6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c559df03e222b2c167c1faf1ecb4564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403161cc88b4cf2d06632a6ab3d7f52365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6738cb3323056a0689f0b68421d68466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd5b6390a0f2216b7e43ad50cff96f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599286d157a1211944b80f7234215d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf221c064ac4dfacfff393c02621f6c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd933ee42c18592931f9f2d84b46d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d50f2a2f7519f605ba5f68f516a5c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34d983cf047c73c8e2e0587b0e2f3172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c565a876816692e3cdcc0a448bec67b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7350ae27556254dd6f6b58a5415cb9974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c061e23fb14df0d737d6e2b78739e6575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1754f46238ad079b13c3a49d0bc205376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e290af749ed479ce5498402575f636d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e891cdc9a6cfc7ee71a3d684cefb478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f300661a5c906dd6ab79f881f245579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37209ff6a4be1400a2083e105f25cb3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884099de253040a9408e6e1e658cf0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58771a9fe68ec7125e124bac270071ce82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32055c254fca41340c9b2a041295f78783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e0529c6cb2fd2938d28635ea0ef6e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce388a066f606cc0b7c28f67d1f0fdb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcded84eb1a83991c5ce6ee23f8147e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f29dda639b7636f9a6f56fa0e9d6c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958717cdfdf4e9c48360ec6ab1a7cd2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8f5050158e3a151d2541823f2538b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cca397a1b3418b3dc21de73abeca0c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81385341281d6c7ec17ca82bc256bf8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcb8b9c940625a6e64c778e01f929e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6e585922f137ff926a322af88d83593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e7b6aebbea4d004fb81f90f430ebc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad328e950ecfadc00303101b054fac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d0692477d1850d4c9be8625d1684396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50eb3a529604e41d7a26feec296f5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877e2d5d7a6c2c63b15e1321669abe3b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2ae3744293f47162c5d0013ae74ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7911b112b992d8a40e4aec0e85bdc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abef2f66f8b788b1d081893cf7f95dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd949e408b9def08c36a6fdc049541102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e88cd7a304d46056368e40d901a31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba668549f0464af0849916f124487edd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2738a39eb9c1ce9e55ee2911f9ef2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342cb8539b89fab78dabca8e81e2dbd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac68f920676e1e9119a91850d80c52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f4cd716a569df6468e2993c30445f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479783560de3a29ce291af350db06040109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fc632dac616a422ed7e086e6161bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c861f81b74ecbc8931e2aa1c8d649f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd626e4006cddd2d1196f14687a997112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab2e169a20647c4833beee42b52570113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57c0a4d1cf665e57f57cd978dca884114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2053117be4f325dcec9d8db5b2a1e6de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b29b664c27ee953c350b0586235901116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82713ae31e207d5ceacbfbfbdc407ff2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420492b4bc8681ac9accaee31507467118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724ba78b99c6f46f4ef51502df325bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e56e0091f0b5ef6868edcfe6f509fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488d2c3dc94a2a849293f46d483502b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d8c65e11a4f090f73ec72ef5fe5d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f48c53d67fca070526209600b76f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39033c53e0a1c6cea68ba0ca0c74db8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c109078a2270a1935e0cc82dd3a727d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd253493f8218f6c520eaf3d6507be126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27e4c7ae3eafa44299bd52c45eb458127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d02ca4ef6f07cd09dca34ff6cb4d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d807bf7fcf76b334008aa39b227b2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afce43ce56c9588f6e373c7c5931202130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389343df4f8e42e247d4f3e5fe7b807131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d55863fb9f1c84ba9624bc7239188a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d688db9d49a29925ff8f6a35e6667133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7798323d64327b63269ac891f8ab7450134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae879a9134b3ebb96ba88ac030a1e2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fdad630ed0609ff78a3e2ab112077136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d11bdfe1da42024839a782f2b046ef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d0a856324bc91b831551aa601edde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5516c916840ab73d667644eccc4c2e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445dc92ad6c9e74bf8d967726f5f38c9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1ff38978d5267f9ab184880d51636141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52bcb5503f40a2fce83e80624ceef8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1424a7c2815b84ef2919b4bed0e1b46143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664513aaa08f8625636f600999946686144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dc372fb70aeeca1237f4cc57f02c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb0a3209674c54099c108b124c2af1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27ff51c7aa399df25a58b89e328739147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e888f533461b4fc099c87ec8897b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919791c7af089c694c26cfcd7c5bed3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9dd8073a9a706b2c30445903a99ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778fa8d84dc2a8ab0ba7356223af703151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdf89a640f5c5db550f801815be243152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef67d06654051a326edf89139092d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67515922d7f8b92519b29b6f2ada808154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaabf7f396108a3b09ae4cc1c4fff54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b47fc107072350c4039db6432a728156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f821ef2a30adcd9c78eec16ef45c88157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cec6ac884566e8bd695fc975279b01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf3e330155831018566b4b5b3837d2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efb9ba4bdf9c487ffae36d9f6bf6e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60813dc4f8ad2e5012c16f60432246c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda40ff46a16b7df6fa2671331dd286162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe93258e444c026b99984f0937f537e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca6e8c709b7cd984963bb42c2454d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac7d553be698753566dc3a6e4dac6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762a33859cec683c02b5fc1ca927dbd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc789a7bb3d1116989c0477772f7fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d6a89994e91ce838b9ab7fdd3b65e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054672302b55946e4698e3fc63966cb0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6bd7c70514b11f469ecfadf86c99f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b32786a7b2780afa3b9d617624ca0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893be35b4299a6fc98cbc2d1a966cd8c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfbc8358455e05ebf4b97ee6989c64173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba32bd0a25baeb6cb33bd669d89f33174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2125b8ef4725cda99853cee23ea91175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9046f55958ee5dcf73f94e6690aad2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7f2e175fac3fd7afea50c219a267d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd2c35ef5118a7ff1670de6dfa2507178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6df8fa31a9e7884ce9a9a427e4d80f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e82ce60e1047f6a0393d6fd4b6e479180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644d911455ea096233b401208dc6d9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15b7d5cddd4c6b2e6bf8e202edf3ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca1ca398d922cf3d2fbd53d7198534183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81397966bac550a13c56491ec3b2895184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc12f4579d51691f2b521802ed856c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc2bcc183ce6f94bda1d86525ff395186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea6ee00f5d0032f8affb27cec1348b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8973d3e63682eafd2e44c934c51c579188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7a8b52b86ea9a25c009b6482c7aec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5c8806b0b269a16a9b27af5af1f19190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27efdad3f6048f76057c418c6794b707191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73beb61de27c26656ddd7fa6b3290b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07beb6e8b8751d9427bffbdde20a4bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7d7b8f3064e33669a53a12832f4a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d088ca739092a40eab547bc41ce5e47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9fe187bfc7e76587261a69ae0b4ce196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2acf120a744b9c6b023a2b09cf1f5e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe48d5991dcf79e8778b6c998e98d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64512d2ae6ad55f0b4d9c5dfb8c1303d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb703be322f444dcc667916c9d5201200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45371435d418f8f25a73018fb34496e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9ba5cbd5f98c34fdb7db730ebe271202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16634bdbaafcc3aeab1f972ad0f55d65203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3558578c6bead35ac186997c4940e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c4edd6f74817426f58098f331bd0c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e294f3b25e70f77c0ccb9202678608f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db34d7045680171d489cadfe131f7cc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b5637d7d5f108b90cf2ca0ee6ab16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af667f8a22316adc61bdd0968a48fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d989c942a4f9b0c4c839ad30c81355210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867a366c16ed3607ea01a8e0b2aed4e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763804c91c239fd1c8858f12ba3e89f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad2a3542aa9f20af36d878a310bec19213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df063af4415312235a4c53c437a04e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d67d1a33bfc64200492b0b7fcc76ee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f683aa75274c8bd05b9fd3226b96ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aadcc4ff62ee98de2835f55a5bd416217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701b4112053d86edd14ca41ef19553d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93c53ad6abc902a3a1928dc7996ef8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343dac6ac4a6bc0b062d82172016b53220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8544bef5a049776bbf4c4117ad91e89221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3e4884376f34a3c805ed2f11771b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df43b12a7f373d950fa679ba18f601223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d05d86efc8877cd56c5ca89b96c7e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff597670ce7b815b632861b552a13986225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b245ed2be0d4febabe84bec1d3670226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f686f2ccdf54b5e815678a5f09ffc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe909ea01637827da3f2fe9264149f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8426c86ab0b6ec96f7f95c87355aecb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141a876d122b1349d0c6ef02e883c32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711329bdd8522649e4af58bf7bf6bbf6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57236c4192ec2aee43992405e8b5744c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1625b411b55faf85621dd270a34ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15aece3c5491dea2823178a28ec04ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049b1ba2d5b444e3e8fe4532368c8ab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0977db97f76e9a42753ee5ac9ff3db9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7a8475965378cdaf814f654f406c4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6face8df1bd96c6685997464cfaa968c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3a32b3dd279734ee4ffb71b0cdebd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba1eb6cb258802e0accc85dae4c802240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7f451d37c610d23fc9511c3993afd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f96f520ca5f40bca35e5d55d05d7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d4b16cabdd0bc63378feacfaff23c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888e20546d9b5b23caf0c84b99cbe4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dfe4395e37bb5cce706e812153198245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf55f4d09361b242096cda949a8b49246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64520953dfc67ce3c4f617dabe23390e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd139d53d369486393c8894adb08011248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459ccaeb2d0cbb9fd1fa1903e8f6f9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6e79f8cdca84d46b6dbca0c70ffba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f42df916f9f81fc11a5ab1022913d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22244d46452f7f2664f0ecb27a12c03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbc423902ab14c1f2d971f6b07b8f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0fc8ed0072187f0a6bef91f4ee52d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b0eec90582e42c8fa4545dabdf7fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692d3460eb8c8e531732a93c4076d03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b2f242057723c0f74d08617696837257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764662cfcc3d1fc50bf6a31cfaa4270258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b527ff6322d40f25ac0d7ec5af389f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae358f9aabbe7f4758038d3a9e306eb0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790c3b49702f4b8e97b6dced66ed570261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea173de8d9ef2e5aae9130aaf57fab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c2c60803412bd5b9c3016afe3db5a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fda4a72ee9d4f17430b834f1b55f80a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e68fd343b426ad6fa61936e3c37959265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad020360a5207d005f279aded8e68ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850d510f88d523ec37bdcca21658c80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9110558f7d7d03998f4f17a150a7c46268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2b3edaffa9b59a30fd67d940cf7a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735787f09e7dc11a9e79d9622008b9b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ba5d98c4883cc76116104559913eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd855fb66d194d37ae0e69249e8bbd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37c447407ac852fd50fa50e4d31efe273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47a0775f6051a8ead3ea10735daa53274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4016042e0ba3b86839cdc6323fb5a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0e700f674496855510f4ecd38e1f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207476e4ed44d6b59e37cb68f8dfec9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6c7d0c9fc43640fbb41cd7b1d06c9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc028be13317b5b72436d8499de5cd91279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ef46245bcd1e7e6ed23b0f976611b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e478ba313f26a30674b47254f763ae0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2efb2a8241b34932b33f326acac9a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a88ed691c712a8d6906dd15a0b142283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83ffcb4954c7ed01014b7675af267c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bf5ddea2e4dbe97eb193c05b34bbf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf8591f859c4b80ff5683cc1f2001c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9636b73c308ba5059dde28d1b1d419c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796277c2677d8d013bd7fd51a1280b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e145578668f9f52fd7a754fef1d5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0b1ef9d772e2398650742f56b6de5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f681063bbb7250449e7a96b6a6ad7fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110dd847cabe3e809240e47a7c8128f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6880857abb3029d82d57b26727660293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3f715722683afc3a2a3e8576b318e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c377e0fa8e6abd6a495a300202375b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b98bf9ae9fb9dd1475ca3ccccf35b8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ccedf836915b89c49af4b3d52eea55297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b55416bbebed86aa4ca9adc271c56a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c168e53cda2f12885a5ab8d36a50f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db193a834bdde69ace8b6c00491bf3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd222b87a18080022f039cc215d5215301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99de9c82538d3aeb834472d06180c8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37364599af877e3432229cfe23969cc7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ad7d83f0adf36798e85c7941d172c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149e42552fac98ad11c5971f7378126305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8d4f980d2d141a54223c9455f63d8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b799f5398258d21fde6485a9ade1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f16bff2428deb0466c54eb692b8caa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d252b033342e225fb2349fd38f2d64309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59e792159e8f39bf96dbdd8153ee89310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b747ff7482ce451471b13f43efbd7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b331fdb89fc838365cf259444c27dd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa18ae30cd1e56dbc6ba9561f627f62313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bda9360426dc025a62cc4be460b86314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644406d9abedf5fff5f76309e97e53d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75601e90eeeefcb67aadf99cb9b2bbe5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677567f3267bc439d9eae35db3fd431d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57823d494216da1367bcf915c2f0aa33318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95344191970c32572460dc3f05965c8d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f0005bab90008b3658718ba459af3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ad89edc517b3ba1a659758c8bdd4c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f05e1df14d8f8f6ed590ed87bfd21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c655d9b7c2e6fe910283510aab9dd9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7a3ee8e6a658d6e76ba47f24d24b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a89627d97c17a8122c9b1311fbed01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1add460bbc292d72937d7c03a519d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b90880c0339c015816de3c254947d9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49807a20da940f01fd3b871c634815328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b39c08ec6a47c557862c65d9469536329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb83afb67eeabd6aeb4e63933739c6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530f5992978ae18d261f553c9d7a887331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2041f07adc91661bd16489ee50ace332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba70680657f3a79b2601373405b76a0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1558e8d69d6f67053a01f22068dd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20318d08a1482824571eee48870a2795335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52444e9f82437fcbbc1876aa7fc718b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5197c998e79887f1f44d6cbc28b8fb3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166429d6744e1d4484a35ad49776f3a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad5b44ba43c0a6ef32a2e6cf944164339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6e2dab11ad5f0b9a989313e185827340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead653a7b9b05c726c751b41325f0f49341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaedc984ad5dd14bef8ac664635b1c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe80e9c1221e6273a8422361994fd7a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549e4a82dbe8a51d31c68bb8ed5b1ad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2d265cba672005fbec49f6d0d3069345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ec34741525d628693d361817e3fa5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd285339597c4f62db7aa96d70611322347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b0d06011fd07d0425218ee17cdf63348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b012d96af88f2d5cc4c73dcd491c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aaac33f0da02d1363e12ba8438c383350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2b59ac417a33ab9ef3ce27710bd87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c03008abdbb3d021ecd4edba05cf3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869a36e9bb304eca8284912020464ab353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f7d413c65fe04d3e34e63e5fa2559354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e274373288f015fb74c3f449df78d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee485bd3f70536656a54d86eb40b12af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b6685be7213864a99627c7e833cc7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8994fa179797ff52e32f404b49660358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d38fcc1ed29ca829a907fa39821bf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd1c13b9d38623585d391aa78982a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a59b37d69be66f60847b0145bb2f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa2ec5a58e7785d390797c3963ae5f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ae8fc85bf8313c709ddc8d693eb11363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33b4f55fb1c20b0b38c6365ac22044364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7e9f924afb493d1afeaea172c5a80365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f5899f8e959902f0ce2d6d867795a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8c74a5ab8a9a742e92128c6a26bfe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d9ae67d015fbf8cb51ccd3d252158368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d586df1d6510db075106df46a242d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dfcd8b68593235e143eea1da980c96370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242ada87a2df9ba52c4d09496faea1d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ec1a66866a21a9a9b04cfa0c7733b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844cd2ebb62d1ba13d0e5d21b84976ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897932c54718836b5f4bde00a389469374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abd22fa194e91021f16dd0c4286329375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d25c6d21a7e4e3c33f900a1ca400a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65923c91e6992ec79c2456838646907377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547adc0ef240adcd3fa49b3b345d7049378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67044decdeabba7a4e1dc027eafaf72f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2efed0b3740c6edeeb40c7af80b60380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe35d1a66fd29df991e5f520ac6f67381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d077dfdf45f4ff6a3dbfff5239f11ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c637e3bb51c6c4a1e6c3e4f8af3f23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992dd2a625fab23e5805a4120bb2fdc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc0d4a963f0e94de2e81aeb7f366c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9f9e78691456b8aba107ac069a9e9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4c6292676e9017e1cdd80c3585d31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e73f27ad5faa2bc9f98c2107a93aa1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa37b60763cb514f7ee72219d835e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c952afc7f1249334f7f63e1d72fea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e9aac3a84672147c5cf7f29372cf1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e41a7df351925a6b5c51379b911dc0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046280d3b26e2f549f079bb8a85cb5d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa596293b4ec8d283d6d030a77a24566394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f1b12282208f194c84b52181f7737395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f160349de44dfb67cd7bbd8ac9e53d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387b10138c57c9be8937c603576976f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789e149117c8447f23e7dfb91887385398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986b4ea57d66760a3266f2997698426399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625286675864a95963b12c8507428a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074853896c0d11d45c92b965b32180c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66395da2c50ab5810b6c9a8170fea70402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07d825a35498c2a69bd0d092b40ec8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155598ee6ab20ba33874878bd917ac2d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330217beb64affbb0df7fe9107b313e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a879f4ea11ebf11928e4de4b8b25e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7ce6fc0511023e5edd7e4fdd87bd7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3878b06d8a74a5242fde522cdba4b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e98a4e0e5e230976a7f2d7be8eaa2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467486d08ebe6c997740aac2ed47c8b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba113512b53c03a2dcdb3f204bfc99411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d86a2ec2ea82b55c43f95bc6f649b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a289c1f783e7b4268059e50e5f8c6e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca14246d40d88e58bc5a645d1fa2fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02aba8ea9a04445468bed433d1ca9b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92130b1e3562838590140cb0d3faf47f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455acc23f674d176de29f3346e814fa2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970007ee304899bba8c7701fdc55e6b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57ee4eda0f80e055ba4ce5c2816506419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d8add59c12d0adf11c807b32bff26420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94572c756de18b2730660ace87935ca2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32490549ee97520a726e2b844568079422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f144b129bbcc9efdd33452bada72e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62decc4cd5dcc010df016b61590a3c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1cc6a59847a3697909d9f85457f57425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320e98891b21aa777a6c1f76da2b045426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9971ea2b1f8943e8fdccc462ac909ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7577fdb2f26906c1f7525ef50974d4a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bff7147c26d068063db8f590a27c46429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465698ba3808774241c1b5861e967bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b580191cc1e121a62aaeb506632eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ffa1a737add67595309a0e2901e790432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba57e1f0a41481c903be0182f553f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8686219c3f4fc8753661a0cb1bf2d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff34e7b0b6b1d20a8557789f2876017435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6b570b5c95f7e858cc5fe51604c51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7e89d1aa1db151eaabd843e16d915437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bc7501351e998ffcdb2a69233cf6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d4efef7bfb91600ef243a43d2db47439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4072c71e0bdb16bc8daf5a5bf3d1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e8cfa5b136863cd26b79c1feed5bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fa0465b431bc1ae186c792d51f8ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b448799ad748d327c16fefdef554b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ff147e69cc6596f6cc5e15a12869c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc73cbbb95038f886a685988250b5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee67519349123732dad07b560687b9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c03f61fe4a375759acd8b457e9fed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4f453214e2c52ffbeffe1be149bad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77e4806dd4eac602e0fa07dd315fbb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3af578c41732f36117afb1a91433dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbf1b8c2c1c40ce4e4a370424546ac451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a42f135ec7979463fc24d7e45a633452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3373c28c5c5e30dc3c38f70882ba687453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647aaaea2696e83a29d473c08ed556ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd62bab7d68a3248bfbaeaf5da58af455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57828c923f7accfc6f35cbec8536368a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e48a1d88b5e3a03b629b24a83e4d5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9efd79e0328eda9651326bcbdfc5a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369707d1f98c1f24d701bd44600f0aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c34ed7b37a8d9c3e6d96f7a581d8f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecf9d8dcbf8842a4c838e5a5ffa636461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a409ef17331238979b1b04f9c0ecf97462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d4a6b3d4dc310a2c0a4e59f0fa570463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5d6a24e07fa1730f5ad073cd7ae35464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7029ac85ad8d4d09672ecb2c292f576465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782361c9de746d4c33f5006bb3e5bcf4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8d2cdd7a5d1e717b4a1ad478bba7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a099326f12289f68ffbbea2f4666ca8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce9bd9dc530b1493cd2a8cee432399469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e864a5814bd730e80e41f368d15ad2a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3745a66372b681fed7564ef62e4bc8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb3d8d6b2c03c7c7e0c59c60ee319e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7f041af3c3be4997c1674081c170d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855c717b7d579d7466340f784c62ec1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab18e45055e6a377c30c484b840d31475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5730f8ef4075aeb4b0e5d62a84b03f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bd91097249b93b4926295fd3bd069477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb862eb2c458fc836b5be62090b8c7fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec9fb7378ff31c1ad074eed0c45d4b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcdbdf09e3b9844dc143438eb1358d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fbef4090daf73e390980955101af7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd5d8060b67d02a1b5bb3a5cc14f03482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ebef5764bdbb133d4d397c76308e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e085de2bbb13c4abf74c228b38029484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e88f870af436e6ec8316d81fd59b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6fd32df2f3afe1de400e358c47438486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a59ea80d29d3033f8a933f729b3b95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1a09575b6dc49d99c04a9cc7dd104488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc7165151813b83bcbbe1eb0c4174f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100b22a0a4e2262660e76d5b6f40c011490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645582e5414c80afabe65ab68e48254491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ce4fccfa773583afa6e4c63318b3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615d23c0e40b49991301f72cfd5763e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34665e2ffcfad932e928e2457b40c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf377b1eea30f1d95545936e4e0cbe495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c7038219c6a0b59557dc56bc98407496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecc3dbd8dcd0032630cc0387505471497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9454320f365fb9abfab7e0482fdad8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f07133bf426163822d04682eb5052499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dae698a05a12672e849817e88b1bd8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962d1e1ff5954522998772fc9fc082a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb421511282816a4995d77cc580ceae2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ffdabde230f5a145a7b21e73a6dc5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c60e10c51d08467b2b0656cc2c57ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efc112df5404d681f3a25053886f1e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb76115a6a0cb18bd05ad26fd7c475506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714ef81a00f850d4aef0e7f84391f77507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc95e6b0b558406691093932ee7eaa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea14e68184e51ca56e1c4a121ba25a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347e6226bd432f7b0bf81c6d5d558f4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f033a75b86d67306c1b6d24ff82bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391739d00834f92c41a61b31cf0e6a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25c2eba992ac7fa55bdb433e2f6db9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcfc2f70cc9bec19d5fb25a1614d26514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b484c182343cd4c44d6b0ca48d10b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec2e6c24597d59ee4166b9a88c390b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e7583af6fe0d94176acd1e48b2eb7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd449f78d5c48b16575b300c0e321869518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0476fdca49e1099af19d9b9dca5109c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9b0143e5a92dadf80ef3e4297a3a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db4fdd52217808dc7e198c9a4983e7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5cad36ff3a119b2eed0cbed634c0f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d882988764cdb1ec2bd467ec22843b4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e468005f469dd32c0265dac423321524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6e293f2412f2140dbd36ae3504802525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1491818187ca986620b1ff65ac4ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380bb172793e624a48f69f11e9008d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e2fef00229dc5195b26157ee251f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38284aec37772230faf4ef5e5905a263529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a04a0aa664f17a4983d20a568b5fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d7e3b338cbf44c699f42edc7142d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0403c33a59ffac3155eb9e1f37408f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fad007c181dd536166847425579cbf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f20d847ceeb1294712e25e3d014e31534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7e5c6af9488a489bed737b51c47c9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134b6d70b834ddcf41387f0e8b73225536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba90cb2709693247bd2fc0a0013540537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c3e3168ef779232a127d523ee7e11538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47698eab13db93cdaa7cf7c7364f73c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dec32689e2bf1c2cf4520f97886eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b445b1ca23c79d966e4e754d778aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a093842dcc9df0c24610cc475f267542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34605808ed4648a5fbb2351b54f6c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eba23f107c0550c8487199ea233a1a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79c623e186bb34ad109f9dc0300065545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e79ee3a3ad3dccb7b9128aa30cf77c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e827a060aafe84694413f35c67ebb71547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe884bf3d7a674422f3e989508e38a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88802828aaad3de05cba2995bc7ea487549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac75d4e46d9086285454390491b961550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfd5136b228e6bbfcfa2fa70e492e3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe347a5362898e9e743413b351bbec58552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5621080a02be1c355769860f9d2b76553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f9937f892b80a3beb7503e30780e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bde211bdb22433c3e2ed30213acce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e13efa992e949deaf9a7b85980e98556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b51167311328fd6c18b60de7644af557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca4ed19bfa63ad18bd86ed2fd21f1d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751b1c86047e4b1b073d5e558852c38559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962017e421d49739a2424dc22f8993cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72af2edb92d4c4be531232a1e79b5d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070950d1f9b3517db3fac0dd187bd7d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c58df0bebc5e70d4eb4507b8e2b52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01355dfe8c506ac51ca00e1abfbccb6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad869486ff961d5e4c3e984898806c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989fdd9b0f0f86416bf8ede084e2bf1f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0847ec6e9a252fd4ae5e85364b37f57567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605bdda86e38fd2535a455d4f49354e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ea1bac3c849bed00f97e8b60a8c20569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184af85ebb0b278ca29de3e95d6dc36570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e809c69bb37babb989cafd3a03bcc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9372bf807551f0d83b994e51f4d419e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a3b780bb9fa237348bc731e9207dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5841bf0964885ed4c67397dd8d0e490574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f04333846b02ac1c8b508d2df61f0d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1247d117df6fe1286dce5bf389793576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7603dff0bfde729717f28abc64b8385577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bb50af263e6161c263cf4f0da58cdc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ab78a5927a358f03f86c68e8f2051579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5ff79350ebac88888c51f2cfbf4c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b228fb95fc5e8d7ebe98e83e25baf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a2dab5e664331a544821fef0a1cfe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2730514aaf7377cd539fb3ee5e5b223583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a032f53f720736d16986876817ad2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c59aeb396ed8844cd015ecabcf0d35585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdb0b4301de7f4d1e9deea124e1dd8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc9bb11e6a15c23b6cd72cfc207b1a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e219ffefaa35206042a9c1e6d3500588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2916fc69fc718fa9454b8b92cde3da1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43141ea20884d987f7e91a3686e2a17b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fa5af53b1009a31be401cd90a8344591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e587bce498a367924392ee8d7b88d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7213257ef2661659a40608fc153ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0790fe915eb176030f710e8a34109e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c455e70d1915a6928bf3bdee91472b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c40a9e4ab3ad64ce8ec998513cef90596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2176e721a0824a9ecace927138a9fd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414c366c3f7a11a05c4cf8ab90894ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b791f0ae57582d6e3088198fd83ff7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6688914ae2dba8bb82926093e89f7f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a788937d819062bd72db7a33aaef356601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e418215f2623a198fc0622e8472c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ca292d570d2b85bfa71083b5e623c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54934c3ece645eb0038a8ba22d3882604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6a68dddafe75e87ddee4dc0eabc2a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed4fa6e4aacd826ecb698cb2527207606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b315cc6c3aaa2f7687409f33073d4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796eec410230ab4c8c2b69da808d4c32608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5815e90acc0b9a7805ffea19ae529a8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943aff5301b8641077303899d4df8ebd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ce80537023811a7c96c84d5291d20611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e496e37848abe788e5e95f0cc0f980612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b0a2a28a60806ae29da2bc90cba91613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a97e4cfc6016f17c4c7685143f904614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbb57592f2cff16fbab643b00ed495615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93573e040b8319c1fa2bc3bc17515725616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fdfa3dabf789e1e151422ff4b117d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732228fd856c05b62f19f04918ddd44618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969744e35d1319bb9f4086818f83eaa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f10abb4604af80121f341fe7c7b36620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadeb06d1e5adb237433acf88dbe4ced621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4a67f4e41acfea0860d304668de2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ebccf771a06d795b1fbb4b4a27ad1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f67dedd1b8fca7e907b6c45942978624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec468c20ea2dee4de1dc26dd8f6b8cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5254da3cefc0a78e285ab0794164e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b68b7ce76251bbd8e2d43625ea96d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0fa41809f622321e19022a3c62357628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6319c9f62f159f90708ac134f2025629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e220b7c6b4141f7f3f79e66c0a3df3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b331467b698054f58d2e084b45dc38e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fffb8a093d854fcfe2b0bcf8dba25f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040025100d0b2b49db503c90f058203633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288b68e78a331ebd3305571da91b226634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49a5acc82dfe2b86b012438e63a10e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae7c493471faaccabb1bff668c859a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1466976f2b804c934c73ec7f452cfa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b8f37448e65661c29af20ee9e4ddf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c236e1beb47690006d561e70cb80383639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267564e0ee3bfe9cafa313b2f9f8e16640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded39c64c61566c5857d327da2be130641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91872ff8784128702919bda17b99710a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115a80539a439a76c4ac8457519ae6a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aeaf8945f2077efb4c94d559e383c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d77e567d05e74ba6a2f8c7eda0f80645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226a2fc647a20803f6273daef43148b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc57a2383516852311928c21b4db0f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ceadede73e2ffd182bf220ca1d140648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac235c52871ae471dcd2482c502cbe0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9b0dce9f8ccfeb41668757c6ca8e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62990f9cf3fb3b1e1a7a50c0355bbfbc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dfae118b0a4ea24f344bf6fa13cd06652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a147001d4ae9a91838c62659b3b2972653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a295abe848b6e1e078be6d90d940c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4b8459e6e3466d47d538bef44a5a3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639c09602d968fdd6759b3b59ad5d6d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1606f72688b596478f02c16ea90d4e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55d5da1a0b5a3b5074cee60e15562f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4893202e0198633e12d6a1b176ac00c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb75be5bdd9310086589bf2307d7bdd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabcaa27984d96f6a79f8fe1a3b97f11661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b5becfa16799e3461c3bd1d9573ea662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd2da043f2142825e6334585a6c7c83663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf4725c0c5613f5043b9e26fcfaf71664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ec18579428ca64732d544e65290d9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7535574b95ccd63488e8029a945a1f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b1b9292863582c0ac74369f854e8b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d591a0cc4bdb0c1be8a8d8f170cf8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75607c6898593cf8ea36fe49c54998f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867a8cd7a04ac76832082baa70c691f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6675ea55caf5e7950f7b072c045bd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731fe88f83a5e923bdf59d251432c08672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da96f08f786c5efd3383885028db34673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51510e27864f8b54527b935113ad84c0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59353da8f5598fd5e2252e1c8f0af7a0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d5a200fd746d4715b2cfa95953f6a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b064eb2c598873c35ff3b971ae7acb0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50558a610b0b18f35ecc5c41345aec678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1f3b4aaa5c28caacf2aac68c849c1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773a0caaf34ae52167e5e1f0774d46f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ff50467103160ebe1edbd8f3965ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7704e48c288aa4a356a691378de6253682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fc0710a9a3b387bcfea8e105c9ce2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1bdb04c92f33298c2622010cc6245684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65799004195e00a6bfca219dd6519565685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff3325e3e73d7fb1fd6929a71d2754686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13700fa128587454f3e714d37a9420e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d1c4fbe42dbf4be51315693fc8ab2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49552a05e85b97558a1e95ec3b93fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca151913612a07712daa7aeebfbd7f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeeb9e154a78a0e17a2021d2ad377cb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1bb4297bd144b9f0c5194b44fd32c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8da135a99dd7ac4217b91b738e341693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7cee2a0333e1ae835b1e351c2d4e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ec4d962db2c2cef533f462fae3852695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacc42eeda095bc2fdfe54c4da995ec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe6b20dcc5af6a46ac8e55ac2ac452697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03be731cc4454eee6dae3616ae0c0d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c050aecd515984612ef9bb94478ab8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee14864f7e69dc534c92d2a8e69ef99700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b98ddf0d5e813daeea49dd78667168701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf0b9ccd3c279f60b7144aca150d7a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a9b0906f44315692ba515411901c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144415b03921cdddc70a1c6c71a27e7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ca68def61c87398e7eda7e7d0e9ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2349e8cfb934515768fdf7d693abf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e04e7baee85ea29267104c29859121707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876525ab13d013c12b53443068f3202708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172690bbebeab870342a2d51c0668b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2ef7d339ce8e39ca1adc2f7408c42710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0309a792f416e8bd029fd515ac8ee8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b86b2d91742b77d5ff41bb05a3b71712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1a5f5fe598dbdbc7cc6e1dc9caa82713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07831694667926d679dfa7c3655c288714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d7d4b21629fc8c8e305dfa448ea33715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ef624c9aa97f69bb238e180cff610716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e76abea25dbdb6dc917f7d4788093d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7125689bb1cac9be278d26f3ddf722718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d003181bbe347d0fe344385f65247719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c8c4d354b0b7eafcd075a5e02fba2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d19ced8001239539a8772b80283e9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffd9423cf2469ba2740db8a3429211722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e4e4da7a1e6a096fc551e19a0b724723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad0367010b248b86186e110934919c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfb5f730cf12c50269b706faed80b7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6046c31bad93686a3f15f916d09f82726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0d471ded6f6aa92b4c7d01a6d55e9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f32ce7fc528cfd8b485e16b22574fc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64789e3acc79ead9d12f66fe47d925a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545bbe72c112917ae0d556c12c15160730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43694359a9511c1fd378a5aaeae009731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d454da246299725b6bd11c8be0fb1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe19a5e2ba80df8e7dae0c37aab19d3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35246d6266c2acb2eb4849799d2a5e1b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7e161813b62fccaebd2c517af5471735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0c98ebe2012248596f1f83e350cd1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a89e241aa2ddb2453d24a6a5f95900737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330206702570e81006f848e42f9e927738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bab50f895716b78a6c43df65bdab1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d43ff38a1433f4960bc88939bb8f16740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379cb91e3fc0d8f76935f196700cf61741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690ad8a9dc349086c007cf1d2f6e829742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75045ef32f59639b2c9782717e1b51aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58c152f7d6019f7861b0ebef002cfe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f09175c9f5e67638e1a5fd8257cb6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e66efbcb4452aa760252f5136790fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c6a05dce10d2acd9fdfc695f4483d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2381770f209d5be54b90ee7eb400ccf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a25f0d3b0a4d08584cfa298406b47749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7edf5f22494ca363c7c80dccad0ee3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d4a51449811a89c80f1596e4d2689751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d3b9eadc244b69c9ae74b7d2552ed752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9aa476014309f59e066797aba9c8a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a940c082147f719cbe7df942b0b71754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5b369328c6ee4068a30fa872feadd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97da39705473084e44d240733d80c4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c460bdfc6adce469a11b02ad7aa684757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63a9246aba0c1d2af89f49355b5c02758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc7dbc9bf27213e4c51165c7ee9e37759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269691d4e4844fa7c2cc6eef16bf6c4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fcf106fd1ed8a9c71197bd5dc7477c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ab8fdf79290403697fb62a277d364762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9527f58acf38b22ff69310b1e8964b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d513ab7a92532e2c5f2bb6bd3306c7764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296d4f6b6e50f48aae91bc43bb82205765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79773ff3487656873931c5b2179caa3a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f3cbd4771a44f8acbed8b4ffc6d38767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3b85bb15cd8a9802fbe9b3c996658768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21696cc0f8d6f68026ec547a3077d466769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e1a7be13d6699605e2927d78e438f9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10fb013a6012fed2749c3855d47594771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1cad8768d074a86bea393c4cb136a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9a3c54d76a55943a0dc996d38565b773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad7965d9d2e5b1ebb2e9e9f1c7381b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125000584cc4d3048dc35d7d1a10e92775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c33004cc47c2f7233ba84211931cd9776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e64bf58592345796dc4bc97b5d57d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476f0fc3ef78e6d196faa147a65c770778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab18540abda1a445f716df24879183b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341915474fb1a6cb8a7547868da2986780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728306ea4c9ad4e92623db1833c3a424781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730ce82ccaf097f687c11ccb6be8678782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab4ec1f7113fbd3ac0a0a31ac3bd75783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a1f6747111c81e55ca646c27ca39c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2892f5dd64a9ec40a3366c0e1f578785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9373aaa4abd076983b1951a198dd39786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6faac173a3ef0adc58d2d84fae7825787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cba9f86aae1b6ddb31e55e7d7bb7e2788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f22a5cd798d890e0c4c0b5a67610a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268d9ff5c612e4a8a662a9a3b4eab40790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359d4b8c39bba252c1c5e5635f302c3791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73321e2ecf92bf97092e1d06a3a5f0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7188e71842121985e54745e4c5602d1793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8f4433bb9263e16ebc10f3ee366ea794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0eec26e5f60a38a69b2d2c8d50e7f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5437cbfa2e1e3a0dd8b157a2261f7c5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2098e84e7603f997afe5de50579bb42797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9786eed6b986f5e7404f4c78026e3798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45808889e33e67e7dbe338f3d624523799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18e94558189b06dd495c0203af462f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c4a36a8b1fa0ab9ebd2fa1c23cc23801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52529ceab88b26dce7d23f91a7e13dd802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ab3b144d36264310b34d6fa8ff434803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efd9050fbe56594ce8fb802bffa2cf804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28af85a1ac3e6225229578b06cfaf7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b44f8eb449729d66cdbd4558b1606806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386069ea0e6f7324fffa7b42d829bb7e807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dfd24fc9d453220356c9c3eb12060808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab098858430c0de7fab691a01a06e1bd809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550218f26b05a97ad1053411a085515c810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abff507c752a52fbf2295f5ffbca30b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035054532d735a1ae36dea814594333812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b744180a5d03249a3e3c66207da03813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414239e14ee8777d7059dafc47772ef814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf8cc148c31875bf44691821df9d9b815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8e2f30800bf319c3ea79df3f1d752816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436eff72ea38f87e9f07435197eb3d69817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bc3c2489d0715d11d3efa6bf091e3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fde93e6b735af9ab50fd6cc30d1291819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659f3fa4f319c8b7228d82271c0a4e5820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67156804acc21bfbc00df658940c602821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009b7e0c381ffe407ebbddd970bfa62822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33debb38b96060952f8dfdbf344f936823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8de7c6e6bb65ab4ba8402515d90102824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58b44bbcb8c04772f9d4953c4d44ab825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739de46d8141aeadd631c016749d27a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519dd163aca61a84251877054bd00fe827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70fad18d28f367456dc6ecfa55e95ee828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20336c3d186b1a0f620fe5f51ae62b03829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d2a5c0c66501f59a0aa97783e39a7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dd6d55570f2c626c3337b77a64cb4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef57f603beb7dfa31ddf5ebfd94152832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a64b3273503db6243bdca229ee945833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844623ef708c9394ac221474c3f008f834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3e45083159c25fe97ffcd8ea453bc835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaf73ba56b27918ac6f3aa3632327c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60319f8d11d5ea63663c7039d601ffb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec016d199f6eff04342629a4ef7dd08838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb94f3cc4969161298e5dd536d135bc839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984cf1c8780bdc6d301438560799289840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7ea7b2db67901c9bab628171af9f3841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a3fc74a0a6e932edc85802999e9ce842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf11c0113dae012c964a2a975417385843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc0d1ceadc4b3b9a3acb5a930ba1a3844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb4b2db7e0a202184b4d1e0e61a828845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b99d7654df4ff5ebdea205cb8d61f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee61e8e7a0635b3d003151dd9ee706847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1a79df48d87916d7531343f3f2bd5848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d6c1aa2f70974a28011e67213a1c0849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a13b61577935c2c1b65b9224ad4378850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56953a5a35e4e824bb4009550c78d928851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddbdc7ed78edfb215eca2b19bd11c1852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa98923c12e23e54d854916b8d8c156853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5206a665c9a16c018985f745a0798854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75cc8e4d3e1faff2b658b3be891b09855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f468da743702b729224755bb62dcae4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0a9a8fe9ab35bc22d354f5c389695857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89f5e4b96b9f1186013eb16febe1fb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb91ae3df144b44cf80908300867559859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a086b334f2459846d8c8b3863e9ebea860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367118987d1d971b1a639def994e0f9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0437f4a6ac2668ba9635656901458c1862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebc8a356275eb6ddd04e3ff13b9541863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5143d640f018a62c84b4d0dd85949c864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d69f1b39b74cb872604ecb32bdccc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cdbcf21b87ef050638fd277e051a92866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88488a8e6ea7830b7690275eae03fb95867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998e646f746bc65204fa165b59e8172868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f216dfedea2ab05278872f54da8666869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e4617a783acc7c12e46c1413b42497870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441d8a994dadb045def1cc90334a99cb871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92d6f1e4acf315b916f25b3c31edae872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049bd38cab58a2cf5a2ee75a5d795f5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92e8224ccb324284f284dd72508fea874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724c0cbc5aa21e9dfabda2989d5a3cf875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec04e2ccfb16afb26ca3a99ac17909876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88357ef9a126c655d3350154d6a5792877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cee6c7c65132284e038509baf0768878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b925ccb43f42ace60e2d0fa25c39e879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf71ce1594ff1fba14b6fc3260b7eb880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f40099b9832b697223d021e31ec67e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbf6ece46ca4f39d2d9747361a243a882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1b67a93648926671124e8e74183fc883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288123a4fe7bcd8b0eec85a015fcf98a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e91b433df0a4e0c45213d24bf6c56885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ad3fd46d6c5672ed0701a3009248b886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3dc28b2b623c6e82b4ae4d60982c40887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e069ce92b8e65e0b0090be073fea81888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb1963ec472dbfb3bcccc67fa7d3cc889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6588effac2c9f3fe0f7e5368e50d3890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dad87a00e35722a9c7859abe2e3fc7891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709fe072d18c39d8cea773c495df9fc892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a481102acc63aaa565b2f05d2e50a1d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6f0ab5c5ccdc1498152814c96b587894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80b87ea5cb1296827a26c0459b72be895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d371865106a8c0a3cbdbbeaae4838f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a38fba9688a8884b5020ac6b3c21e7897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1e65d03cddca159b3403524bbbcb4898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20304e125295c4747ebc92e417abc396899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77a298d2c52b95ab046501053f070e900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e0f18bc639ad110f4f65432c0644b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601659f08a4aa370c81f610d921d79e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42751600cf36fe94025aa79c32bbeee2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a65822b4fb2594e3cb1dff2da2cf2e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132c90512910d19a201ba1805c349ef905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893c1b40f5092419c137a6bac5cde60906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec26c7013d3b6873040dd51a7f731e907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0805cecda3eaf43a515ad669d1567a7908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873d6a3f44c15f2c321e309b524e654909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600028d4443e9bf201b52a0bfbf22d5e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee894de9c2a7e6b0095b76a8ced23ee5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5392676888ff29f16cc8a875f3697c9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386bc60fe7edbb8799e6526fc0cb38f913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05e8d90cddcd81e1d6c44aff72fbb9914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74168aff59f159f01f342bd09406ff10915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541098a24d6ca788234e2aed3391680916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82502f9cc1389481f035202a0f598c8d917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05e5d5b0eb85e16ca6e0a761003486918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38debbf9f4ad4e4089f6c2b9de79c2a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad047ac7b3a80eec49cdb219712ab61920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eec69412fa103f15df675feae147e7921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9ee9033b2090420b5822291257f6c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88eb8fd142bc8780c5726d1b9a5a3fb923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c64dced426ab28f697e8bb82b16340924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abb05e62d0b581d1a97aeea1b340f5925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c6a73d7d4327a20ff0434d949da42926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45499c336318e530bf97f3ad74066c927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a093e056a4c68c8a87616585c50ecc928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa805e71ad67347d9774f235042eefc7929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5da027414a7b5c780f33f07f8463e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b31d0232dc196a085e467ecf106ac931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475d7cc73a6894981f730a5c9b2de7d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412360189656e284a69d70b9b638d0d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c1428abbbbbfff89fdb291ef4e64a934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538150b23818b4da97f5d38995e3607935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd80113280267dfbdb926909fde95ee936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb39c27a835a37d77771c5956985a78937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ca259e92857f57ecc641a8faa68db938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb728df8305bcd38cadc5fbd2c3590cb939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee87178a4c08018b8524c542a78fc4940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab191856f0b68f038923991faab9d54941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da199c92c45e02421e3c0086abf2ff942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b6dca8e0e0e29813b4010aa159f2a943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4081bd7043b7df264089dc8408d81000944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0618fa93033c65a6f1b086ed49f8c5945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac992686ce1b1737078a4dad94e1231f946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce405ab2aae1d1dc47570d2ce4abcbb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d734c25fe923a89d58692c49acea827948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725a8d0c10be06b7f9227ac6ab42608949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404babdc07c40ba60c5a70c839274bb950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f422fbcf096f66ccbd493caeb30f7b5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c20ce3b0c52f073a0e42b9a622c3d1952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee43f2f72bf1b1a3ea537cc8db83ae953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356f5ca9731dcefd54d1100020e7fae954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142369f5381a4d21431eca0d0050bf62955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d532bd80b5a499fa37be29e454aac1956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a589af8016ad2cefdd128c6db85c1fd957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3602bde95730da03062b363a16fdcd958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54084824031dec1cfdba7e39933e2290959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f5bf33d88b367a38c9592576cff34960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab34ac38ee85f44618c1182c3c2ab27961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebb651bda8371f522e7ef145cdbd28962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac4704e8424b3b0d1c51d167854f14963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fcce8541e49ac9a9f22c7b1b037fd964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e3ced50d75782a9b67876e9cd5477965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd06f0774d8d0e40956162473650240966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05287ab56bcc5db1643e7a18cae7d91b967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c1de800f0f8057b71af4c3157c54d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedafde1561925060370fbfdbaf274d2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34346a6b4ec56523d0e09052c4f2c5cd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2f4154dcad2f31cb20c8eeaa2ce12971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3108d0a6e1e14076f55048ac289d8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f488c505c87cf93490551b72f4aae3973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b4e0a749f04b7753320bdb7b1e26e974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16859996077f1859beafb76ede6b94f5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5163b71e1c82c0b7a456240ca2c66976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a09e2051502224ead0f41a6892eea1977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789c4f9388a4e8f2701a88f154a46a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4a58ca686b5edb439c74f20cf86f462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb43d457f7be82c9b466d09928621ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb75752fee4133fcc7765060ced2414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d324ccf8406b75f449c62a5088d1125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93c63a6e062697da2cac3f0c42a6eba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3a828976214150e52188786f435d97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d41c19c4e6cbdad93089cb92cfb568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a8cf8ed229c9a0cb4732184bff2d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e5b30a0e1caa8ce105299e99fc71310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69713729a372ca4492aeeae170cb57411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f48756a74aff52d9c6f8bffed5842b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cec22e268bef0252e6ec3e73a43b713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86e9d7ccad957dffe17bb51f2b61f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8397dbff0bc3921fe99c6336a352915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9175683b5ecf4c60f18bad399ddbc5016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8207cfe21c06f026f31eef9706af417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05bb3dbf11f1e8c938f1b6c272b21118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c59f73f0141a19f275573752f194319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de32747ccce204ada99c286c05a2c9320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100595835f19377c44d1c44c53a367521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e517df4ec5cb82a75a99b394733d8522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa1fc43e4e3f12f45f51a393240fc623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6fa7d299d0cebe4fb247e9ad7aecc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a811f8213ca95229adcb333975a5b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edd79b5f16521a2fc6df875c1e6e8426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b76a92a3da3392828570fb8ded31027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab920c183d46a6b476b5611928a167e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97dcc7c5c3e1859c79fd7ad79d514529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004cb69ba949b8722d6aaa779388da330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3ec133bc80567ac1b094e67d81c0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d71384edf7d32f8a9f2e09ff0e250032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74401ce70078c6613ff4b98c1c7a6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350abe0109a67b1a2f04ec980af8d1c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc2e806eb91064bc9531b4e5662d0535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf6cd7957dbf35e97f180fd243016536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312e186a5ffd554f3f536e10ba8c51c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec23c8ddca8f3d1a6feb1ccf84729b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515eedfbc2785f96b0e6d16d60360b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45158d2d1cf2d1ffe4e1f81aa094c21b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a49c3a9cf3060f11c07c76f67269541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c7dc12fc611edc1166aae0561c27542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a8a3c8035fd624072e81e5491d70b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184dc62821e327d9071a4003ed9e8d4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32227e3479f89a9d6f1de2f20b31d4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1b1515e42bd9e75d67422bea98ff046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c448895eeef7346868510d95ea57647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46794492547ffc9ee4a6a4af47238c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fa28da3df8005cc9cac2d8b57eb1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c920c34065be695a8eef52b31461c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0680688aad2b2d601cdaf7288156cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d378ff9690ad3ddd2ac4cac65aa03be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c74d9d897e0ec9d470e4bce7f84be753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb04f9a4169b5110d7c6ba4947d09f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaea4eede6e0ad5326225d53c072b7755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b644cacb122e6a75da525eb8103a92656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32fb2955a2338c8668e6ad45bb2d4457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a136fac63be856b3a0c7a1bbcaf833558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69d7ab77c55bc92c91e5e99e7db47559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177b61662a0cd6e094988fe05ed1aa960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a2b76896e408b9d9ed93974d4b64161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4e6e660caa2eecf3a63d91aa7403d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba09d3cb2394f21ecdf24d539aa3d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752997edbf94ccda3118886fa302081764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f16642443f1148da8840ecdbabe1465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33539c075d70ef6d54ee4eccaec886566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68801c80dd22d3417a03706a4b30cbf967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdfc34bcbf0d728e86147e23143b0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90d411700c4c679e59c7bff4c9d50069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf29e3bfde0d69e56714b24f2565d3770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638c401d59fab745241677ea7cead2471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74105ccf0bc54c9ff7ba1ada3f64dc3672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319edf413c1407ef3fd0234dd2910c573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ab8e98bb6a6a90dc813fc01d4898774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29750132d78fbf26f0cc2c4312c3003575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c04e07df2290562f74348ea03917dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66837fe540447fdb40885f37d664b3277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e84a8b233eb18ce5d3ab21159130d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988fd2577b315da28286524c4028f2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cda1eb57e654609cd661e3815ffdfd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958c6ff051308eec0689636ce5d903881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f5f91f57d8bd95e98323cf4f3951d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131042d2332680db1efc7242a89ba4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d040517341c66c99a87cd48548f470284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d6bb6ff0d1cd40fe1ed5ad694f4d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92463e64a1f7b4e0545e4124d13c99386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6134d37c2da7295d528406249507efc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bfb1415ce99d5f6beca96afa669f1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab41967c3d6c58f36e67c958e852d8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f786074dc4702da619446dd34aaafb390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca48618d4f1e2ba5d6a4c53ce3512b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20a535832b3eea697315415f0353de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0ec085895bc2e6ad06327320243e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b891810eb25269167db7686d3c2367394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bad16ea33599ceea67869cbe75119095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ce0dbf01fcd98d457a322fe44bcbf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118941b76ed147e7a97c4119c102faf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82cba1675af689414f65113419beed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dee51f60095c026cf87769d57e87d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4daa39b81c2fe07a71df6752bc6b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba50c302d8cbdb34f80f1c88f0d0491101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726fa2870730c553706970b86d1f0e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef71ed272c89dbec74fbb95889d74dae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1119a590c79c119f002f1ad8013ed8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80512abf57050ff563223dbc336c2fcf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0079be1f58905da4df7e93060f4b12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d852ed56bd7d15898236f8f8756e00107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a703c0a2fda8740c3ea309ef7ce8d0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae28767a0bd543507e515b71e19f833109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87161aad9116d2bdcc40ba42dd745d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf199eb1045d2c174b29a36dc834d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d3d510bdc0eb91ce1943abb33e872112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14d79817360f82b3baa452c3ef1026113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732dab28c1faf3db7207f76548775ddc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520045d2bff6878e8c58c8a15cd446ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f810937fada1ad66977e6ce92e0eab1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49434615f280cf3dc8a7d04a1c7663117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e9f0b70771544bfcd6bcbf3f6fcb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16a06bddd6cb47b9171ae227918b4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471fc931a2fbfc601793b43b47ccef9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abfdaf10bce98faf830f55ef8c64c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d041a837d7414fa8f030cd4d8af389122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd7458d89a73b7c01357d7cf199bcb1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c41019ff93db99808ba79cd3b5829124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a98d6bca1faecf2ddc72b7a432410125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22a0ecd8b4cc28e7c2579128d7e191126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43a32d848212825bcaf29b28c83dbf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7a0d9908cc8b1e3eec8edf521ddf5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5393cd78a511525a4153aee3cfc3ef4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ad359f67618d40e576ba791e6800a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daa13c84fc8158699c7de61327a8b31131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bed98993dc73f2ee5cea43cf57fad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72fb1014cabd74478426345fa746dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e9aa6c2ef72b35945d2081d53c551134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be998859e86adb2f520f54f4b67d7a7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4370b7cd605b9c42e80032026d102a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d8d4c4387b742ca8f568c124a4376137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63ed3a3eaa865b2e7e89b93ab6157d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1c8be60d57229530c23f63436e638139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6ba875b348d37b83c86451a955592140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979777a9406e13ee8a7e6500214014b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547112b95494ca00d9a73ef4b7585bd0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a496350a463afc193dbfbacd9e4a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f1c5d38e42daa74f37fada191d0f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe09a2747ddd8d67e6a11bc0af73f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd7f87e52d99ee5092fb7363b6e938146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1f2d17de11a51f7601c787d158174147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ebdf00d424ebdcce52823cf99ee53148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eaed0c5f3b253cdf91486634f5f430149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3958a13975510cb4d076885a3f88f1e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5e2b31dc7efa04f673db8a641f840151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2d067449a22bac6e87dd0b979ecad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89880cdc680c983bbe18d293b6bbba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0e34b62abee82e48f40bd3fe908ee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853910a7278bea222184751b04742b07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e0ba35f8cd4f3fe0e4b81763d0fd7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dee77581258961f1effd9c9801f9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1965cf8662a1e2e6bfa8bad3938e7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe90b781ffbe6d814509b99704e435159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797421194160de836c74271d8ecb59a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dbf622100b2c04ecb9a3b6c985d0d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c2654c481c4ea2e73a420d0dbb9be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba284f28e9ca373b4c0538ed843e3373163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62ba1438d24f62651284cc88904a2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58509add1fdab63eb5f673bec9473119165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768910c586b69287ee30ddca337d4bf7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba140e3c8dfe6ccca4459aba89a62d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2342b93edfe7d84684ed8bf7df537a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954cb9c0ae95ff9d1cb556d55de61ed169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53e593129b4c425de4e9304e8dc6ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638ec2ecdd578dff60b151a8943393b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a75b713854a469f20670ece9e1c96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90f69f77017991c9d1e46e1bd89dff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94048292420957fdebe2daecc2420dee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a5cdbecbe92aa3c60d0cb0ecf377b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3623fb3e6c86eeca2716e93d5c710f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b2df31ff872c8900d79d1909fa726177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864beb07527436ef1bb2d8f268ac9d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357b93793feb0d7bc5c59381f0ddecc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bf3b49b74fae01390039a912877d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428a58880eb7b49d861eabeecf6585e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f51fee05449ad6e6340524bd650028182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e38b38d70c08bffc8575dae64e9acc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba5831c5854128bf027c429ca8fd5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26159cae1d9fb0665f146be22650271c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c2b4c46da6b68cd38ded074b4c65f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb33c1f1330129b65954676d9e160c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc957d167c51e32c6d4b4f14fa2e4ab9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718504392382748805eb19cbeb4c4c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19e63f1f1a8c755e00f82e2975a8db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49dd4008ddc182264679760d79a08d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642620fccf81ca6facdcdc19c92ced8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ff499d8ebbe9c8992db01b8e4496c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c53b9236e993cf27406dd3b40bf427194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149617c7a3609f348764e98a1de35960195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d60dce87acc49ea09d51d4150e30bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38aa15ee8f4a96809434d317020a4bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02874b6f3ba267c4d57f22efe5133e2b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7d65add349f578eab4d13057f1f3c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b654892ece8b1658d7d3ced1d5b773200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a277e01fdae1fe797c25755ea59e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d3faee873694aef1f3c1e8c88a163202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6605ba42862e7466c9de278fc8d67a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ccc1150a2884c0a7b3e9041f12c42204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db84d6d3d7a496c36945cbe565986e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bb18f70f290fdec05b23fe632c026206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a21b0c68b2ad40a716d35df9ff2fac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4047064d02c2ae11d15ed618ff700e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3d7ca517fbaceb3fa679c52d2183e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692181126dbc32712cd3a2a01ec592d9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e0f3be8e5ef41e91224e9572616ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90adff50feab1a7fa043b39a9928e76212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ee0689035550230f89f523c5de56c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d159a9e63a3581c2c5197c843ae56b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24b7322e48fa6df5448e49980e05ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de234f9ebd54121f691e98bf8bcb6afe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230c6ff2ad6970e409b6ab7fa552fd3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105b5517824f04ba3cca6e148b0f7b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef27569c4e36e603638edaf13e545d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46d13719761200896d15c86fff30c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd204348fe7b712a11abc7715090143221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2cc7252bbe87fe1ccb8dfc1439b6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c311f535410b4c85a769f95f2999fd0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632adf20b80b859fd08469b65930ed75224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0fbeaf85a50df71506bba28102524225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15711b760c1511c5385d9e45c6062c9f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670cb2a5d683cdb5133618ee1f045c1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5e8ad19845d52ea098454dcf87022228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429457f146dd5093e027115e9a99d28c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09dcdcfc43a631d815e11bad1b9a4b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a31e407a6b2a1cab8e1a3be4d6aac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b989a1bdc1b2efaade8d1bb09c74e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85a6aaa99d07a032e19e45bdf26702233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c029177f5eeee04ac026438d9d7b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5397118a37b7ac90e3ea012b9384abd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae3a231d0a256b44b7160fa5ede62f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e239fa107bf580a5ad5de243977c37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badd83ee8b95a6460abde81380fad8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07d167e713d950affa3ca5990da50c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b036e05980ed557e4bc18627b245e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872cadd833e83ff478d40b2d57b48d6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a94ae9c92a43fb2adee569b04bd37242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5cb38d16a6b747ae39b641352d4df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acebc4f2ac1728368fce1472fd3fecfb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc8cae8269145a6f1998f188e51e68245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34cd0c4625445cf8d10a596bd5d43e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501a9dd85f8e7df2eec0e3a808ff89e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbb4a8320aae0891bb7297415fe0e5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d781abe16b062a195a5f42e92da0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b7e1745afb50c4cfb04bccff22444250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7519cd705ae11a267d68df34cf0a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2502d6ab1cebd59d51ac03e6ac84bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6485ace35115a926e24a943e9dcfce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba229a6d5036251c1306ced6fcac52fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb345afcd21fca004e46ca780d0423df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18b67890aa4696d3cf231113a60765256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241628ced0ca83963ec729021767cd3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe52b82871a57ec177af60126cecabf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43393dcb82e98e31d59279c9812d5241259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bf2e0aa2c0e0c1f5cdb35943c9d47260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabf4bee0204eed400fabbb17541a43261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd086a3ef0f024cb4f09fa0197d3411b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746aa98bbac5145e7679eb028a03c32263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e6175741f939e7d25caa0632b1eb3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336eeafd9945ebdce414f76d9768091265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bc1c819712d967929b68fc402bbad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3ee4cd494d5335aab65ab72faff1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f003c8c64376d42a384a3559d68c72268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013363e724bd9b7e536145a27bbe0a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21155948bb5dd3f5d440f5a5352feb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22ea7caac030204de424273f72e373271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df21f7349741a41774a11405d293ced272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee0e134c60eee7fdf17acc666e7239273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66436cf6ae5dda93e7d2dc66eacfbea8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202943e960faf052db3805359d4363b9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea746d22c2c40283c98baa08ec59948c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718b31210e7faa9aa34604b9be9a54e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8fc952bfdf971e4ab56eb22b928d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab42c06b80561255b771295e9510a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6358923d8f7f3bc1b0e2897dab6c65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1953cdeb112ccd170279ec63dfa03281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6e0ed5b7ef4acfb8688220275def1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5cf95416304e7f591cc5905454a02283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a06db3b46ed817e02933a604107a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d7186611b1e8e293c9193f57cc29d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b623305204441fdc33f216f83e6c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ca7bab2fedf0e89a25833f7908054287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c237fa6c753409ec342f96f06c7e2bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a6a57b06d53f6022a181e5b36ef7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696a3ec486ae252da13e1ce05236247290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e51bb596ef57f5d1a8d7af4d99b6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bad3f026a3419e5b765b5160647e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679f410e8e31ce34ed6e50ebe070b77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb8815af9d7b64f4bbd943c2694cb0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9e59b25d0fab0cbb41d132ef13764295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7655abb7ca856b870203744b75f48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154d777a39f2e6f4e41b9e56e4856be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161e6fd7ab2666a26983945583e7c61298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7af24592f95d782e7c965956b17adc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161165eff403233f18ea9d7589d47d58300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e47df59855017137375ec8a3aa6c71301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dacc170cd50ea4e0e67c3cc12de9fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faffc90b1a26f6d8e6ae6a39abb0320a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f5e299b25ae0a8edfdbee4a7381e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c59f08171f26e03926ae1a412559f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d38af0fd9f77cce319dc2d84dad37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e27330b554012cf729e73c461a518b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c7fd23b5584c275b146af7428cbdd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784747560baf8d50b447490c3426b6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b913b5ca9eff6d985e6adc12c7f19f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74380c40746b78cdd63922727ba203311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ac559e71b2babc3984c2a8d46b94a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98626406b45bf7f9d1688c94ec27a776313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3e4505ff111b9aa627bb26aaaf14b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e2533ef8038f58ee7c48fd0d6d437315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520803c4f1691135233c8bea522f36b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1fe7d8f498a2738197584d81372056317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f461a1a007958a8bc2b25283e00066f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8325a8e793ce47b461fcc719ffe22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2313d4ff907748600d78c4d88b2dc0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa3198a2de601cd3f8af1cca12ea4a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3b6741f07de0531aa184af8cac24d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c941007f43d1f8bceb40eeb9ca0dc3d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecbeaf10f398ff33ab462667979c12324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838f76777c6b95b888f9fb98b50c5ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5006ab19d6f81fc21b57bc22ab60df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b42a0c942ee0ed34a2189448d403e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9ac8dc3024810680eb8843a2ac2e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ee56b8b06e3a04a37925c3828770c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f54d296ee84a9169a2ffe6f33ea124330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74722f084135feda8e226b70a7cec47a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4579affff870e5c0d7a27c5207354fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b95c009ff589d78deee3543318f52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3ede427a75cae4310268d329a5081334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b098371f60826afca62424d20b7321335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b50aa1ea2b7b5ac4720745c9ea566336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412f4bd1bbd289c4bdbf76d1571573d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217feab0d04b7a31b6b4cc405feb902a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f08914d44deada943b631b7b7a2fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a361bb1e118ef00c4f4ef491c7ae6e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecf9e6a8ce5bc0382f47ca4d767770341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ce44b4ee83c023210af90663ed943342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9cee71a9e1fa30363ad32f4ae2658343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81495d2f80112235b666072a43cc043c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0932ae5a378497417a523669762fd2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769cd5f4667b0cb874e529ea0b6429c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2317def9dc6fb79e74205eed7b83e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c2c7a7f7f4b5720b2ae29c5cc3b62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a26b19f46168c2470b5d6fe063eeaa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb745d9dc70f6541cb1e8bad007b8b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae31ccbe10898b6fe1d84543768eab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d194bbecc0d0900e5642ea8c0b6b5fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52569b8ee08f375550db6cec9b330f5e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdf2b374a41536cdd1e6bf57f3c2c7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f1c0990c55df4ebf492d58cf33ea9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489d792da9020926c1a96809ad036fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9631d868c814557a992e63e0baf74357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7ec8f824815cb8a8df8ff4772e220358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f8bb51849ed4a8c8f694f05d05ba3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b7edc08e18d204c709bdd6e5f2e2d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976075f0be3a77f71d1d6c1fa6d43202361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce5133392eebd10da161e5ec488092362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ee7b2c4d2e188d4da503aa38eae58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9208d8f0ec373eeed9b97c753ee32b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf988811a6fb3a6d250d1a3b7a38fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a88b8539632b84195c06ac9d1d9a41366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0735131b54af98dd2749f8662d1b923367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b829f64c658f98f487de15d61c28f57368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b06236aea8d5e686ca84af213ef7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f79f42a7220216bcba7a14d0fdf027370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328efc09929b16bd92014f7bc9c31a45371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18487af5270561a52aebe6668504cc5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cc1c958f7361b972005e7de6c5223373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22656cb36bcd00031898368fc645479374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bf9621b7b259d7867898a1145cca7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c72a7ad39d08354ff2f205467b71f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24611ca0aa16eaa515ac1a3f77aea9e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153ea6ab662f4569d5eba41c0fc46c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49478b1f78bb1c9c9ee8077c9ae3924379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f46cb98d3824bbe2fff2ea863f7316380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d9586fdf3dbfe6d127e97c569ba07381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37a9d3490fbb5b5e70ac7a4d72fbe0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebe3a88a4cc6590845650ada3b532e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ed144d71759678cb60d323c86255f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56ca3ec8d1603324a91d73e107965b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad1c0f7b296b8f6223d181d977b10b8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83fcd41f0fddd9834ff65f41b5b433387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c246e572b82baf21e276ba9103627388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f175c5df27a386922f944c60984bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813abdc2384b7b9ff890f1a508ed3f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da6368d9b6b5c93869d1698615a046391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948b882b972d2041e4baaeccd2d4305392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79f7341b7f9e38ebde412fd8471a6c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae1af66e335e88cdc18409372a5977394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee307a399019806ec3280b634be887e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c9f696ec67e42c3a9edcf9f1757d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3df0e658a11f07805f18be6f06c3cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca6d31fa7806114d8eede2e5c4e815398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc9a33ff39fbcee9cea0243f99ddc4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31b0f288aef34be522787c566aec9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be36eb04f3e56d40643e130712c9e14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c604b69f1dcb0da4df444660e4aaa4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37e6bd95ee6decaf3e9269fe827a33403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b0b8c41bdbd1770822b2f473049e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e1404ac95fefb9fd097c656e804ce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3830941cdd1b2d5d5ebe82eb4ca402406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab57e1c0468745e7353fe6b9547418407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef26976195aa5f6384f2c4690dd19e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c08a9af5e03418c9ae6e43cf9c681409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b9a425f6e85369d47decd47ab1c10410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58ecd949325f8fe9244db4d47b59c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117af9d6ffdcfc097d3ea5febddc7b12412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90549f5742a4edff4ca07f14801eb0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42839f48cc08a0baf6300c9375d138414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6162cb2593a9a8fcf6b1f21f6d7a69c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6ec541b0124ea91865aaa8b40e5e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a00dfef0ee120669a24a9991dfc491417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e97d61bee500a588ec5f5357f83f86418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea913abb725209dff6985757bed50acd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fd61cb49b9cbbc29040db00a0792e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0952e1ccb36278258c195c8e65a1ff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc836638dc3f2b66b76b6fa60b5656422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ade962629ce62097923d2381bbc7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4c4c6dcba547150d9a200c43e6332424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3ac330cc0ce8e59583b66fcf7a591425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836390dabfa9491163928720bfeed08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d581d94d0306ec455d0c70892f86d24427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3072dcffb4cd8ac4b35df23d2083ba8d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353527b86cb23c02452b054f0dbfe22429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20ff4bbf0f6067e9c0696327b8e7e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0e2cef62a9548e1ddd287e38030fc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fde7a051b139c02487fd8aec18795a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a683c153b432c94709e4b4c0bce3a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799064f13f1a160b9312328e0788eb08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a7cd3ece9631c4099689cecbcdc30435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fed6404e325deeab6095b8aa2140a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36779d08cee1946e02247a08736ccbe7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241259470c6f5b71f24ba91f46d2c5fc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64565a9378b230fe38edb1271409365439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91f488733ae75381a357e48e45df67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfeb7f83a733887a90baeab33d3c80441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490555143949ffb996e47b2d10413dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59499dbb25ea7e50ff6b0391f80ccf1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3dfd97366423e09dab9a8f285e7c4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9128bb64b0702e27666116c67cb5af8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee5309324e5a2f9fdd62be83312b78446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4154c5c6c696c5789f10d32f62a685447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee3b224946d2483a26dfaa59d04612448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34359f6d017b180f93f2a6b325318be7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f363850e7a3c766fd518adc48e3f46450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62aa727737247ba7def66e7e3aa904c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a418242e494edb154a0d11e9a446ba3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7002dcc1814d8cd2389a4be72c24d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba43921c6c47f7bf066d652c8d84b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d65243ed197ce3ecee2368addb705455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784d4d8250120bc97303706f6dc1815456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05652c2a736f322ed6d8ee938396f37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255b9686472a2ab7ecf3feefc4cdd2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9654992c4c3ca656cecb1e62b12306459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2843ab885b639dbc8d37a535083daa9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfee817e0440396dc7c848339cbabf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55067b08c52251bf4dad82cd5c128634462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735e7b4ec2bfd333ab2e9509f649ad5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceb0aa787bf0b14eb7c340cdef3b51464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b42ea0713d895105d1c13806b2aab77465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fda15affca6d81ba23e7ffeca024c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed855007f11a0ff5a97d6fd6372d630467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3bdfbe46929f0732a9c485d269d43468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ccc79b73a5131c53499f95c53594d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aacfc64fbc211d9abe8794c29b6dff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9515aa06f176ad6f614a7018746d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bf85d049b8cb1a5449f52f6d985d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13018b9d25e730da91386171d744a9c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989d46ecd017ee38e693281480fc7fb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce880fd5f43e98689673599fad874d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388232d9c65b2a0bf8afca017c1bdd5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fec43f7da0cada4c3a68e5795d142c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dccf4a7bb65c8d379dae5ff2873c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ecc66e3970e19f59ff8ed45cb9636479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155a20d9cc887f3fe995a963e4b1216480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd446cfbe6a9cb1f9be2a5325e2d29c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd4ad98fc9332a4fc2dd3ffb7137bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73561b9b3eff86ed93a097b35a292567483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7aaa51afd2d63a56eb8d40f847a2bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04e46863c7b089f33cd1e043b4e44e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f59d6c76b408ba61c292299d9ff88486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386584f3e81df0b7793bbf217375e3ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374049e9acd84d8d29b3bd7349154f80488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29745e532d479fb491ac1059ee0de612489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1c0ce1e293bf64d1c9fba94970267490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a944a821725d1609c14ad8e0063b9f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d40619a4c7783d3623cc03466ded6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaa97f174b494143afdf5ecb957eb79493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51893f8712930a7033d15314b8b7d80494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b511579927c993e07184b8318c561495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8708ffab5c013ca4b3ed52d1b28b0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c8772f159ddf300165a2ac39ba67c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f97dabdb849536b924a96fefd79454e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454cc7afd9431587c246818150a5450499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0d0c77da863a9f6b9c0a3b612d09b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158baad64a51873a40e4a4dcbed5579501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe8181b32df6c5dbbee43abbbe8a44502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4100d70509a1cd34d783f3ab6836c20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694dc667df77e2716a7357baaa78aab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1924c42ff8ceb2dbb69fcef281b3116505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89723127bfab4fe2dbaebdc646bdd94a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f65da356e985caacf56ad4e275bcd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256a0c06ca93d78d4620f8fcba4075f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d1823d77df7e88e9502fe639d43f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768551184e1b55aec44808dbaafe772b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe089c8694b816060edc56a4afb822f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487645cdcb1f731dbb38b4ebe9e39ff6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0597576e61cdea02b04ea26afaa8a9e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1504dde6104d06f31e58793e9f7fe7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187c85dcffa411ba0442c528e8c78e7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005ba5ff88f5af1ff15768cb94c2b1c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07b8c528e899312c3f9ebf2bfa6ed1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5844d77ad9f23349cff28c907b77061518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54205d70b1184752f45fd3f2b9e1d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7870833b20b88e8ce901ed80755712520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79116ac3fe19603425a6bdb59793b5d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9c88f99501ef5e01cb55a2f427f85522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5c257eecf7a28ca0045b6d813f552523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bb78a4ffcb2b0f20603291af6eadf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200962383af8004791f340ef9562f7e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc6ec1a740cef1dcfecb9c9c9eb56c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a9e7b030562fd03d59d6a7626d57f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7110aa43455660922a28ca0b9cdcc8ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe534107e1c8eaf1a198000977130ff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028ff10d0407ca80cbd3b6c97395575530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d21c548992fe8fc9e75e620d90233531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bae884fa31640eed41f9d8ca68ba51532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be000832c83e4f4a7ab07b115c21d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd183d5d710e350813d9ee6fdc860def534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a02c6cd7fdfda8a2fd8ce1f12350a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759cfdf276bca1fcad70faa2e5e6916536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94340abcc3a2038a47eb4424cf3b6d2d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6958919bd543e4ffa2c2f3c8cb8f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef72cd00a46fc280d57c66b8ceb754e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da638429ab72273ea2555e86223841a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393db93910973714613212a42a731ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58440f6a4131c43cbcc7b88c97c60107542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9edacbf33e43de1bc96ae53b1b183ba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7948fadd8d6dad7d77944449a0e67544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052d8b1af9f13e6f7e92fb91a0e1fc6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618619b830d9831c8ec621fabdff6b3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee54dc6a062fd372e2f5a922a33143547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755f46f5ce65d340f36e4eabfcfeac0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdd1dd6aae1c01a46f4670ea25c584549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4b3cead73764fe231e5b8e809091c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d37ca401ba0ef28230408688c1fa1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec79cf843f0aa20195bda06d726712552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1dc3502b384a1032eab4db13ce1e4e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9dc147ea1709ac2e93a24e2edefffc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b8d58a78887afd755a761919ac4d3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1a9c0952bee668a0466616fb08e77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c9ca859ae0525396e645a8e165c07557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892227807157a57bf3ef2a805950a3f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f7db1420e25faf74a91a25e49473b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10784a10834500695cad9c559cca42d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a893115bbfe328e11fdbac6407f1f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f45eea39e4ba9222d186f1817e1eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec49dd113030c2d7b1a0eef58b650b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130302e33fb88173cb0a28e77d5aa87564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf698a1edd9a1c980aa80a38df6e3c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd4aa796084bf312daa0bb0ab011d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a6aa1998232c56922dd03e87392b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09356ead19082d59725ae420720148d5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098525e9cb45b636cd6675a6c011a340569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd2cc0cecb4a025af64d00bc751a01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384cb5fadf05526ce1b1cba15227cb6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289eb21331a4e579af569b46cd64d255572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb981f0b3e85229de35638962d6a7575573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99e70e7202a1b2cb2e3b0fd00378c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa7e834c83da25d7ef518dfe19ddfb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6d0d98cca72c036b21b5bafda8dd9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45c7457f657ddc9250e92757f26222577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c28b042f30dda303ddd4baebcaa826578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61670e5ec69443b52820d9eb519baff5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa8ab789d909a617c0e2d22ee2ecee580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f8c3a0e077d8e8a199bbcb8088589581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf2e270b2d697a0457ce774b78251d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cacce159e4e9b78423dd5af093b082583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53f5866922481e3be1a9d9bab3fb95584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77970366e5af0d3326d6bb45a439b72585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424bba778b8f030868a6b96df5ab3aeb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7f0f112295b68931f19be7d197d50587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f44a56fac0b33e2edc3fd035ddf39f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56efcb01cb7c8fd77648a9b866509d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d35b21e9f08cee54257a7f2bc77a1c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0531f9e3ecbfe1a3c1ec8bba0aa38591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4ae3bb11065b980233f6277908023592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a38a53d5288aa4a0f87cda9484990c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b1d2400e33dc8749cc55f1d7bbfe8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0b5e8d58ab69a32eaca9f6ef7232b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f60489d0c86e9761af58bbde4f540b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceea9c39d2537c7297c0076663f4957597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3dd4f68133cb15f1aee9abc70bc6d1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee011ae2da822affb0e351c0f75a50c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745b354683ab16601767e9f688262fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc215b27f564a10f7a9ddb13b31f0b47601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9e5ec4a4c1d46e058d2115f8991bf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8b271e576f40576fe3478b4f62f70603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307c1c57b3bafa5e12c5bc2d46e4be4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097c41c53c80321dac6b76a2905713e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970efa13bc35f2dee068bca264f2f4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f2b185af9c8bff691b4ade3614add607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44020d2b1830553a0c9b9099b31850e9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defd782fcf04b98dde6c18b85d5140c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa0d7a5627b60c02b6cb3c0d6d8730610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d152ecddcc2849f890565b0cc4f05cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a7f5936390410fff5c4d549e33f56612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c59e4f27b68a6ab38d54a8d25d747613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a135136b74458adfe510e559e41eb64614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d73b8903dd0b5770be4e5667d8faac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113988fbe531aabde0789ab756346f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7493fd6a58c2ed48d33e2806c7ec0a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f364fc212454d7f8c7311a0869677a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ac59065a12a276a6cd354e2d5e283619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdf381b8f84dd9ae88503591d9e970620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fa5872ec22c7a7a5e4ebc392dc7ef621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cfcd1538b33b47f82ae12112ff2fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba784bd537481bc08b07f8f0b194cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b1af8dbea87a5d79a1578151919d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d375332bd01619eefc437c02c9148625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1291ba468b7191a26b6543164b6d26c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128556f566b3153c9a3c995e00eb14bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed2a7ef981faf4d49b93def553c0bc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3ab2c51348b3325851e0c3c3d459a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a218deb247b7ec79f2fe560fb83f93630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2885a7fa97302033c3f0d5e5daac5f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665eb8add83d3269fb23ce89ffec2d8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae03c43aa6204475c8284ea261f7c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e59e6ea8ea806263d6a5b1cd515e72634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612a54a3dafae4cd88bdf7402415a04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f6f9c7497b34723323e448cbafc99636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979c9db7a98e87466d5bdf87164aec6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643a77fc87736a05d02feda5fc80ced638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117a76fab4a3415ab982036ab71823d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80da428559bd518cd3ed885542c5a79640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dc2ff0c375dba4d73f6d0b5b22d19641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507789c91deef67be5a8e371dce1b1e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f347717cb310e815af5a83ddcb19c3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530457dd2c119e6a14ff2a31ea97f6a2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274f5625b73b399f57c59d24e7939e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d6d2d06a07672fc2a85856b41d1ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314a1cadaca206b4039d08c4878e1de647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9424392b153a4d402c476bd181da31648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9cf384030dd7851fd512ec559c106649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28d8c1bbc5644811e903e2a8ec5217650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e960a6c592805b0a32934c411c90d28651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b9c32fcdf272d766a1334a67eeafe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111edf790a33396dfd2f9f7e7485ebe5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c05bee07b593980ef9469d2a1a080654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128db510f690520b46fdd4fa0634afc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfd486e846906f75144e22a8a133a3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45aef82b4d2399b1e091f6f957d3867657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef8b7a37ff3ac1a3d86a8fcf8f3d4c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ddf8a0e6baa524283560ad308b803f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24444afa3cdb71765b1d12028350b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e98904ab41048386b0b05015ab3edc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a904ec6fc49da9e05944ec4fa0b91662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c660712e98b2b0deeb6f0b0be545e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacce678d11434927a96f319b267a278664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7aa64cf439c66091c8919e2121f01665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239b61823769e9789ef4bb572f9c09d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f700c5de7af5fded65a4fa8a40888de667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dbf8eab546670c935a182272d18e2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c0c79192289809f463f1de57eff6b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90839b35369bf751e41ac3fe8bff1011670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf8ce26cc33d4bbf9bd2e51059c0e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe247e007529d707758256e8adbe66a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d420d15114a72a2a59e717cc7d559de673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce4b93093621a502c024a102b91af6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a18865a90a9212246cdf061a16a99675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b31c5f25650a1b54dfd7ad7401503b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bf4144f635fefd7ba25dacd2b21d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befa16ce0f8a101b67d9a24fad13b52678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731650917a31545fd9422f74e6dce1e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bed709f667b4749fb76460070ea7c6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b25b548db12ec5d28e87eb6561c5f3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07baa2dfbf9230c84896f06a0bd827a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40d6d730d4c380d8c08f643089e6d1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08ad44d1a00085dd7603abf0324fee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b71f5f45228dae785583a351597d2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bb163165cc04f048e20f9a84a1ddf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e872906ee6987e71d337c42dcf0f578687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcdf54fa27e87b75b2b3ace714cc2c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b9df9b827988ef1ea07de7067a9e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12f1003d7d57b9c7e279f8bbce1862690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49746f41496fa3baffd8c9704da51c09691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d40795b99d295cceb28564c496b1f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb56b4cb9365db1e2f4f9dbeebe2583693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b99a80ab6ac0a931a1d9278beb1c7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52888adb9b7a68739f8c784138b1688695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723215ec7ed3c4b11ce11dd8a177b5b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb5953e2dba300f1086b1356587078697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03beb79a4228c46f5b9cfecaf109b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6d60f1ee0c742b1ad796d4f736481699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9775f0376cdf0d47518ef92a975f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1a1f6a68430cef8c5510243157cde3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f99e18332b71f7a8e4a9247630e3ae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6b097918d4a066150910857c5049d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028399f397b4a6f3eebc801dc13846c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8d61cbd3d4d18c9dc7e244c02ba5b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0951329461231ffa463c1d8f077c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d244e3ad6b2b4fba87d84cda178d7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6227b35ce1d1c81956be3a137559e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f834cb68db173c4b99f5887a46ae0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c089309617f7650b516786725652a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33890b9abf91ddea7f8e8be624723505711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3780fc2f32b7c28fa1cdeb7274a964d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384f547808fddd220100befff67cfe6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb798810259251e02d783199f14d3fe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2d16a9e11929a66f827ecb227db7f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4362ec902e51b30a80fc750cb7a72716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683aaea3bb4946bcb2dc3e1eccdfabdb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9860ab15d9b0dea5375b819159d71718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b68ad196fb60a4deae07d76d6f4e3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef47cc0ef4b3d6aecba5451ff1764e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3d3b8f74cfc98a1e58ea260531db7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e642e8da3966ba4f8bacf7f80c8dc9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f56021d59ee1be7702f678d2eda15723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab155352b63d25a7ae23567721bcbd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f9f2750fb3c16156ce04c8d1b203f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e81a78b9098e4cece34863292f46e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910944b307fc8141e8dbacbbeee2cbf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7e0a0b2dd7f0af5b8186015222024728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34958115d392fbcb1f918fe0fa58833b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55870712f74d87e6780bb3989eabd654730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41eb37c5e9f7a718c18b9da1e7fd449731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277126fcc83a833742722c7e6759b9f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77596bfb177dfa3d2d884a21d473370b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1ba88a73570f484271d584f49a76e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1d2aa7a395653c00a51ba6e17df204735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a759bdb69a43a38310f0311fcb90d58736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cc2d7aa28322ce2cb1b7d3d81d6d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679ae3d08d270f6c29b5d0080af9f1f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633719addd95fcd66796822310f8c76739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68fdd089e96f70b32a635c8cca8e3a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf884416a9d6a35d78c2d65ba18b344741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12396d4d39869a74e1ae9d694278f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29f02bd7d247d9d7c10d054d691ee0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67a9ef1168cc2d3c69d2f786b8288e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ae4291e72b2ba288475ee14ba7f9b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763325d7a3ba03aff143b3d63a2870b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cea6e74a955bb93be4d7de9a7220e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b765c8a420c77dc38ad35a9c337e75748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96354f02a2c804a8b26d2cf0afe5226a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439cea178aadeba3e354d1d0b7f201a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9e0e93a59ca53a75588a303e8dc37751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871c9909008d9e171b754f3faccb16e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6470596b62b587dec181575248aaf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef76fec9021f40ce22ad9b72da976d5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058d77e7a67810fd9ed6bce84981eaf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766e97c86b862c73cdb14b1211abe15756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0cdbc6e9485ccc7e1318254c2ab75757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b0b7026b1b9ba480ac38983d7470b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a971025e83d35087519a74db07f1f6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fd6f557faa1bd0f9e5b16746f3a39760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818b930c08c209756b0cc0934e5de1a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24255231e457db466792ccf07c658059762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baafb9849e29b262d170268fe8e4045763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f73195497bd2f0eee6a94f0f2f333764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c765fb542a7eefda65340494a8ac0a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66036bde4919e8c2b12c26d1ea6f26b4766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207af3ea6771f5fafe44c8d5fd18c2c9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4b00e53238bb9c337cce028cfef4b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab72b1ea8825b2f5fe0bec3d3537314769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db341e92e29505d296e5aa6b7e9fe58d770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aebccce53777922128cf46b69c3fe41771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed94da7e8d1b5222afdb9238afade9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4cbc1a8606fcce9943f3bcf7a8f35773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82a5cda56c8df15e13e46d6b936b71774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709aa7fa79dda3c2f5df6fa2f2bb4191775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ba1889949e218c8ac36f13d99f48b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0175ea44d573a73f106bd7975008b777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbad012315d54ddeeef691580f4d0e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2762fae5e6cbee39d14b4f8d3889d4779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af807cf903931bee8e47247626aa38a6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90193ec73e9721ed09c8cd9f22ddf59d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a8665e298b61fa69c86597b6df800782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759db52a97c3ccbc30be91db780479d2783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2f989d96b54167635b20e5decc8d3784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c30fcb90d0cdbffb1b7651082bc9d3785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a599a5b9405573accde9507463ab9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc20ffd92de7d0ef87b15b32ea2b3ff787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016714d101a0599c43a8419e3eb2164f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df69f3b41c8455567e455ff1de26c1789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50ca40421bdbff2f9f9baec4ae07cf790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bb735251cbda68599db4bcaa6ed0b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706aab5323f8c20a3d95e411ed6fadab792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37c13d87e12906c7a463cea4c42295793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796310d2bcedbadb25016ac4f801d863794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02653f4a66ce6f6aa48ecdfa5b03bcc4795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017fb4727cc9b4563e220de09cf3756796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b83368d8595e32dbe167e1a2b0c1f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50389381c354a68842ee722c5442e5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d357a48b6fc3bfc6170699c13e131c5799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7f291c1aab8ae1e48fc8df57a638a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ba6307506b9d401f848ba4f852919801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6735756c56d082e60b2014171f7a632802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ae7a8f03db3f620ab04ba08547747803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64b3ee05f236542e4fe33c0b9f0c7b804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4dab9b8ee21c2d9fb8a2ffbcdc145a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a86a1f25f225e3c6dc9526d1da9e4806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173605be9330bd16d7733dc8cde3df1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a5fba25aa3b75fd2d45290e834cd6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed61a3e4da20c516ee3aec54857f48809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affae911670fa79eea7cecba87bf754b810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43b5c53407ecc9d3ce0c8a592d702b811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1d80f7f14e108255aa4be2516cf15812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f392c616cea9b3ab545af67f39fd2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3380ee06400ef89cf9b363eee22fbc5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9855f7b9cd59076e8b9d0388d55f345815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cce6078d64ebc391c6cf9895f5223816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be1be266dd4c45ad8c0459181e70a4817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a0992ba184630c86afee07bb9f7fb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ef07e9332e7153a894a4efc5ddcfb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d013aba1f233aadae7e1ae9106b35820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7332235469800341d4f7f4a50dcbb821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd969898ac441df80d72e158233a233a822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468f64553b6c59a074f4874d1d79d6d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629461a1ed981f220725774746c3dc8a824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed63559b0745227e1ebb4f0a8e4e7e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c296668f289a20e1c7935067f80e8826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd092c7ebbae55fd5515077986ab2d88827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a19c04cfb55e13cc165d0f102e89e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d7efac28519ca6d87e48264acedb5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d48bf7465b9f3e538c132e9f36fa25830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5c0178292cea38f8914c3be62f8c5831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51c8f9871470ff2ed60117a9b1d4c8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ff8ba5c0d22389c92543db4bba0db833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e547baca2eebd54127d509d2b0a0e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee1cfe589504e3b8576f9b32ec3367835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfb7ed6d4b1df13a572a42c935c3ee836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0094bcfbf606fdd4c3ad4e32a236e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720aec1b5b90d79178116fde5a8d738838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3034cc32bccf3d232fc9c959f83ebbb839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65a34908f4453698747c5d680b7ff2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39624c740924ee2dd0466c55732253841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210aba56c200fc48cf828aca221c3062842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbdd2fc9e1841127afca9af645e6348843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3286df770dd60a6d06f916e5a042f00844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db65434f3a5a822849af9dbeb3d7300845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57185ff5a4e160fdebc2d0579f9dc3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712474b1ec7d6234464de2fa7af6d658847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc14840e1b41832ef52819d717172d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f400add9be4d366ead8519d167341c8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34d12a754adaa7f16cf4f2f7eae1eb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1e89f671a12aa7b25a3c8c96382c0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8110d8b12a595df37bb2a67c8b651852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224ecc6302be75444fdd97606ea6465853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a4ba4630b9f6db0e5c797256805ea854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630edca66ef2c6212a2bea89e88273af855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd955f70be14f871c6112a98a2b6f1f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98f50113831f9b7a686bb4d6d932c7857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470d7d489f66cd9a3a15f11555fe53a9858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291a0e39637b17cc5218ec05b4db247859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08dc58fbc99fb62efbdf680603da1d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe681af0789214750f81e3710342895861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5a638a03be19f42f404ddc88c4bfa862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd44d4048b1334f3d17af4708d16e02863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26dd67ad95040dde04cf67a0bdbb565864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5376b100610428adde1f57dd6ccab6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f308bb7d2d6a49c40b7b407fc70c0866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35cb3dbff57e9ddca72966ebaf095f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093f7afc81a15f37ed26aee0b412dec868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22a32e49e74ab723a9d5f1185240e7869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6135d22ef924b15ce107a468332d6c9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61688df2bb6428cafdc0ad3979e6db3d871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bf6ed5fc5c5c03e1a2932cd43fa8c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c7106f11e466c8c58710fbdfa1ee0873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203aa68090e3f627f75522b34e9b873874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791781a7fad14cc34d748fe07fbd1b24875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670e39e2338f09dd824c08f0ccb8d31876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157e145308bd0946b3ab3a33e1b76fd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424afc6f2f50b3999a5b60acc3b0a564878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c655f1acd0b7b264ea0f599d336ba85879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc907919e972a4ad2c7511e5dfdda852880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3b26d7f98b3bae6dde1a0a4cf768b881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3089c51787f0030957cbe1be45a006b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2aeb73ad36b3192102bbb5c308a1a0883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76a7ab3e79da1822ffccd3dd45cc20884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6de25e194a33c8b78477216bd4f53885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168923a9c3ab064158117725c4587400886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85997ca2776db09751d467c2f4837f73887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f9b1a502edd9b2bc021b59b29851d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913d2aad29898758a679ba108e254f3889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1514d46d3a30edc5626834ac6f0669890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11606af9b31b7b40f84359d90fe42a5891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c3f0937df7a2905b284c7ff86b297892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784f602aad0ace4f11ae20198bc7f3a893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eca8f1cdba3ed37f6f777d19518ddb894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be991a5c2c0a0b336fb2c02d0c58ab895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e6b15a32a8662978e5f69adca3c5d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19a162d3d5f4f107c36391e485b58a2897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c29ae596856cb1cd9006bd2c1723f1898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21329c5d50844d79a5b06c17a4836057899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bc26eec1d5d8fa6b50439296a0907900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c9cdd4223b60dde438a14e86ec813901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21d70be812d91f99489189f2e540a1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cae6537cb592ea61672a8a70238f9903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824093e2906b61d7d058e36c084ebaa7904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e03ae46b8958ab82d7c3adcde9a2a3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b490accaf2eff59c28cf075e29008e906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5218f1a5059118e6a3e39a7b47d2e97907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a67f9f88f7d4ce8c2310d5c665e96c908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0763786493376294f87f3753fb45133909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c3ac16125e709edb965eccc87a86b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea920795bffb3e5a827f5099976152911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4cb57eca060fd5da10e646e31b090912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c96fb582e96eacd418d3c51d61904913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171ddc3e8e25dedfd6b2d97f0297c1c914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f609a1fb835aa2155e8c7d67fa3843915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472a54c2c9bb147b1d866edea7c1580916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6133afeb7c1161ac454034c6a8e47e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ba3e912edd5e5d2e3f732485ab3fa918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62055ddb93532c380e9e0b0730e180919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e5a6137063a211c42addafe064548920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01ca8f1840f3f058dd28df482787fb921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0438e22eabfe3d202d5adfed71b1b19922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eb7c57f304c4d3705d613651d04eb923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bacf238d7063c5cc82f7c9395a006924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad79b0ec76782303e58496d53a8694925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0c120abe58f0b44be66c0d6828642926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf647389c023b60bfa5b417a6268f01927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a12bb15b7b7d65919a10c781aee1d9928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0d8204b5bfb518a0bc51b9d80f647929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752198f683abedaa5685fdfbf828a9fe930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd6421c290b9c41d0f8b6c5dd7160a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855bca71957c9a6a4b6fe24a0a3f77b932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7ab2d6043f281b97c455851d9920d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b2781e17b7acfd923b858f085059b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c2186e15b5f723ab5f77de2f69db4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff816201746cadb323ca30b41ef2ca9936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fb3d3536b19a8a69206333fe79842937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad658021be5628cd76b18502e94560a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13a2072cb03d7f1ab07c3b9c2ed1d6939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97ad4324ba9d9d9980533fabe4be9b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312064162e30faf10e985846e88f6384941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a66f580320672146e215f9cbc44a3942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143d6b47a5c92441f073d6e8a4f0cad943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de1b44f1d8e0e0b121bb6fb30f26bf944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b03f0062c6d99c09ba4932794ffbf945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab5d9568896119a427d6863a5bcf18946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c114d0763a0b41e6d17789ade9c725947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe976955c0f8a67537c6f01268a89d9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0b201a69496d9e00c84add1cdddf7949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40abb2f3b21939e5a7956d87ed61141950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04767bb4078efdce12c66f74f88406d3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99337702d04a61f33e4ad0038ce05bc8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8f315bc1985b36795988e3c38190f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa528fb7d58d963e7c69e28259b5528954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2343a906bd951355cc2c2ffdcd05d9955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cbe79fbdd8596d0208d2a9b4e8ae7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567ed21064f26b95ccdf28b9d2a7c9e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26884720ebc0aa1f2881dc44bb407d1a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c31d5144fbeae92a8bc4766f310da959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6612021bea2da62bde5268d10e103ef960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262b5bf6a8f77df050da1fc49ecae34961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd433e16c0cb4f9c2d7f75f3b556ea962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2532a39a83307b5a98cd20963f619963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647fc11bba6d1fea10a35238e309c7d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbcf91b9dc480b8f40e82edcfd633e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c2cad48a70de4ace6dfffd6999954966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0db4f53f80839500677674493da35967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6a066ace78e20fe6035f68c77611b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e23bcfc1d902ac38cae00af19535a969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa42a7a845f3598be5210e6500ddc8970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a359bb47b060dff3193428b3e157a0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983f361bbf929fa7a10e410690142b3972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9edd07eaa12d034667cad54a73b4de973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0c54476338d40a29988c4e7365fbf974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6089f80248b5e5be97fe4eb882e99c975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a69f022648134d20b95436b1702378976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32cd637c8eeda1ab8988727ac432410977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>