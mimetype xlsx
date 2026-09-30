--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf7eae23d332a065d119f952f167051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640a5777d655ba8d5badba491e6459c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15774b8d42f9edaefaa6223cbb973de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04752e837a8834c3088e4378c0d42a144.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30edecb953213d15812b280460a28715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240405b53ecfa32582c7fa7524d9e81b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579205aba1247d633e4aa8f02b5bf247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49821b268f2583308513e97a2925758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e59ff677252bdb9b1301013ed722549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e07c34016483edb44b68c72f2faf610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a854655ce9ab60c4006d10689cca2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c690bcbdec4d1b67e74be66b9202f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd6e2363d0bb685add89cb7186719513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688c452632c473edf031b1c33be12ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc86eabade67de6f2e272e2017c48cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bf8689d6aed1e0f96a5ea14e132a516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea678ca0455c5b6a1b0c2784d235f36d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191395fcba1bc7b4e4888ec12af6466418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6418c07e822aaf5c623d2b75a1fa76f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fca4f391ee7b6d89f3b4a198f3d7a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdee0447498977bdaca02e91aa08c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297e33596e92b236f5965fb01e1352222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef6827de361c385ad555065dd7f55923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e18cbab5d6651789588bd5fb287c7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd10057eda40030a2393ba06cc5b4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dcf6b34d14da234db7b13ca43b8cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064130bd295911d816f1450fa532021227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e850212038498c6dfc6e8e098d7d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92659257496e6896f80b95f20c53fbcd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778f3d9f300ae2e2f175f53ca7b8d0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1b8a29e054a52eda741bb3d0bcd9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa13f0ed5e043d8758f39aac78efe432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa879b08b7d7afba087b77e2e8906f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc389924c2c9d951b5e872dd75428534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70c2a98b4caf0863793baf8015c0a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7c24f90b1e1616cc5a1a15a6a708b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c61299e67b11ecebe120370448cf737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f84d76a84215f24312b8abfaa6952f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8de0396d41629d5bfcbdd4e149ff539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bb729db560398d8f47faf8a349a9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c8593abacab592e967ddddb8556d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb1bcace037929a9de9bf8aa87c8b142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ecf6a26e6bcd325ce61efd2b1c7d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dd24b2c8a1a177f7612c9424163ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83117cf5fe81704951d94c3be633c6245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79f96738fe61c0389a8ef11d2b278646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393dc85383fffcc2bcd2e641f691a8e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cb761dfe397b67227bdac1223e02748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da36f9ca1dc19680d4b4e41a3d5128349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5405e7770573dd5cdc94a9a8f365c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9006d62199bf7fbacb07e2681b7b193151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173694c228843371ab87191a74601c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9a19cea1ec082ffa53b0505b0f17053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82166904baea4da44019b72a0de83f0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945026911796a17ffa7f2785561be45b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c412feff3297250fbe116f6d1f486c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b16162464ab68a5f9658ccc9d3c42357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f723c71770c461dd3fb9b0eb71233658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912656292649256d546f3d2ea6cca4b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d5cbfe59677edb7eddb0e4dfdd06e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4300a4797b0b4fabe9c4cded114f2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02a28654929158c304bdb83a6e7a5c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ed051fa21ffb57cc2e596c3e24fa563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5ee1e375ddc5267233de08304843664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc9016861517954cd0c6ab93c6408165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fd19705e069d03b088cc1f082b4c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285824c12e5ca28eeadb0fa6332dfca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4398d3172b5cf437f87efc7eb18e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc3f23dbbf11cf3659f2fc5982292d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93777ef1d9cd8bd1ee35d5e6a8753b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58360c2e29767a157146923bc427af171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af353baf806f15e4dfc1bea50229510872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb77f674ef96216b961d81a342b42e473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2df3f40927ef784caa8446a8208bde74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989971f7df8f60abde349d5cd363204275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d8de9e70455cc98f187760ed004cc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd17def2a95bd0c94f502429f8f424c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d457065827e1c74c5244eb4e77935ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2fd3eb3490b41bb8eea901f90918579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad840a4b80664d8049d901d0370affa080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df56f697076ba996552b1b96de8d8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae2becd48ffd8bd0562cdffc76791782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21c9067ed144d76bc00e4036aa6c8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63916af27de1978aee6f7abc650a4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd89bc16719a2e420aa3bbfc4f2b6085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc5d7297a6f9346f8c5f4221792ec686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674ea43917163f2a41b1367c9677b5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17ada7e1c95a07d61f35024d4cef6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa4f4f6f89dcf29d4d1f2c7f15dd7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116b8ae4014a8a03f90c8769442882890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2ea8e0d3cdbc8d632d3b8db340ef391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068ca168c12ad4bab86e469aaa50a7f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba801a750ee76f35c96197801d2b0593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ced12a625b7472c09183de69ece86794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd70a99a7bc77ce93f592c596be75d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0aa27c82a69916ee022b0e905942b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721afcbc077e009fecffe15f90f665b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ef8b2d42c8ab285a650d253186cc698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59821871569b7568b5b7f1ba33601699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fdf4536a8fc546963be489f63b572100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83267f0a4a2a1b6b944537e5766032d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41fa5f05619f18e22e8981fc10220c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36432a75193e707536fc8a5fc977687103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f6c5ab5f3b56b10fb01899f9a1caa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b81f8e6152aea64312623c766d851105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94defd9ac42533815cf9e1a570ebc06e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e6cdffcb5581181ad6f339117b8e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fd1706a39abce672b57ca49f47d1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1cb8cf9e9269650820807b93658fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb322b213bbfb15ccdd960544cefe705110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2339cd2a8d46b33795826322ac43007c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12512bfaa8d17b0beb5b09397e73741a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17774295c4deb5f130a3395b8a5e72113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519696e7372b8b58ae125cbfe1fa6413114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e2668522e97a5df1d12d4af5512393115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a30d41ff5ecba72f21ba52a1b5e44d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4c96abd2e298d471cb45e456845c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349a8a3bbb26f363c36fe46f65235b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da52945723e542df538f5b2cae12413119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358148daa74700e79c1cb3ad23393bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7d633c4abbeec5f1bd32222fc60e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d698a4f3aca692f3212c0ef8fed1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec87e2a58c2ca50b0bee318b140f986123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e1f7d6d7d212791a3be2170c72c6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19af30768b9b3afcc363baa24085067125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce395db0172f21195f37dbe98c99e62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbe46facfed4d7458e866efb7b79d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b595da9c57e82b410e93fbf3d4349128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a5577009f5806e970406ee7870912129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9af1596cb67358222cc7da6ebf6cf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca416a453e5230c1844ffc2668bf5b05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671d2c431ff547a82dd1317f79a9b90132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4364bbe56b921799b3b9d5d0ea271133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f873304202546aa04534a760963038a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6959ef1a1ee8cc461f9fb303fc55d52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b23ada67549a74ca8712ccc2f07183136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc50c811f06df86288afd3020640226137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf112f21ac6cd5a49de527fda1333a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5de707b26ebb5632d965b9e26e166f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a676d6df4b10319072322bb3c04a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2b0eaacc326ae9b0b356c4a413d24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7e12bdff662af9f35abe34af42764142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff118b934bc28e57c4008c3e960937a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b892ec81a12024b3869b73c25218c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8005a231d81335cfb528ff318efa7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b61f2cbcdb2f1fd6c1c769247fc89c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37015319ae4fc7f31f62ec82f936577e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96582dc573c1752698d49c1a892d6da0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6345ee9cbce63207664685d810c004149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a1b1b5e4db8a8bb11c1584182c07c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97df000df79f579392cfc5386c83d2f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cacb41bd8479b55184ce26ec273f74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9bbc4f38440853343b0fc747e2d9a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9665022cdd9c3f8f036dca4b0eee542154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824729cee9856542cc4f68da4a450ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d73e66506ddfee0b38b9003a0f5a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110530d57e67742868b2991337129a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842b4c12b73285e622108bdf79119e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7da1ecda771162e33b0ee71d5fe8a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b8dd67c5f8fec6879af2ed4ee3f77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932056744754be81fcb760747408233161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1396701a3147aa3b2d5ea8ec7b11dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215e6b7c966b15e8162811095706739163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7841d3cecfd337bd09c63d73e845df9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b1d4bd0bf5573353dc63ab3a32643165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda624c2f68511da9742e35fd10b25e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818894be241fa33f8bf9dc57fa0356f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700abbe3724b66819b3b27c5ea6aabb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac016cbdbfad8df60fa0bca837439d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e3858f4830090499258e6c6142968170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b9c09438389774240f56dbb219b2b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676faa69289bf20c3899b8cb8b67b6e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55ba65cee2290c6487dd95cb2cbefb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba996f2fbb502735990f0e187d516c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74186f2f0dbf893180f4de7230c8d78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc511f686639cdc0d972c9831a9bcaa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c665bf23e2de2fbb9d884e5f93602c9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba7cc40d269304a0b6befc66313b50178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89527adaa92d75d44aef984ce08ed14179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480a43965eed56a7f19b9ee20393dc9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13eddef535105abc9709f01da10df48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92607299274c1ca1236dabb950b6f0f4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961779b292092dcf5e4f886dd515ebf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191591eb3e7867e2e07343461b8f719184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de443733feab7b0f1205000a21243560185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e3bb12f2f31b63706804a56fe39b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d3fe4e1dd29ca1cb29143e38c8014187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdc956bf64246c092e0efc57ad7d43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc45c24f1fbbb7428c72fe4adda372c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071aeaf1c7d10c6c2a2de448df00386b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ec2f0f2dc684d5c580e3f53c1e1b3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f979696321a0699f58995d06946901192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c20bf64d6f13952d30361c2d300dc4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09fc376ab294435461281bcaaa9b03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9710a31143df6ed319516d46edceb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81dabc1760ad09de3143de261c31c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e990aae20f1216d19e45114147ad99c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505ff9933a66d787c4d4dd3f7b888e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303925436d660b152273f92b7bbe8c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a72d65cf041f0a9c95a75ff7d8012200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a772ca5f64fdf153fa23ac818ee5b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be0b98d8c7eb588b0e83cd6e888250202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01d5b43e747455e2b282f8bec99407203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7b0572a24644e561908e1435578c9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316fb79e759f0057c07ee9caeadb762205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e133e36652829f44d57ef881e4a4a01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c926e06fca524ca714992dba8578381207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e790d5482b0045834d709ffb09a3c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb9bc77e5fa61233dcad112916b1ff209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7dd3024447fd65a0a9e9cbbc4aeb5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc420d2a95168b1fe00a1689b1112a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27797ed4c643ff44e726a4518e4f4289212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc36e569dd909f105cd17d55af6227213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c8ecbb69c06c8760c66a89db97567214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71b9e54d637c10deee5f563e07df22215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9099600228d1af771def3e83e8c5def216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97351bfabffbe33913fce70d571a6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce851375aaf7845b19674f6aa2e6e20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1a4acd2e1db2b7ffb80ab01c620c2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00abf2f55a6bb705932e84dd591ca3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422eadcdc613126b0d74fbc7e4d7ecac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb6a474a096d1bac713418d3f33685222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464df0e824162335e3d63db901772f7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f8da751ec8369532a084e51c1c890224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee0327ff67e8f994db6e540627d6a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9e3b20f205564c22fc8c9121ee674226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c99af9ed84ed4d76c74def3e48dfdf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dae7a2d56377660c139988286f713b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9ca725b11271ae803eb6e3ae59dcb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104102f272683aedb59eb601635ef31e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37687ef4ae92dfba9559174e7f802a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c0ef9e51b5e1c2ad46515a4930f30232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed877460a66879d2439baed33530e0e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a939d219c503ef48f32debc8b7562234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23cc17b1d2f0905cbb1304b25ae6fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c6a73c41446d371710911e374df26236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db75542193452c44b19e3b6ca2e059237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459f9195719944fb5a77cf6e3a25c7f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e7f0230f678c75fcad677cff4a4be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920bc95c922aa8cbe745ab6ff969407240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0226016099e06fd5d17c1d038474324241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b72c4b60588ab77697ec503eb3dc6b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af3003f9f499f390452391f06f2eb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02030c96d852a49ee533a27afa897d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2866769eeb58c3037ba96fdbeb69070245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839d45de02615e86565f22b2ee76264246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab7d7f9d9f038374ddbaa6e19b0712247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913330481f9af92b0ad921e53df8632248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673cdae58376a6aa099e4799afd1abc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3934f9cafb430a0f31f50022358ee5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e93c227bb85f347083bf868fcc718b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329deaee13bfbfcd632d62f859decac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e403aa631a967602874aa2607bc05a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467cdb8a7207568f0af1d731e0c8c95254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b04133298397bfaf66600599655e50255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a85c48952fbb003cf2a82e1a2bfef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399362b1bfa0c9addfa9552bb39834a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eae237a870c31b09ccefb63a83b210258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccc215a4bf9718cc7342de0779c0ef259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852ce49c2f2dda800f7cdc3ddf3c082260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825e9aa06a2f2061d94c9ef21e06537261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5074bbaf18e1af282fb29137d247abf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc29f7d75ea5a39bec595fa8364fb6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca159fcf8ea4c4c617fcad8d15f35c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573bc075909d39b5924f257d7915377265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93e1c45df394721046e446a5c3dfd6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5de1c1b672ed883442bf57c2ffab1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b38669d152f7953f4d0834bb5059c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574657113ed90482ba3458a613b927a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a54afdad63ddb19948d66296320cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69fd830cdbf1a37ab0e87c0d0ea43a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04e37ab1f703fcc85bc18af33ebd02272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a405f48e8d53d3bcc01aac4088f11273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203cbe4bc3669747e90c8e1a2989ee0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f7b14062db38034fbce8cab662135275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf3bd299c506fd4018ccc1752b6f33276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e279b28fec34cc17a4fac5368ad68277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df22eebc9e3fe9e73d5159bd9e169b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1087c0d6861765724c2ade42c5fe9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ceed77bd90019d4054e833b535ca0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d36bb677eea5f6979e4e257f8fb4ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b04da0e4996c94d5c36fd2b97fadd5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b696bd1802f24bcbf204c76272a80283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506da596f610880e0f235a2ed0ecdfba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126527409cec269bf33c2ff60059cdc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e0799b777689834b58b1cfe8c752e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bda9253dd2b879fc1a4d5ff915b9a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0eca903afbd24d14ec2a19b6a3614288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec16fbc1efa39e32782af35d7b464f7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad20d3a62e92621d424a2cc6068f935290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d322b982719ad9717b2a1a0a494c657291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe7b5d5bbffc8b24a11bf9e6bcddf3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dec901926597b55d874d18b36b5f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e5d17eba87fd5e409cc98a392f306294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd04e3c7db10671282d1699f91e869295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e16e0582a5cee20c3ce9a48b5b108296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31398f5d3262f428f68d4cd6712f8734297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d42f7e3123a8343e9f57fec3f1fe99298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc1a53ebd3cf58bf2fd01172e08dad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dc63a73232f36d865e1b4ae8359bb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1e6ca6fc39981083f474712a5cc31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662f790e95f82831e4844dfb122732f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070fdf9dda6182de8e880327923af004303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539058f72cb5b4f0f07837043b79ca8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b95c0107030d23fd09618e1959da0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4deb37d0deb3408cccd38a4a972e36306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf70a4d2fe81bf235a4859de84fe42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b1117edf9e2e9c5dad6fc39e1973f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18863fcc40af63d5949e1938108465a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389501d96f8f0766eb41458eeac0c4a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0cce4ff93c06e5498568bcb0213ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916257f26b9f3c0b408d4ae67a1c445312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090d8178d3454558e1bded3e066253e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3551af5579947374a0f625db657bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4538977cb93e5264c571047e251dd7f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffa6c3ebd3feb02e2a35da31aa259d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5a31017fa841637fd69474fb709d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e8556cbc3b6456689e2b4ccff6395318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830cf6ced67e4ae30b3374fde6dd323319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959b06ee75daf9a71faa8630f2c4f10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a8ae6f30d528e9119f2d1148bd387321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec2d1d58d97577ccb2237b3636fb76322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad53f938706f4b7d4523c9e01b4feda323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee066123315c087142fa277a8ff4c0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd6d044aa69c4f16fb2a561a4c02ac6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0399f3ac79ab7e007bb03745cf8c72326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc290241fdd2c9703dc8a215ae21978327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9a4d05332eb96cb0c213a07d24044328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630ebf91748a3b7b2e7248c1a3dffc3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd9d1118d2ef22c8ed38b1fb4a3690330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec32db3e7c89ea739a692c23703979331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5f89ef5fb32fe09d562ed0530381a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f332a7876c167faa70c8409c746e3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970a19a3237cce98bd0af2171818cdd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208fc0733ecdbfbaba98908d1619c6d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f853d90b72672026a06d989db791ebb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751ce5eedbc706b4a2679dfa565294d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626b9df02ceb078125f9622eb1c6351338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209aa866293587c1fe285d22bb0fa3e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a1f17a91b4937336b448d58b0cb3b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85a4114c4ea7b11df254c54dd9539e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd516916c5faa66a2846fe8b3409228a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9fdb50898fdf69edc3ae39ae7ce14343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f18c262eedd1d2441745d3f8920f2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fda7794ab132d2c08b5d4f7875ad44345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48cbfa35af84d07909f1ae0df1ea45346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164b74ac5e3383694b872c1d4735d5d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3428b9d90bf14be5f0663aba214567348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7ee20fa5c2d5b99dc38b2d1831d6a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db802593c52ac5ff48cb71c036bbf62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a55aa8b765125dfbbb1665f0c54754351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741975c5958808d78515d16e8f7c02ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146f7a4106ea7db38c935aedad49f4f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4788c66f40954c5dd99acd8418249354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326b57691b721a042c861529d027df1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bde503df3c073c5c6f273ea7b3fe5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735615356ab4b78fe422a1e3c8d9841c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816a9e6069e761449a37e901c1b1411358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df9b9e0527a4eb8eb2d45b0cd76c77359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41ea63d4782cfcd1e9b155b235bf4a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e421f86661d41a26acce6725ab4c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3eb352546e0499cc552eeefa43108362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a26b9ca48162017e17134240b55d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef91932b6a0d8f9310147b307ee302364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fb5ed036913945fbad680ae88e29f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca57d8d1d409465063b488112c79d6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7013e7e894de6cf82c61a9f6a7943367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0f9d6aad564243e53bb713933fa07368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ce9528f31a189a12867375853a5a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280d9601cd0e09cbddaece6fc8f4a98370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299dacd6a4101c099a44440b5ae2930371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68272dd010dccef774aa3f17edf77c2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a578b9377688206affe00080ef6c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0e3a53d6667c911b2cab36c57b7ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96c33805640a370b860482c2b431d9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729efe232f724a81b3b445eafcba7986376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf94ce3c3432d8cb22f518bef6814d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6691b5cd386b4989004ba3a60229af2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c72c7a2a8fbd320ae0c1a1dc8d8ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfdc17ff139436632fc7870da5454f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8332acf796b58e804ab1349313682d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c412e59351dcc945a4283721c2bb61382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819954814af9ca7b358beb9d9b3998f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38ea46ed9914652fbd556872814620384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d068f989fb9dae5072b4db8268515e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ab8c48dbad6eb7332e12784c58c7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c853d979ff5e4c6591f6623e84f4e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb9dc603f6782082966892660d92dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9365f6c01a71229f37202303ab7c37389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67923aa9834854bfcf393b7397ee1cc6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158152990a17f2a32d12ba668c0dd5d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527d6ff925499d18b671b7ab7488d18392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3c78e1329790f77cc304b57c1b4d0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a796d22ee8607ac54ad4be26059bf99394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870bfdad87a663dbf268504e61b0a6db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a193769609911b75052f243e41779396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338bb325b8f1a7384f78364b8aaad97397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ff052e0bf8d684590d4d04ee1bc6a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1aae987a0fde4de410b65873fca6b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e36986704fd769e7eb77ddb96c7d43400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80b46b70a0e19a4d078af8897b9875401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d22b49a4e8475ed6c33101cc10e428402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132221dd3ed2922a691a7f69c7345897403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72002e30d38fb77925f22229519ac3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c1de99d58833fb1765967391977c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2002ec4d68256e675f9df688bdc19406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4040ccc849f6365f20dfa47bb79dc67407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828c8b49ce70c081020fe7a4a34214f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7f1dfe45a3aa8d4b9713c43f489e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40605114dd5d5f1ab3987d991b4c27410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba655e8b1e64d14ae79dfaaa327f139411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3841a9e937fe4084fcee757e11969cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c01b877bca4388854ced871288ac85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58bdabdd47e64b7d62461acbfc6314414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22906820ca424f01afcc1034b57258415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d061e21e9b931952f72a8a05193727b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3728f78ea71417566e85b6ec359e3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae394ada36a4db634cc1983cb8e6de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547058c2872d43915949686f2bc718aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b7287d02fba61be8a4f314a55d16b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b58ec0b43e9b4e5b99233fc37cb790421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606dab818d319dcfbda671c5a590fc1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff0fad8dcd243545ed2f1044e932ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bc78efc4602d87725c3d33daa99bb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c6542c8d63f85e5da8c9591574970425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd01381c43deebdba8257610dcba24a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc34227f3bda9d6b6b80eea29be7e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ab9c73756478f94f4cb4231789987d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc89f5e1e1b70087cd02830cc475cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267dacd057116cb03d23cfe57cba0a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb126f545340a49ac9cb194f4db452431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a128d27c54b0e001a1dd46d98ea489432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2258fbb06392607137a857198ccf94433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417279acaf4e03a60be44d8b7e22143434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce3c4c2f15cd5eb7b3598286756848435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1ef258f23bb436263fb0f5fd3a4f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c374b91dcfd5ccc8e76c746055538437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0ca2adc3c1fbb22edd70147e96b89438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c136af6a7ffbe29abf504ce2d2f7cba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3e6eb0908f94c279cb509d054de1f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c85f064b7cb68a9bb9b9da465ee62441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe83c64783025489ee0af8160d97dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126a2a9751fc77ca0e7c2c6f381c0c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4cde8e345af5eb5b1a43ee3fed52c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507e370627ab7cf6d483477fb15fb16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd9c533d972d82422ade124720113b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595005022b2131e206ed8057df31dda2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f07ea32e8a8c4fa9aff9b2b8fc8b3eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90270deb934e58d73089ca6ffb9b3d8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172e51236727bcb25741db373de3fa2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f17c6bd59c5bb8e2e29667c991f7d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171183f8cff1eb4d2a30004a98599fc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b88eb70e0adcf56e5168b0807f7d0d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cb005a0f2149ce07047b9b8aa7685454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598028ff680b590fec740594ac55a76455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fc475819fa295df9ba3ddf6c1c61b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07eba4b5345547f591ed4bb2709bf34457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32632a30188cf9bd2755f1771edb4d43458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e62b39a4b1ad5822722d51225c037459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc9c0de2f5e430ae96dc323759fa3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2a168e950b54e8b3d653f999cee60461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40240c8d90b40d7c8ae602ad257dbb80462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64408e64ead504625870874d87919d7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78be85a2187f6190abcaaf7a4e0616464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464867c84450503eae3c0f91e0c09201465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed11363013c7bcafb113e6b03d883c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263cd57f303c1fc688c094d314b68cd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913592199a8870296bb1035c1ed7b03468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195de542cbc02d8a7e5a9c366d34d0b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1490f6ca5e3cbfb02cd517be6911b22470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a69c27594d5f516f67e0cd5fcf6353471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f295007a2abb329089db4d1b8e250a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1eb261300044f1d37575b88013599473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb9da5d1d6ec65df03b3cd774ebd91474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e40a06242b9179e1c4cf50a3f9ebee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52700df67c6d28eb0b6e087e270c02f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f16d3fe207ec03c1b1541d968152a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b390a97d4dcb3837c2c06db003293478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951c567ce4f9127f5a6d1b259bda68b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924f5c32eceda0b94801bc0bd3056c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7378c83e59d553e9fd17d3c0e3f1c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc177fd1edb58fd0b241400179d800482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218289d370ffe5badf23c6933396b40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e879f4a4438671fd1f57851ed04ad1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e00a0135cb1d6a1901629cf0f95a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f366e45e9f2ff4805411d593c02fad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f3dfb1051d95ac8da1d05b3959040487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65288752ab4657831300b3cdc32024488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccd87ff4966b741c884101470bbcf0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34295f6cfffc34a47127eebeb94678e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a788f71708e3bf8d9ba1045d71e8150491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fed9776a41ef74d095d334e0b6c6bd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb6bd0df4584ce746871c74ab170e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f4ba12b021aa9ada23324e205875f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7454b2cefc23ed0fe0957bcc65e49c9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a87352e62d96a2167633deeca96dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139c107e67ef71a488da59820c57d21497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3056ae079603be70317f44d25f56a250498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e34d31a9886e81330ef8822da4b03499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca687adc007cc1fabd93e51e6ba0dc9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8fcbd5ddb58c9b53e3bf8379f96f23501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45825e5b7bb573a018bc61aa1964ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57897abadbd4625324c002cedc979c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eaa3257ad3c1e49c01a28342c33904504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e243e98177771410725171f5fcea7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f17a90347659ae1c6f487039ab7987506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f0bd1f4f919aff1f2e65766237961507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c5d00fe3e7204a04e042a2108d00e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f07e838526934a2722e3c2ef762f10509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea21b76d825c3c68008b5b66b769c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e9e1541757656e4961f9bbbe8ea97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb12b29e51ad9d9c3f4f5a304967aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c3b814ff4b27862c286378ee9827a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee83772f523fedc8b3cbcbea950e3e6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4729b8ba3d31faa300c2c2c997d6e11515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395715fe16c0fdffc75702099897af9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2967f1172a44916db7036277d6445517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b50bb9d4795750e6641b845b1a9fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf39e9df206b39b221310f323ec85b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dec287834ffdd50ea996092d44cb08520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6cf6154ed2d3cd8ca014a597e0676521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff2c7278f1e66f13db6a962bf96b33522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78788c06da4448c7a9906d1d0b37fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c17f41e10926c2672bd24b8867ddb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff17288db105925b34bb7f7c15f3ed525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced589387a4d0ee575e979197a9f91c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c166ef71fdabeb48b637bb873f176a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905179b8d297afd8d7de08b95f38798a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa88184caa2ca0d3aca4cf4402bddf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3ae9b022581a855dc4e71687d544d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2b4d12ff59c66a1bf4f6e397639d5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b669c78bb519fa09ab938db40e928f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f319fdab82b88b8cb69b490309117e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489451e56f9b530ce5fe87dd8e25333a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe392c9e9149380885a878214e23dde0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f31f138f15bf2e975dd9eeaabd1ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aeee4f2e8a39997c8d9d2a8cc3d457537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbe74a11d48453e28e41974f2b988c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96d03050a9b6e348cbece751e4ac5f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1355a8f036724ddd12edbb2a494589f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedfef92b10ab7a7b3714618b7f97652541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34430a9d22eb4e6fc83e8ee5bc5467d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171479f8ac95c8e6d37a46b04c95a76c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c87b195bd719ac5e61939a48ccc7d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941eaf870dd9d4e667d6cd29578d8b76545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ac22902f79dda8244c61a08ec1791546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78468d4c2f362bf8249d182476c03514547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f0a55766fca9d1baa6abf4d52561c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921069eaa11f0c8d0ad0532aa8fcc756549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe76d328c3ea72fe04c3fe895d6c63550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e31b7bb4f20e133db38cfb83cc0231551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c252b53bff5c09586255d7779c3315e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fe1bd2882d96bec8a16b9c8b8f6b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aaaf8d790e3bdb569ccd496a3e9552554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d13facf9a1241ec3bdc20fa8daa91b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b248097d40d39a3f0153796463dab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2535ac3083798942c5504e27f42ecfd3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cf71cc0bddfb18f7d1a7e5607148b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52018eaabdc7526077a42edc0d2d2f72559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a743f77c520d751dd08705cab52f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446b02fc16adf559b4591551cb30c7c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae4c190422fcfcb29fe9a16e097b1c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765affbaf9fe68bd9f4bb76f20da868e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802f463ca3c1f98e86108e522157e32564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8c0faa77a48edff246aa238810ad7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135bb691331a28db36315296f84cd99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fb7e783be39ce02001480137630bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52847c55b1ecdd288431a2d32ac480568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f85d7fb3234f45704301d897b95b4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cb270d74a6cf9154661c5e4979e7a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15472e91519ce1bc459aecba877eca64571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8a5df3fc9de708f53e6c1368f8061572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1787e885805258a9692ebe38bbb345573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c842052bcf3ce10ffe6fb75b9602c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a197b11fe5581b042834df1f66c27c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dded36b633901f4c2ab6c1bed88a7f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b19790f7b765f80e66ec4c7eca9080577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7332f942815340983a4d99dd1f03cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768471002310378138580ed2fd6e5bd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b12f6c2240367562ee5c3c9f5a39e9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad4e25e43fd6c8327dc043d0ff4c3a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebeed4570bf9ac97f421cfbb760cb98582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fc24e224e5675318c3cacf6bd0da37583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601bd063c3334d51145c55878b73550584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ded1e9f9b486d437365fe742419b8c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d4c7b55912b56097a871183c26c97586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b7b7a812dcbc48efec6f76cddf87d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baf786802081ae923b216d077e0c5d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f7d07aaba454d6200eabf7f14dc67589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5a848d61a9e7faa6fe3ff12a49c2a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b2d27ac42643888b44f9eb0926846591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f150d5fb1dcfaa0b37907505154de4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2d1b0d9ee11c1f8da616fc0512e30593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496192027c2f8226414f1cd96726093a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141f1e703c18a9094cfb3a1ef96c157595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e38c052d33912562e3dc6e37c6262e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae592f5a74a33532a1428dc1703b6c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bbc5dc364871b98bdfa0bc5a75daf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f425cf70c44e7ce704f94ecb6b0928599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f6a26a155ddf56f65bd9d8cd8ce174600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71f4a22ecf27d66f665187babaaf31601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2a222dfddc4859f440a4d65c9bca1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa70ffd2a4548750b44394b3c3a096603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc828b7a286e92123fcf6b412c76f069604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475e7f969acf5bceeb9dd42887e42f0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cbc6ceef986996f9a3af330634734606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba53da0763c7a9b1a7b6884f1ea0e55607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fea7463423ae722418134a3752bd80608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a06ab35f90860eea01795eb361d3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5406827851dccef2854a7c65bbc18610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82de4fef794df395fedc8181fdb22b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eef2681e7a76ecbd250249c3a10fa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4f82bc2efd75c5b888e2bd9980deb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb840138a20840de8824f10c1ebd26c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffa395066658bd2b53792dc908917b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc157b71211b0dcf5dc39610b211f19616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76e910414f4ea6181a02f45da6004f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38c7094d0d4a9b27317d4dfdfec371618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0809a83b3f024eeb2d174222ecbf6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498a23c42907da17ade531eeb2388a8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da3c72ec09ca93998d63b338a26ff3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99586f1f00dda490947b2b409042df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c8c65111430e0a4ab9bd29f3f9c01623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231055c3624e5073aeceaa00a6e62235624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b6d12daeffc04df71d468e18cb7fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60eabfb8769d9893c9daf2a13c2426626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4aa0d8d46c1935c163d49b2870c25a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29093fafcd42b5ca5371c570faf87893628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75004f755ff9b460347c5f3b19556f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16daabf1d3a5becd909dadc80c5d7e06630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacedfa8afe401cae88da7be43e869fd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4aa42ee3131cce9af413b6dcd734b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce14e66dcb9a56ee408aa5415ae07c0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e4029df7801198e2b8143c50feccc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74785d20711354a3b9e4f6a6007cbd9f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a3ed95e7b7616f42da0b7230ec1e2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491bd3d8532754b16d438668bc9c378637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91df5f593604c52304ec418653bd8b3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee53b1e6c75464fda057d103b664ae8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249d79db0915cd29c7dab6491be5f76640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cd75b9ae09aeaeb6cee0d898b3a61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140afda9df72191c4dda3cc9fb71dfe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c3abe16bb4a4d7f6e3af32f1bf192643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f234ae10d79943f0c61315398e34515644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51439c171fcca535d52f2a7a6a3d876645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b3767fe21a5482c952bad8b3509bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307dbfbf170ee83c32499b49df2d8b1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e33db8880361299c4e7299cde395f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858dd23275819c456b12cdad9d54de30649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cc521421e30526b95c61b4730e460650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53615f046ae2a0a8668ef524972cb92f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539b7e0a4602d1e1a2a3cf7d236e429652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfc3cf7ee5dbf1efa3ab11ab88db2e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57603e08f4dd69fab69ac843a30c1cc0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c197479a1acf477b404572c63f4c05d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f4ceb2c8c5fb8ffb600970ba7212d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4695f4de3521aa16d4f05a75b56318657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0400c5c15c0b4788afcf8c2911d79ae658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804fef97224f5fac3f4b40b719249b9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70722373711f76649788476dee0e17ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcff8685e08e0115a1e21382caf24d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aec05d3986d6f054e13505d3116d2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904feccce7949be360d3ac252719a8d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223195c37597c949126ad11fbb8a8649664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90abf3db69fddbbbc57a0e9d97dc1f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e1ceb3c2b95dfb8155ec75d2fe803666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd356ee214e3190e42097dfaac905f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da3c7ed0f8c34ef5332edbe2594282668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff504dc5f7a0fa1c310996578bf4140d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec24ea9533c0785ec1083978ad387a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586ed7440670385aaacae5dcb191919671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cff0417a2d712769b5cf1e4125ef0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6c6dc59f65a1c7b881d44bda6e797673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd29dcd9066a8927789b2a8fc1e5c1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493982daea538c7c5a4cbc5c33494bfe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad230f91a3c76a4362743f3ccb52937676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd1ed7fd204879e1e7abe1f29b302c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9cec5dc7c21c28a3222e47d467079678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c4adf67c9040019b7bc895b178d04679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65d1351ffdf5424f54e4e7bbb76250680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5f006102bf3e3f351309450e796b0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88311530d34d99f687066bd748072326682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6a0f33609b200447c3005b2dc8882683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b47a4905172ff52b3fc409f8738fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b398b574d6ba95d08feb4a9ebeecaee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abb322235622686ab0cf70f15b8f71686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7219709fb38ff28281c0ff3f301d4dca687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c9779c63402fc6ca2549eeda23f26688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09caedcb94a1de68cf78b61402151e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15282de057f1716031935b9266fb7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289afc219c922d65c961f158f3c420e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e33ea023dc5b2a0269fa3a1730caf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff529f84ed014b340b0a3af8f00057ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804dd79837f4a0e5dfc301bcb0743dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc54d28c16a19dc97d7dbd85afb786695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8257f4256716c22c78ce5cbab72d5c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d6103cc90febffd6313204b74dd6e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7195675dcb1834962f3fa5ec3a3f24e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6bd5381037f31a0b2b3ef4bbd64d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ef908e253401c1d75b9096b17e218700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b939a90e28910fa5e4dacbaafcd7d57701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286df88efc1c55a230ceda0328d69505702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae722ee1319fe75444a9fb076697f9b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b168648c4e7ce0ecd026402a69f0a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eea83114fc1d625712c2bd0494cad7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc1a9929e232a83b5200c2f3a4e600706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cebcba185c8154c806745936a050d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed9371e32b2462a5c45b49378a5784708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0aba3557e82febd458607ea19e97f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9522154652b2890e60fecdd32a1d8e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722403ec5db1d498417f9d7166b24f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa58ea7db76595c429eacf24e2aa0c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca4aa5a30222099b50f1b0b7d2b278713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10eb27961ed39a52decd2fa94de668a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eea430185628422f722a061bc8d218715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c628ff493719acb9d7a8c06a3cdf01716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd6a71331ae2c094068f7e753bffa4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00135bcc430fce8e36ba925f2decbea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a113653fc0c2619279c62ad8ce4826c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea05540301d8f657e158f6e8d6d8e0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa90939473b9b72bb14051ea1e8564721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7774a69c7e9be312ed4ffd97da9e14722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af10d99ec1a299019cb89732088ba2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38e88e09b1ea80578c81e455875d17724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3487c1eedc77f3b0942fd07742fde725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580ebf0d83d9e93c67c7e308351250c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb9022e756693c0f0208b4adba436a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8161b853e29550ebe59c2e9fc63431728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb5587ece05647eda260d701169b9b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f61f320636d3d9ff6e1acf1d02203e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763d039feb023affbd0c067545310a0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c41cfebb527fa5e8e0ee00a2f9d67732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4544008fd95562dbeed36b704eeda6c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661d6b324ea2a846e02ed7bd415b42b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0f10316a269148321b7d020baf4d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95ecb41d0cd84ea955a704cf4a2548736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822698cb3dc901bbc5f363efedf15fb9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f52f9e78090ac52480e167b90330e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25821ab98cb3f7ed374d762c7917e1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd45bd8b785c48cea46c2a84a0cb3b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9c94a207000af9a647e90a92f04e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b22f203731f73883ded4297405775742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f22086e37cf57397f209f3939cdea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec7e2516dab8b4dddcd58a74840400744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90ecc28eb3e126f90cc4883d340ce8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f68f2fe3008c88681ee67eed737b5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893e25d418d9532516689cc487cc9ae747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe15f8bdc2357ffa2f2dd6f1e53a03f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5c6479b2d9127b9b7d8ed243d8128749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b774bc0fdffdb5a865dd8e5f151df3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963c1efa82a017b9193d80a0d540395751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1bee2b4bab1dfdec951669056a9ce752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361850e0af87ed8e6900452fdaf97d98753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37f99e5ca0fd558d1f8a0b39b21410754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b838b504cf68da87b025693f4935ae4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a2012935b158793b0b2869a48530c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb796fd40556ef36caac5f6da90d4589757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535faf3e0f8d84cc2aeabfe7221ebc1e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c50adc1e633f3a68fc9b21ce8bfd9d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875164c0e28cc0746dc02d38eb85f447760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4abbda6d70c0822340fe6227f3b91d761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c9ddd0368c3eaa3f44d5734039b22762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ee504d6212c311e786b88fb740457763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f99cda6966115973cf3c621ffb96d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e4657896e8ab8958eb89b182f58a3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba9324818e3afbc6008263180ea14c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd1eab8ec34d5ea7c557cf766db1f6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5be6d904ea75de3fe889c5263f1e2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957e31e4c67be9327bd0bd7abc705d7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61473153faf60d4540d9e3b96e7a60c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be2361f1190b7f88e93aca2e759398771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1975f1e3eb58a63cd080cdf1cdad989772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741ab98b0a6c0f5878b666184efc232773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97897d078d545438a9e9c0c6534a931774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd2f8436805a4240d45496847d0027775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59478d78e21ab3233209310ad7e5ed0776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870222da3b8bfaf68b3277342282c1f777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de41abbc6e4305df197d5edd3f3293778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db015874bda907e8a6845a8a433069f0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd5ae0f1720d63271094935d60c921780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d3bf68a36c57cfb3d9cc1964e459f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd230cd8b9174a638a5bd5d123f7e241782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dc14bb6508d52d66ea66bd43f0bbb783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c715545b934abd3a40b32877af9e3d7784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8b287fb39e5a685b7a876d5aea76d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01dbb2f9a6d02ed25ca847f6050848786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92ac798a090783a57121482183b720787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd7e69b31290c186bcd7cddaaf4b33788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a047b99fe5724541ffd0fb0c3332bf5789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05d1a773a514f4433ce430c0c883a7790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afeb77dbcc032b746f59c6aed01cd7a791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe91d115430f710b26d719258559cf792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9434fad43293e79bbdd02399365759c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908b160f37bf1149beb49dd9ab77b4e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb62f4d349fe017a888c581e41c79fd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3307731dba35e474a5cf0c8b5d41c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4cfa7985596a71c98243360106b95797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe8909e56ebd0e6a40f9be12ce264b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32f4dbca53816269738e984782f6c0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891dcbfbcc8fb7ee65ca324c9706162800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79cf6124b3f3662840218c19890a98801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1617cf43bb0162308c7e9cb0f077d802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b084f7f919cb66535036404cd524e68803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f498cf13755e41bbb71d41b702d3e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9336e34633bc5b4e7f41f7e0caa30f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37cb6da40d76a3a12c4de915435871806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cbf7cab252637dde674ae703f7171807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfae387f812a477f86825d40df2e5e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706ff9d903e80b058fc52458d0d5162809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50786235611e3074af6ccc35e625a1e9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f192a05a919ee9cd0eb8c16cb6fb5f8811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd6b1067ac2e35092809e4b1668038812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbbfca80b9d062a85ed43ee11a77f1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08cfd312f3b02a8ff0c54f31b6011d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214be54960033d9d433799ef4858650815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09053ae036399bed45d618ed65d652816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bff0dd4585726623bdb7aa3f0d714817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbf314213b2469d919059133d97718818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d92de2f51b1a51f877e34b6f74a94b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8430bfe496680261b7a165c46688147820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4c83e88f8584712fb47e56aced174821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec71c1ff29857254a6933227d4fe0e822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c828e2f4e171b3101df21d4cf2d9ee823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c82ed1d04f787aa8b727e005f0175824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236b2f05545bd284ba4d7c3422c1920825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4388ab50c8da520b1ae5717e7dac5826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca92640976358b9160256570da8dc0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b162f71292b08c902c964ee1a53b536828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab075c7e18ee874cb6c6671dac0469f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956546d536607d6a2945a0f68b225566830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ce29a39480c482d2964c1688cf245831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf00a53149e1165b9aa00162bab025832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd839630ea3b64785ee41afb817f95833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a4b85a500563b140217fc803f3d118834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7c0d7022c86afcf342f4a44291d5f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eeb5c5fd5efd8442b39704cb5e8630836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf60cd27dc090e6c5aa4a5e1f6ec25837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975010cfb138a9a2d613ec9c334c3808838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5c9d93268ed4cd623ad84e5f86a24839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7bc04cbdf33e23ce21b85b5d85a277840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f7171a865877ba68be03e4fa7aaef841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7befbf7c49d8e287a7430a68de87ad3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43659d3770349a5f6cf4fe99eebaa78b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f105a3f85c6b6c3121e8435034c0c5844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69030cfdb5531e450f534adb09d881f9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c2a6b21540a688f0c17c0d6441225846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d39d36673c9ab15f93c5709e25cce847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4355c10a866749bceff75b54bf583848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a310f1b7d4e36b163dbc71c93316e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdf9c7c379c4f0f40eb417f6dcb3eb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5d4fc6419550608e71ee0a85568a0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa5604cd8ecbe9eb4875fdae70145d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160d7aeac561ccfcf99fae88e47e23d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6f0111bd8f833d5d43564795e9def854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bdf7788f40cd186dfb90c28001877855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27cc5851c3435a9083e1eca2f3cc2a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0184be83765cb66b444a9e1f6ec4aae857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeeb948a33f45c7a2c23648fd5836e8858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc2c12a7dc43acfcd0330142d4f5129859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a4c53d78c20b482b5e96fe0ce46de860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732567f0d5bf2ffb26f01f6bc357fea861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80000547785f2fff91e8a5585d729f862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af359e165fbdc9f9fd35ab4185ac2d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09e76a7719983c453edaf8c5235bde864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287d690579208f21a21b83da6663b3c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceddd6aecb0eeb4eca8cace49c806df866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8df8b7d80efdee328b65bb74a1daee867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bd4bcfa926b6a35fba150da8a0c41868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d3e9e3f861e32c95bda2b6d628bcc869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0574d776d92872ca956e8e7365d90870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774c34a99e23d4ab7f5fbb41ebc6936871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421cd6593c47200e01613ec09ad5213872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56066d1bd30df0a7fa0e625d7806913e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9203cfe039699aa3e7119b8de38b38f874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b4e44afd5d6eb9cbcac8d7a745a95875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d104ec3759ef40046233b85695db1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ea542eb6b01abd31c90bdde5900e0877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e751072451a4617923a4184819878878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24998b1b211bf7a462bef8d433d780d7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f8d2bc39224bf3a7ddf06f5d141b6880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ba94f9b2eaf78b849e3fe8a72d6d7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136d0bcca0e4b383126c479c5e7ddb4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f27d0ce5b925a40c8fd5bb0c032e73883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f427379fc1a61f8cecb39afffc4962a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02adf3f558361bf662a095f1c306ba885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52da2fbeb5a108e9beee1ef75f0c42ce886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad2c9d3b3bdb5a97ffdf570b032fbe887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3aae3e512ac33525725f9ecace1015888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02771ed8c0be81947e36985039913ee1889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22916e44a06f2df3064e25ffeb967d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8199df22b94fb7246e95643e8b665891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646e0291ac354d10b18693559019d15892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dea769559d2032b914a75f5d7ba033893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fd4d30daf9f05a3121ebfeafc3701894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e7df6685bd5d212715b084103b6d6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5581cb56f32dc9d74d79d738d4b148c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477232c4aa6b35cef9e44d67c3aa8f3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb290dd731058b2df1f283b32aefb8c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2037ac5aa42852c8cb1ae8cf5d6d6f40899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51436c7a53ed792f3810d1756c70bc74900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668fe50018bcf7d3a8b539e94c07408901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b385558a675c9f0d37aec106b6315f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74c6f263d59d70f8b8904958023f19903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343472eb5f379a1bb065fd0b3495a20a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed4491e43cff30f8b0ae17860da91a905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e5c2a39a8d0b65678039f8345024a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f979195022e32ddc72d37ad7d2daff2907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c4afe10efce5370d2b213629d9eca908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2460fe39b70b55b234524c7d6fcfd40909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c083adbcd40760d7aab690568bc23910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf11e47b1af1d5cc94aa52b16febbfc911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2bfac18cb0ccd73c2aedfcf589bd9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf86a64772b417dbaae7c4158462692913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ab1db2e2653886feb10dd0cd3a4b8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06cfb011f8137729546113bc38bca4d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68612d0303fa060b8a057778baa5696916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85704325d60d4b94dffbe751934374c9917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e2a89878c36397ef0dcd462b2a10f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a14e4d92952c687c383976eca09d7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4af9432e3a5df0c445938d9d3c8b4920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6f9d695eba6a1b36944fac949e9fa921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e439cb4a99f85fd522d6ca964047e5922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2eb6869780db7ac5a7f71f815572d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1e6bc7ac960bf3d1df04f707cc8ae924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d287006980cbc15cadf78fec8362c9a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931fa7971109b5e9f1ba8bcd1e77fcd926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dccaf1493c48e75b163c168312396f0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986a66e14e933200df2e3a609938e3e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687982f5e0590336691c5af103e8f6c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39da642ca30993cfac76817ff63dedd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182fc3c92b04c1f792c6559be5eb880931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554b98b769b90689d0cabfdb3518b7f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c265a8de27a396a06b7dd4e1a6f0d94933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ca265a0e7df1b1b2dfb35b2ca7d08934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210fa44e49220a5908b556749878c04935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31867ead2e604b4119d7d298c415215d936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449564aeb19c77eb75f93155ab287b4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cf170fe9acf7518946eae4d18c792938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960f5d6c939fd2a4c177e30be3e016d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a52f51e7903da3d72bce3fb98128d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d325dbf3441c3eb23c21b24ea87db06941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a86bfa57d0ecdb7cfebc948e27065942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff3eb371350cb74e9992164bcceae6943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8464f49886833ba2e24e8199ea7cf944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe1cd9a437be7bd911094c1e937041c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb497b77ee8768e87209bdcbace4da48946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc119fee4ac9c434c935878ea3951f947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477446909528634f5fa365915ddc7fb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22171e11f50c7b29df896d9e578d2aa949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f689ec8fbef10280641280145832c2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68227009ff7ca306f75a60dcef0456951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095653af2bd147d5a4b78971f7c193ca952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf93371674e77b184be3eee14f1991953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c96c4224472ca83410a0f4f81bcd5954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf735e6eb2cdc8cf226151a12e1233c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778798ebbc2fe3407b94fbe71e956a17956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c79931a601b43e7d0453250b0bb84957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002766e3398262a55660b40968fb4d0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e985820aadd5de5ff9820b0aea8f1f9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7666e591ec55d0f89e5ffac8b71279960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622602c5ba5a0341faa562a9f07b4ee961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302fd8c54a6229b9610cb74d8e11849962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18862b0bf5a280be9b220215d6471b5e963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda5979a4a6a599426d4155722f585d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae31cbe9ba658803e1c65bba35a4211965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6435ef4997db477d085126b6a7ec2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f7786abeaaa73add9c3555f3e2434967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e94fe07f3d8df19b6626d44189087968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3909fa42e0e8db52ee0d13a20f0bd3d969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c47511a852bdc39cd2a8cfbca0f4f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9b97689dfa0418edc2b632ff5ee96971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65442ef4e01e63555792ac39577f354972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dacc83d84e5f8be4fc8f7957a0d574973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13e9a8101a21edf265dbf3e3031d69974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0199b4abc14e2ff059e2e384650d6975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c6503e5ee73f485a7f29266bda755976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71376117b1f4cf1baea8646a251bb2c977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a5c3dcc3402de9a9ba0010a707ff51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1143818157302cc5d8e5b34ab6458bbd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ae230338d3bbc3e065262bb1702633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b2db098b1ace876bb9fd8988e56884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136f5848e77bd98e9521b3fc47e09675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2359a5f6f91ea051fca95f274cc56ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49915888515609ea23b53e0617a5f5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf17e6c7a93c87a8b4de2d7059a6a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222282e2b5b250520434a9a75a348aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bcae65c439b3223f38382c594639210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb00c0b520dd3c80f5053f49323d0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577528c6d542a7d1cb5066ce5d101c0312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e3808ec2dd9c54fa278a59b5590c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bf574727a9aef5fa15719458b828614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcb9dfb5adf1bb547b30cbfdc89e6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b03411acd7683f7121644c8728b28116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b35b6f61a2cb436b80164dd68135517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f32211edf036aa4bdf86024e89983818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba95ba28ad91f3ecaf3138e6f78519319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcce3ae7c7f4a741448ec0c4393d37420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777b145c073b22abaafd8066680714021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942f6260fb8896658f54b52eb73bde022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5587e588698f2929978e1fd87893aa223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f726d76ed5df6ed9ec8fc83d0c027b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9d66a1bfb7bc88cc4793baeddf9cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae23ab797ddc3b7aaf9bd6c93b4b7d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d565b8b34740f74e8b4c18a6accaf727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e069689b67924058216d985078592f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433d3f97455b1063d602087457c613c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5adc9c33dc619786c63ada22348d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af852293beac8b494022c2e418ce166f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec5b6687d932409fff92604c4d635532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7a6def8c9d47a240b41aa800ebf3833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb9b3f0c4067034f1220a29affd95d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c188cde33d63b629e59b98c5656f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f9484b0c2e78cf3d1e8a0b177cd8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab2d306f2bb7e912f2c34386fc143437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea139b15d83a9087c43ab68cde655438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940f0c7ad41cbc1fbce5f4c7d99b22839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae721e9ba8b1883567ede90065bcc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9366bc5c0ceb425a3ebe3c4f1919741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221d5b8763592336bc6b00dd16b55be42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965ea93828bd04485054176edcf1dbd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e670b3aed788dfa37182d0587512544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d21dcda145b07abe2e3e77595bced45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a35daff03175f822f2e70975db25ce46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9ec7d65a9a361c7ba2e36e40c602047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7810f840ded810f220857fdeddc6848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d33d1cb79d16a4e0efbe4fabcf60a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98415261c9c7aff14350157d4d91a96a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d5a2f77eacbd23d7b903dcdf726c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f820eb1d95899f49bde5173cd8099452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f5fdbf5d6165009dbf40a16ffea2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb33e4720e2bd5a9b8d14e33a34ec2854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a22f6261b23faba5dd4d708c7c34555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172bf175d1e06139567cc1c107b301056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a48143090a75db31b0449a0ec178457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb790dc670a4d25c76fde93e4794d0658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95068da12098c751212ac997765a4d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9761c3d10a999b05cd77790d3d0204760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81649b207d89692c8b4030eed80219d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7b2d052b45f2c8de2c99ce3e1e73762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291a794b5bf99b2518eb08e22054eaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820287d25652926978e80986e5dd0afc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7738a5ce41d6788d1009dfad82617865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14851368e5b960f10f60bcd4bc1778e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8c9fb78309951018cc190381aac2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb922197a64fd2b4d1eff30fb72c7f7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d37d453f24768a39f0fd6530b64c8f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a2e2693e2e8a41219be852489d1ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b151a183a02737f709de1a6c04006e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749a6122d3b947e808e0dfcc702037472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79dbbeea244f091be19fa02669076973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf091ad80495556489588d79ec11d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992e2c6ed8aa8cef2a834e7af79743775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb32314fb4422c8310ed3905cde85876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be5585048ee96808e8f78636e04dd8a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39211e340a4866d0a12f9b2fcff4408378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794cc4f5cecd7fe0e06a5383917b07779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e989b731d992e3cd6ee0fe154278a380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfca9a9424e97d6861daf88c627924881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04c7b2c9741e05a64cdbbb4696f4ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52b3c2ff36a72093d3b5fd74213f3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35074e0352524db8aacd4373e94959d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b11333940323230eb31f7e5aca8d3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4d4137817345f9bc8e89b073610d2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e0c03c1714f54303aca87c4664c6887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fccc879d09c5fe02d8fa621d67f2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a8ed302e29eed900593631de2256d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba20f533036f60e9eae5e28583d96690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c362932179f28c675a88aea0ad0a5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfa31a67d12e57e1a3c08a32b7c8ee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce338da4f1dacc1e47128cf20ff45a5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9e12e9dcff10353fa14afd88154ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983ee4f19f013dd36f620005fc8943e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cdc19f0659ecc13a3dbf601d7ade596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de88f4543329abe5c26aa1059f71af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077264cec15b4f1fc3c572909ab2fe898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ad7e487db6eb3307d4701e977341e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e55d8c997b6232a91a8eb639c83a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c206466d050a17928d506fb05e8621101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814f74066234eda6e11623317bbe6ea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b47bd47f548a783458d632b4a87418103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4774d5f61aabc35487cc6f4ebcf45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbf756b594d80068a2338056b89c1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397600dc12ece66a06e5afbfb0b5792c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2408eed76b08b9728eccbd86d0e64107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23a6eddad6cebfca339f91206681f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a593f3cdeb85b1baae8ff21f09ab585109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd1986867d0f31e82c4c68deaa79b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8aead1622b8b5864f2bb054b819af4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff67d2d824f1aab52d47a81c4b41830112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd48d5bb0ea26e6fa9f642364f9af85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0151f51557b01601dde785458823b3b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b94c543f15ab910341e93b829235e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4e1358d48c5dc571f91cd836a1e74116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c54aab0835c0a8f40993bf70d40146117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffb2ef963f41157af998b0cb844ad6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b1c36f88e70fce1a2becd714938fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584f9ebbfc7f7aa9b1a090bcf477cf1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cec2c8e279f30de643b94e5057001121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96627ec9f5772f5e165b0093e9b2d63d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f0d54dde1f67a338bab6b1fd01ba1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f8b3e88f3cc9efdb8ea0db8f7fd41124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4a1a920a45e9902869ca0223fd822125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f13ca2dba6fef9478e8041803cbd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33597f3991dea84abc7f3f03234d9a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9936f8d2ef4e8297dbbe4f238323cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e727739a55f48851cf33e40fea527129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdfc179bf397733c2bdb8d460484a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b77af24cea679e030d9c314f9d4bc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffa725c22e6537799f1a8832f52a4c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943afa7c3cdc6e94e27dc72b7619096133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc103464044f1affb7daefa5ed2707d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6490829fc340254b472f1918369ed135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589d4473beffd013d6b2c26489ff4f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae586467ac66bfdade0a074500cffe99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb89897c269b732d6941f14a54148e7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906d6b4107486cf195073f16e1f95fa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7504297f3f68dab4988afc4fbff04140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8182fe5bdd905e438e817a6a8191a96141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e054f60faaafc43e49c826c4659c1061142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb15c6f455fe563a1cc8f3bf8e26645143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd37f64421ed494ef912f2fd2874d4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6c9c40ee38d2b0f21b99dfa713229145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee9c20c9c6dce74c63f1cad806b249146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d485d1ded4c95286fe7289bb1dc0204147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a7a84b00cb29920215eb692b45b7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b92b90fef17396a4702484350a966149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58490e7694a4bc5f59b7ead4483f03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86155e52412396da47bc1b33d202d088151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6cd9f7a7b9a93dceb23fe2c31cd8c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3622181b54855f4c33485287349d10153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2c33e8f66b86fc43094ebb8037a26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c7cd893367acae5ade86fc02b0a4b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427e4b16f217f65b882970a0b4fa305156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565261667ecab7700487e2c223d61bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765b4036a4d4483d033d29fc425203d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10fe3ae8547995dcfd05035c6cd1648159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c092ad3fc015ae89789efd2b6b968da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957732bcefef2f8474d89bc23ea764fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef7bea1135370e87dd062a9a0a46f5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90c406eb766d9d3699ae62c1dbff5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591f114182ccd89b41043eb2cfd4330164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1033f82ffb805287a917cf6b855ef49165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a7b7e2957b7ac84f3157166b3c202166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5502599d3fc74d824b2ad608fb1fc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bf1abcc96ea684b8be15826835507168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabafa0279796e0dc6903f992e190c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da1daae09cdf2f6202ac9be991e8b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8e35ee77ddcff6c9013640b305b51171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90070616128edad9504e0790d2cb6c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fe4740993edf5378a7260d8a95efe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b905f0d909e4fade43cd5de2934af45174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b887beabbf64e67040ac4c3fccfa075175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3eeac8132b6d709dabb57b5942193176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d370926266e49ee33eb2fde79b2352d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c3c9d8a7e5aa0edb7b64b61dd4db4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c95ea0e546e8d30f4f4af98073ffb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34e3f0d7c7c52d161eff8af243d9a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce9cd86dbb3c883d07537f33dd95be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d43cba17ff87b563d57de50f453307182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb882f8355c39ed42e8c72fbd1f6e1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c5d3ea21b28b1def9ef37a7828ae5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59971ffef07ffb0f372e6e004cd4c69c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2c31a9637ef5e05f16ce080117e5d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd14051367d5c72de6c797c15f87189187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90fcd63ae872a4073af04fb841fa2f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a022c0f46161d85c0659f767292789189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9e635f5f049394e3846482a47ba93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8684d4d2cfd713eab7059693c455ad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd73dbff51a7224c2a779caeda75c31192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6197b0a91cf7d5349a796585e005b81193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fc23b4f574d63a8554333404fae19194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a258332f8c510ee30d597672c7c79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee695a885f772ce34e7be83b6a64b03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0272b0ff4a98777ab0988620187e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a501b13afc68494a1113da3fd0f6d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ed087fecdcd9a73000b996cdb95c48199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548bc8239f78df63ef826b994ac66bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37e46583b122bef80241b2cd80f0e2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3998c264801f0d37e720679ec2b1422202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ad3f85dbc3e1a81712d606371b11c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2be079c24e88cdd3323c5e3b09baf5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276a8720747f864580faada7bcb3550205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbb71572adc78474447e29e1970c74206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e83c0b7d73d92efad9822970c5c69207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8184f30d2cf1ee1332ed1fe96ceb95208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e0c64b5282d1e7f0439d5566c1404209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd68a3743bdff60c90d1d16fd91ec2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c425105b637c97dfd7971c1b16dbff4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7e17890201f6ce6a5a5bdf1e017e0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c934dca8232487f901c7ed673034d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64faed896ea175f9874f532eb515abe8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b352a12375152c9a510bd7db309b37215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8f13447e3b1ff7f71fc7f13268f97216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcada6361fa36993dec76d7d59c1fb1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1967863df35ba4f2a2afc9acf0b89218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06eea8bc12c8217b9835f1ed4ccf535219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764b8304fafb127a34ec32855516d26220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f24efafad3563ec72787b3739e8b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6af7e9f60bd018bad078e12d8f023222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4230d1e36c14978a8c9739bfc46cb8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529984d2a9ff2acefd78751f6497914e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e6c0de3637658e0ed364f747f1a58225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be569d7a829ee9f36fb8d3f88c35e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e794e7a1a05448611d0b64a79fdd6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15a4483bb969eefbad60ffb364f97d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357ce322dd51b4ba0222b8acb43772a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a882b1d58da616349f6a90fe3b802ca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df164239f06d3805efa2cdce23c4885231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98732271cc9520073868b90f8bae248b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e54fef7263e72cc82228f873ff123233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc577d999944a9e1affb7445e32c7d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6673fb966e75f613631eb7d0396c20f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbf35aff63da1036ae41fb4fe147b5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e7617d681f0c29dcc56a51730123a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f780beeb77ca1d98db8b50d13f758238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f612a09c9e3f82d08b4df2bfb8391239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed82f2f6948502fddd9c0f907416cbb6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9586c96a89ad4cf1f7ec21699e2ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71abfe928d4b5ea18a3b979619106df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32278658521c4ff5f19c1e684a86981e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14af4b90dc285f43acd8014519b1f6b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596697ef7258552e4d2105eb6ab03758245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9252dd29c55dbe255b47c1566e70be2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f62c316bbd01c50737e739ef84252d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd98ccfb747fb204904bb09ad09d2c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a6c275d873a36fd2d41e82c6caea7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6cbc263d180f230052de049c4f26d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfaa1d07de0ab4d07025f45a2f66584251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16ac3b3d613ccf2eb673f40f8bb8c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ff17be11f2241835ae797dd91881b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c642d763536c23840db5353250feb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8be72f8886ead78ff657d73ec290f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f129272028a6c42e68bd3c42563cab8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67443a90cccfd94237e65b0d1934ef58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c06c1cd7025a90a65fff08d44077c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddf7131844ef1114e61d6c91031dff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d9c386e257f0a7e47262766f3cb78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaeb290e2bbd0ac8453d636b057e4a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26c05c9edaa59f67e313b3601fc385262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4f2b98c9b6afb8d28780c5ee44c31263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756de0b3f67fb1fd50c4857a406678d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07333e84c49636bcd544343ac54296b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c37714e7f17b09bd9a1bdb34e1d9c45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b091000602b6672ea880fb29e65c4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aade1a40d01e4a85622c4b3f99c83a1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c9c3bcc7e52f45fb5f10a5a86b51d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64e3dea92f1aeafb515b98696f6de0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd95571e13faa4f61350d6852bc0f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216a8958c4ab479dc5edadd1a913f2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219849611a2483bdea2becd940e8bee6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407ee387bbbfb99e54b77647666819b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329c4111b2c8ffba3cce4de41198c1a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ace9f81adca96e3cd3dceb94e767c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0def8fdc39dede0e939c90319b174277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360945dc624a16559e5f738d6b1dbc6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20975af0d2f4a9e2db1ff1bb5cba11e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a67880e1c5f315665a8ac853383eb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934a283b0645634f1d25deb77d501ec281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326203cdb065daacdc76a91befdcb25c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef889dbb0e8e6363fa9ee79e8fc19e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac0b66e6a408f27c42e8f5b0706852284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780d174379bc01f0c43317086bbb23b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66b87e59706f7d89254ff1c0b6aef7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a50f124cc4520ccbcdf6ecd1453399287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da7a25aff88c3e11469e4561d36bab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0fd6c598607e98e141ab0a9ef2cf8b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05347ed4e626a36a2a0d9640af8df8cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb647c08a9ee16a2ca1ce9a56d3219291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100ac6df768739eb2f4275108fb4255292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbee2773caad5b8a03375e4590b6b4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac1d6badc163931e1b8ecca4eb8954294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06bcc6883cbe849864365c270ea1d1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9076fdf544f1600685986e78035fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35073eb0187e70b8d599c411ef6ce6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5704192983893f7eca354f8dbc3bb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b2e8c732e21fd8a00033caf15bff0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cfc9b4421e2e1317cc946d806a1218300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e7dd223b2c85cfe61f057b4ce9b53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63397157d79e33a1b5d4d4e96d77144d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b492de0ab43c5fe6ab17dc3c2fcc4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e345b2dcbf3e404b85ad2cdeba5b27d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e04606b8300174eaa31238d4f57243305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3198c1e5a635f5181356b6add68cf31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4928db10867cf1665c91d256e3cc15a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa438bee0ec86ea31dd463d8d8e8d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f559583945f9b8b0dea01282792e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926076213982a02f0375a727b74b75f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0b45f49acfc8cab2bdc518666c092311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3eebb8d1517d90ba3efc4fb8da765312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f34a11fefac18d12ab19ba7237b76e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915be73a3eb271e3eb7151e3dcfd5ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43c8c965986e81cd8070809cba2ed5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf38935812e86bb8ed38817d688ff0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dfb20f6ced336ecab9ef43fe86ccc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85266a54b4b28d859871830de0216a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed021f2fc9c89b10b5fb4d61a8e150319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a8705dcd12477ecf430d34a0d3342320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db331b84abc021b9b9770286bdfb30321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ace71eadaa0a8b59bfe209e606d3d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe143e8a4eb27a552ed226f452a3849323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce0e75817a9b51806232f7ecf59070324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555937267dda43a7dfd17d552bbe3d92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ac45051084a6e36c79182409605c5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3157f949e03df05414698d81b6a8be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d523cc4519c4b13883fa53e069ea4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6944eaff9c07d173c3283a53719e9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6deb26250ef837d2dc883834e36c8d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26807552a8d3b41472279b7f0cf3919d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd240cf1d77dfac6f1b444cd5aa8976332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdf4813da89ab50cf625005b9c07ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c4cdb35f6c8fa14cce22e1486a582334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a606284c732061c9a961a02fdd2b07335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42416d7e082d97ab8fbc5e80fe5bc406336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c46596a356076360244e4f910d48de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4ea1b3f2a6b49a268a7c8527dc55f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722cafa123250f23082ac6b00b4e57f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ca3d2e6e6af86b32d4bae9146ec10340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef180f4695bd63e2b759be16e73a3ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c44b7e399fd02baf610d89baea01d0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31473ebae091fc81f4663c6cc38a5167343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793f313161b005e36852eb1f2e83528344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11482c160e8ab9776810c2bff74cf289345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8916381191810822cf669318d23c38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f27cd9a02fa938ea22724f544b75b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691f215c5955ef7280db4c80257034a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e778ebab5a6a9b138e6605070b5951349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4177dd619af79d1606616bb3f9aba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a04210176935077aa71ebf99d3bb1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb364e963020ee43d5c5b853a07773352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872251c42d9715d416235a70d8e8097353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c3d72176b51e3b137dc339a3340f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311eb4d23d615e0070e985073c0f20e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87df38927ad46f960f6f82d610558cfc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f3fd65c1db977489022be6eca2a49357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12281516028d8b6f04a90774b6e08d9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af718fc5b2dfc533402685743cd5f289359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4e0c7c3d4b3e43e5d282ab89e7eef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26de2f41152daee4b3bb355c0ae43a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb485440dd6dbf8b93424bd2b19c38ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586754567dbc8cf29395036fe0fb9710363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994571d0f173c544b9b74d927d5b8540364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90ebd82047d80b60a291cb3f92f0b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8731470e58885ef509854fe8068bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c3fd109a748ef69c8413207d08b7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dd8eb126d291b37fd6a174e87e071368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c785f27555c6ba32137f42b52f0fe4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f662b2410f97687f2b4fc0631f2a3c1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422c66f28b75b2f1efc4b9ea86b1f87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4e9d8b6135fe68174d5208ec301ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091eef1912742351d6f3296be38ac80d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2736d571ff93889ba6c67b5fdcabe8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245439580f8d81ae50ba0a1290c3903375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69eb74f6f267e5534059079dbf1228376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c97d7a337f7c0df485b2dbecf3fa0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d648a9c05c1978bb7e4aaaacd9edb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070d936af2cb9838ecf474a439023c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d66b57b2358abc5b394c219fde033380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127c712a96eae3a977cdecc468aa053381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c10f5d1ad450794d1a43ed2c1effd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44754101c6adec9e1b23043da1fcbd8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d53e2033ce94d8cc3e222a13fd68c87384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3d70cfc692b3b9079b3ced8bb15e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abde1d3e30f1d87f661fc52f1031e5c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035be6e79f105b8eb729aff1e9cf60c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dadd5c1b0919a66ebf365bf6d6e15388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8b26ef95ef07dca62e4d69245a44e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70851bd4c3ba2f5ec11490020fcc4243390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed806f584d299b7228de25256fcc3e28391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957fe8b5b8ab1a726d12fd2c5ccb3e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3ed06a4ff017c958c1bc5481b0aed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c5f8f639a6ae67e0e1131072b5ba2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27edf7fdd7d954183fd02eef7f751e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2ab5f9aa71e4682b941a57e9f4c4e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c61a910e235273a3bac37f4a945f2b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf84024c7223611a53298e3e6b4b88398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493002b99b3d9e01116da921059d1f7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc80f8e6a434f57119214dfed3f555400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e365d3b2f5ed0a571a9a8d157eaede9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d31b517a511cf3bca3d11e8c08804402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd96a42e41342fc9e31cf5e7a47b737403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943b5b90b1c6d76a2f15eb7d1dd71c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90c108352a0b6180f2e17ef9e992d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18894d1f3aa4c3aa0dc320252f83c811406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcaabb597f44c9892f3d9a32fa856c6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0662208c889c82a7ba9c98dd2e64f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c22d1258077f6d8a6272f04ff4976d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26515ce2e9881e5a2b8c602ff05006fb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e3e7126a00c5f78b6d36a8e50aaab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9957e39d764b3c4a984a232a7360411412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a26163a6e122af7ef1198641c09d99413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117474cfdc038e72c5f9b02d9f2d5b51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6274c10baec88826dc497ece13d474415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4c25bb468b02e480220fc63176cc9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97704d505fda518ec882930ca7e68846417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19710847d2f577ca9c58e6d6e5cc669b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb922a8c3a8aa0baac4c9916cb3c36419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab41bea94009afcfb00bb0e14dc4557420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170c2c7b828fe99e3c8c74ca5efe2d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda0cde109a0be2dfae87215bb5ec8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61276cc7c964621e4bfe0110912a587423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c506311a5c2d9801e688df56f66e65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5163b667ac7f1f51c265a7f71be39425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c516795c02e82310ca2369954c0795a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e18020430081599eabb84a1d4db98427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5e8099b5d490bbbca31eb04b7b6c9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b0bd2fdbe057302b7d7eb7d77b61d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466467ad1c620737c975d2c2d66af60430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3e3b567b7862c8178255984b8e6a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4b9164e676f200e8b84c100c241d7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2796623431115577380314f21f8bebed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f71a446987e2117ec9968cdd7b87c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291a36b13063ceb93e221aceb3fe9e9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4789865bd8190b30f1fba23c8682053436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be6059446c43a4ccc6113512c51666437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cece1e93be2a530f66de5a4fa4f34cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b244aaf5d36cba473fb659efcd5b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15245fad7931a25c98938b8879b411ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6947e9539f5be5d43dc263a2d6881441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e9793bcfd9206aae55f80db8f5b00442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b5437ba51440368c2ef7e367db3ac443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936e0000b5b658c7857a74c24b79524444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88365d4e358c2b7da3234cc565346de7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57030459238d13e7ed6ae25bd8f181446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ded936f5d479a63b0885b7a37f411447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11d21eaf25caae1957df49dc4bb811448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69655bbc59f84227e85a10a726ca15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007048c0f52e6d3a9c3fcaa669681c41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386a600c899f74505bb46462e4a198b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb196112a73b00c0121bdf905da79e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b184f057eb466d05dca88186b40a4bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16660db3e9145bcc2e6b9b40ec8ae87454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc87ecef1aa2ff84ac5b67214d45e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043e88c46fff34ef603d946525c66f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738846cadd68bf4bbb4bf38255daa860457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ef4dcc37a9d4d50860ac4b2ebf616458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b249e7a21c760d7fd5ed862bbae75459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e1342c8882ee946d0eca6464f99bf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443184e4aa37dcce6ba8452739ffbc68461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8becf97d41618fb6a0fce11926c90462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007948352a6fa804995e9627f4bc193463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ea8dcf7f5b9762a37605cef5a3b96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fbc61af6937540ad2b85248bb78c6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc1c0c5573826d07ce15396336ecbf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa5bb2e1bccf940ce76b8e3d4267dd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee6db5f3fceeb9c60d4e5b36b3e622468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff2c596af5b2cc715454c87c70c9aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee0a7d7ec9d81291306af8360b8828470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333bfbd1ffb4348f45424eba7070e206471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c306d8c71aaaa7dca6fb3300cad98472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eedff1741a45d607f2d325fbc7f673473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3160f6c8f447d3e333a6c0f799422474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585c1269bc9b5ece7bc649efadb98b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca9b2839caf27661e1ae1ca82534fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be98e6cf8c4bcd7c30f7c51ea728db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f1aef9999689d888ae3bffb206e06478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f8efbb8f676d67b2db0c64652265f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4320e4b0500eda78aeb57a7f147101480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c15ecab6584339dd70169970617f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93637c16271cd64780b52f3be8de1c1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e067ea70319fb0a40e7a3ac269a573e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38573a73d05fea6e538062436190dccf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb221e482de54afa33887eb8109f000f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a763c61d1f4180d3cbd22cfa994323b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58c86616d9f1e165fa6e2d68efa3a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0b4a5e1e2a7e52ce4cda521d433d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc62262a728feb80126e6100d35a19489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ae5d1f7e846adbc102ef74db0058d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdbbfbcab178df923bda254ab56e0e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d483196bc9b24cfdffb563f461b7a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6487b1d149a122022c16eab2eec292e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd06d8fa4e42ac6707e6cee49a6b4b9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57aa5db924f60dceea599f2364dcd7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228805bfea0741c524056212f385fbdd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2156f6860739209a296481100723a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f19aca471b0ea78657a527be026b6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9ae677c1e7741d7082d99c46b6f34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4d967a982819a613f822581cf5271b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb687d4350712c7ebf52308111398b7a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5ac7ca7bebe930c9a7440232a27ac502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a250ecfcefe998cf31cbcec4cc3eb31503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98025bb1dcaa8476ea661acacaa019504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c66743c9132f6cf237036db663e502505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae1a68b5361a2d10e64f42d9110cf6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231958d80d7a6534465f815d2496ce16507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8243f830f23933a89726ad77e37946508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97151a7a890d5fcf2541ea0bc7a41d23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90245a73e00cac09cd1cbff2b5e226e2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd073650f32ff35064c91a2da34327a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f33698eab7dc5b2ab616bfae65680512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30d60ebcfb76e1b35f91dca322b9cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e030ff160628dd6c4e6ed59b4b538514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbc53f6cfa939945739dd318612dbd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd932b079fea98f6af781b16aac9431516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bfce01da3ba2062e4eb2794da7e6be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14310675bcb2ea328351dc198d86cd55518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026aef56b3493abbd3e82a903c49d5c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479cc3251b35d56528e3cb7a70b7111520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb40925385d5bdcc64afe8322ccb5c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7113821627443ebc26730b3719deb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aee21fd3bcc134aca3f79bcd936088523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07b32d6c515c4b0345d04e7ac6961b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e484e02a1c7a99a511439a1c14e925525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75540b7d00fd7e07b29f61c00d24e6d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7131369840e7f9b6155ad669582aa2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9b765df79a2a5c9cb0a677bba4a58528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d481f89e84c6e9eee75e647db02165529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fccf7baa15d1e72ba61cf14459eab2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347678c7adaf83a0b89cf786ef65da79531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30477ebf86938cd3d618a3112fe0759d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34fc6f6ddc2c3399ae284b2418c6c7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84676069e954cddaae39a8d0dfb0f02534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a773f6e646c8b58fd86d4084590e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa763e1c2742a629b5e52849ecf482f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc446e618ba1dc9e06ef7ad936daa554537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe758b34c1e1b1152e58cc26cb0119538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3485711289acb2e4813e9d4b09186539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a4368b96c18171d5e1715218eb6e7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60e5fc0b119e184d0676801827fb08541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f057c0eca3e996197fed25edf100496542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb19eb4201411c45f1d83a7e6f58f15543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f1810dea6a919103cc1b4e1991120544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fec67c0654512af16261087bb37add545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699003a3b12e399c3dd305bf9702df0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8591a409fc1a25cb971dcc8687c9bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711f0a1f08670c5386b0bb3886cf05b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc54c2b5b2bc90123b94dda863be48b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f53b20a681ede37d62f057dd87a409550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c058f66c88556854e4dd66295cea47551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4090fac594df51decf77b6eee8d80d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163bab4c71329ae067ae90033bf8758553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c708fe053496fa542eb554787e480ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994e1fb24704dffb8dd53528807fb7b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0c34d5ca9ab6343624265230a2cd1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8d36ad205a5b5bdadd86e5efecbfa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d1a0fc047152e244f7775ec962e261558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb3adb610f0e40c123dd89caedb3b4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac2d0ceaf9d042dea7634b3c377dd2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce622ef50cd659fd7f1b60df7f8432b4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c851e49cd2481d98c8945a45d479e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31878fa87a68cdcc0d24b07afec2b7b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee272f2a1dba6a461f2ef794c73acb7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8087b4382604c5e7b2ee0ebe28b9cc9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ab94d8e7fb6dff52d3fa0c123d7c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fbecd460f29859f46c6226ce0abc8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bc2b400542c1d4571d1d9de689973568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee93e15d61cff1988dfffbc82192cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8bb36a8de2823729a7f7a64545a08570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5b7ff0687b1313bce71fa56e1186d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed048a38d99a7b221a9107302fa1a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881d5ab2619c2894096a32869459f55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2608f2d2af3ae90ed419c2b011f350574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53c558b3e1bbc07fd33e67fd719b21575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ff4eff94ee6111df8d8a97eae3f4d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223ca69579c7b2ce2bbe1bb6ec65ba6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f01e879e289b0a2f789287ab2c09d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b8b9868799e8a9b902a8da49471bc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b9b0a378ed0e6e3038da66fa31a01580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842fcc2b6a1dd277740047178bd35d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727d0e313b89f0f3ff3017f370f7893582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855406bc0210d9355fdc7e589465096583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83658670afb2777b1ab044ee6bcda2f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b307c50f0820c7b9e58bfbf40376b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6235fbe86385965c744bce6ccb2f77586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e18bd003b6ea4673fb97a69d7d7b57587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c085002984c23d095aaa029e33d2968588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc24bb543ce935f1acf65863202995589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd606fd655327998bd92d049d59efc7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea881d7e760f5ce6f235c9e4b1b8ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8847b8efab4ed34ede6b2603b0c1f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e300c3c25711c194383e984b2c029ca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33c9dcd48335f0916f417d0af455f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c905ab56c62f18bb2a019f9c7f1adee595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ca9932a2b91575a829fb5c9081326596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e7d134844c494e7f6863666f26f7f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310f15c295041b39541409f25057120598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d3950b07d7636ff90e28c8f7f61b7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7929860081900d91fd87e0305b042c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c0ec358887e19aa16d4862455727b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92703071111981758eee97a787e9b3c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebf8890b3f230915b68709b344d911603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cceea074ea74ab58087e4959ba708d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41a3eeeeb09b8c0b0c8337611ba41e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194db0ba930dfb1de58378b73de9d8ef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9197a6745b74c4a90dab6ba613887ac3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174c7d4811c93907ef8fbc9ac33464f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235413a684b6480e04c68e95c8c19f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65b8e07579afd0b767e119564de897610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec01898fa65050df076c982121872a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbd1e820a23d6b6a87877f1b0ad0cc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5c0350d3bd5eba0c10021d1d778e6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15bb4666d5d26ae43d753e4402ad31614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cd7a2e24519f5e98503fa3ffd0d1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce3b303b0f2182f0c3915d431f114c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb27948e5396de4a80ee9db023634a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d9dc7f40619c3ead4e238b9620729618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c3af9f3d48d5aa8519e8ba5c8eb5f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332f685cada50c756be74bd6721b19c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255dbefb5024ba2339d7f9a306748f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d150f8f5649ac65946b06ab91adc2be622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92dfd38a346ae5b51631fd40cad24f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a4d1270363fc8ebd3b1e09f6b2ebb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2fec5653c0375c470c7d6190305ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45d6e52696630fc6314a90a54a9860b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506dc6d37e4f62971575a127071aa56b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa51c88bd66b58e194ac1c7a17bdbdb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4397d9bf2db48099fbb4cf0d72c56629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86416499605a7d0fe72354f6721a3916630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d387f98c168252bf63b5f0f1f2e05631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6946e280dcbc7064f0a3901b774b2f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b0651bb1b9652da461788b48209a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc7ae36a39340d5210c6e328cec971634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae31b8363956b8c8e49c97f3fed0bce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba32bb73e73d6249ca94ed115ffc427636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7bb8b83ce1d9405f228c654cc84dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169e97b3f5e1f160835c9ec3d35ae5b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086670406a6e173baba906ea45f3d456639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88e06c5ac9fa270d9d78baedf97a5b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45d7710cdf907816fe17a1f665f6e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a449d6426f13d07b9ab87af2dc976ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de040aced8c38cc92dbb1a8e9016ed2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1bf7c22db6140b5936a6f3d1763c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b748375e161b62014b0fa982c4429645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5957266aa073c4644f3800754895ddb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc653c56944eee47cced4110cc5cb0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3c36258d16cdb46a43869edb8dd3b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973860681e6419989419ebc9e1871bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4995219b49d6b6597bb0c3850279088650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd991a3815434796c374251d42493d7f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1be389b094a514546b6b6b490bf89f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ca37f3af7a6ace36fa182b7a44834653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89a972f301179e898a95b6ada77f7d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43a7f465f8b3ee986f387538d7febc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e692aa66b6db9d88630294ffe859e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cb1f52cdee1a678d162780f3cd44c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cade785f71360b326759dcef292b35e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bd8a4a45a94c65ceb1ab83f7d5c1e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2038401c9d54010cffa1fed2d243d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404d867a76179063a51ed2d9c4bc3e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c65253558fa2216709f98382d7d32662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b48eda80905bbaa669c31ad3099a8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcaa2d176d15556dbab0e6e973fe7b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafea8d9415ba3cb7e0ae5164b9e7a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d954d4e26979e8c249f0ed40f4e3449666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3fbecb972559e5a67d880d6f07054667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda80b3b8a194ca658a4169ca7f5885668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c4866d6f8764f9b6ec2164c8008d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76bec9b503bdd11335f729e58524f0d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81234584968b3d2f29bea11b253da47b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1717e93b895b3558b1d7c7114d0ea0a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977f36cf2150fa72ab0b139e1512722673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a8701db7f19857232a212c6547ec5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c35f5aa9e275d90dbc01f3b42655b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234dca4697ac0a81c4b6cc58a7222e6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6eb1ad14e8d3ff79190373ecc8af4c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639b79eee41cb7f6fbed89e2a6eb418678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558300d0a4a8bf6c25ee7ec94d8c6045679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147953014c00371d3d585d2b962637f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86734a6278a5658d2f52e20e70dfa1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c01827db9cdc8ddbceeffc9d8ec7a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf693a1ee7e422c1eb1457d96f0e2d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cbe87d83d707f0b2fcf079f3af610684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea305f29281bd42c51c08695eef5bd48685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0fe21055fbc284c465f1cb813c7db686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4809728c6fb7819c7d38aed9cbcf34687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49008150e4e0e7eba704307c1d1d0e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784b72b2d84388440e03e6ae503e3da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343f5ee418044f3152ce33ae3945294690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478efd3b60c3c59c659de6fd74e815d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bf877ddacee38c8493a23b92d36e4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada293cf6cdac91ed3caa71907932dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfbd82ec1b6e5a33a3ac7564baf97a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20dda2a6af4c1189e5e702802f6f0b7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4721df0d3ec5936d5825b967159d36d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a01b2e6810acd166f8a5732b9cf07697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5c5b5053c64746bad4aaae4a80688698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd5f493bf177f670f3ff4067a72b85c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d103a3cb119c2aea5977986d5e2046700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d5cfb15acf98794fdcca5c2dc8392701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811bdb67cebb4652e5d588333c456c43702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b90bf3af1cc9f19a0e4de81af95f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8a4df761708b52b71f167dcf569c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfc8e9c6408296cfca3d63c7d58eaa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131ebce123b96bb0dc9fe15662d4b0d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a1f8564d5434e2f84239bbb04cd48707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf5ce856fc4ba0bacb4fdf9a6546a0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fbf3b76b70e72d566298074076a32709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e960ed64c6528bb121bae43629625710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7d89d2a6a861636fe1711034aaead711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08e6e0f7dfd57f7290dae5adcb9716712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc823481cb2f8a062995125235ba66713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697936e2a21ef5bf28d4625d374c5be8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78073dddb23d0b38d02211d46b44b4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5622d486c7691e5043cc81d9b3294d6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d02d54956182f2a6a0b4da7692ca4f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d0e353bdcd107e94bd9f022418d86718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5fca59887689e4dc468e24804dc86719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d132c5d6cd79c2d9a2dd8225b61bbb9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d604a6021891a9251cbe0f09e60f38721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad3bc0706f65c05e41e5777cade134722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864471e919d128400c2646b4fe866ed3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea2364d3c518a6377d1d796135c950724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca787f9a494114569a1b142229406fe7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdb044ce8b30b4788af07458ef5e1c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5e6681583a078d60208a53adc7b13727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c4e04c41dad02c5501212f74a7fde728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececa3147f6e121567545e6b7152d80b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59be24e835526fade32da67b506b70f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f2d1ce20200475a531809fd933b90731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12234f98ff9179fd5aebde3b0a8afc16732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6abe7206c897011a930da0a996fd9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb001515e1035fb644c40d7c5d3b8b6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b09c2e16b54ca9d552be46443631f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59070e27d1670d9a4f0aaa5272086af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2417e107391b61e0f0b43d86b6b85737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814fc242014fab39875dd209f1c4be3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5fd24c0d08ac58d7d7ed3426620fa5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d097dea4bb36107599921ff344bae4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2d4757fb8a255e8e558656808955e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6609c9a621bf2ce1a414c619956891742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9b91a023362be0da250eaf1208b24743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80816bceb8748809c143e79171820e87744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1df7c0879586ea5029618f35b7166745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ea133396583490fc2fb3228c3dc53746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22e0808bec5fa6faab63fe8afeda03747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72992649cbc5bbff98c354d9f4e9b88b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0717c3dd5e37bd625628752841384749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1ab31a2d4555992837bbca4ce3833750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8633312e7d1056e35f340f900afceb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf98986b5892f9405c7534d43023765752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4653f54f2e298704a4324740111ce753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2a692c5c5986e1704be99af914800754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265c364aaa134fd32b86b7c57634785755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963008f9655c04ed3efaae73a21d677756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847928b67439da692a4259ea80b2a41c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015a4e60c21ea561534dbdb7a983ec6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb627f8a9715c69104d8e1fa22654b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0082234bc1b06168bc1fa7aa4679e39760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0f547e9a82bff6fc22c5eeb521c84761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987ac7db18ce4535726dfae56061fb8762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc662293b0e6a8d38cfb8cbfa8ff73b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff037169eca65a62f8995c23405208f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef6b18c09ef9c4c254e18278f70ff1765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9d77f9cd5be3c91c5b87c6183856a0766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a8aa7c733628c00908a47bab6fb01767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f12ec34a935ffcaca0fdb4da0851c1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6878558db664ab534a29209f385d2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982661f0c98c7dcfb14723f43b53125770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d021176ecad8729ce8ce0b8774c7e0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249aa8facdf1601ed21fdd48becd4627772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b977de942d3acb8a43e99abe82931773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867cd4fd37f77a949f9dc9b2408ea9f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3061126fcb4d511c869d250e3a039775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d2db4d342fc791dbb9f604be99ab2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c91752ad9d38ccceb99b350ddd888777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536df2f4aca9e5ee9e4456fcda79e39778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bd06a5068bccc6a34d4a7dcef5733779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15d8dd9bb4b60a32fc5970f6c26418780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceda1f884b16217cc4cab9b8bf3d44b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4881f39696234aaa9fc19076a3bf8231782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063d4ef1caf4ced43dfa2e9125ab143783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c6cea43a2f4a952127e08c4c1261e784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9742aae35776e7a51940dbde27598785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade3aabe5b4779875a5976fcdaa5a9e786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef01ca567ad936645513b8d3025e33787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa28e22918655f13633b76efa509133788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c24b91270242fa2e4a96796c5b58b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b531a34b7a63adc68649156b449af1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834db975bfc1c9a3cddc63d8b271ec6791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce328de6ad4c55a64c76171b3c27c0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820fd09b8a884329166d7ad1cff0e5d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c812fe178242735a33b4717238c88f794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b107c8f068f1a17aa76e786e42e1bdb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be999738319b7c9bfdf15b1ceec2ba796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb2518c91e7d388d5211a364ff50e3797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03add4cd7772b6d477b6f7e5a9357f2f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0b13876021164b8ea6a25428faa1d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973f71f67e9b31fda128ae5e143a804800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b76ffb63f8649c8c476131044bbdd2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cfd712b773c1d837efbb6c08e2883802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cbad8cce72a7d5739ab9ef1f7b117803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bb55658352daffa4524ca35220c75804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f1450d8110cb7228056b8deac68a4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc6d01e370d1eebfab00a06173b5d0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d7f53abd93f3ae9c64778a455f3d1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75133e1e9a9c7d263e486b6f77d2270f808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9c8e23fe29ad77467e59cdd03775b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada74bf8c7f38cbc6c3f9af7978febe8810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bead4756c9423cdc986e16536a5c546811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d81fa09661232a76460ef79866a63812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840722e9bfa8c93cf5023442c02227c5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4697604db434a4705a8c7037130af814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0759dd157d7ae323068edf4bfd9d1815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b995766a37282f2f3bee2386d772e5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75960c4cab31deb7460c4898c1faf8e2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f68ff7c5b7323f8a808fd7c7942dd52818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31ca6453f9765d98e1b9a95a3d6ba9819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435edd714e37f213fa66ab638d51e96820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6938ff79a4d8156f107446cc4b218dd821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f205e2b42491789abe3f7ccf44ae2822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf604b3be77fe69a05f2f38d6347072823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04105f4b02a80a0ea3d61ac14627e4d8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d30c274dd6cf187a97593ffb86a78825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30884fc9a610b7f56f92101072f5db0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16116b430538487fbb6cb6ae1d4253827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92241cc285be8f37febef7f6bc214f93828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198419a1fc00f745522e284ebe63af5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b679d41341b1c0a61ede15eae569f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b8936ed78100e8fd24f0b2233b35f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581efa78a1a0140154644efad8d4bc8832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addc954556dd77334cbe1efe243422a833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57da05d01694577d9d55babc813f8a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5be9eb35c2071c7d74ddc01087c26835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c332b0053b505714efabfe07fb350836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc26de3394725e77ea71f9d2057e40837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4104e54142e3f0baed4e1d198a2d7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f069fe7a2f8b5011abc08752c7427839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccd6168d26ce318560a263affe10f1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653269aff50bd896b35c3ed91f22edc841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11af842b9f9eb55cad2ef3e34f4744842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f104275b7cff7e7d3fdf6941d178f1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed51500036879ccc22d07322f4d7014844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf8005a076cb1a5f0033f8f1498b52845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dbb9a218636c6eb6305827340c4e66846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863d63d319b59190cd3ead058ac50b3847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109be0c39a94f70602a130b456a53bf848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a2a232982534def7a745361ab24bf849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba7f16df980adbf2994651c56b91f9850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716ca9bb1f25e1530e2664d510d70e2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87899f46688bc01ca35e1ce5f3f58818852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635de366850c31b2a2dd9ea15c342d0853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184fc3026fa2b6745f91f0daec4b1e9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e29de3223d5bab039f8dc652f77ec9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad65833a8232b54d2ab112935c7126856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dda39b41d770e255731d369704b24857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd8a4574565dfdede0c6a16d4f75cb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e398fe460915c212ae33267cafba7bf859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961bd251354cecb94f9e3f51226cc76860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762deb73e4f9d95d650ad194f2297cf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e1c3bfcedfa023c24d57e7a14bd33862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa57e984675562f14e4f40e81a2903b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f4d17b03e31fd89d1ef776cbd317a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b2c68d9cc7f8bd0ff2adb8380afef865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb0d608b5f0f0e2e99b41b93e2a502866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f1343b1573e391f528603d3920e7a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e79393305a48c2c84f95a520d62c0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6887d654c84c0522f936c634dd1c78869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cfe693a178500039237032e0490f7870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103da3de43d1b1454203abd07f30d78c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01619926cd4f9cf5dc2da79aeaad08fd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101716a3a87716efb0ca257464ffc5e5873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b671f8123240258a743c22b718a3f57874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f22ce5991292e29fba92cc0d847fb1875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e53df4cd6d132c23f6509486800be5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7f9a48e4f252039b2187614729141877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4474820f50856927940eceba1d8696878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1830fe12ab0d46cb23e6685e06dfa7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790e0b4bea5ef53214d437cdbe17a54880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7e2b63348f6a972cf88020c451532881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2639a5b801601db3528df806de7b4882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7c28ccbda70c24e2cd789f212eb45883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748a15c452b86233e8bd9a836f1c13a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5519c98d107272acc7ef2be03902855885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c5aaf4c416a262ee39f68e5f73e9d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41c8a35e4cc3c58adac8e3612a4431887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50ec12fb801e3c9cfca3e455aab099888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0d9de32ed4225f98e9652a15f7414889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47bc0293b9003804d6acadf01faa5b890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1081a00a233283212cd8299b693b02a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32544c5cc8c26919182e9178b8a0c1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad9448f64b0c282d3fffa6f0916fee893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbba9d948985bde7af444986222d26894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04c1095a9151436293f3b0bf08f338895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e9adf28e30fbfefaa495261b535aa896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c0917c6d6d15e8e2d179bd9ef4e29897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafa5cab79c4f76261bbec405e631a7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407bd70b9928f76c335fa3fb18e874a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bf3fb812acc8d235f20cb0a2a9655900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904cea91cd42a516b3f146cecd1a99d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e53346d39956bdeb685df795891ed2902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0c8e087f7db4a14f94273cbd3a801903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c29e7645a919ed4e76621037bd3b04904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad5775fc9b39dc12b5bed0f9b946a3905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0425d1c8902801d862c784986b2c98906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9222436fd6aaed4430670e645f3f2d4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3106e655f3ae1dff0dd12c916c4d64908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9315d58cc9f18eacfc1339c76fc3be8909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bd6faec5744f7afe2f7c83364f200910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee0a3c9336eca4283f88944cd7d8e9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f797234a7b427df3ac2b7c1c17ecf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64fbec4167ab2042a08b99eb31ccd7913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51555226731c4f2e6f4cc55222661f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb217611d8aff57120ffda7f730742d9915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2ed1212b3fad19dbaa53e044b2c1c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc5873085915153d9cb55c0b1a5e67917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853b03cc8befc2100437f962e304ea7918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b71c867794bf3556a0e4033ef8515919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd6892592f4fa204374881dcb76bfe920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44d6fa32b901530d34a16bae882318921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871def2032b2113338bf90a3d35e8a2d922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6379c2704420678530c2bc677961d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9988aa2d8611fb29f0bf98e91647b18924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e719f3568a9b5534a6726808bb42a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d287b84491eec8bf6d53c47e6a90b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2f04dd5755de511a32c58ddf7d16e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d0c70fd86b7483b52a9fe4f57e914928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6db0d6f9e947a9051069447698e4de929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89cc7b184d5e15e250f5ee4a352877930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71ddb6c09b26cb9f69b57a9fdcf746931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0048bc6cdfe4147b294c499e6ed0bf7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3518dbee74ebb6f6a1e12f4817a893b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f6b6be58583753270730b12cf44852934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aab47485f1f7070a14d7eb2c9717a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50702bfb5420401121dc3c31a6e4c0c5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06972af007d9c0f333ebfd6b64b3e53937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774b21fa5eef27e67059e09263b2e31938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8653fb4e119c62ecb66b14f9ff20b2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce71457ecf7dffbc7cd8549ffbad7e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a43ae16c94c11d310edcb860a79870941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c1b203debffb27fa05a9499cef990942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69509196295676b67988f205a1c083943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67995b8838fa226345955ffa62d350944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d13745c0fe38aae27ad4169c71129945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23a8ac48cef1c4ce6667766d566ede946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725f0292cd28fdb3c03718b7e519afca947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575ec82ae1626792c71e0d2e26cbdef948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58de781c207650ec82c05321688f2f2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b866f7a5b267dee06d5991bd71abd2950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474369f716116001e5e272287c05bd0a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a82472ead21d808cff6c41b1cf861952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1e39bd3f4f4f39f957e87d74ab9b6953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39342bbf0aede057448ec40ad8c051ac954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762197b8f6bf4f78b198492f62725ff955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32fe5ebc25f6d586f042febec36e65956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e199153db472626b3d10416c300aca9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281ceab6ddb6769c723e91bfae2e911958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ca20975c7dbc823b343fd453a7898959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e22b78bae50fd4ca2d87000f3eaf9960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482d3a900bbf6f615964cda5054f6ee961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d28d3b6802d43d3205c092ad94fa9f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846258a0145a9234b39bf5c7f8341ffa963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd59ac041359bc1822102a3173c814964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5be1700573d68366cce3e76c0a59df965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc98b931392219b478e390be92d069c966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4c4225c3c803889009a8987e8f10a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4254eb6d44cb8c7e2e560a84617831968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d75cb0c979256a94909bbd7e99d768969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901de3559fbc64071955733868514529970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de564a1c2bf73f29707494a28b116b7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921c5a2fc90fb801bb862152e6bd4dd972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ac60b3116b8c9d9f7f3c780c858fc973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8276322d5757ce10f265abec3672107974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a415eaa7cb87403e0816ffc685a0fa975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>