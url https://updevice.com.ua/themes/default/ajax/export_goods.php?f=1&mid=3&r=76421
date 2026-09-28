--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afe2b4ec2fcf60bb5c58ffe213345c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe728db7bfa5f1c01c74c9e63b1c4e8f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd949db95abd1489ca2488cf6e803a513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0dbdcd35d07af9d83ff3642bce6544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1664210c32810d020ddfb8b25996f65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8d4fccf294f7e32f5f458ebc1c6e16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcec48c811a978feedc1a3aa955e577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27b625d7f3cfaed853ff9b3248f1c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40ddee7247b87af5930842012930059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24596aed11911f8a2d4f914e29abf04e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a08be601523b251c0c387e0d7a43311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb06a8e50090e64c235f04afa9e88f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfe1d517e03f5efd5e174c2908bca013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be211c0fdedb85b9b1ee506ec833ee1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83255ef8510452e8cfae5ee9453536c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e01489f98a50f2e153ac70b78999c516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368073e5df0a5c1e90de962121e7753d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3b8297da2c44b162073393f0aa51e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e83555cce012236b460f36169371319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1388c3a300cd3f593a78487922b18720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723d120f0e6a5f527b83f01bb6c107821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f38ff62b76b3c8d4903c3a5afd0df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84fa2b57588b573797d80fee65e62b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36dcdfa57e8d055614d7f6c642e657224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb34252141a999bc5743b1287bb061925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f24745d6ab3d31323a495fc54843826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413db3a88627f7cc0fbc633c4f9c22427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd1bdc61ea03efc42e096c4d2cfe5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e74551da83b28d8aefcf0f7832a97029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa754081b91e90a64349f32a325e94730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176304d3e7abe173ccb28f0364922ea931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab996b5ec796d4ea350182b6056b7bb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3123f6974b0253290a921c6ed02659733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f52136f9c80efac44eecf533c1f37e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfcbb866d8010ed34aa9e52dffe8ea535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede7b8e8bea8b0689e7204f985c3f4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2acac1d5381e4919becc4c9b833c7cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce4de1aede299f05350b34218a2d9f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542e9cdce85c3fa2095dd3ccb0bdb4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b7d7f189fb2d8412577dd9923b84d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412b7c1034de02f187c26659e324cf241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389d8cf25ba571d0710b2796b51a0ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768882f40b7725b10f2d29935c3743143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9def306e65860728c38821c11ec4b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89061497784c467109d74e74d0668b1b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88545630a1a70f553224bacbaaa14646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f91328d7e16f56a96dfc443821539747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd4ec705a50cafa6901f484d74f2ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bab255d82ca1b4ea92ee3722e67adf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e508ad725beb8577576078c3043845650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357127d67be35044ab0ae0af2a8462251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2912268d7fb30dc724fe8b454cb452e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9632b9e929b2b66f8a0c2e398a11753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ab77ce32aae66820fccfc8109317954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76725d144a78652402c771fdfb667b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdf6a8533ceb7aac3b8d5bdc1b8e5756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce2214f6e503a58571a03b6e41152b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb96d18479bd045d6f7e4c8ddd197358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011c5ddf93d676044b64afd29dc3f4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88c9fff1531ae1f592be5b7772f9be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c246b894d0cb2927ebdcdd8bed32cdf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d297156297502b64d28e4eb418a0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9f923280ab671fe42224ef96349c463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d0ddfa86d26f09ccc91f1fe187b8b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23541a254443b912f8a7bf21dec0f265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdaaf9ac843e3d1150d86eb67e0db866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7284135388a6b0c5d54e6d52b3be47367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb09b1b04bc9788f4f7c887ba0e52468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc26062c918934f08a7bf0720b36e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053fe244dfcac6805fb8e9ba3f069c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15072e9e2224ce4b8c1c621502893671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093df23f138d2474a734503012a663472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d079b8472c39bdbc3954565edc987b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf8c2754231a298d3b07a65fbb483c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d956756364e412c57310744f949f8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcba31a1026a276ec3a5d5e62ccc1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7553ec3bdb4a8613f4ceb4e29cad577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777655ce2ce525b985aa62d0e9bf88878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1ac0b18750c5fb7cfc490591f4ad879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfddea7214db8f9913b51833ebcc10e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f49ea55ae076b632dcc4bc9677ee8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845dae03d964fa1961c6ff05645c385d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c88d607f86185e81c3a566d9bb960b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87beaaeb06d468eaa61bb061e8ff1c6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbb30e92630c9bc1a3be78ed1e726885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc538b78f1f4940009e364275cddf84f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3776bb40526952d0806b047343cfa2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abaaf97e6eeefce0154cdc3bc98e2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fa0436cad0e9f192a4815c740028889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be51f097a00d343c0755b0df720f6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559ee255f6ace5bd4464e3f94eff222491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d67aded3db2fa461e825d06c6b11c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fa87c5c8960dc208615792c3b499c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1533081f727ea16410a777d9f7e7e1094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3607964c463a1eb3911f9acb3e528595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7bf8330af9b0c7c9ab26dcff3797c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e93d993bfcfba4cb6c8b180adfae897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31c0b9dbacdd26fd8c2bc54852280198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9837a15d0b5c65d1716b12184e2b7fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005fe8ad37af9f5e20e4c689f1abd79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fd78b7ddd39ef0a0273f8e7c6d8b3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15829d9b7e74c7cce8038e69b1232d4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3995b0d3e1fa81dee1cc3b3b5b4f656103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e39d832adabc724eef247790a95af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4549b3c8e911de8744793257157f66d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fbb57da7c04b33aabbba4c9b6810ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684532e0d68362d9124eb9e61ec1123107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93679f50298c691f8284a98efd900928108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c9856f27a32ed8fd4f1c4e87c00fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83f84e30c2d6ac7e71bdf66276e3a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0980ecec26a65bdb4c4c9dcd237dd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072132c27b67158d5e09a252ac9c1c0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a87ef51dbb0c557b1bd65826f2425f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f863d4bf60046222b29812e14b81672114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6f1b6ab958063e470353ff5cfd2c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c1c38581459b12d0d7dfe67b6a778116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061c1575ef27b5a5996df79117626c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beea5e6d1eedb52b05d9a8104f84b53118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc0ac17cce0b7626f189a45efa2801119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a94aa3d6b4e4abbb5a80715e44baa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ed0adb1ed02c212c1f40421b34fa1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bd3532d54ede85d2e9508be5c2bb5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a20074ae8c961e979298b4a57392c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edd61573b7490ee3f371500c5a34af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999a1ef0c9f2dbee96572b6bc5712ec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c763e5cd0e6c81077b0f51ed4e97e7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702a677532473ce630da63b56e36e5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69377a294975d7a0c4235a233443a5ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9ce7c001536dcd5b9cabf38bfc91a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23a16d9fa2639c9d342a8ac1d09920130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b6798e64845da011dc243630c4e4c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4672fb989320024410ae56b0c27f705132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42505eaf8e0591f360da898951eecc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70f8d62a1b843632c1279fb7987abf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e88f6c5d3cffa57444d5a17d69a2b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da408ef7d41c1cbcba98bda2c09d0697136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01bf3f844803db658e4dc0d6b54816137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb23986d81d3c111e94648f33691e28138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d8177b670973643ff7ec4cdabd66d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32459ebbfe03422849ba3eb2b159dc83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3414a5df360dfacc9fa1e1a16cf2de9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1aa3759c8db1ce1a58b0d50194185142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893959356abf007114da22b0ff0f96c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f7808ec0197d6d765cf90ecdd24e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9120e10368a4395f47135ef50bdb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e9b30e9a02a0fdbdb4ad72d7b81d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6804437abc62519963cc60259417519147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7dd9de9fd6b525dac4fe563f73e78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358670561b1e6f24d1af73b07585264149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818bb363cba61ae0c7ee6a08d809443150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ff3e63d8e3770a32a702385f94d61151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dd32769f0947715282e7984e4384f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a89cbac7f01495f89f42959f7219cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c14aa6eb78eaae43fff490713e6a3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5336c557a7f6f735dbe4db72d7c6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467933f4eb3bb6c2aecaba68b4a090d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621adbeb7ec6c4864c40d69f48de977e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4eb61de6ef5b70835b4527228b197158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cd0eb804478bf33afd1410e62e718159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51508b5dddcab006aa0e3843df7a7e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc456b2fea1e2cc6036f0afecfa1a62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a472caebf065009a28751353f4f2bf6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2dc578ac9af1908e6603e453926df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a414b6a727cdbadbc37eba61c70f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96c25e9521dd4f39b600078524cb74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154d86ad741dbc8025852c8437c41bd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0a2fa7b5847f9831d7741bc1ac49d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29429d1c5d14f14d1eda97ed52ff612168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc434436d4de5a8a754039fc3b266e1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab8722b65a35633a4ea49f74e37b04170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db220403d7e503da8d43b79e7851e6e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058e6bc130d46226ec3ea3055232222172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630ad50ecf97baf602886792849a331173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9eaafd3734c3221bbd65c4ce0a2001174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9a840473cf8a15669fafe0875bce7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357aafa9f8e3d7d3b57cbee21ca60fa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4fa610dcb7a92b2f85bb40a02dcde177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9908384821e63ca90f4fefd2c7375178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f8d646d13cb865ac0f0bf6f747b48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7b057dbf48c9a7434c22c1fc8f769180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc92ae9fe13a0c2d35b163bcb6c383181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46c8ef7247099003d22fd35cc186c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6da405c1005fe71345379a7a1ed55c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a086d06b180a37ff7adba1371e02b59184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad7e1f092bb0cc72d9120d56000fb4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25529a4e5edb4bf1de099ed59e609803186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a175704d8923f9a4c1204f03f62e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df5f4ecb1c0704190e04018bfdeff2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083d18734d7792e7fef32345b291d03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68f880854c252fb7ab01ae8354e9d3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42debaea8258ac597906e1b97a88454191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12e17c9818be9aaf12ddf461a78789192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d5c7383d659d18a38cc68f15098ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f205ba45317f2921144f552c1e976a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06cfaf9e9a599618f6e4da2b318f959195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e57511dce8c339faeab1f15f6f4fd6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e81b3cb50b1c622b4e34a535ea21d7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dbfc6041b20c38639c2229e78fcea198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae53d62548b5ed2aa09f0a1a3abc1c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c79e1d9491325fdb77319672da15b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b965125f0d0d4f06ce30485997e94a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eab22fe1e62662c378848245e3f686202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e147659aa4c2369bca55cb620297c23203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe94cc7c6623fdee7915bbd7bbb9727204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a162a19e9a434a17742ff348901fc7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117bac0e3cd7b426a7992d29a4ab02b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8967de667844c67a36ee9c424f0882207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5b4d9fb6f6f959d21bf2c4edc687e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f71e4aa0a9804f524c3b3c02ae46ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200ea99e0215a430ac2c70544ab56cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cba44f5d8e2f218f71ad9d5d1e2de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61e566885be3319d1424dcaa213139212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e269f0ebd77d0c4e5668ee5cf21b44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede45bfd2701fc21481c9ca619e11d67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52b003d71cb0603bddf7c922e53e4c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17798198e2438b37b765030d177e1e46216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4612f27255bdc7247454203dab7e801217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ce054088adeb72c78fce63ec0ef4b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf400f972596b1865e68ddbc14f37f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a4200856b7e1131dfa5f3a36e6058220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a8b14b02195d1ec4ae8c9e50c8135221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb5fbfa76835a32d5a56d30450df050222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea5153621fb8ac3ff502ca82e99a6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ec0925680c03655e3f49a701e3e46224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71decab20d1a8309b8e5791b2a0912cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7937d0d8682d5b6dac4852149afb1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124684efa62d0b00e224f76a9c3d6ab227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60efb02742b23a5216d566ff32e3598228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686836090d60979f0944ba1a41c70009229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91facd3a653056ad531ddcdf95d7920a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b76f42b4b867edd9799a5aa239317231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3a4dc4492117449ddd7920e11ff7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c7a39591a12ce9a47d88b22345a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8252abb48d06a644b1efd5042a836234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf40acba9b9ab03e151c6ab6731aae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f3fb6b26c9cab2ddf022957b06d17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89b674c060f0956ae2c5ab637a8251237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160798086662b39f1a4a3479d73041a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3877e05690aaf93e2c001682084cc0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ddbe1141850ff8876c9e8ac4862cb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2f40c5edd829d0b6596f9d78c31ae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fea913d3ac4ee116eb2395e8c78c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91691d6cca632c0b9f34cb005a560b67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dd85557db44074499e0939f17c935244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640375b5f1f64ca41e03dec973cdfee8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e16462038ae5afa1c8fe3d8344bcc9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ff2feed6a2e271429207b33b3b6e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc64fe4cff393c4eb2751d5ed1eac2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b860b2a068f78f58b845b3612a219b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c06aaba5141b692d721903d63fdd0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1bee3ce12fe522bc8ab0846a2dbfd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b8d3f6ecb229b8d8434fd3fa01da0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a174456e5c06c92c0c03a1e6c3b442a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949655d52315df6a90f8cf99da11bc09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6015bf6f78afe4313a0e5bd22d72e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a17e97270bd7a0c08d7e02f38f9b48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2b3d032064d48935dd213e3ea26fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f716abffadae63c30573ab1683d08b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ad059c2d598999f4a2c71a26663c85259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e786806a9606d582e88f9c581a72e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa673eee00cae05e93080e40b2b7cb2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd36a95af88d1e170b64e42b9f6793262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f6451e7e324e4f60a2c4d9097c308263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65eea498a024b44c40442105d468952264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864dedf31e4ea907dafe5da60c47af0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621af06ef45b5d434d79666d9d19ee8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa627d33d82f95ccf2409938e5b1b03267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d339c3ce1850ee37df9ab82d14106268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41dffa1273511317a30d137e2a20d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fff5b733e14b6c7766eb31f027269270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5686595581ab39f43ef462ce7ee49271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d29549dc5711dab850ddfd1e1de51272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5708667627f04602ae72713bfd430273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e507f92ef3496960f2b963919126101274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68ccb2f41cfed6e18e24d758f7821ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaed05fea40290d1c0822bbb5a0ad6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884af2dd656122a491daf1efa4aff02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc2e6052c890c30ce800911e6a91ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268519a0e49f75c745d84b9d4ec8d2a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdefaa021c1c560cbc931de6629c39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b97fcc333e8de97862d232a36fc328281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382d69a4eb169c8e7fda5cb549ad2c3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d82fd359b07a92a73d13147db30794283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b041792c7fa917ef1162f9e11713d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978857d786c4a525af32c9112f47a20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7978f69f217bee31b08eb4a8df8a72a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71f86a862d4cee3a2b4d122885a9d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb789a7b0fb56f58263ed2d3ed07b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1093808510eb43462a102c360877a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcaa672eb6c21fd3156fc708ed9fd6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b193c12c14a43a3c423fb73102fbd7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383d5458d59a11d68068f87515cb78d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5cb7fa8a265c1a46244796faffda4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af157310a593c953077f3c0ad0b63bcb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f943bd13b264287bf186c16cf7a9c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aae5912876689a8919580294f347dc9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf646325641eb6914bb6e24998f41946297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9f085f2cf07d6ed8e16ed940d6554298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fce704c505a5f9b4b41fc01f8dd978299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6675da0a59e337406331570547c67300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18dec9494c6b4dfa12b51ce639672b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bce101ce0e7892ffe246fa21aeba95302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb945104eb387958dbe0faa13d35c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f0033f12fd2eab9eaab97cac92049304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878326b49a2f2c26aa3e80fb905d2fb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c297d82ececb38ab742036851b8fa46306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2bdd9ada2c3785bdeadadd559320f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc51a33daf028104d3c714c01d602f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fb049d35c8dc926d6f692ad434f7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32517f174448c0276c0ab8c84dbd0ad1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84aabe1f6be1cbe2ebe6258efb461af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476a01e9a8b95cfb160619c2317d407312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5307ec5489aaef5f48790248735d63313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f57bc6e1291f611a2d9d97116bae205314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f2bd5b5a424dfe902748e23982474315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b6830aadc793795fab6b73e63d3ef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5fafce29ab0e625b5fb6fece965dd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a596c9bd73b16e15f9bdab3bde12f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a954af4a82ad8c45b4a790d261e4d24319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5e4d6db64bf10032b8d582a1e7fbf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf65a44e9f21d4f12bffb3f33b774bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138ab5287d87f77b0de3843bdccae66322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343389f8e68021bf49cb3f8eedb7f3e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707d4bd846e4abdd27c0c1afc2af5b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770e3be975735c472473324749f2dd1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df0e6022ab9b4471095b99906d2e34326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc61fc5f96dd90a5f1921af6e30ad7c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911a16e85c277a7d9d0f5c169197e3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd6ce5f35fbb441bc7d1a3ecb676bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376f407b9274c34e18eafd4de503b30330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9565981d40a6c96d49f1bb3c77cd6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2183664861eb8da93675a0bdc0614a5e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea5bb13ecc3a0dae37c812480c8cad333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da3a39436822819d1402d5855cd61c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ac3b6c7f57e37bb087b10a70062db335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea616d93d26a5a3f24c8bba17d597a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502ece5337a890a0450ef8a998f7904337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dc45cf02140be789d0a27d7fea419338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dace1568d88fdb948e4fc9a43ca346339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192d9fe2a8e9eb91353699dc9764349340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b1932e99aa9c34d441ee6dd7569c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d518612b095ffb5b16b164fef6d89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29cc352e2efdad15c48baca3b1b563343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a42232155c3d17309454b7ad52a6da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166d9eed80b12612a1a0fea30aa7bd2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43303187cfec020113732f507b2343fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a988c14f1d192622ec66e95897667347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459ab37f6fb7635de084529f072bb21348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4922add59f1f68f26885af14b62d7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d70aaf89faff7fbc19b8b467754ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b972ea0dbcc18fe88f519017d6e36351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf693e6810e28ca9bd5eea1deedcdb9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd177f054044a2c7a36f16aa6f0f5bc5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97342d0179851b12c084251969f5c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967ae37944441df6238bf3a7c2bfc71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca666a664d850d794198f92102f13ead356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad5855e740c6b9584b451c391df411357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885fa780835807a8b0ffdb20a0f7c2e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5ebb2fe77d421e249a8733e947cba1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee5be4211becf0dd61de543eff18c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355ea9ec5fa154cfd3a815533b82e92361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c141f31a70bd18005049a185e3962b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ebc78e57f12f38a07b273eeecd84d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac5e8926923711a07e423396c6fe26364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b571e3f69544926c6e523844decd0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37b9a6ab3f7e28cda3978e35fb44b2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8614e98815f46ce041a2f4daeade52c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d6c7b9e50e193a75b965b716ef547368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca49ae38423946442979afa5123538369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcdc9aa0ff9adede5b0e5d0e9f06d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623c7671228968270ae3acd87eda668371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9fabe0e75b3f6a820de0458906a64372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324d22ea9e19ff3f062c268025996e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc2a5642365cfee43f631f4a99a668374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44994ff2de9f7c6ebafaf3bbb515c91e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d157d1c4cb902649212e03a44a713376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373df057fb39f74e06e41185c2a7a11a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbe7ab8771e298a704987fcff343d7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeeac5023d94189467652fa3b2a846e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9935303cf1f6145a4efe9d0e4f43e76380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ecd93390a51262f3581e472ce74ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83906f497c44ac51334367faeb75bc9b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbcbf15fd37943c509850cd9d5eef2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5c850b95cc03adae4404ab9c7ba46384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876ef605dbb0efd5bf1e15faa7f766a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97545b80bbc815b53ea297840fb1be6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf3e6f3f9863c8a4af22fab36b0fa1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2fd73ce971d3332f6d59e3b78ed7b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930df4978c9acf6b3cd9a2470fe1fe1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1314bbdfddf0fcdd75508fd5e64a8a8a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84005963a6ee0d4d0a0ec8547db2b514391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10aa04d45c758e91f8c5f3ee910446392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739287d6a77100b3ca3201eab4fff18c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522674afc19183869563a077e1537ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512fdefc15dd7dda93730946ef962649395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d083203c1a6051f8473a618007820e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e08b69d80e0e5ecaed8bc3dbe8694397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1234c5cfff7ea4278d95180338e58398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dada3a1376a5f9ea7d961843a5cdf0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8534c2ff82bf4df09e74257aa84f7a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75851f2da98b9537e2e504a2552f2e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711be87439f2192025a70ec0a395272402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aeb00edec9e149305980eff665f6a6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a1f1bdb0d2fde20718efe80ecce95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5718ae2c4f84b0ff6cbbfe6e3d9a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a392f4605d0bc57473927706d635d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87133aad73a668e647d685726b6a0e82407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499b296526c0e081e1709759a263037408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b76c0ddc91dc1d5ed8e75d363a734409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f833b4f8064cdc7586d87596291a959410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04e1e2897a9459718457d55dc2c6d7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711a95ec21543593ee6d738ff223feb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ba42a1127b828a8a07c18b77ed149413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416272e692cda1cf2c3ffe64747bd51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b4bf389bd1f4bb89383459828fe80415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2cd1afb5472f8e5f8c053f4740feb7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e65f8f07c02e03a3be74dec6dd068b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacb1e65ca85dc885bb78c6d04ee1c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287c2b0a9201fe9208febf22c03ed10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450081f97c20dc5d5a4bf0d58e1c522420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465ce772d3e7889225325d628ea8e25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281b256fb9b6c3faae33f4f07011c89422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b57908fc809478fcc3d4a1b798a9d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edc9d3fc64d9aae84e222eec9e2556424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f6c24999125c07b9bad39545881d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c87b0cf4df2d99b8a2e4b1a2ff0c9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134930c33f739f3aaa42c8fff37e1755427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb268a3fc1bd350bc1f0e84e929585b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d120ff5d34fb54ee6852f0f19277c1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb625ac4fcf5491be0a9071bc0ada11430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df365eaf300473abb4d9a3388ad6a494431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e3820ef65f98d983bf9c36d7816ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0a2beea4ff42e5bfeaf15d6671de3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172d7d19f08fa88ae9da34e69f11285434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5541d53353b2707a07f34fa96eb859435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d381ec374795a2db265b00db10684f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e90b33aa56f761ddb7ecc87b5ab5a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b962603509e45627dd4f1855515b7e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842819e1423a91761dbe8527a241d00b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f17b6b24128a5f074f19638262c5bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a20d6ae9977d91237f9a7ab0a4458441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a97b4354a1c374e8a5287e2111895d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3649b8c081743d536b586eca3a653c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7bc1cf7ba29fa6a337ae3dea58ddcf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89074791e5825f7cfb0f068af4cb89fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea425d6462d9d53a1bab5f8cd89ec5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0265d38116e14d2240f7f5643e2961a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c720897d85b1d1eea34812fd99eb17f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5795078cc6028733b9e73396b80c1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a3643a9514132ad7d73aa2ca8e8c4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fae379abc0b94d21b3ed9505d1644451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654db87ff02b2637460445ae7116e953452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5cdbc4f3f3acfd41c0d9e9c1b2e7c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47b37060737cd1f2a96c9c233259cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28d35e3e50c2f08bf55f1a66351db0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa40ac0f65b7805bf76eea43e7144cc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792291714f1d750fbf1ecd154307e90a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a5c70b0ec7478d44f5ef7ed83e763458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149493084d1b0982e0e71eda77dcad08459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20671b09dd581e040684861e928cc9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5da56973988102769333c97e5a47aa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fa97bbd3b95efef08fd001e95a83f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a4499b9d4f310b8ec9a00ca21bf38463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083e070d3e4727ef33228168345e8ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5eb70c874ffaa56455b4b957d0032e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c64a3b1e81861098f58a682bf2124466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9229ed61b042f9638d32eb9889adb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1c7252d0532e539357cc6a5e661fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab0b1a6d7fb31f1ada1d2f70b7a7b7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83945fec98f3b72b67a4f6837a30354c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a941ae2962f428e4f4ef00b09d60ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4d782d625d5b7b2afc55e7517157e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407186e95c72df7be5a786a165bce7dd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733963c5868654c4bac26117a62dff1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5187954c14a97f6375e7c4eb4dae4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62709bdb043773bfd93fd0fd27d775ea476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb875832224cc4e19ce30f02feb43e4a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0299a367cdd0fe0b5e9fccd907481e4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0f4ee0f6d03a28a8c3eecc1cb48a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9d3b68db1950b8dd70485ed770a41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44f4ee29ba5c6c4f005a37141dfe54481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31f0ce788fa3572403ae60e816f4a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29e5dd080b29bcb1aa849b190b76ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269638bbcaac5dc1a7b3d4c82deeda2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6130e47c3a19d12bb2105f4388600485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc5fc163e81608d56cbbae5a79b9b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83c48950c56c92d406f5a5a3cb0d6d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a3d7879f292b3c930b92d429ff333488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fe531d048fc9957a608cfefc14010489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc15f4411006c986d531c9cbeb8dc18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1d1c8c71bf1d0f1e2b3e2866ca4a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264c32407a2042c2ebb568e2bd17cf5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478b2e4e493b1f01aa5e24a3c42d874493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f83e7885e4ba1396ce0e18df57af1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64148436ba799764aaf5b677ed789e2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73b4bf56087dd87a8e7f0797369f8e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1287bfdd9828fa518b6d725141aef096497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8eb6d09f2d0b1b34cabbf53f9f939498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd033fa14ca5a19fc422e6930f500365499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50e8bb7cdf5a06ce695745ea29f425500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ae7e9d5825389e64095c1c7d23503501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f66d06226473be2ca23670419d898e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcdb7ce22798f03bab5d79b6223605503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259800f205cab5a8ac37105a639f33b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ecb002cc028cdd3b61b6b509faee8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c3800d54662ef8d02fdcaeafc3bfa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3819e6799dedc3b3c58ddd3fbf024e2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf383945bd5d5bd79b6c37ca9a189c3f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798fe2d98effdec9fa0d4a0632e3b60509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b721a9f6d5418b26c9728571340e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9f3a546ab5abc5b319ebbf916fdb2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7598dc3b09dab7b6c35c0219cf5ea7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93985965d000dfc84e648e5dd4a99919513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3442e2142051667e69d6a691e827f2c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318babca67ad06c1de0562bd3130702515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac4efdf83d0fe8ebe6c5c9352f2507516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4baa47457df7ab365b762ec6bda72517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82ad16cb6b83c94e859f775ca4472a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a91e03c7e34336c13833d9cd06e2d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68841c680e39e0f80f1a696e7d369d6d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04edfcfeb5c414c51fc0a9fa6abfc8f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1b3416365854fb00df148ce837861522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d88d4902e0b98598e12a362cf8b84b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a233485dfcb20c5db29571ec233ef92524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c43979673691b5732839af9fbbaa9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd86ae9f4ec99fa7de7f49fbdd63ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3c805cab40b7642711af836241aed527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a9a5862095d1ee8723c2ecbc81720528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e48ef92638f0ba8150528b37fd55cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c439db0f11830fb59afe8e4621be7e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8681cbae15c4cea4b5ca5487ffbfd70531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ef76dd3e62657dfcc74c9a0f2eb6f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049eb03dc30c69a65f9d4de7e72c992533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfa5dccf89246dbbca4df264397ab0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f40f6f240d655c43766b3baa4ba5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bdb081bc11435be8dccfb8d9fd451536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b343fdd5b557d9c925ed9271049ef7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4857a03ac8c557223337b135a0a6cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62f95d0865e93c818f2ab167f8c66d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3891af9ebe02632e539670e82870b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d4155136cda9ea318046b72eb4053541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d9f4f2aa9f73254633d647843b1078542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69da23afa148abb6bf8d492a794cb6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff452f3feae3e2d7bed908759de54ca9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77401ae662e8749529ea7ed9e915fc98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522fa0690855e6e5d4ff049a720c173546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cb9955b4c1ecbfdcfac3ba81c9a34547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d814f46cfa11311b9544d0e7b7ecc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1117497ccd593d07771caca08c2c8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d137647367f589ff877d2b7741413e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99520e9371b1c8df0e64b377e8351f68551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0375cdfb4083c3967e05268ae5806552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d436f9e9308860d78345329479e22553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7aac4064d5eb37c327816dbccbbc2c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61382f03e18d5c983c531c15f7c378a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7fe576f0255cc2facdcd12991bc72556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6474e90798efb02ed0865f738c52ca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b4cfcb5f2415010afa11a616c2720558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b08ae0ccedb7fca478c0b29d8c68be559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fe1d9c86fc59a12ea36add706ebb1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a90ee457e2f3a5fc4757c64a6e0f5b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85492c2ca43365ade7e687f9170c269e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134357654c5a65885842b21b2153b0ff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc090e7921710bd516ff2a2bf37704c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d284e54eade7491ff142282614d12e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c7e6256edabe7af72ff2afc6cb0cc6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab4f518bfe6c88c5175b7b5f5ffd6b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee22acec826ce1f483489dbf24e953568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235afdf41d7a682a4ecf94a548e61c5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff039a6a4ca91cac9ee2104a2cd854570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61874277dd75c41b6fd7e474729f620a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fcc5396b1eb09842e16f531ce2fec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448a7d06ebef768ca26fd824f6b34ff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a870d9283114ccd7c4ad8b5d3037326574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467749ee6d92452832afbc033e05198575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd786a39432783fd2518f2cbe72c43bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdee8fc2bca9c75a653450ae1dddb98577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775e95fb7cbffbd48fc34324e9d3ffd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4746f90ff77dbe4f45847f810533ed6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e8fd853edc5712762cccab041ebe2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27917fcbf3301859b9eb9ed866eb73c9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5fd21d357a4c57fba5b4a0cccefa4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e04f3345e982efbba32c9a9490202583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db263fa5f02c6dfd2a50792fec5c5f47584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff310681d60033e1519bce5027da0cec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad50e07c9549aac1f79eb5228bcced586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9e9a96f3b5a956292e4d5f379d0b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a82f1d5f7302523c4ce334498604d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca20030403b197f340b38965e6e1c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751eb92fbfaaad43e655709672169ab0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a57adcdcd551f928513ca69486b247591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed8bb5e099634935414bec357503b2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874eab5d1f3dbcaa462a090437375a87593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac60701781a998b31f0e419c1503a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad8654d8a8117ae2cbe08f0172639b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c9aa3063969bf84741e93107af44d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade28ff81bc6a1b1acac35cabd97f0d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a9c93f3df7861e514654b27ba770de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788cd57ffbb42a180aae0f02504f626d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f161735c4f0d656316f278870ab5ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae83735038091191fed40e87f416564601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51a8fd807cb0fcb255b4f1b51bf377602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56279aa11e8bf32d5b33e01bbeec4222603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4d026923531d5433c6bebb600a4ea604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0774313a1359305028374f3b6e1a3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0080cdb3da822b2eef89493b7338e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597671454ae262878c254c588b11a6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078b34e2fc707568df34af642605984608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855ec1a6ccf1a90740569209f9e5180609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb063c46b99e6fc03b02a9a04cb3df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269769abb349c26d6e52922997bd9b83611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d9ce93997f3a950c68c784feb7d4d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada908d89cd1e0f8d0658df44751158613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee37dd9389d45d965fa940ded395335614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac32f9e4584e778689ee2a64e154b82615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9460ea5c32700b596b7f811499750e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e7e98a382b9c78752f2fbe9efe840617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37101a0590b09d1f62ef8a1212bf8e3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd0f8472f50bb0761aa13a49be013d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909385c18e3dfb7e48cefd91b2c0d81620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6560b62bc364671ee19ec8276c8b08621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba09fa71a6f66fb2cadc64413a34080622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bbfb80c263e09f1b31dc835d24a89623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2053289bc2d5d1cd5194dda8d542ae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57ebd618ff896613caca68c53795bd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72051ffc618d2208c7dfe5311799649a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d9081294376497cb474ae9ff185ab627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a9a0f82bdd4e43c4cfef969442f47628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98293eaefa0692caf0cf6737687ac477629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253772218f76986b06f373c8245b4b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d84fd65edd49a486a24500ecb13e2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fce3463d25e99176bb7b7551976add632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292db413cfca3d89db0b747d62a0e2a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22638f970f7cda392f21ed0a4c6f7e9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c3243b9a64cfcd8147a536fbbf1a8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c88f35fe45048a78accd0f10b2d0eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68436c90f3105c25c091c3cab720692b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c6fcf62fad170fe3b6283e5d3fd4e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a24781b417937bcc14ae1c93f2ce13639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09833f26b0583611232e46a5068e33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d56a64ee8876ace1007c03aa36a940641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbe0cf4da6e6b410e0c1e5224cf86a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e955cdea2785667113e38e591a29df643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6848a47ee04061edfb104f6add155644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4f652bf7d155eb4b7dce02652138b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1dffcffff1aad7fbfff8b490106b75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864918eb281e5fc8a020394886d54f1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d571e6badca3e49122186125aaccb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe70b7806c5280e70b0f0eca5ddc8bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe203a499171630bcd5b938d9958c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf15c817abb9c841083c1d85e063c14651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0f4d3888bc46bec9c232082525f32652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006b2eb208448bf2d5828323f9f9e53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbadc3584a78f3b23468c082a806b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b2a567c81ae6354de139ba87bc4ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b783fb34e7d831ffe08fdde523695656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0bc01d869dad20c6d8b3efdcd83c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e92580cbc69e5461011a513b4b681658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d30c52a4d864be3d961c8e3b9f25e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a549edc696964a5dc963862d018fce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123478905ddf879a68bad88b7f6d6174661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36a09eb77ef173ef8331fabc1d204e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e430dbce95ef1f60373147c6f9224c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6eb8c289cfe2a94f10854b96d0659664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca557e78bf249e665c77e9a59ad20a7e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fb198031e210eb9537634a692636b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9e12a0207f0ca945379a899e172af667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5a1da347408f7dc1475e71e3ef46c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf869bb0081563de8449248ff04ab163669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6649f1bc938f8194c750ac562605e88670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468aac1acb970c1f02714868ce2a86c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedef74a1c970d8aac7db3a351c7560672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f3252f5b38d1b3a824103f70c1f7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373351ebb15413d3ae21fe075ba40fff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723023489fa97555f366416dd65844b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da1bec4d03fb2df9114413fbe8c0c0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a382b67c59f24ef8460f2c503da41519677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351affc82a0f632288221a32bedeb1bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e465ee5b58e838d626831775d25899679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe2a70bd9e83236c5e32be08ce07ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abce48b94c5c6af364e4071418f938681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22c72dba7a885aeb87b004de9f8caa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a2a32a7b33a4c34156025d5ad3ab2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317ed7d5f57aaf017921e582e2e4a5a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece066d7de0d7dd3ad6f5e560ac65f6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684551e0860d8236b108b36167d2500c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c8d9cf17fc5bd4d44ac630df1cd31687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f78a1ae420804a4ccdd9da5a2e3cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7e32c3b1bf4ceb60d33cdb3ddc5ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625988280fb90f407246193c1204f5f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caab5f07d5978a4a00cad54bb4e87c9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff471d18dd45a0c6ec28befb3ce1ce2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4849350c0ddb506f842309398a01a0b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1a099c6690d63b125e0c53b2b6f56694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836bdca3f277ce30e6721cbeb84c3fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1f3a34a095f19d899a2ad28a02d09696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c5820d37834db6548bd18512d2fc1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623dd25d1e734e2cb1353572e31e0bcc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c5464db87d8503f745613c378f0fb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466d53bc2a97fcfbac427ff9a458ede700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322d555555744f3537e6695db2533b7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b642e828a6fbba9e359f8317c447f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22278ea79df843a551eb42dc67243f0f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bb2ae52edfb90fa6fe135ddbe5706704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee0de3bdf7af2009d84edab918eb8b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d8b9c6ecdfbf50c1634e2067947ed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbba25c4a33b5eaf454f6aaf2477b93707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8bc8bf4f194d9287c43cb5eb9983c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e96ba0814db1f6925f83b634439ae2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d54c7e1258029a08f6cf69c4d6243710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78e87b92bcf3f804e8537f9d84a546711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ead5139375dc3f7274e0ae7f5a2d89712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2db2c8b1d27855f8919fb05f06b58713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edee4420ef82978bf76681c10cf508714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322b9fe84b2c4b454d58b48e3b4eeae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723fece62751f7229996390a7434bee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f8f3f0107fef981d372e03195c872717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7c42a7358446a8baf98555a23396f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486694c1e8543f4bf93aa2041147a2a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822379bf44fe80858d8097b7afa626be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74b20940adf5b8aeb14b94f0ae628e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbd4d0e834b5ed6093320e82e81676722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7723982741b376a42c6c1320ff64af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b3827db370c31593c04d38705817c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745732907f1b079dfce370e027bea2c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4e5b70b52624ebdb851edb8ad73ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4eddcdc744e145e54b103145e1ec9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c313ce5992d61880413e39cad67072728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597ddf9b8ca87579daafcfcb4d8bf80729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0024953654db17a934017a75a8537007730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84914f5e4082237613c40dde78b3365731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2308f3724bbc0714db315e0d6c4a196732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4df4f835b88d524e7e94708426a75733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d753b586c2d6f3189dbbc1e7c9693734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe28b5f7fb70143e4057df7596abe7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da77dc73d915696da92d3d5cd740ebf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c3f26dc7c0852bc98895228b0d4ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a1c908ee4cd3087d34905b2e91f7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b17fe2e9c914f82818ab399ff7f82739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64ad065aab7fe5a7c8db0069f95eb4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59306daf0b4b2ba34281214c4d89870a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52a5ef55afd8594e71fe3634447f7c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd3d5188458cf0507f5edde8223130743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e0988fdcdd6a9e7e4c0ae4cfdbba2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b972f20c97d965d50fa42198d1a7c0c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767baca39a55093552e9bd3ed3f3057f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7ac5c42507a4bae0db6b0fbaf5f6f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d5b38b310243fe0ddee8c6ae9d6f8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea019ceaa1989e4dfa02cbef9b7c889f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e5bc073584d046c1bbae7e1367443750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea95cb1574e2f1a5e246597467986f7f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41966382f9c0adf033eeb12ac77acbec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557fadaa86afd5936251bf3e1cc6ec3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13488ddb5d0045bf6a408a17ef4fa026754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa7de901732ff159bf33370f41bf5f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8144d1bfb42dbd30202186672080da756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d247581563868dfcceb17f8c81abf1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef163c962210f86f96f53ba984658c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9d1bbeee4c484d2684dd6a2fa4cd4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c2471eb50aae6d5b0e1527325db18760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af4f85e54129587a82db211a953e2b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b3be3bd4ebb65055b68b0549ab3730762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ad7db5d638ef1a3f9f665c26b4d42763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5248e665ab158a0adf70afb4bb840d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eca0b7a3067af48b708dad159a6b0e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e24c5efbf72969287a4926c058997766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160c1c6d623d581e55078c9731e8bc4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b38ce0b2c46e661a7acd7e2ceee2ca768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357e4c9f6f1db769827df18e6310f8e769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574fd1bc902b8f29f86e07b4e1306f3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860a534fe0a28cf5f791983dd7bf33e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05280b9f3028d13147a010f4f8edd1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4f98b447fb0d3ee005668730d6d10773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc22dbc2119bb1e38e1c3c297ef6233774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8429f018ba72c8d1529a00efe94bb64775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18423f41bc2d7fc158158293ff2a407776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddec49cb72f6e1932f609f67095fe4a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cfb8360d661fba6f25ec27abd8d9d778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d090a2bac79b83c7e3e9d6da90a6b29779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eba1a21b73646e2f8199d78b3da36f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc375b014f949a80104adf6982f8ed781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857a943ca982972a8d796056523360f782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cf9f8dcdecc1ca60ab0971fdbc353783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6f6fd2bde71194009bd7bfd929fe1784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3eb6a43ae0c336e591fa534666e5d7785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dac35e92289b2b07283bb81145f35786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e76f683600331a07e69b0586c4a94787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a91bc709169219b748d0146af6673c788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d0303b521a70be51b4e62161ebc42789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48643845fcfecb607eb0f08b9177b42a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a68dafe53726d96f2669a0f574824791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb7d4f53dd64919e84d484c9f2ce3f792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e407ed0efff13f800d4a80554c35a5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0a1650b00114670846c3c4ae515d5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ead24fec49e54bcd41e9f82c41a07b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aedfba74f5502ec53cd7f38764239c796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0fe725ce4585ac7c4706125ab117f797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385ab9f9f0f1ccdddc8a825cbbc044f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67ce0cbe90b4c279117d82e1d1d2f0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca678c1920b7be89ca2469e36cc30f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf0697b7438e076909df8036231857801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebd099ab30d53051d89a8f66736ec0802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da80ff9620693520ab234e798e23c58803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84baaa2352947f90af507236ac5e8d10804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a69767ef75489a8aff18626fd27a7805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2769e3ca9070bb722ed67027dcf2c8b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767ca681b00b76e0fafb6908af09210807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01deafe08b5c4844451a5fbf913fa024808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b70bfdf03a114753a863afea33870809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38190f5ac3aa50eccf4264187771d5810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea4f9dc161cb957591c0bdbae554ed7811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997a488a98d891741c727c7b0dec090812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a5c9853a175c33acf58c454533b30813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800b6f8004b2850b6a9a5c8095eaca8814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765eacf2b769290b01ef09aeb7084ef815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a31cb7b27fa723f0cf4d82271e5345816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eae22329593a2bb8488d4ccb75d7c817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b49ec658344d82c46b591ac2277f71818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e338c22d994c94337b97c600d11eb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc57c88d3b8d5531b3d85b1a6bea1a9820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a608b073920eef62b77dbcc37c5fb2e821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5dc45d64816448d0e35ae6d098750822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4bc265ae1122a907a58f28cc1ff6ed823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d22d86b9b9ba6dcbbf54c7bc2c1d2824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606e04b043fa9f727210b67361dccb9825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c282473447539e47c0b37f6ca28ef826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad566ff633a8300d5135f4e0542bd5827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7748f4920a85aa3cf669606acc2b1d828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f956abbb3d9518add097f44b0601e0829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8ad4fc0f147e3ef54c2f483b18a15830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431e36dac2afabb6c3bd9fe19a6f3f6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c47f1fcc88e7293b8b72bd48e3f1d8c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20750f149fbcf32a44e3521d38674db2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b71e82412005e907e2d4a30c26886de834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9b453cbc444a2061e4879535b621d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d624dcef8c1ca3d9f375dc6fc212fe6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e9321ead88fe2eadf8f941ef8045d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973340f7638c0bc79bc0954306cd2244838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3033f5d5bc37ce6653a222e5b00423f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8dee50ec309eda87eec68d5da8e3f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395959e3e551056e3b9d88b8246a0145841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c6349fa3380b438c56a4527f1a0c0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38103d70acfab2b196dd487c6e627d7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b4cca69d6512bc1b576b2320edee6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4d451bcb9fe3807e9f00f755e3ad9845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c907bb56460b203fa61db1175ecc1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea2243b4bfd0c919097969fd4acdcf847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c0f257e0c7acba1720cc03ec4e5f3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b5b4e654e35c751561937e5fb4d8d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fab0ba807d334fed60c17b968514e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f143ddf7c93ba17575a0ca5d34f84b9851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7d0ae5ecaeab207915372945be97d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdb805f9a78351e5c142f5fa98e64f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de042dcf08f40cdc52e2c389b239bc6d854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d103aa108960eac6de4ff019cbce691855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170603cc018e3bcd4027e16498584e7856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f88d45aa58d3e9864bdb600808b2f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf8f91f948fe53e64291802d7bec5a1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b64097ca4edd729b865d7d06cf71cd859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac3e4f2ff1a16677a7e3c8c47ef6c7860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b63fc8c6c46231441d998af5f1c2b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85fa8e8fce6e7e58663f87cbbdea0d2862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411db7619cb04ae38a6e428e51461cba863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f03f04daa81b6cc157f2e489afc7b9864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13866374570fb4fac17fd0b4e2070fea865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cfb2c66ae6ff47cc50cf3a3c64f642866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b01717e9b240140824db80fe2bdeca867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396ca2b894defb0736a87f9f79588df868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0538e2c5671bfd74d8eb1da645a72869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d03c2a35b5d2c7994b578d12017aa9870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4656765e17f4c81fd381704285724a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321c045f66174a8c7289485331dbb82872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7716a7ff247908d5650de5e0456331873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1cc518ad42cca062d8ee042071389874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f4e9fce9b8ef2690007c340e9d771875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c81648e1f69957e50a892067ce2e1876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f90374c48879787e670f5ff80dd9df877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46a0710c4d049b34c2abd0a52830a7878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f6adc094bd16c89d345a0cbeaefdd879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a90289598add6ff22b8ae9826a626d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e781162c68d232e740da64b45b5da27881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003d150b7cb8366f604ec3e4418d7ba882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb62fd7734b558c7b2c6d0fd218f68883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96180de64746c208a488ff2d1102cda884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe10bad3c259ea0fc917bfeb6c73dd885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc171a07d70b3cb6330ea00398193f886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb780e30eda24d3a3eec3b64dd20f5f8887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3514a1fda06fa40cfc8166e12d01b888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4febdba5c7dd26b10655826f92926ad889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dfc7e834c7d9962cbd8c31f9ce1ce890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4687e195ecff24b4e48e253faca92891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73a5fdd0f41134a5974d8942fd9bc6892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c039266d4019eed33c2e1b6d37bf914893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb3ecdb3281ee05d0f5552965779b7894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6efba7f885ad0225537b49c282361895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f98756a949efd737fc59cd7123082896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e943bf3d08d7a566ae64ac6fae9381d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0593e166b5fdbb4b2115cbeb5b29a898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf10c729e4019b077293568e57e720f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a212504f7606bc4b9c588e14cdceba8900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9047a9798b4bf8b4a178741c9700e2b901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f68d5a315a606c41a5630b2c720a7902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a00fa85402abab4e097e4e3e221a4903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5686ec1621d6fe48e42cefb1e8c5c0b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db55fe7a96d29f6e515f1d88ad4de9905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552dea76f3aa5a4d4e43a9ec681af8d8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7e1991dbbb4a16110ba4998d9870f907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d461dd4bf3134a647718161aa6ca8db908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cce77924be49f4d025394a30ba898909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3beb289bd4060d6b30b926de6657e4910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c911d8ff7f91a05d591c9a314ad1d1a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eb91d235ccd71cc70acbe2814c852912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c886c3614acbd15acd84a2fef21bbfa913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e859700331c54a8602192b3518944d914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae432e5321c6204888558e988cdd92f915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d8f6ed6d0334284cff451e095ec4d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3ca43b12b83dc4149b80ef22b1a80917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cc7a0fb2282365f7188a1a2c30362918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d025220590d1e16d828b2e884fb2a22919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acbf4fa6509cc6cd0279031ffe5ecf920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828033832bfb6ff41e25f285ceda7496921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a9c9b618cb4113bf315c7b77d44c4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e79bde3dbb5f05a1ab0349f63f5c1e923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a1e377977f7306190ed61fabbc956924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817c134ada912ea3c4bdaa844cf80cc925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2477a514f19e2b4fc8ffbff949e3b45926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad7643f3443258bbbddcbdf518d677927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b95583dfd1cf1d1ea6cd799557042928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a48ca0405e9ad7947f2c4aec96bdb929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1238be21f9c742a4f06224df1474f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c75cfddc6aab117f5e8bbd201a34e6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cea5ddb449c0709d6d0d3f9ab9db6932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db441569d9bab59138e05197c859a621933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ca8814738ece7aab68635c134013b934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd40e592ed5edaf30ab8cd9b3c4431935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53ce8b1dd1a3c05ded2b576e9c4659936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8278dda90462911499336f55e61b7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586de4b16dec01c81cb70104d27d083938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d948ccbd5b9c306f72af8b6d3986e05939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b99dd1d14061593a240255c693b4d940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8706ba713bf3641fc7addbe737f5d9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72026e03fbcec27286995740813ed9942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93b5a0dcc0901c2b6249c065ede6a1943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0cdcd61e6362bb6df5d74d176376a944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d69909697514937ecd004a5bad188c945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7034a873dea554d4c0f2bc2fdc3e4946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f7fa8e12c190e26a564eaae6de7a9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c9ac07e6031be7c48f1df0734b0a5948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc57da257b21d09f73a5bcd8e4963b1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b41ada8ec19a8aeef442c2eb342c8d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda7bf457e2f403e3356832902ada5f951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee618ab76d9d1f37962fca59aab8612952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd156e6c026b420aed4e1b122ea0907953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d2014c406a98e5bf586bb6f3659bc954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a248a524854fbac1df782c38cdf99e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997353e7ec7bc5d281e10332c2c6eef956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d137022c22ec015f7733f692f3109957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88e590ca33abc6863758b5138fdd23958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a18d6569b508c09fb180e96be36e0959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394eff054316d009ab0d2f36f9b42484960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3f50d1551315d8afc8e73e63e1773961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a0665353a008d87fc486cb70af923962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f096792ce3fa10cea7dece013e6903963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d902d0df08ba677bd1b4dbe07fdd137964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5676a49c61f6935763a410cbc1d22d965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f4a0526e375535b2a1eee7e1e1633966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03680fc61e396d88b5c2935ceff2757967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd5ca2d158953a0279cfa9485791f7968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9caadecf25b97c840916723aae0a30969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42b3ec0c31079949b462d956d1de79970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9136a30a9b0fb8748d304a9ded59e09971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae6f9c1c2ac0575ef0f3d849ec746d972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2b9fd36e929cd2815c1d8ef604a23973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be97b8f4b739c67a23d5cba2c7af8c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1348f4e541c58a671faf9a25792d5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0455aa4283592556909aa03330ace976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46841309f0bead30c587d4d8c2fecad6977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d826b0df6b3e8366420489b9154ace81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b0f1832c5134a2d2f7723b2fe96492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902bfad226cb6a3d080979da109e3723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd99672c727dc2f384ae107c7dfca6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826dac298ad85d9716f67bc6a196ffbb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59469c73b9f561be8f2789f1b57189bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a454bc24a3dce86d87d60cdf6d9617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b007011da0ae9a532b06c14c84ecbab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385792670b5aed44c629e1b7dc90d309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd7adc7822903a240ba54b4ab6e27510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f93e33e497727e88907fce8e0702b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb50e113080bc30e88985838131cc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59db02460f3dcc036d666012b8f0b5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5161a1056b9805e5aac38c7b4a3d7fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139be095f072ee80b92649f61fa7da115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3802eeb1fef5d21867b1c677adc7516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd49bc9286a14b47f8ea23e106c5d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce72bdf2be2bf199bbbceb57fea573d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bb18a5917d1ad2e7b8ca265090a2719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1630fc88ffbe73c3093e1905e1b6120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e34b1b1a9ae346169c86c920ff8cc721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a40cd136b2940dde7c2e922420ed822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d659ca4cbb4cbf0762a2abf99bb4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43220e471e7ee94c64bba8995e66d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef485f8c524e4505be52dd9eb9b86c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64edefb2a7452e727cec1233f0efe426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd035b440df7577341afe3961e1e0b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c30b8d30aa6de90223c1c0439dafa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792b9fbdbc16034b7b4aa42448aefc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c7b11062239754daa2b8ae67619ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d543d61c5c51ebbae339d0b535df131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98358b2008c6f624a228d01485e8509132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94157b3156c8237096d463b13fd8406833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f349a32ac060b82a127d7cc18f1eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fdb571d4b29633a4224525eea3b5635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5eb2ddfd1abb2f32c5176fdf6daf4d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b610df028125e87b826a8a6f30bf037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe287abd7f378bfcc67af23049a1bc7d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2eba323750c584f0e8cc1530ec6da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73966f47dd1d6bd71384c759052ff040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bc17f23bde18013e15374040dd09741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc92036dd041b19c1ad4da4baec454742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a42dc37c2db1241a9e49a4a40694543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0b37e86acd6f408b3c12933c03f3f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5f36fdf21c7a4580bb8448b3909dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09b8fdb9eab5eac6cf378ed8a6bd7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c690250fad568409fc9368b6bee8147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d397ae9d9956dd2936fb0d9b372e0e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a9f0f73d9b65c8bcb01766204222dc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087edafe6a19d3762ab7bb509c09623050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169a3c2dbe0520ea3ea1f07985f7f4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7dd1be8a6d2c49d99d6e52c304e9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3aaf4b41bc466bc3a2eac27f65c51653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ab954838f3ad9cec6bbe6efa7f1ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2023829da035fa933acdbf3e02436b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626385b2de1f4095ffe813eaece1eb3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d66899dd301a9b727e4b9bdb4afc257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c253bd821b18d3562a8db26f9fb23458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe789f2880455cabaab9a105cbc91b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc363247b12c633c6e1042aba943407560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98deda55faa820ea432236563d42cd261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262a62ea4fc32c1417d779c2847f4a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6f2c2cd1ec2611b93fcf286a675bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327213b2fac3a66cc21c84be8272b7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5945976368c95ad806a36f68ee36a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe135d7b2676f974b509b0017810f17666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6903094cbb37cdbf82cb898800b4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6d4b54affd5c188e0691dd5ae041e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a134aa383ec401a0bbc4bb59f8bd169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25f0423a6087fc2915532b654e745d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204aa29b060faf23e2f1ee04fa2afb871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e49d9619dd7ae5bc7cbe822584d65c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74fb583f6c3c00c2785591ae14ba9573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47c8d0527df79cdf2a578171a0889774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b195c4944328ce95c8681ee5c223b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade5ad20d73ef64d99deb2f8138107a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd728fd28789b16bc7bc129caf4042077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942403df08bab597a320313d4eda993178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db973c9c9b40088b0f5d6d7fe436e3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b34ea3a0af62606544c5a89e44a3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a61cfb2df6a4892f6b5ffc1de02b5181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8481e368f589be7e6a933b30e53a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1ddda69f77e8afb7a75dc76897da983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d8596e49d3cf04b63fd34f6e699c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f31123e5d637a420711c48469ccd485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989b3b8d7ea66814980675f03389b7d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f22dbf9b2c199807292c42c32bd15a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e1133c1e3a1cfaf87efdb5400946988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc289c77e09efd6fce7450cf1c8b53489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d9981a0ee0f7337999e84eac2e21e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490d7d8a060a684b5a07f85409b0e2891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbf6bea500f99c34c2c2f1cc64382c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902198a06b92ec9177fe47eb68d3345193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5b8d268ce1fd43cd22073fb686a8994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398ddc71636313b60dabfb35d76500495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecc40992b0cc28d34c23a96189e2d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1566cd6c2dd20bf76c9de3d921f7d1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09722ca804d783ab16ba12b46cbfb6a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761c70568ce002025b6226e7bfa398999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c62803ebd3a87b359e92453526e809100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbf0d751c83f78eb78726405551b39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2648b365be05e0adaf70fdd17add0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb77d1763c45b493f89d2f832630d8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b225b9437e76466e0769ccc2f8202f03104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae51fc17d48555c4f716d86e5c1a6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a3a049dc5bfeb7d60aaa80efb9122106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b172ab53e6c6614ec0d5300ae1db74107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7790c2732b5da493715066d39cebb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb61c56f266f18c90c5953a7bd83c67109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda42cd90de7a90ddd3569e17ab0948e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b1af3ce145f097dc12433cc4b2739111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5018ed38880f21c7ff4843b7bbc09112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee13f3cdaf61728a5e17cc2cbf09f96113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c93c6617ea40e12dba7cff24e78347114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad7209f4fa3207b74a2eb6c26e6e3e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55684a7187c1453af2f5fc273b50d3b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf732b6340275afefb337fa9476e23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b396b3fa56f813d0c33d3f807aa78118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b88125e8ee07af46e36c91d72760d1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73729cadc54ebe354dafa8f1d10556120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac8e813280cd5785b3061363917cd9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb348de9aec7cef2931d0cefb2baeae9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99264897a05d0585e27e61fe4b5b6703123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7f524b32fbe912aa7815c2af5efada124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efb06fe1ae9bd241d95f042eb07500125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660abbe86388d13d2899755917b52d19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5751c89ff8f312d86e8eef2298dfd4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35e65ec35610e6aac98b1498232b45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb13297665f611bb71d263f3883cc1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7727e80f72a96e56699e4f1f74028130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc6d2cedf2fa9148eb6d33854c5ee6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ab47e3d283b4cddb0409470033b23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25021f964cf9cec13f9cb1da01daba59133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d957762e2a107c63175d54fbe9e1d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5042772bc0ccfffcf5c845bbb8b0df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187c8c77bc6c68ac7483b40ac944305136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b06a75da640d1a1561c078338bca9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33badce23a59ee64f28bf1e41955730a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb5cd097de40395db5aebc8fabfb9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9d2b8ada0cb0b7bcf2cf93927c740140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e0d08fbe8bab6b2f0ec9ebb4e6a76141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac01cce4359a3dc537a70ae9f78db7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044d822825e4f67ba2dd2c732e0cd53143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d6a847ac5c28ef69fc78b6e9499e3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1d2b45ec654656fbc4c20d9eae0de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb452ecd9f31150f25311c6afe575c4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c622cde70f7a3e723bb65963070fa0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d5bf5016db87a5228d05919d17022148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17cf9940ff7ebdddb256d0696cc7ee2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b217c060833938cd4a2b5e6b02af054150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12caada770d9dd5dc91427fb338bb0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90345b599921ee9a79fb5a480b8f333c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45e807671b24ae1e904b234ccb7f4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfae82878a77fc60576d230c64f5f49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f4ea0ff40bcfe02753f885e5ddd09155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3125e8ec6c6404da923b49dfe930249156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e04f68464b3ade956332516169d9c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474e27d5bf2559c8cb28939dc8eaa23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352337114cfedd268e65acbe9055533159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3eb18b6f97a40f90a18932f046ae48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138f4238c8bdfc22c07ca47b167fb08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac9c0bbf3d738df8e6e592d2dcbb64162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed88f92890601e7b310d4f1da6b1cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426bc94b6e169197cfc6cd229537f13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4d2a6c11d7726c4e7b12b9669461a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1dcd8884a793d6cf038b0d9a1506e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285512a4ed290fbe111cf8cdb5585b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53a20d90dd25498c78750fff125565168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a06d9211a61f74c37826ac03c8a774169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386835a3a8052b40d38dd8739044a43c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db71ec35e7afbea5d1c594deaffd785171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3524e64d641d8f12a856a406b87f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c591e93d13ab3ad271f690456f4f42173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5317abb141cc374a3cb09d2671634c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb9a469ebaabdae7f90d7469b6e9c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb231abf13c26bf0507a17282a76e3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8caf3f32ee153d48c9447fa759ed0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf1bc3aaa4088225c17a93a0c2a37b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713035235ea854b30a84a05e0110264f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a3327655ed0648c55271f5a829c649180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9efa3768af9989b3710839aecd2253181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ed19105b253dc5927b8ddc1c3aa38182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ab39513605f60043c0d4c69546d60183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7e07361a0ded825ee84235b5f7db0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53241ba82f2512ab42af4c620c7b1a74185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a7bd58cd59f1052027e6982590fd4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d93e5acfca69d89def308a2952a66b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaa92c75349a1dfd92840b0ff6ac60188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a35337fe79afed2fb09c7c0edf4eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5feacec398b33ff538f0245cbbc840190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aab9da582dd35169fc5908f9b071d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f52b83262bb8e4e66a957bad308be192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1db5aa3f6c816d6db093be57dfc21193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73d3e913b05faf608a346df1e7b9c0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e690d2dec19125cd2128e9de55115195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0706fd0862919a5f900f041dd17422196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f97c1ad7881f16e9a57c998202391f6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631310dce6b6b1eea52b05f469b95c01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee7218c555a66efe8501e83fee0438199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077fa69a3e824ae0fcbf19209c4628a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7ac1fb155e02b0f55cbda9c2b7d89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109797483365e579d87d72915337dc17202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdc54df62bcb331d4a360a3635f909203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0681fbc55ba32a7c9eb2c7ed582413204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef458aecfeb4619b4b54d8fdff8a9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b419e2cec1805262a79dd2bc8b7e3c9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7314b575fa7173452366beb9afc3d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ab337abc9a58f03814b74544ee1e6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cdd95d932b925be88d392e4311a12209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7ed41a7350740768d7aa3fd6c443b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf19138857a38e5c0cc5228db7d327211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2100d7b141fec70b4268dddb6e71570212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37318546ae0c4509c2b704f01f327d0d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f500e6b77423a4864bb8eb144cb0749214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af050d693bc62e1e73a06043d0e8195215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4039efa3d7556992904412dbb3a663216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daec7bfd5b7bdbec37dff2e0d758348217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc007a81f2fcee14d127d6a9adbd51d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169a9c8c2eea23900fcae401d072cda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92326b3fc677240a0a4740afc131da0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9e7cc36c40ac5e9f78f0e042b8941221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f354c031b0c3d5aece58ee7ea85a0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da96e9dbbe00eed2626d88df326110223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db70a5c557bacc5b897fd13b121d52f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7070a5fe0057359a72ce4281952035225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574173baebb33b4818702c2629d02c33226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6998737cf10212e937aadd91fc9dc4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33710aaa02543f10abaeeff45fadf4e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f091c54a26ea551ee94e0efea736e9a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387ce423fc36d6b0783d0d929efdb39230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cf846b31b4281990c8fa19715ae6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c98b08176951306966c60bea9e88eb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379bdb3d9fd12486d01d6b981cdfb71233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac265cd99de4f5fb1eaa561066c3fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9efecb4dd37d19f520346cf378dea73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96f4e98a8a3a92fc89c664b40bf0c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeccfb0abd5185b77de49efda747de6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609588c5f177fdb971826f48756271c0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b2ff93a2921383f74522c8a0d44f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18522d1f17802271a7cd5ae10b39616240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fb1c32df0afd3b76ab468ef63e961241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de2ca66d621be333322e0332bc0577242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b398522d61bfa29fb195cee15746fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12938023087455ca83aee0557f030a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7da20232dbcce8e0b44e29c6e3e93e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d9f3044d6a6a91125b7a59ccd42bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961856f07876570530cf6bd8192ccb1f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19f779b8865c8155296e0c0f041391248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfce61ae92d2e25b43f6c5117900e24249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9ba12970d936721a53b68de2d32ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1c93a413a354bb0818d362fa2fac7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcd1b069cf030eb47666b3dd6ee29c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a878ab9e687c50c6092f55e818c0ceb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eebd0717abf9f0206d1daa4ec8256f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0abdf535250c0795d670297b6d7829255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcbc3bf7b81e192a66a1366ef76f000256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8198396bee954dc76d4fae187d2cd7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119bd289b8745803b1a53087f7fdd28258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854f6951e588c06b74b57e8c8435b0c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5458156eba22aa342e89ec6ba21d0d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f425bfc9b12305538515a6b4bac923261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35cd788acf971c691e53d299152182e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ad167d83a86c44db4e8d1ff3da9c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49193008b46be471de5cfab76042029e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fe8e3edb8ac9cec868c91888b1f06265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b6517c1917a0403617ad6ae43d28e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0937e0d09515fe3e617bd37a1df6f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285275a874dbe6fc983d8a2dcab647cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67bea8e3b7d396db9098b9ec0d0728269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42a65009759e817ebce3b1a6fdd1e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cab3f3e8f5dc379e5d14a34abf827271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b664fcbb642d218e8afb194755e936272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c021fd572d935086f5e44870c87a57273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78fc6c956101ffddb93fbc4d8452d83274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13897899585d53a46292187ac7a760d0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ef1836e1016aa83398a87ca21240f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccf675635e5b7e76f560fae33f25e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f556171a48f1d9d96b0b771ae7f37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73173fc2aff8956c05cb612ed4535d85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0b75a4a050c36f20deafc4d6964c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527c73bc5223efb5a7b2b279d25a8d1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775260e84ec2960a81bd48fda5aacd5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dedf368e524ea9c11b761b0b7be205283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904f4162c53c0e39b9c9e4bd219e66e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e257a3c1854f65de817cf1ad6f01506285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b62bf5750a0f8142a41d0ef2f016a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e0a956701649114f28b8cee74f49b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f97487dbfac20bedcb3653d74cb96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986964e28496e10b7e6680e13e40dc9b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ecd28cef16d5316dd2afdc842e16e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e516ce84ede0539bc9e1df91f6e1bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347c6a691299226e3e14a1e3d258519292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ed05165ae2d9b29dbaff3a787e52f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4bcd073fcfb5932e2bbb9b4035bfb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09293752c791bcc1f7637aef17d6743f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63879b2edd7155d2ea42fb4533478787296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965d1e1e71049ca37a7d2be2645238e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403560702260a50fc0fa17dbcd4075b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5e9204650ecd2392834981ae316d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31174bbf5588b87e5f3b458e7483d4ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427b9e62362bab3d5dd234bc02d8569301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52995c2770ad7a13ff58cd4fc35cca302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ba0e0877d8429c401233a9672591c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd49f49f5880d34712a4ab9254e770304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66420b3d1fc5485400ca42c7afe584f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dd28729937e2af23e893dae892512306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e4fd999ba7415daf13d3e04ab9e34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792f12b86e7ac29271ae140f5928582308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62583fb7fdfcd9cb919e3ee13e1c37309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6758698d73e06019ce18dab1b8d7c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb348154d9a6cca32efe9f9e47cfee95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d42a51906c8bc71726ae85aa3398f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9d3272b0175ff5e6236d7880e77da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54810c7b3163596fdd8cf486a09994bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574bda371c09bc12c73ed70934afb2f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48337b876be21787c429c7182d51832316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e79e3873137f73df60202fcd040c2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3f20165f0dda535e0a551abbfaba2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b55437ed68c3e28d8e051971622db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc3a7acca4ca3d4e1b530e538cb9ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832cef66dd4d22111e57c59994dabd7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3483d4f7bae4e14bfc8da5d9e44347322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787de8400ee9e1883985e8d17cbfbc56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d095960d4d84ba177dbcbeca2a2d592324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740875fbf7066b218110a24ff2221f56325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004eb294916686fd676eb855cb8b69b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933328987bff05be5a61fe8e62136ff327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf318b720e94908fe455e9dfcb116ad2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e166822cb4e53474968ffc83d6663329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaab9d7663fe4088b0f4a9b5b27e58f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572d2bf5cd77572c612f75e406cb1f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2f8cd4c63f953f06dbed6dd0bc2a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7f4ca9e1be80efe38456e3d214f3e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf71228e97dcb3475bd18499efaea18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62cf179d8e08c20d9cf3c8a3cccd82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb08b5430a1849d90df5894eea08cec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ac1cf98eb6d56e534cb79a13378b9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7838868b451af986498578007151da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417886e6b9ffb8898f5ac90c0324bb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f8862bb1a6009071c3dbeec7a324a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaecbdf5e0da65a6ae24af63b86f974341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055f32fd1217e0fa83f5816143a17f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61952de4d89faaadc59caa5ce469f026343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0fb36463fa4513399a37b8cef2dc7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f8e73020042d4bc4d20d94ddd464f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74454db706a932dcc8c96c22d866745c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1a4002a8d88721cda5895df682ff5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba405c07eb76fd8f8d178a931b9c8ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f39bd74d4290d5d394e88d1506e83349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b488832fe6de379bec038f8ed9734a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ceb229c147696385c1a31f37b739b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c061bcd9f3943893c0e360cc1a712a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141bd018f4683d4716bbbb99c1a4ad7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afceaf6aa3719e2f481486329bba94c6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf965410119c3a23ec359ce9675f98c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc922fa776cae8064043bd3bc825e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e4241a8ec7125726f3aa381a740d4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329de791c6ea2b766bb7c19282bb8e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9334884ada1415e0c11faad33be34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823698b15f3e4ccf6bb514bb6a5dd38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8994b16e66125d43bf47404bfcac68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7203ef293082682345b736ab4fe6b19362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac990ee74789c7db7af94eaf3045b240363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106eeae5fed9ef17363747fcef5c66e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8519b05b154637d17ce4e5ba8e2be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f35ebba41a60e5b9766baa67b8e4c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dac42979d869ef54dd8b47dda70400367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584da92cc22527ce7d7179e05d279f94368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f61078e36fc097c8f0adf887b190bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd900c6a3f16e175613febb58bf74887370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cacb4111fdf8ec7b40bdad195d091371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde0cc9c89e4f6d55d73991c9f7ddc2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c582bfec93678ffe7fde38d5aed0fb5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41332a2fc007dafb65d4b22a511478374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2510270b2e7f7cd2eab09b5b71a2c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4951f39f7c00ee86e98dd2e778a52ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288483d7ad365cf1af3a8623e6f5f38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9130b005307af707c4f58bb984fbe3d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c94fcaa1ef51d7ad3bbd3f25e467d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55ebe49516a41c043d53031aafd0a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d899d1678382a38f7d3d67d10a580381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60169ca1728f98f7bfa8f619cfa09bb6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bae2d55cbbdbc45d538b2c2652af8b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6eb70fa1f39e2e13e51e521a81f560384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2a7ca5103299a16e89eddd182b839385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca8e152f04ad6d83d048365c2842ff386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d185374bb81b6f39bac5b5303bfec0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7367fa3e51f66d1902b02e25fdedc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d82db75e886a4d7fc67601f7ee7e70389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec976a25e12993d8762d0eef52c55cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7f0c04825ab814d3eb394a8345121391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93921a0e381aea865bfe98c1a6d298a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16183f7bf489204ce7b587bcfb1ce726393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152aae688c776b0723253addbafdef64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919eaeff4cd7d75da87af4868ad3af8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8190694df73b3813998f5d5649669396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a985cf7eee450e8cbd3276144b67c4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d941f88d2f035a000da12274b2df289398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25d9831171b9369afffaba65f76ba4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fad2c848c78eb35dd184428944dc99400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd087b499b149707458b74f4f83c3fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b16a5b57c53a6e976d636f0c8d5c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db023a3adc9367ca0217b61ba4c3f5e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1856f2cf9db091325c9de1ffde67d11404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7d68d2b9d4dd428573b37aea20b5f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164ca7c3472a211617020ef21a9e8b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ede874b463c201f488029fc428ec64407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d36eb439ec57ccc1c67262a12a5fa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d159873fc2b98d989e385a295867b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761c33162a8b958b6784586978483de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c3d9a0e78fb5ddcc9e51a8dc12580411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1807e061f8b0642e6466347e1e407412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe322c63a5fc5e3bc611fa8c9ff0fe7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e267ac6de4c5b901a4a4ddbb7353b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e0aff091a9d494078a9dab725f914415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6acf772b4b8b74015c5b0ad5e3efa6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff0333670e0aea74e0e4d194454131417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9443a99ba2841057a39a05224e17b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746369457dca422541902c8391a3ea47419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad8d732d95867d4b60e19a2188b4a18420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33993e1500985da566c5da633594bd69421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfd6c1b89262123fcb7af38994aa1b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129e7c2612aec3b2d40709be058e362423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d89fd6e15ba2f0f4a4c2b95efd60ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d1be40ed40958ea01287b2f5ba50c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bf3f1ebf28ce14199c4d3b64ee695426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa18d6526b4016f8e4edaa7298883d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869247d01dbaf699dbb2e09883fc6b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487e38fbe4ede93292179de5e40a1f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592199ae6193ae7150f682b1b5d8e17430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4467f15e969321ddde9cf72a34d259431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577714963a1f7a46d3eb9dc31c246023432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bedb718443db2adf186d7507576de8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2b2fd8f9ae8e7faeaae99dd6a1713434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780bce445e1aac6159673eb7d483ff1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e6d5b2b14ffbbbd19e2474da9d5b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a3a5ca5797ca66acd488a1b2b18c49437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12613e753890ce357a1ee57155909ce6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545ca497c59f79f9d046331e441c172439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd6ad286f95dce9d53129d1e99cf6a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0e81b54bf8d8fb6446e99722f6d56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c1cb86c5209b51afef8f43ab2fd1c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6effe478a0ee95e077b9b60078f49443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f9fe95db4eec63a890b8d1b190083444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc716e750ab2dbd3b8b0f2d772915c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66290c6ca660bb9c6175508e529e3168446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c25fbb82894e3e3a151fc4437ea3e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0fd436e0a0311f0b18813171bf9ff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6741bb315ff2deaccedc07c131184449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75adfcac4571ac4759dea099e4a1243450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72ec30c19eb179c3c867d9fda2cd1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed369bc66ff7e2f2ab02b879b8be238452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc861081f27e18f3b523b7fadfebce453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efca9a853aafc24a7a761b9e99f52a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3e4243dce51875a376fd9fa3181e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677f514a010ee98eb792058d07da2b66456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec56b8e18d344d95c4ce09695affe03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb21e6ceb2fcef449e38a454e9cea75458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf85f5e3f3551bebe4988f279c219d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe2d0e0bb4e7922e93ccb612d1f170460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6470c11849d888733b2d307eab8db5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7b871cebdfe2cdbbdb7b5758fa641462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa282ac235af07389c162dcd922f65c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42dd5665cdc56986fa8530eed112a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4faa23b0730d2e31136c8e45c0542465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea26871291317b6e13eb59a36c9b96b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f4f0b51c15bd54b81466a10aa2b0f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f1478c4c8d10ac2c1f7ee552528df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f88a26d48ce5676d055e46b10f9a7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb82f55a3283a03a02e9798df7b6b9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51067b7d8bd9fed69d25a0c64c70496471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606bb8805c2831fdd4b901376903c79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a4cdac018faf41d463cb2594d6eb0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafa8b72768ce1180e4bb036b81c16d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bd2b5e3cc11ad63e8f57a802f07a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692529d2f19b5a0af49fdd81377470f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec808cbb36cda1927e220b00be7b4937477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4c00d0b825d6d7e49fda2c4e0a23a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab69f0905f75903dee8961b1476ed4f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d0c0759e4658c95926ab44e55756c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d325fa3833faf3dda2dc88143572e6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f58b552d3669a19b0fc9419f32ba71482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76a069c9e04b21b656cc6725a5c5aa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7380818fe3ae53bf99638981e6c76484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759456b28fd7c68645b5535d8e662d9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8554e8fce8254dd7625abd19630cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92709ae9b6d1900f5eff48ab0d4625487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427d142b9fe6551e4a4adecfbbc50a7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8388279c8b9030f6efee65c0a3482489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705e41722e774e396ca105f7cbac399490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df216be1b7b2bd43c41b5410d7c2cb70491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbb46277534fca8e54e6bb43a1231b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0dbd83cec2d484ef7f92f27587506493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05b01f68d192cdc8c743e1b29b2816494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036e6b9dff776b219ca70fb7c8898dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609217886752ceefb8100f67ee49f16496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5f47c485fa395ab23c239828f0ae3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390538ce392c9f7c41709a1e27943eaa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d62a43de9139151c61c750be8682277499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487aa945e096452d2d56e9e7547cb086500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd90975128dad512dcafc0dd085529501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc19e41b895771eadd517cbcf790b0f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7506dc4b5f3e34d0c5a1b1c8eff843503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48fe2cfbf0ebfb50f549bb7a24279c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650080f2a4c9cab0bc2d83574bae65f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530a15b0ebd60bbb4dca77465a33061506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e40fc06d6d4c20e1b5fd0e868ab0a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c9dcd2d112b99e85440a6de938181508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0890784d3e7965b3c123f340b388c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8c1487efb89685b338a15e6163a05510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0eaf24500f4ad98fe4485b3ade2a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069b24d914601361f44c33a0b99ee82512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86498808b9a72f47756cfe75ccb52f7a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9c08a2d6598d98185cbd555a60605514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b1220b055d901ca61f29fba96d1fb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9916612c932c377d7d3c4d2ff7f9ab9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9ee711aa49c1dfd31c67d0178158c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d7b4a5f481d42d5991b15c8e2e3c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efff4b994679b6c89e6a6024f46efb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5d51819e828ebbe4618ed911d5a9f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0ca8a0f635000f58cac9a752b36f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1224d5b722710e64511790f379fa398522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d6f759bee3d5285aeeb1dd71970b5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f58cb278c286d64d0ccf06b19fc7d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111e38c954c25ec0a7fb66f91f5bcbe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ed1914f351dafc907c4681e10ea6a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7c983b6579fdea29ab16a49554711527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f284a9e898b8497fcc509e82ab3d2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52492666d7ca558ccd62a56d236cc3e6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e61eef51ff9c2ba144a1254592016530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf3383a4b1f047d34ce80ab16e3c8d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b06ca3dfb03a9f76e52623aac1ef7c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2f92f5e3993ee1791c34a8914ac41533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed4cf20f928612783532b07174a635f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa1d3c27af845775a97616e21f6a86535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a104babce03a359ca96df311e61f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657701cf06ae72048995ab37ae8c4d36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bba7fd8da4d0ab7c2c0271737d876e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749201591bbb749dc113f6ee41e72ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100d760d1c5c251fa24e09089817475540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a54db8ae5b0df1ddecb68e6c71694541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed642a8cadeb6e0354a3a5fa6ee62d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03880a879f9553d3152d82c2bb792017543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea964fc211737411830bd0bb570ee0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6357a539ff2f3e4de440f10500975f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9914d8cf2faac3ca0638b0b9d03c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790eda52afa88cb941be5c81dbd7d523547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13055f2eef2c90b24cb8b70add33bbfd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a905d38684cf662c55755a0cd89acbc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385608828b0418cd4d3330a3c7ea167550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651f73c890ff67d138d11f4d4e505f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae04c93b9ba6a339962148beb8e81ef552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692d2b9bf319607c7c5778e3335806e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9f7b36ec0be62134b3f03d0c495fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504d1ff5755bf56f8441b2c3033c8ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01eb664930749e464b080a4f484b62556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682916c30910fdd50ddfdbc64d25bda557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435bf01cdb13c06cb7ad389348523127558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe5a4050cf149046257a841996509c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b951ab1cf63336ff687a30174282e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b8209e78d76f970d658d240c900ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54c846879c1e619752be806dc6cc70562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe32b37f975abb9bfb1dd2f0b34e7c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2340622ccc3bffd381c5444eb6c7bd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955860a2d161b7c9bdfad11650b15a37565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ae7f0f7db8c0f3553473dac255908566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f03dea91500554df704428b66e934567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8d2dc775a70bb59b57cae95902505568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291740201218ba94e3ad299d2377a144569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30956c2318a76126ded3b8a9c44d6a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82087e22d819637fe6b8a3ebba48f0c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f9113952a7bc1646c761a23565000572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690896ee2578283f2484dd4a076ce82d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a506b8f5a3c4d40b9c90b7bed24904574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e54c9dbbff8781813c86001f662d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e06f1ab771b07c2d2bfae9cc5ba59e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4e4ebe068614f1ae451092a5f0f53577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656ee09454fa6614fbed9c1adfc9ce5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8654b4fd9421577c7c03f4d77cbae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f589df1cac87c4db84e949a96806c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a85e22798786b69af75b907b94222c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3ae01c885d9cdfc858d1c6acccd62582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984a1af4c982eb5dfdee8116daf7120583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbe44c2e96a060bcef7b3ad80f9489584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6c996d34d92ee41a5ceec55b333cb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ae99d5d85575a4053f3969ddc5dfc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f0ce0e19da59400adf6466a7116d92587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b7f31fb861e577e96f680a58bb4f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae778cdb961b4d041c44b72c0f579e38589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32982d8fce5a6caa5ac055aac05101590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387974a6fbd40f42fd8e5804dfcbd8c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59df6f4dcc186bd6ea6d9ecfec2a3c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe768da6971dc01841df2880619d26b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de2eed5bce5569dd1737621ab1d68d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e2431370869dfba4fed14c0256256595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c1d5419e54df2e899b2865b2e6ef1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948c5f2939ab79249eda4b21b370364597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db069bc0cb01e4698d9b809141538873598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19b715985f7be8cf91ab6b73f90f77599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea2f4e66bdd5a7f8e2761135f41dc0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ecebd6f35f63a4a40bb2ea1b6fd07601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b2e28748fa008c559d1b0daa6c332602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a9d9942f46dee65281cf463f485600603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bf3e4acc33f7a21a64d35f8a9fa9a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8241661cf67ff81f85f5ed1f2ba9aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd435b2ab806b24f0d0b2d5085d66c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d934af7a0d564c9c3a67728063723607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fabed81eb785dbadfecf4ed34e15e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae39197cc146383dab885771e8fe996609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ae84bbeb89a0075e841bba8fd5cff610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2669053e651b547533d167f1935b157611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47ecbd184f822677757bbb6d203288612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51db996aa5593ab277c2ee4a01cfcd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b93d36ef239b8529aef738180aed4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16999792a214882e48169b6bf114bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f37affbd48f2932676c31ff9c78ccb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ae96777e18278206320939cfa733e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c015df861e78e58570a8daddf31a48618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2052bc3183dbe6656a0835524af767619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8a46cab16d6131eb48d92dc2ab5a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915fc649150b11858fb66bf29515bf0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c59ce0401d2afdce62afc182175569622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a59cbcf97cc7e21491b9343c76cb1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a528f7955ae9e1f4862794052ede8d8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2fa104fe6a8f5c11351941a1c06cec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70eb9e658ff3728d5220b0df58b884626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279efa3e743eb70c9e576e58b533bf79627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aceed9ee273adf84d8f5f5a51fd3811628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594e0a7ad38928c7ebfc1fd91eac8a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d6e6e74b40c42140826aa1ec8f651630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fd2daea10398343347457d98bf19c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56340afc56c648a805914199870562b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b54b12b3a03facfa5d1554b134bf49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead100f55332c828ec0d3d5c1c437a00634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6411c6e83468308f8739dcd738d9bbd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c9616265e44052d86384586acb358636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58947e1931105cf16a6d16ac390947637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337201954e2203e66f80cdd0ebcbb65638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520328d753b9db02d9cb06d1f066feb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb12ad1c401ec58f391a06ba49f3fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b137ac123946946f2dd73e90bafc4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545ecac4ff59a986a186e9325bd17a9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11f47682ab825cc7cec7a88caf3c45643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672536dff27c41a32cdcfa9a857d4f4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be58ae011b05e780e6ba9f3876affc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d83e5a7b6eceb9c9543f5f29ec744646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f812c15837e4f02223ffffdebcf04c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb9eb5808172e7808543aae4a0cebf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cea8cea4f82a1723c614dceae6e8d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88a21994e7fffcb360ca49681913f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e96b860734703ee427b80f460f44ae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b932afecfea287c34d08995484eaf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcba2a0b337ca9b70416912794d2bb8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412446a3b484419edb0a3df4fa79dce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1c321f453923d57fbc08ccc5b1c64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05d8b271b0a8f0fdbaded7bf406956656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320928f0e2fd816cd2faac62d8743700657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cfc3413f349858feaecf669238320658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5675d582f03699071ce2d3eac89729659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174fcbe46997e002c927091873d25cf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f36d628dfe41fdd9b19ff57bcd33fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cda3ceebe3675eef155fb33b34f6d8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f35b344b6c0beb0fc189f8d84c799663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8136086bab807e8f656fccecfe18d90664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991dc30f0ed4d9e8e278ce4f3819717665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabc63e01344e1a442c0e29ce6dd9dd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb693da58674212f24db71a72e00274667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91848c820875c760438f4abaeaa9c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870c740cf176c03e045d2ca8d260350669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47521922c05936d20388958cb7965f1f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7420ea72fa6c248bca0001a639eb28671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3bc7bf95b6c87af31f68617bf9a57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515d897709ed7c076033ad1a8e3f51c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7de1d9c135874602cb40464c6932e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f93b65a9e4e3802d02fc1cb901ce10675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19929fe20b22bedd28df6151afb04c3b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd31b2b3d81126a69871d7c20857d53677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4b36e373fadc20dd204c75c9ef280678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46378edeeffa6b1a0f2aa7209bf908679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118ae265cb5b23587c2acb35e216348680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6715f8857151460b01a0ac40cea01fa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506465a06ef9f077e4d6bb73152ff80682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd718793d8de9093a73dd01544bc4a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e0e6c8571739515976f09bc638052684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136173bd27dd79105871d1989ab5836b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a037cef0fa01efe7e5aebe024662d1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e5bb1e8d82dc0d9e6a323428c82c3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2529a1486b2ab861e8a60ca37c7285688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b25f41d89234d39ea131b3245f7c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793b0a3d5d7e3e5ff5d2ebcf86e814d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f2e90761f914c15e5c00cc8def5be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf92ed68378345d307142f1ac917a2b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31e258c8ff433b336277bbf8812b54693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735305653d2b7973d1764faaf2aa8328694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d45f708f97b976eae40697a107e7d8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc9d0a085a1f56a05de98e16257105696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03fb065e89f1f923d3379e07849f7d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db6401842ded6f4adcc0ec0fc3e1fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90632b2975a3272ea9c4d0ba082288e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5068fc16f6614b48ec16d918e21f626700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc614202c9d4b4f6e4b577d034cc8e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152b80ece3a08a7c3becd4ba1c4efbc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9b7c7245d3c6cf5214691d16a77f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbe316a775b1a27f7e612b01e8d2fb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15382f66eb4dc7b4d78d2a611e87fb61705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81bb8fcffb1dcb07bcdcc2e05ce758f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13c4207a31de16dc43fb69e0d64985707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc877bbc5269f9990d0b8f71175a86708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fcd6306e37ac79b9b7678beecc0cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1546b687feaeaac48885e72daf9b3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a793a59c7d953190c96b3586442c2d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513b9047ac2aedd0eed61591460ac15712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f456fbb5a132973a99c672f4010d8e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c2f3496ebae056cccb9bf1cbfe5b3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76558ab37433cfb07654d7bfcf65a4ad715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5763b3fd8776545b30d119d774e8874716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a629dc4ac1b926ac8f62ed62042b3e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d569083a52a2aa1438c65917c6e9ad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3bc806869164097a3809e1ce73e74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164946061b081ceef132bca49b9f981c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b848f1331e3cbfae3562643332ba614721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3547631439d7032d5024dded830d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fbc9fabc6f91355d23f4c6628da46723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7419f6da8b89f716e132f98ff46393724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111df75d17aa8987b2e09e34554724d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bddba5b9e85bcebbe7d37b23dad7b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b2cdee3286ab7590ed30ec8227507727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417453ca22eeaa8156417ade80dee60728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376db597adc4f27ff767bf32fa3e7b1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61f70cac5201c9aeeae2e894463ab0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee430ba74cc9aba92ceba21e6d87d5a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b917baa35f3d85990e1399202ebbc2f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a581a7ab9eb50c9b94f2cb609bfd6b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba8acbabca13274a96e9088523391c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6f54463e888309894ac15ace444b8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23884fa8b7268f1bc177b03ee6c0759f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00f01a740107a2e00ab9e7675ac368737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87eb1b080ef427eaae7a747e8f8406f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8062540305fafae788d32f8259d22739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756eb8bd94d74f4d6705a6e322164025740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc18ec79565485b9b492fe66e965504741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc8338704b19888913287b3a934b37742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8f5ca037df25ba4c1303e13ae83b5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa96931234268961419f7cc690541d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b323f14cb95abc04264e6ac88eb8ee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a06aaa18751e3243e310fcb6647d467746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856df149b1e9952f5680d905f8cb87a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df03c62fabb44a73081c64c789d2a8d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f19dd17b17449c491be2e6cf5b61e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bd882098c8d9bce3deb1f6e164bee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eedceb66ae6f3fd146e1b33f25fade751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d398921159a5c39377449b038eb592752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfc677cfd4f227d2dfee749d27ba81a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a07b6094d4e0e74339988c4f5fd5d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79626957e210d17faca65607b8c8502b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a8fb64ae4908f10b98f9a54540c28756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a55130b410b09d295a11b3c5726591757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0888ffd0faf97cde71f863bed8392ca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203d6c2cbcde0d3258640e708ada682759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520ef0ca9ce22c7028cd524476ca60e760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c55cf2b4c678cff65f16ccf0032d1761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18539f2b706a83a3fa492c5ebb9860762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0d102141d92c1c9ae660440f283dd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc7824d585d14d802e45ef1204b9d1764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e56a8e2f5ccbc34cc1bbc07ba9e98765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409e35e69e6ec9fc9b6970467f191bd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03dd1e5148a63b89cdaf46049f95dd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78459c8c0b6bc3fe064353657f4ef5fd768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a2dfa5ab3d6d3103d0e64681f56a2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742eb703a70ccd4cb1c03168f86d8a4c770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c98b5a61a851a911c2de1c0804d553771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5efb0de69c8e68c31a7af1939e6439772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d91eee02e07a94bd0e8e0370a1687c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36efa89caf35703db2e80147b3816c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b35d23c05e2b26035de991c2b06bce775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099ee0be0a9430d7c18e215c5654af6776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bbe67c4d7aa31c087910bc5cc28f2a777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069bbdf9a4b2fabd8fc5ba41d443456778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34ef7fa67d416b1f1e04ccff21831c779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc01da3ed57610693476b09e751c4e2780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40751db0ac96ab1244318d0264f53df781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6535349a075a23213b84f4db1dd06e6782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def67da03cdecae5a35a9bb9a81d411e783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22d0c2f17d15b17538758da721eebc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93934ddf2108d55b6b1f4238428fa09c785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ebda23b8ab4fc508f142fbd000d30786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375cf6cc5d26d664d673c88623397b9787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b084a16cc0ea904a438b31ab567dcd8788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26456bf790712ca39d598802e630712b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db5c6654e3ff69c38ae45820d9a439790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2855a2e3ba7a7900396b73d31b024df791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17039598361d36e3b0085415891d7f8a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db804e46395513024a04d58a2a7da1f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb268c831756eabedf801085d3a73b4b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc45409b643f89e744b81df994ee4d9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552efa7eff36965562299b1ba60bac55796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3f3f9e130b3c70b46cdca01639595797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83925b6bf972f4633ee89a98df0674798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5bdea0a3358ca0b62d7d6ef86760c799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d50fbd1271a2a0901d5c2babea16a1800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496b489210d1f8dad2ff6f1390b31e5801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865a82f04d21b8a8d82ba7a58cbc5a7802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce70f667459aa177100aeb5798508c803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898120d4c5cf38a69d6b3118207989d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a683171cb50107953ddf8395e055d0805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29622f1a6e05d98f6f7fd5b898fe4df1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c3c14c795608e11abb480f7111cab807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd8460dba030a271e3cfacd6ea72a2808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0d10acd112a93c21b2d7b8db059a4809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935f523bb775bead815db7bb3251c73810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79304e178e446946c42f8f3b64ee1aa1811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8350a00e320cd17ead5acad899d3c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7f77d4b49ad1150b08267e9dfdefc813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755dc76d723af8b4e6fe15ac16fc993814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b17a96904370e965272aeee0ca748c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029da4f4035159b183d7f0fac86fa20816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbc758060afdacfba132343a8059cb817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67955685959e0a6ac05c7c34f149d4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a9c3cf5c6bc1955994b0198049945819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf2540c707dcba3211c726a83daf31820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f0eac01559a5bf5e02130f646e99d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b3300964748f86bf6121b6a790028822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b1be6efd2cd39ef90f460a8c0654d823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7e97520c75a2ed4603a4f1ed36454824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955ae211c86161a9a9703cd8a31d5ed825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9277d8e9e90418fbc80aca1f856dd4a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cb7fea9d15cbc9ed4ce71bc19b06b827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e936133c0c3fe97d9c4736cca3ad56828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b7142304ccb5a00f446bfe0f5fc62829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058087b10fd76c55fbf7126f2f7024cc830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bf9932fd74926d3e129b86a7d2bf1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27310709ed51701eb0b62237e0af5282832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353405c0a6a0922476b8fb4c64ff8b5833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450ca0ab1afee5241d48c476e283730e834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def65fb468cb4accda79358291c01cd835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e05d174f96c09ea7a153c5675a0782836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4391a97976d8ac5576f776ce659bd48837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635107c479d8d5b08506b67f43a69eed838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488545fe5312a5e162c440e28dbbeb13839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dcd11c168e2240018e72cf6e78489840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b07b856b01ed13fbb8d5285d13e47841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505065ae88fb118d5d194e511fe97c95842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5afdd32ce19e2efea658f9114da0c843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51c666c0e2089dc8d16eff253347d0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf0de8889cc5bf333ff928352750d2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242aaa2ddc65e61ef661b47183c72b5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fb6f9258a02b3643c3274cafb43da847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea3d69084286ca61573dfe9fb6b40c848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a037c3527e89e0d2483d7b95dfbfc59849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f82f23066b617c6193408e62e344f850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f558e058c7f886d40e7ffe2e426b1851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8e63d3dd4ef538b54ac4a9499d0a5852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d55269673deda6f579ab6c2ba3377853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e561e64cd853e635d0e1fa017efe8854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5f39fcf6a56a545c11ae7a342a854855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145148b3a14a60acfff3556319ae15e856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8896f7398666c205b096537aa276d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cc23e7f9f071656ea86c36e5df1bd858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225c8ad15ca4785d6fccccfc2c8f1c7859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfca2ffa335392bf33a04ea30020f98860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81963eaff973bc47cd30f3876534ae3861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354efaa1b721556954d9ac1d0082d06862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e231987cc6c69375bfe71ae0cddfa863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835dd43fedc511477ad45fe052bfe4d0864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52270e9d10c17d4f379c20f15b623363865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0a6766e9ab5000a486b42decc2bc6866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff524dd2ed1150286553d1cd49fd5cc867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fc72f3978fafc48006ea3d64f3d9c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb1faab2d2226fa14dc5bfaa9b14f2869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72ef87c878c462d0b8165ced4bf20d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebec537cd5a488177b15dc0201a7c1c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d205d448b1ea236e1c1264b0fa232872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd7b32f013cb5c55e610fe78b162eb873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931e49ebcbb7805d145cd6c5ba84787874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15eccc07180b15995e03ed4c5f627f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7818bf86eb4a5c98d986059e8bd1c0876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c887eea3a704f85177e47949b305950877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5cef7a15478ccade4de52496e3830878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fda656913474e98b50b19be7a96ad7879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd7d563ceceb622bd944de6e029705880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91458ffb55f31a89941275127d0f89af881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646261c7a5b3f9ff73a25a305db7d200882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12413ea6b457d3008d745fdefa0d70d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b70765c64d5380d08850ae65a34f05884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978686b3bdb40ecf46036b8dcfd2b88885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538a2ba95d617d67f794fa559b86aa4886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703cfb0f856e74a60743c6f4c722aa2887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf395a4b762710b10dee605c9f907e888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bbe7f4e4497ae594527f6cb36b815889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587c809981688d93425abab188f556d890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0403c25ca06729e6848a4dea877f5bb891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4b1d8584622fbff15bf8159ccc40f892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a25281510a9e31c4797c2170e961ed893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271556bc96ed49c2b7333eb41e42838b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc530071bcb7afb765f4e4d19d3bca54895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acabcb538560b6fde5002066b8b6452896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1703f6f5bb6292cd266f47e5ab5aa897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425ad9c786d9e35646bc8cca2ca81d9898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6aacedabcc46cd65462303281f8b70899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820395a125e3fbff19141723e3faa58900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928c834beb8f52b945b6cf11a3da4ba901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c1104f19defd39f110c598035ad0e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b51981d642fd7d228c16d53997c7c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433684e7e0c2bf7fe1e914b908100cb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b79af83d0fa833e6d5d4f8eb6d6af9905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74f42f6cad7846a64a16f0ca39a04c906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ebe3aea1935ae8e15427b61d55e09c907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a0475ad0c42da668d8c9769f5e1dc908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336bd54f4475939ae3a26f8f71ef80d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7dabfa44bcccf38f635995ba61066f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87081846ee46d73d83375a1b8d0f8a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f92ad816cca09245ee959cdc3654a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc047a60fd6268ab6f0c3be0a7b9274a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda24ca26f2e8ae79d4b87f4f1e71c4914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f7dedfd19bdd4937ebb490d85bcc6915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c383b6ca0ea022ee6594200c437604d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719177af4da552e8c8139e7b214f4c43917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d527d99f01f6105e2322ffe0e04935918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881f555db42b7210e2de0b80b601c59919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18b51ecf260b3dfe4f1144a2cfbe0e920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e32d56ecf1bc78399c19dbe27a8b4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b530f0d53724068cadaa0e29db5e24922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbae626636c4932264f03bc6ba6ac0d923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397f3f16c534befc0600bfd0535ce7b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d4b11db6ff37980157628780028c9925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eed64597bee129859781ccc11992f0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8860295cf5c2d560da30249205445927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9ad9be515f45b7b9f80ae6dbbdc00928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcb9a6f22513906d3662cf4dd4b7d1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee176f4b231fe2f29f71d954fa451912930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829d28662b2ac2ee22855cd56ec6fa4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d578ec776ac88d8359780a8c5c9e8d932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970138873d1a8c60d9ff0912aefedeb933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d23529181965675628d2fce0818d84934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933647012295315560714896b01be95f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fa94aa540f00b97446df9660dfc59936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fe9ef47b5ae85d3df9469dbd0da24937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e3335093d17992c20229bbe67e62a938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa19822cfb720481fc1cf1a85866e84939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe181e7c51553807438e7bc41ecf435940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d78b370985afac4ad04962b46d544941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846727e448ccb809fc92bb8a3a86de2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bafa5c1f11347a8960d932afa60c50943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa47ecbfd4af94862457b4e94e9b80944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209468039bb2588767e1d0cb065ae897945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccb3ef5f3182c4ff6bdf27e7d38603946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad3c142463cd7190fac3ae3b7c9d99947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7433903ba3a11b4286afc695932865948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b22e54676b55a847247b4bb0aa109a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990c48df150131acbf698fda6691e25950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf31bb871fb65b56209a491c05dafb9951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c53c67977222d180e60bb5924e3186952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb62dfeec2ac135420c2af9d6850d8953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf90360119ae69236fe01e93f5f4f01954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4f3244476aa7b568cab6bceb7d68c955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018948c37be569a94bc00eb4914245f956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a03b2557203f4471448d5b0fcb4217957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbafd369c86220df40de57a37acd2d958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71869e49276c3439bee19c30a78b4a2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e9334da99803811022a38947893f3b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504746fce971f7998ba966679b073bf961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabe1cdff81336dfe8a1bfea067e72d962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a21371d538797f33573cbe303aec4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a43042472bc538c38e2cbdb428a0b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d1b006e42b5b209f2e8905b2137b9965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eeda365ce809d847c1efac98a7be1d966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cfe66b12897aaf9d40ca95730b799967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939620b7846c56c91c8afe6912329d10968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41375896ed1ee6547992a05e568bb77f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec193a33bc96dc9d714babb2f075080970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a35f04bd5e7c66a648d6c09dae9581971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c520d638e297fa307398078bc59ed972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1ebf072b661046822f0e2ad08b594973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dabe161da3d834ced409bd4420c8a4974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e409d3a95588b64606b9344890336975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a55211f36d380aac34e239fb973b8d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0e0a54cbe8fc215a1880a34482258977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>