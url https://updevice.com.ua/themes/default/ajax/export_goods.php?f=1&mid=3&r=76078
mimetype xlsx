--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8827898334b00e40c4a386b46a2a7e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4af40f5baa306474cca16d4eafe7012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05727c520b13c5a0b95813f247a469c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d107bed43ecdeebf0f42bd25a1e36924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a31c1bd49468b9dc3b03067c06cb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70406c29b84396d67d2fb0e35d5ed26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea34afa3737ee89609778e9dc35c6f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad28918b3a1334e8bedd6de7bdbd298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d3afd6cd4ee5640ebef1bd4b793889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cd54125eac947ab864f319a03a4d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c3067802bebf5d363da4a95a28c3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc133824878683c9afede7649e202eb312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24671dd945f0cff2ca3d6bfda36067a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc4d2ca59bdaac3e55689cde40191914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c81e58cbc6fd79d7fec1583ddfca2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67e33c78a25fe9a970392a6b5d7a5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480334238e42c344eb7cae1376035dc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac7b84081f27b9881559e85f8bb34d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07145a71fd02f06134173c8325490dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234eef6ed60c7865028f0af64e5b11920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1491d29eb251ed6f06258cdba386021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe58f6022c16189ffbdd61b996dd7322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7f25d9eb8b5010d2554f6bf411b8023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac3fb56dee72c5aa2fd0db437a91df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc68219e71f04db5fbdbb67b414ea125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c11f73e96637321e70f9a8b39fe51326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc312556ceeca5370637bfd291999a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e18c458cb7d3a38dba03d6277c469328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f2afe9abdf3c621b31a577fabe84229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41f27f70a6db73dfeba2abed0c2eaa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739bd87368b81231e07ef6fa7fede6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01d8dc2ebb86760231969a6ea0341432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc85a4546216e5f1c9bfe52e14cb1f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e84c86a42aab44c2f469097a983fdb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174849a14f6c8f441af8d6c7831ae0a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401517f5d45cf0349bb2141dfbcd31736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0696187a803a3527a4e36e54acb846f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9433fb2b9e32c774b95ca42cc4d4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadca2425ddf88220087d402e101e14639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69207f5c007f7763a342af6b3044725440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3ef6a7e78cdfbb8f371465d6280a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519ba32b25dd3ff1486b2e836abd91142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de84397d69b7b0e6560358bc016145543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e4c002ace4404480c94da09e2810044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4f685305296afd756c00eeb0d8a5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66aca115883db83751a6b97f5cc0bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4d644f952e72104674a3b93667b5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b37bc85d4fd92c654e11819c7e4af448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f81877b7361838104c174ea2c890949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ba7443aa92aae3649f3c95c33d4bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be99dc7c31e3c864a9797f6d10cc6f651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a83cbaf498bc2dee5f8559a7b0b08a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c98070e998b7e4c9bb58a9d9013db353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ee2d725c01d0af26378c653799ed754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e4cf2b869bc35eed9fbd1fd453a3b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a1d66dd2bd0bb48cfc6eaa29f984156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8d000c0e3b90c873ab5a6b114e41c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652102fce45d30df7e21ef5646ab27b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536e52c6be349a5355d550eee330a8f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8189843b7b062e39d255f0aa5e0b5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff35851313714cc781686f2a83741161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3258cbcf703ea271e68c03d733221562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c22d5c14244a68b38b38f00e18c7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148e3042a00584053790b553a1c4e2b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b4e1fb02b41d46293ca4cf64baad165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ac14ac10c97633a76a0144c5660cd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b647c8f2112854a4e4dfa6eed4ade967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0081d6da27ee438c10860f5547665968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab397b6d372b05b65039afbf989d5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614955ff440e50ebc2903e8d5bfcc17a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eed2cbbbafeba7c7fe542dc73dda0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1717b15b4c396b22ad379da915c5a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c29b1a73045f1b9ab6021cd0c10a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87d26bd0ed6fc1646ed4f65155fb8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47441b4142fa6ecd8a741e741c33b8275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a910c329c533dbb91dd69111551b7676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147d62465493dd09fc139b12f99cb0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdc852209dc3ce822f2f13a27a39bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41ad72a23d48121ce3b9f7993b956779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f56d237c8e69a22b406c926d96aba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68980d6ec318bb5bdc938cb2f6f01e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906cf60b2dabdc9e40c5ff55f24bfae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a1824788d638d534411366bf4475e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1a94b07434788c5eb812e27f0d03684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4799843244b81b3c8bd3bceda7e9a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbb19d90622ae8aa1c52690e2d1b0986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73afc4123e1aec126b8bd9357df80c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e4bce1958cb6b04a0649b973bb58e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd70086429692af27d4e363b198327c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc654af3afeb1863771a130196302fe790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd554372076f438db49762629ede80f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e15c9319d0140d5a3c1feeef34324e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a489ba2e4f349f6bd364f49b8fc5f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab72bab839fb71b63d658c14e32fc1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9ccbd024eb0b5587c41a003f5d38b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d9186e6e2a1ef707d947aa77c31f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7d26b44c586858dc8eee4e950fc8c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499523c50eda4a34ddefa977e5566cd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494561a14527165acc49a9035c07b1399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa0a82717a7e6b8b00bce29513563b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376a6de4049c3b51f172390a9c09852101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298e322de67deca2b991f1b7b272ef1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72d169bcbdde1164f9d2716ba46481103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9f766a33ae2b7f5621c0dc4b057f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad6133695a93478038dd12184ce6fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56af76791739ce8165625d6718071b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25e8ee58beb5bdea5fb8e7ecb4a879107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b530cde8eb02e298c48c951a85a86b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc13940b160ff99af4f9ccbac15905f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacb71a75bc65640ab44989f1e03c0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb72b9727b1e7988edc6214e8a4573111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d623c5862efe68ce472b74cf2b4e7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debd6bb7d9d618fb64291843c9e3fd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb9e32546dd4d2b2328269bb51e0aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278932c1e259dcf13451c3e5a246fff5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e851f9989cb61d552e42002108da5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb3bce95d30855c400b8de53672e09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24ef571c5749775e5c94a907f4330a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac641a5d7e81d1593b3c8afaa8ece3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a47aa70ff4680c4721799c399e9b1b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8509e9d98baafb19a101c9f743a1a2c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478827449d1f2004d7d75fd9a6dd4753122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8ec3917833e106af92cbcfe08e71d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efbda24516d50d848fe56c4163ef52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ced4bf3d88c9cac5dfa769ce870e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c0e81dac6ca15567978b7386cdb2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a1c7cefcb8fcdc76f4be50080eeb7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45182327308909be41c980cbfc8576128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370a9d8b871bc4e7770aae801a99c60129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1635c1df3feb1eda7374faf4211a4ff130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9c26447b0699402be1d3ad0c1e184131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf048b238b133ca0e83f8e59c1048264132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692980b9d2b6b63150ea641bcb606eb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db19b6cb2a040e388ecd5aea1726c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075bef1025ea1f0a5cc00f7384b3ace135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356112f579ee7b0fc3817c01214ecb0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe786fbee4098eb4b41e0de1e409ee6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ece90cbcbae131fe680084a4a3c32138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8a23d35395659d4c2dda732f33966139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0896c26cac9526f90569acc14e986140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db185a45df30ba26dd366e22d2a47b6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7deaad6c4fb85cf0e4f07e0f3ab060142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faea1290149f588f2c251594fc531e3e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e907bc9c02f4029395c7086fa760e2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47472ecc102a02d93c492a4c81a2fa79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f312583f1456117a7016bf5a053d13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa0de9cc74063ef9175d470d743fa5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1477b00d5464f041bfdde2b0f528781148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729057ff72f8f56a1e0dc99cfbb6dc28149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaa6b83fbc10ce2750536f97e9516d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13369fff8ccc0442e5c5ae6532fce36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717198bbb2edc28e85d67158e27506b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e29da436837031039c3ead387cc579153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e88c208d696f6d912b294ef5ca3af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9182a67411ecd075b76d534940666155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8d27cf6d69001a156443e2b582c21156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279b367f4b7ffb02db09cb902f2f276157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b579c32b05005b72a6cc239dc4921158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b39a558796b02683d7673461af107159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652a69c52461d46a0baa263f74e9dc9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5a28499cc3e9efcc70ed0db0e646f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85601c2bdd1400e4fd7ebe0472f6d356162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefdbcead5c6302c1bbb0443ea5cd685163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd170a4440b10831556b99ebc051a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971019a2a059953a5b5eec8b698d5a5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcbe3032804a2de5b2ac8fb8768acb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df80f86565a6f9582bf7e1a0ecb9fd5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e984422ad00e68d139c1e5825a3e0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fa255dbc43bf04799344b59ca6d42169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ea3eb5aba052ba3e30d16006f661d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff89754fe1b31f246b83fdffac5c2a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ad19f8081a26eb7ce1f1bcca8e045172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666401a54df0838bd6eabb74f1d2e15173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd1f109a2c5c8e1c15932da2e1f05f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0b856068e1fa5b5670650a8b7d84f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574491a24cb40999bb6d9cef8bf1484176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e34e2056dd9d69f740a492ae7e269177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213c28b6fad38ed459e06fe4c9c8430178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ab9b64213fa40e0c41dc83b4634fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6fd0b7631cda1888c026e46030ded8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbb8d5e60c55266021392f54e93d2b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5a49e837608e11da6736f3d0e330a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0574d85e8d9885c5ac041c384738c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37598e963bde6307be109306728b67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfced4748bff28902bbc452e8b4eb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33ebc4b42846feb305b6019210d235186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2470656baa4e90d701a0a6549d1c2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a02f86fa4574547d2cd3963091eca3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300094a4a54acf811c27e7388193b435189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef89f233e89cacc81ad432ddc2fba79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83538b410552f5a7f37985b7fe18b35191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cb3e98f3ca34de9886d952d8b506f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4aa9fe7f6e51e3c0b73aadc0d88a16193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5ed37ca26cb1cec0bc566aa841aa8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26535bf246291cc5a7480abaccd7f377195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0c8095dde244a5817d0a0c348a217196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ec6ba51b1170bd504ef3d1e1e9afa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390adef04af507622b93944cb153c03e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d988e3912956747bfcd604792dde058d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f42049557dc1b15d72c5c1ce4b7d1d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12881236614ad43da96cfbeadf537348201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6782eaf591ffa141fe549b5adbfb1c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8940723909c86b712d64573a7c70d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6a444dde7e2036487f5e7be60fb8b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc482eb41b7eb489ce5145b099bb99b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917de1e967c78c246de6bc4f2130d3c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d99f6504adf6ba93cf48df8f17bbf7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e57975ed63a39849cafb392d2143c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f52879eae3767e5237f0cfd94c6ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94392a9e6d7b5a348b1c5c0ff4c4c00210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc33c667792f505dfcf4445b764f5f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb96abad7e5a7ab318b51ad5995b64212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e20f0e04d70bf5374269ff6cf24992213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7768adee1f5d0ad3b926c60bc47d7c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e6af8c8a19b775ce5cefb391c9fe0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20d3a63304d856a0727a082873af6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42371de5bc5198fb7189189c1c1a97217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf14008d857beb8b2d97817894f60ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac0722b80a39ba1592461554a36919219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4e300dc3a56ca647f8059385734d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78298bd204babef7a4d8612eb6dc81d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94888aef4a0da0091a0f54fe59bf830222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5afa4c9ddfc3adc3e422feab44ec58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd381a17b05348c6dbec655fff8572c4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c452f846332ae0f47d611cdecdcbf1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b96631d44b765837d48fa2964b547d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63412dcbda8f02501d438a56b3ce197c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223871a0f072e5e1ca9c52f51ed6bef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f777212537ed934e74b6506ef47cae229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3462d0b84ffea41cc4bcd6396cff37c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0637a656e9f073fe7cc7216afb30ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa39e6b05445901493c57b392c7476232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a619e1d673710b095c3abac0e8728b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac728dc39fa028596a6482b16325de6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ff38df712db73af6e55536c3c7231235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd12861171faa95591a7bc4a2b7f7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d927ad205f6b09014c5e427bb8706237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783da913645d0eff027470cb4bb2d819238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180a2ff6638cb2d4c51885852da0fba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a30fb37154d56ec03581a9d3514460240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfb7cc09b8f79afc8465aab209a5ec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14696b27ed83f14bb466ef6ec14af778242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6001cab51cb549b73e3e7579ce06495243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3786f00ed3f72f42db7a90f3282fc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fbbca6d63ce32b639f27ffabe0e50245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e1ab67e8712f82b12d327ae242f72246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493ea1d0c476a03b37271567e5102c5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7d2cdac6bbfea15421233f12555bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe960b09f543e2351dccd3a1206dff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee877dcc21361b38d5455b1b77ae0926250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467220642bf5f8302204cda6e095cea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922cc171c3927eeebee0508d705a5a3c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99657a5c31806bf2da1f7a94650ba0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a60fb3c63f37d3f8608f31b640176a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b71e03dd824b6d445ee890e8c2429255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374603f9fd299cbd60ab8579afb1b7a1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa001950715719661273b9b9da3fa6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102859ffd3ae9c6bfd039446d5b350c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b102b82f36e69c1c020bad7fd6cd9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffe35af883f9839735a61d4c84e06cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2868f28e3d8469a71255b5d81e9d8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b570bffed55bfcebd7c70cb1e785bb9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd4141c956787be0f570622502f948263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9b8ecf7f6bd9afb14fb46e512a28a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5384d27d95b0d076648830a2d8166265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7b16c7296050a3909e956b22b1251266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10125c8e72f119ba4a629c42f630c298267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39242beebf3ee01933b9729ca99241e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739ad67b8bd44cf11030385e7d06044269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce973dcec1eafdbbad08904e563483270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080d22f5a44973ec123948f912aabfd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2a37a61b86a5dedb6b10a551a8d21272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783fdc52e0d134651d9d69b81519c704273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4363248aaf0b00c5a4ee66e9bee1029274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d694021eaf148724b78044b9abca482275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62017ad5d9c47c35a2da631719332057276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e02577fb5b4dcd6e0116bcce36a42277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0c4df4dcb4f2d3c12ac341885509f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe238c46b325df4a95c4abe7020acd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96f05d339e000326d98a0291d0b238280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f9d6ef0465a7f24eb0c3f2ca2155c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f3fb70ae6ca556919b1d754c14f12282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132ca23490947d30c3a0195a47eb1a6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44f64fb1659be0d4be4bd2568f3e14284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae88cdf58332997e068553905cefbd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42549eaaf79b52aef7540bfdefed9be286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc18c4c8b59b1fc98439ffb5b60e853287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0774994a4c26c1e105d94b0a2856d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16254285f8f4a073913aae3eb76bf4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b0885f2016dc8cd5543f7911a5f41290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86380e38fe21a0745ce13c564d57b5e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7868714c4c4d0ff837e99cbce82c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12096dd052895d8e8822b8badf0523293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19368de2e65b4eb7406a6ce164337924294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf09b6a684f94953d6f241793fe6f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de54ad04d1bda00ae0f486db3ce7fad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15df7c5b55ac2385207a8703959e5d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361af8e74a96cf7db155dea162739176298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d91453b8bf7eb2b136f18c36469d8b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29caa2dc0e837769a029db30fb3e2797300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4551aaff7698a68b3f6781b6c6fc6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdb425ae435307eb069e01222fd817302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd78351ea238231a72fa4774bbebe7e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d2227a302e02adb023cc93e8e7e82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc05052b57b8de2cb07f5add170f36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3acacd0e76ec38e33eec5a6dc74b85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351ed9668dd6d7d1b654ea9c7f40300307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8b19a05009d879b855ffa95307e20308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d14715423c8ab60cf600b04d374a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f8f6f967e661768c8a5413cd0b1e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c8af4afbad7c9b347ceb4913af726311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52044b18d31774933d293781422ffce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d9463dc3b7757d6a3e1e5ef9820d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a17f78a0149ad8be15a03ea4f4e06314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec72e2bcb7125965797919fde8d2fa0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed01ba0e9e79daf9ce2f2b6bfcbc5e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7779241ec9423cd3a42da6aad6603317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ab91e3a1361890e6d2070fb3c54bf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197995bfc5513c1e96d20596373746cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1d442258a75104697dd5bd5e0d2fb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a643345334c2b41828f64db72c4e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa579f08213c27f410fa0b7b133a7bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457d08a7f70dfd3169f2fdc679d8068323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703babaaae10faff0b36470cd9a8453324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64285ebabb28634be3fd9bf36752923325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072d80ec02f497a899fd88acffae699326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ec873b4e83662382cbe50ada2fe48327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc56d0185a02d28de28cd6272a3091328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1327f1aa0c70a76e045e493b2c48d0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7b8efa8457066e3d8a10ad312ab92330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c022ffb57ea02230aa3df9a0a19479b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b921db0addd2912e33c02a7904300a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccaf754800bc9c4d7f1292fb5c9922333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad09ee0fdc2c937abc686ac121c9e3b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82cfd33c6529fdc37a6083e67b1dbd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6edfa2659b7f4284ce1970738a375f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e802d6a26fe605e14592ea19b4d39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d888d893c0ccfbfe6270061be2a0d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bf3973fdb12b308cf6c2eacba8715339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6673ac2283ad6d601ee0e3e9e3df30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27055856868dd70a39294e5a35b7837341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd6a7268dc661975014ef00d1c0aeb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd46d5fcaf9394a15cd9d3c752f5095343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d55987db7b32e8cfa2436e3c920beb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b74e5a6fd0e8ee234375f7fb14ad6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899669cdfc4a4ced7a8b1d172720f6ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e180c6295dcf8df31a8cdca1c6b57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622be7961d050b3c3d963c82fa401145348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1bc978a99348667db6f839d1503c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e83db98407ce18195cc5154384f4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dc7dd56b1a7e9bd6e1c815bd5685e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f94904fe7dfa560d78b35b8fe5d1a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57d5f79a0bea8912d8d13bcaf33136353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364769a20db972831f470baa5da5678354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8dcdc8c445d8cb661a8c151e687f6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918d3094e5cb41ca7e98122c46ff678356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979569e3f32027943ec38cfae239cad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92f008ef116c389c04de5207d9f7bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e48144255fbc5ea534835945534d6a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d156e1f97edfc770a56763e9075fbde360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81120f757f3a34abf805773c1f994b21361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c596fed372db995d39bc45672fd3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b4b509e6c2afe47de6160bfc27914363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df32edd9cc6a198e0ec157ef690b66364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c94f12e79e63e66a31b36cd8784c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa719444c73149042003810a58ca22366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed6c297ee70114dabacb80b88e3f5f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c66d46d78e20c35f28773392b7df00368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc62a43b6aadb449e837ea59b74106369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b06c346750fd3a5d082ad037408185370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7afd959fdbf884d9e84fba07dd15c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43d6a4ff01ef6544d44c52c5e9dac3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45d1263342e829fdc3ed496d6a6e4e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4415085bf3bc5fb47d43997e80dc846374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332184d9886fe83486af5c43a7ff6bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c74f67eb313fe1369480c341e021d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b8884fd7afd341e3a273ea204d048377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efb9ce76e3fcaf4900f52d94e0bc64378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d5b420c41612f4577eb5924aba086379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a45e86d1de617e131d7576f1c7241380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f74acdd1b993959d1a5da50a253cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b940bd7b664d94f6e1dada7f7331e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0f011bdf1d56d8794bdede041302c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1113fb62a424647c98808d86fa4185a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d830935173ed0a91bd921400644a41b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f844870fcb21c9889339faf13250f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8d2d46fde4ee0669e806e3a35ede5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f9aa42b56e7fba5deaa790a79e672388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247748ea18162c0524e95d98dd1f1ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc76de1aca7aea7dbb156dff51e64a2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19ec187e29617311eefa80a51af16ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c848515facf012464eb608532d136392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad59a007d376f5794585cef52cb5055393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e920649be3dcd898aada334482c6ac394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e725e3968c2884c517f941f0408692395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16baac86a32e31a3afd03932375323396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96570cf5e72021194d795abf4a66e34f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922164dfc480272308a7b29185312ad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79244fbe5cdb0cae29cdb6605124b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa938acd3dc06e7ea80a1e5d3bffc8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2ee95fd3c7b0cdca3a1eaf6ac7ddf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9b17f41f6d80cb736b3093dbdaa4e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947e4bf7db38c267306fc6e0078bcca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb9ae91af0c2b1908581320bd7fb8b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d99991706b5e1056adcb74d1bcea3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2346ff22817efc2b5336a7a25a20cc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f88a0238ef90d05deef7c8d7fbe89407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2bd2b933ef8f29d7d531bb641d2be408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb7cfef2af2e9aedb85a3ac887bd52409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0bb90a46701acf6e7c1175d8d6010410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1890f9dd160cb4e27f1a476928e361411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b395f990c9cfc9024a47a889fa0b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb3fb8fe4272ddb955eb9238603406413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11b28c80105962ce9f31025882a44f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8a73e301f708d93b1751d45714adc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb5f80c00a42f4312ddfbb09da7524416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa4aeffa6ecff735ce91075b713398417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a162910eed16b8d33a22eaaa92d25f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f99f56fe528bbc36ac18cc881cff21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d233e32bbb8c918bca21e69062afc36420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00096d135179763c2289cb90dedee3e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba5f2b9560b2c7dff956f836d1447d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccbf22aad66bc16b545386e39aa39bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868cea8c5c5d31acc799024d775570c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f5356f21032252663788e1c50b37e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6267f82e2fe533fc05f6542ae023c2c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39263c4551f30bb71d78bdb3b0b47a35427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98ce4cde78cd88ae5b198b97581214428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6f893c6cf5069ba2e116a617fe30d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d61e6e1dc34121713550283179ceb4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f296d9ffdd878276c592ef980ae22cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162e121bec6f1dedfd66b0d226ee4ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb557588b9e69d2434173c9b264823433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5056bd2242c38d767b4a5970d032b0f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fa0aeec9772028d3ffcc4e352c858435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7050550b7a9fd060a3a9563e16ba3a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089630cd27f60fca8e5438221830dce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d085aa934f09e31ef65fece22f4abe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005aed70a184a5a137967a6eee287bbf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59e35dce6e54aad3931165958e8105440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff7563a70ea4059735aacf999f8b55441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc9383a1b6f066036f0cd1754b053a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620d7f568e5d90a116ed5427cc1580a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a21494c2b0f21f8a2e982e28072f82444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0531017607c48c65b8107eda5ac95445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f228118cbca7a05c47c96ec493423b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea10e78189eb3bcfb06364811b09f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725b2fc279f621ac76cf0d30534796c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecc61f4536622494d32c3899310356449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2915341d69cdef7e1cf8c4226e0b1f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcbf59ecef8f63bc94e343b40424e3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893c1ec6c5c7edc4f17ad2d6985b1c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788db9001d7fc273e7275670022d001f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef757fe2a472969678c6674df56bc5b1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fd4fd7207efcdd140167ead854a3c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719920c779fb2c4a1abb8437f43309c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85394b644801bd1ce691fd70b51a1e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c210f9c72fbb2104a79d43259b27bce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f2fcd346a2fa3dedaa34cb37d3307459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650b126baafe65a4b4b1ccaa14b21ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36014593219892837cc438bd94fbbc4c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388be8c4dd587b1c6a4733a3a7e233d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a5cee0b713c73b0fbb86abd99c59c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713807c4bc4ab97e97f7c0e70207425d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456411d9b8aaf18dbd43f231b12c2ba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62612f1d8df2ea388c5cadbe207337d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea0f55e3db4af9cfd0904259a8f60b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb02548c60a34bb62ce6fe8704a777c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e8b261e607997169a712ff16943c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c24c1acae90c9b09c23bafd2d7dd7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2de661a8e1b51b67bce9396cf4f78e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95abc30cdd8f2d402eacbb1f31cdc78472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f540945f2e0ee2de57405687aae047473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467600a7dbff4077a0f0111a00e9e915474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f72abaa8fcae3d0cf84ed94800e511475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc871152835d453c9acf7d4f769a308476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30875007fbe79a461b95895adb760024477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe682ba56234b59363d23d8529a84500478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d09e781836abd531a4feb9d34d5c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65b9d7950a2b09c436fa3207162c61480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577007331cc215e086d59c434e6069a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce91d6517a40ce56eab75ab41c5057482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639e0d4e14cc2840eb0a11dd40d45ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807406588c1c18fd47ff0da3c89cf400484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f4f6ce59b41ef149e99003f1a8b39c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3ab631b437c67baa189b69e3d447f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8213a52f127283965ff4e19f55174487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8754d2564f8d97c2e7c078357878eb7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c02acaac92fdee5a1f1cd7fd594356489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acfc50babe9c191d142710087b6b36490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5a5c15a8a6154c149d044e34a39c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924d92bd20c575d0ef69bdb484456f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947ae05aebb55b531fbe0c77617db72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706157a32256c31f0b5a519f884b784c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbb54c200d00aacf93bfdaa0f9f201495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10d7d8c27c3c75b4b7eb8d26c7ff2c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ed4844e0be5842cd27ba8f93f5c28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bbd7ea6369a786e566dbfb4f85e32498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80e54470b909ef300cd707260789f5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30172bda536b299373ad4078cd657220500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac59dff1243e1150a861fc4dc0f17d6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b794ad457f354489f5332794b567e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86959312f4cdb5bf4c6327b713a0a7f4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f8d2996a5a944058a3d5dc5bc524e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a4128b801c6d18522d41748f3bdc3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d0d0fbe02baff079b3c4d0a2cbed3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c546326804b72e1c94293408917ae38507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6721cc22c46cf953975c907ca4f98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778dafd0caa0ba1b008252263e6ac680509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91909ceb14c47ea46b9de8ac097df9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a3b05b3624a38bfb3cc4fdb7a3fc0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c10b4723134b322804865e045941d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c77dc55fa80aa0a8dbc09d3fb5c7a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87691032fed082cf66d30fe77aa44bc8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a7d553488a10f36420f7fe8e963ee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083e303e6c012c5e19511a06833cca3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9c26cd4e1264875b7e5bcfa5581ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e867f637b5850156623d6fefde5103518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b41b254c267896026ccfbb2dfe7c5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6790fab055abb489d299fe67dc81a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a065698c1a5cb7e1f09c5a2a8347fda521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1562f99c0ce4c59783d3482720813522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cf9fe69888dfef893b8d21ce44a1a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f34e903bbbe42308da330672cf1da6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413881fd09b2cd3abaf5a84b93e005a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86425a117c9d19c3551c224e858d17a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033b90b18fd1724a9d3bc8e7e00d1ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27b779032d1d31af562dc5de06e641528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac94256d3089b5aa0048e474c92504b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7727549f65abef91de421048a43141c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6896d5d4dfd0bd7e7a7499d846619d4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca001633c23511892a7d60505ec6ec06532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bf492ab75080e8eb197a12c96bf47533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca25fea65b08e4a9c9217035a45a132534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0451f9d8176664b7177385d8875fb7c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9380c3db0244bbdaa266c86d2727967536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40c12ba0c9fdb8a3c98abb8ab2885c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576fd4e7aee10c2acfaa7f56cb45a9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0babb155e27e5166a1f1e8de827fbdc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea875865a68b511e8040b148dccbed0a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e82f732b3e375405e357fcef70ee50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae2c2947983c360c89f7a98d71c292542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0316e08be8ea97db25a8f45b29cc90d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b07247e22045c60bb6383ace1a433544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e663a1885f16da2bed895fa2763b974545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dcce52adcd7a65961ae39058b05ad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31e3cf842cea4ff6498739b13bb069547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ef2cd5e8fcc440c7e66f14bd4c70e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674b2e4f943cd4d41e53333e4ec0919549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a52dbe33a8340557fd310676a15ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6251b600d69d39c6e4efd367a0b90551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47130b21bea3c0bdb99698491f351844552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bf85e1ccae05000624715b3d006c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d29c694c1d51acddcf74d0e270a463554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d1fe01b8abef04f223c46cf229814555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a75cca0509f9663551929c6829db87556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fb7ef161f56bb2c04654b84f513c8c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c60841584062df4ecd62004db493e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b200c5f44b79a2bb539d3b6d97b5b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc574c0c2ffa327117a14aa8f9fb5798560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3223ba44ca8961bb46c1f13d38e788561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33469cad5fa2d8c0a7a0bfc1f66350e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24699451ad24e67066aa2333fda6b5e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977ddabdf9b8f50f5f1a7836c183941564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7317e6eed8610d5e01144639b1c544565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065444463214280c9d00e2f9f47d0f71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff541f3a43b5815c35d733492959809567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d678c8a48fb5668a61b9feb42506b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e14a638f0b1995827eee333f9cbbe1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8155eac95e827cd611baaa99428e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7008f5ca5088d0073ec599faf46f6a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ae32be5ce0fcf65aad8a709b7d66b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffd16ad3564fee0e159ba80bb1518a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a887f145b13c0239a3bdde8cdfaa93574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d31289aac6ff8f262f91474d112142575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ad15ccf44c4caac99f9ee6070e92a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d88e583cb8ee090f57931379a6fa5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7419cf3d1048ea430c27e9b06c2d74578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb35d214ab7fedf64dbf23b1c4834c9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c931b404cf0ea7938aac0642e852c1d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dfeba8ad21f07efee8334012f115a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda9487f211264282302f7714107e58582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ba7f496a27a0d68eef1321f11ff1cf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f02e4041c11f2ba46372eaef1a5ae0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e4606afa276ba959ce8f840efed91585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a47be286681ca770a5270438a68b3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4d77834b5fa626a0dbce76fe4c84e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d11d1c4e2e4d0ac30ed69e7ef5cb3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22c272af9beb9adde2213b207313be589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c353de10ee072b78cf24fd059eb69a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db68a9fdebef29b798cffb097c06dae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3caa124268347f9bee1ac8e6210334592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef566f7aebaea5f656ddb4a6662a837593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91011712c934f147a67cc051677c3933594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b2c342ff8226e5e1e5e45ca8c1c27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7acd5c616c1111c5b5f693bd1115a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9a52585abe66ba254b4cba94bd508597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211f17061866fcda8f0e1493315acb1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a634c350c98aea4cf0a09ac92c48810599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b87c1e5caaff92399f5914145f79f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11be0643730384145bea30d50440050601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52fa57932eaa92d72d96b9d6fe1876602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7d0b56fd61439c1e098be91a8c9fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266167be3258a12fb17bf888991764b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f3eaf874b23c51bd23845d4a88ade605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2b1f496ddf0dbaf90fc5c370687fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18433d729a551364ac5b607047711be1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7a1743255d9d76277d097ccc8f22b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435dc5d19c4c5dcd7f178b0d4d7512f8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab822858046a7e0fc1c3513d69f2a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf17ca449487edea3cfc4e09d276d1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a5dba8ebba727b0f61a561d7b4175612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec4b4460c2145ffc0d08464ac768820613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9ec6f5e056b650204bd3a1e8b865f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81a1d8f302276ebc098633f36dc740615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7bfc60e306d5bf4bbce42da081034616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775dfa9b82eecfe589d10828fc12d66617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b43609dc7da4d2e1127b1b7a77944618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225ec3aec78a999fdfa096d01b5ce3de619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117209851b4c4e9b18ab7cc802bbb00e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcea910e717532c7dcbd8f4c9bd6fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812c606e219c84c79531fb2c6c655f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217dbab62cf841d29a2fb25b24919e07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f1b352a066cac10f38b7c44ba264a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb035f0ff31eb24ffa6c89698ef4e93d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430153b1fa7ea83e5ea7bcb8bc1ee6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd36c5917fda71ad638e83633716c8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719283b40dc48570426356449f267589628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fd196b55ad841bc08ae663db66f0c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a4836d98d3a8821370b22eb8feec7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702468f3207a29743c88da923387832631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59cce7ccc52f77a772701410beafdf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dcedfecaaea78bf5270ed59f587e5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff4f3ea3ce54ad17ce997e59cc3118634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cb15c0646857448f6ce17fbe4b4ae635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378caf484648da7e89a44cc21de238b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244280e115619c6e764ff1ec912974e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb6bffb7420ea3b35bd6697459d7d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc5b9248545534daf87371b8830f0a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2ee354be8984e67ffcbf72a9d8916640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235daead273706121d98b23e44fdcf3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a208ddb2309e55add73530f22acae642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994d5f240a17710805bee2091358587643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a539b215551370dc91219689da9b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cf3a5a00fa2ba1c76f92d2b96a298645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4174f3eae7cb890d47cff880ac769607646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaa5ab32da6c7efc935ed120d0007b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c985dbbef595946f71108b24261433648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a36deb41e5d9e8e6e1258a97934e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653bd70fec0e79a6503677380c05139e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44bcda50479289e9d26e819d5cca21651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fc55b4971e8fcb668d05ba714618e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bbe851a675381512c0bfd805a8f870653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c428b8b00feafc8066e591573c5e6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faeff42b28d6d33f843b20e50a8a22d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6f3cc616a40420f3d61f282b2970a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c3557432f6748c88f31f9e12084e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07558ba0e0aa4373b48103d26a55773f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8bc6da2e5d97bd70a664e5aba6218659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c090fb608023476639f75ee2ca9785660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b379b5edf2abdb9baab1d7b4a16057c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fa352eb4d7ec7e8e522fdbdec512e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d1edeb723c0438724dfd308b32dc2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85af05d108c88498f33942e9ba9d1251664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779ca2507e0f83a3565fd34202dc657665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d8c509a8c052f993d7cf1ba61a37b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2350057ad2b9752926bb053be2c37ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ecf3a4f98a96b9d29b99432e51036668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc2922e847b787a8d8ce0dc9053f87669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94fc978b30863346bb8b8e1f4a0b5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477933888970fb57c3b05a02a49b442671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8ee36a638c74ac082151e9c81820e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a13af41d86565a3f6ed1b3a2a9d13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8cb62474694d8b1da6d8cf2c27f28674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600039d1da5a410ea32a51bc1b043585675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612077aaefab9d3e64a8e1f148b9922676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3ad43ed0231727bf68fc9df6ad492677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7cc2fe45ad448b55e9deca968d895d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831778ba8016078a2577c0ae4574f288679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ad7a08ad7c210e2de6ab7fc73a019680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9c85dcb2d470170288ba354fbb064681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adab37fc7ad69dadb5ff610ca829ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc118c7154980a144a9f4a76647a0a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ab9bedc3e7315834cb7475a473497684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9102ebb57625718954191727ec2de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270b4129b7376abe96c745eeb0c7507686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e672fb17ecc7f9307760883d2d5056f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00096fd7b3d7ca4ce535bac9bc2d0ed7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ea4f6bb668181d3be15e5cb22bd57689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebc84281cf2c52b26daab203e5c57a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b9efdf4f48b5d50fd568d92340169691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9c4692be002d09c6310c45e9f1018692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a793f5e118dd995123585e7c376394e1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822caa627bffb0a4bfdc161b956a8fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e48cd387e9dbec24c36fd5301fb500695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c748d58e35cc022ca69e2fb0bbe8e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8db41714beb412da5d5c78f68dbe5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106ab34974c2f331a10f2a1aa6fd994698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456bbe94035f0aea8c8a3e60df9ecbd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746172cbb3d5e1dbc0aa5c6235b204ea700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66fa14fb56f83795bbfcf9b4302f8d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e1ae9af92539001d033fd9d2872b1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02142a03fbf20ccc2aab7b363096de703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae039eeef6f4794b55ff402d54b144704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921ce50cb614a705ba03f7349068370705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2859b8e5adbbf51415c07517a23e3a0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671b928a164107e2e37e3434c61f820707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576500ed8ba48d214af8be39aa3505f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e66aa2bf06ab1bf833a6b4976fdfae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465aa51801e41d1e86032103bdeb7dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fd41fa6f56201ad9b6ee79fc19c16711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e0550b72c42ef4d7571d3c8291cea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce026637448fc0840df6faf48a3d7a1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1caecee043cdd9ed1593c5b00ba831714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336783be39e9a4228d148e6111d80dc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a3b918c4415ece5dadd2a573f548c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2461c227f534826b7e98093e50c56717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531913313bcb91aa21eaba728f4bb8e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd6ec0aa4801df1b7f4be41a01f0a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281392f2ee331d33e18102a521be424720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e0d650f691f4df51e9d699c57c5a0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b331aa0f12e3ff3345486a0e598ef4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f0587a64d9c158f41c70f5938b94b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc6eb32135a8a07780569d86bf8f00724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131b9a7e54ac211ac177fb9ea3c0947725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bba46d064c248963c1cdaba87a656726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430364c84d7c9767659dba34e4aab50727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124aa132369f0278d83a12ee27f54ac5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faa0bc7f0c46b86d1e13444036ec4c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44927444a395bb6fa3be597366037a94730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa2ca4ec9ced9901e75e5249a10e6a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a638363ea02be9de0af46dce5fdf15732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f8c9624815ba608987f40f966732a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ac17ac7017526b87dc9ab38ca1f11734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444e12b5dffa26276f5b1e64610843a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f24f471819fb2726188549831fa78736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9ccf1e4fa9e78a9938307e336bc98737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e3803e975ff6131d58302fadb9e88738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc929e91b3a46080c4367c66301a26739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b2bfc5426e2fa44fdb7f26834877e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af031f927c8ef712cc65d610456ee0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648521b65730275cfecc33900c49b305742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f816f77bc89f01196225729367dbe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221cca4079c3fd8ad9f44df98a7d451c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb9a48f635280a3d50c3a18256c9d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52877da70788b58c4cbfcf0ced50b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddb45a85111c3d7765d81a1783a628747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72d8b8a40c509d0e60ef686160e554748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043fbfeac030e40873983e7ef2166e0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df9292a27b54121a6577e4b83efe2d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689c4a1641888d40d73226d78f23093751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552163b090ec2bfa94636b9f649acb88752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59123549b7c2a39bad63af424037c923753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b23d4abfb91eda37c3f0a9f7cf347754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3656f6d28c0b3cc52afe541d2c3a7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7d977e85d324dded7cd8bab69c1a2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a9dbde5f31146b3d1210794a4f517757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b9c9e8a2c04c28e73334812018df7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc1997959cd83aac82a9641436df00759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5250cc852be5cd0d46e9aba5d4cddd760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b9871798e1f5e15db86faf5cd9485761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea615d4f594deda45cb46413cdf8b262762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0169d052c494d8cdfd8f8831b17b69763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b10f7404459f9d85fe9187f2fff17764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24c442e228790a3618f510db92ae2d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d0ba55873d94c910a86ca29fe175d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b9309db630b0fa237f5622f5abb21767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30634cf95f564539582181c0f68646768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8656cb1d15ac39fefbfed935e33eb769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108df6592c3df2cab312bc4f4f6adae4770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07334718c19f2953caeff654563c6f5771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631ef48baacd09fbe69daa08208b1f8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf5b08807d9dc61e265d2cd3bbb05c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8a3dce028c842da318acd32b1ec119774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca6b350b477e7b124aaed59d372537775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f32cb09bca995a33c30d74e7a9661776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc33eed66bf5d4ca2f2d31a7ec025a9777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135faa6fa3ff2a0d69b9ee987e86ab64778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0aa1700463d6d29bdbe3d3b0fa6b67779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045d5efea16453f34aa2c93d85781de780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466dfa1e758285b18077b346b4bb6fa6781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a56335279e854e66969e199fe8c82c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5307c770ebf3e16dd5698eab4c43d64783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f550af4aa5d763d50bfa5edd41e7a8784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518410a2b34643c1c95b1b8ac0a52a8785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd550542223efb74d0bf91d7c1be9bc786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256df06885fbbb0642903d8ea118708787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c184d72d413ff65c86e6ae9ee5814f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107c3642d13050d244ffdcf30483caa789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18e04b098968a6b1253ba68d011720790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11df23e65464ed35924a48fddc50de791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e12e32dcf80e5f710d4f01bf40b96792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bf9022c961ad6a6f23f219f7be313793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe5ec1a19642055acd85ec10eebf4a794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63586875ce3521c153a1a30100cc46f1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd64074f039303c5043ce5fd52ff4b796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e5e4f8436068c78e8f5c64a39bb31797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4961a5a286f7f1570862db03f58b5798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63859caa5edd0ef5e1bbffd9f15ae8d0799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edad13e96cef098d785889c65535654800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5237e3a94dd75ef2cf56b146dff07801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1bf90798239f45b4cae8d83aa2dcf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e9371cbdbe1e253bb0d67641f7f69803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f73a8495858e5a495e746bf075203804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c7e696373d7106ea09e5d23694993805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766144e482a8aae59f368238967e3185806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067d899950c163f54ab54aad3c579a4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd031ca600b824ac2e393c298f651da808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8d20f275e0d02a764e8604cbd701cb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f7e347a11815f8fb56be33c42483a2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3ac96747d2d98583e117e064de135811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d4eb634271119496dc3eb32265147812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49044bb56b6b5172eaa082c115bfff7d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebceea9ae73edb688a378288c1dc9a5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0e11c00fac83b9cfacff76e06277f815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32062f09fb455979b326db2f569d53816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd483d049ca11cbb775f428d7a9bb55817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96274a24f5427ae2ce71112c77f4db7818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c6e96aa9135fc3474e3a25167ce68819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347af4ccb5c340f980cf1244dee4b6a820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5078fb06a76d6680585baeb05d8ea4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f8f32a250dfcf6f0a4e8b833150d99822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca93d844e85c9597f6b9486a2a997fd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7ffa619d25202803d668d8a157535824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6a073a0191b6c1cb5840f822b707d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0224f7eb6c7dd1b41f62214ce8474ce826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812b19ebf3a8a1a1f8d1b4caa74d87a827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17756e1099ba653678613f95d8f491828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a620d080982f5a8ef2d32a8eb22085f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5dcc79dec0a4b94b29c578853c45d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb0091f898acc49cbde97188b03871831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8217ec632373c9328ae245c812515832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744a4b97655c2bde7ee98450b82ffbe833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f76c38386edffb56087ca0aba27a7c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6691d0bca4fa8f3237ed7cfc9b96d835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0fbdb23dcb37e9d0c0ab4cd3688e0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de98b122f724027c3e42a8844b5ce1837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ef13a586963205678dd4ccef1c7bf838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32f65a36eca1bc4d81cba5d5418cff839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df157a4cbfe651c08a1763e1f506b13840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3737235232d93704cfc0b7e93cb404841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815430a9a156a6bc4b2ce9e65a4abe6842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000572070c34113963f1a3f19605aad843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5027c1239700765c0256b4d3ca9a9844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d9ac889216edf86cf1beafcef6cfb845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb667c6c418512ab1df1e28c80b97db7846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb298cfe121ffec4c53f16e538212853847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487ce0b7a105499c53c2ae971dc4148848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208229003bd3644299c588f4b3e1fcd7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333f33128b5336b092291a8fb004005850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbdb581e8f514f4ae968c4b8ff6096851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb3747528d950e9322d4acabcf2974852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039cd09cbabe019f1a5879e97144429853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb62b117e7f1363c44670447fa97225c854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f9018f8d2ca9fd5a3b8bde1519c4e855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778c634f1d8c1144a0a582c26110c99856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdecf3d5ee4cf9d30914f46a79df935857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59802d413ff5e1c03c56ff722d0387c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a05155689ec3fdd0818c929a2b333b859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cf567a385374cd15f896853fbe85d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d978856456a737a32c55df4f8042b861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86060603be8c7dc7e120aea1853363862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfad8df31a1483b9e292d347c70717863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730771ba4b7f33c007d32745bec4acd8864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db25c555388fb6e07914f4994e1e42865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c3dcb5f27957a76faea2d6a66614a866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ed64c0e962cebb97f0dcfcf165d88867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c5ee95154fcfee2f731e1b32ced98868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e8c7c16ee331f802bea351290c495869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb26f6ed8306db9b0fa52375b7f04a3870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb05716b003deb9840889425d7dda37871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57ead2bdf8142c1824453f04210e0d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addcaf4c41ad73535de87ddabae087e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efc9f137f947aafc1ba0e3cec6efd6874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a875a5050570788a4409f900b4cf3f875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b41355886617e79bba6d453345c8ae876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f3d81e8041c3f218a0530c48814a8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac23bd4319ab8c1c5d4d4f8cb6aac49878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f922da9e9dd7d88171577920b5fe5f5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f3c464954d30724d7f8fd42910bd0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb17af7d553f1096d692ef0c75ab48f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe500956dbc6d56d101885612916f481882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568784b681de5e6c80e610c99cd7ba97883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eeeb605cc97ad80a920a36ff554e08884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76d906becc65c650b874a0f5a24227885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2f747470af3905981d5fc59afbbc0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b6ba4d8ca2277ae3c9a70dbafc151887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08913a58f60db563d9a4fe296d87f16888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a7d8f595d321ceeb4b60617abd4c0889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc455a37781d1d5429ddf9da0b49a8890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825b1f1c30a556da86211cdd839b51b891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411a1d61d3acdb219c3e0041314f877892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b690c633a9097beb06bc937a1041c8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48dac89cd0ca0da3096ca3a20f60ab0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba59c2b0265aa64e105f1e3b939ec6895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb818a5cc644213c2e844361e8c77a76896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adebde09e5577ccdc1af27549471f74897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bdbccdd2275bc6b7a0c1c1b086fac898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe244402f4e0a82995a6387dd10fe953899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32152043b23db60bb3a69c9b6d3c5b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d6d184e1b6c58998498a6aea2bd78901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178f900e6f50145a099fc59b1f29866902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d6778d09ed040e80815aacc2ff0a3903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a31958c9becf8c57127ea0048e004a904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a7cf418c034126578a4201c379960905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3291e5b17875067cd353b1dfa8a6d4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff476357b3e0d9f3ac9e6742538453db907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf831e9cce013e018c33a5b360ecaf5908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f172cfc9373020751e115b377343d5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65c1db436315db1ab6584820a51ced910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad88f05022193f3bec206bbaef26839911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa12118c2fdeb2335971f948aad2a3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81df2b9aad8c6853e1a6124291e1063913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9329a3420d3ca2996508996198ad6914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdb14e2af40a3c290c65a80c578cf6915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e49f8cf30d26f5b20af9e80d35ac5f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaaf64540d35020b0b997d763229e35917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e1dab36683f5b88bc140a5aef19ec918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc60dd540878c956a2b26ebb05c3cf7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6410243461999ffeaa902097da2d5d9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e51da050a709a491145ae0b9334af4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e0ff1107d9744285cd79ca0a5571c922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc74e93b2969718e599f317fd27854a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e081524c528147cde22b2be9badded924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07541fe44259f15b50ba06bc97f623b1925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5441d71d9f7c83f2e053d724a98979d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564752a34ccb6a20ae995f429e7dc97d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfaad1eec2950e24ff8df917f7e1519928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3091cc670a622226c72e0cf7b9691929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1d00c694c110014dd34c5850a73cd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0040bb7541294d8815066acaf17def931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4c475c52be507c3ea35a4eda87a38932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85315051dfa37ea75e8baf82d551717b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6a7337c8514b61829b783a41fd814934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ea585fbc966a102e6c330676a195a935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41935c8434bd2443ce2926738c3db1936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724f361686bab62c35ae648bd3cb04f937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f415ef082863ca93533e1404bae4749938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0b29f1afbc18bee50d77f072d253a939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e44d3ddc81487cd81aa63a0ac05f7940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59771bab4bfb8cf8a6144344d05bb464941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4fb46e7636f71c1437f46d9501408942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73baaa1418ee6116b43114e863a499ef943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a308b1a80846888abf93a6a31991a8d944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568ca6f6916dcc8d15b05617b422130945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08a2f680965dff443fa821677fa806946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0bd2561882085aa93516f563db944947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828029c6fa7ffaa8a1c232c85bfaccdd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6bde520b765b9ff22805f2f55bc65949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29509f77e173440bcf674d1e10f063f9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328294ec0c1552570bf8c213c0fb1b03951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16197404a26c11c17e365c490bfedae4952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888cf559316201ae3bf4e18b48f13a2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ebbda161f4ad00075918c127e18ba954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4a59b1975eebede3464514c309c09955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584df41f611dc6c0e386be13d2acdf0956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680a04ff999ce531b9dd4356576b3f4957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236552b318a7c020f8f83c1fa79a8513958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5601fb3e5bf668d4bae94123a595dd8959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f69210b4d5be571ee6044d5650373b960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17757e4dc188dac7b6883156daec32ca961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae277c7c414d1539b542bede9bfed1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57db36c9a969388f0302e7612538c8963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9b44bd635eba53b13c3a503c823b3964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84e37c5b832478f5c1657e9a17a651965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b398abea2df32367c356127690b64b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b385573dfd861d34aa7cc96892b1a967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4820a04624383c8152065b85c61f825968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8150f6e052ffeff21e963a92fa17e63969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff0a9e64530d4b00d211c9e8b0b86e970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5f81902fa2b58fd1ebe93a08b09b6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e109c1950252e4b6fd6cba8a2d23aa4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00569c51c71757026fbce555a5d531973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87affa3763cfdb43ed79861118f071c974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada9f2944aaca22fab95e88bb880f6b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e357cd354aaf4fd31552bad12a38f0a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68760824492f33eb80d334649495cd977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0ab2cbc69c9c3f4c6405dcbd2b0231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99191e34fb9a119f444a7db9851e0402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29192acfe6d3766a40903f87dd11dcb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2763a27671d079b5a1114daf292745c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78473b87e4fe76aa2cbfc381795f304d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdcb63bfb124ce0fd56015dbc6f80a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e07ab42d4c9e5318e90a65b9cf0177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ddb9a1a2f5d47efa93b3ef0986a318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed24de0a817f55d0c23fb648a6ab519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0f7032e564780f0fbc41b8aa9a8e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6662bc8418bd01152064d44fec712111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8f4365ec6f12fa3ec56f562f1a1dd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c828c3326b1ad5e20b79fece8c88413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24acd2eaae262733e476dd9699ba53e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38c7a039b7c0f6ba71feecfe15a87315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7debec0ced2ded0425a6cdc164a0e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8069bc020ae4a48eb5d19db5294c79d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631efd1153acb9ab0fc490e7176097c418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb503bce101997af01af33597280aa219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22afe0bccbf2befedd2fe5d2772a41220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251dc263765ea4a59871d841deb79dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b232569e1d4671ba2ea871c5d645f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cf7173a396f0db6076ca8d23c4dde23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7f85c86a1a1bbbfb0541ce0966d1824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed924414c8d4e79010a1612b2716c1325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade80675737273a485e7d144590a473926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1118634c7cb81323df86752fc30e3f027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f6a209a6c93b838755ff63a20bd3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa99b4546b018f4a0d75ccba745eff229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b97925a5140604536ac2f072e2ef930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e7084809fd1676f7674de136ee1b531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c1a2ae0a60b9415e6d1f14a29bf8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370179faaab7b4c2f4a3813b0b171eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d88b30c6e1e3b0baf5aee1577d53734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a4b58f9fb9790a5b6135fff469a97c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ede1f500fe40ad03500bea385be30b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1e7be08c5d6794fead1d7906571ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d826278ff2940315bd9331edb0ff36e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b7bac54552df08f8928bc04c0399439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0894e5c62c8973d297ae27e7e57b01a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0255bda34e1716abf3150c8bd976ec941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88af39823ca93e774a0e7c693d4d9442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa585651725bbf845ceb622f61cfa8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72112bf2e3abaf56d093b7f7c5213c7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83714eca8bc2a3b29a91008a0302b5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5dde94d04ee5ff85184a97f7153ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fe5085535b3d99e45a37af25913bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4a81406cad7c02e72cc386395cfde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c243517c99692d9ba9a311d305c7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4735e3383b0f1ff645eedc6658eda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2ce259248110075554ab16d1614c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397299741548423877858407aede0bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b11f86678607c237077fd7b81fc8653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7857d53a65f04a76e3c533eb42aaaee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ffff3789b69d89408e7de6621f2a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6ebeaa75163e705d8bc50fb31dfd256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd2e89e2296f3e08d2f789c14434e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce2bf7e7cfc613c49dd8a36c8daa1958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c889e5df6d9f2ae60c98aa7ee4d617c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50c8bffd2ee8e351acb810942676fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be1232bd676254cab9a612657663dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faeb89c279820e3810e1afe1a89ceb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b23c8ab193979b2b14209b3245a2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ae0a3947c1eb80636e8b41796519f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3474263d146fca4ba566548a37bf8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3819e9d78ea2177d62ea6f00637862a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768afeefa77a935b4a084a60976ae47d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bcaf8e528e3f470911ff43bb9589868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26018cd303bd92f3afbc9d98bedb0c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa7c1bb2e21588b29372185f5dd32e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c230262764f60e00dfafe76b8ad5c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3856dca5865a3f786236327b79727a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e77c13dcb23d6ca230496876ec830173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767741d755b2f9730cb16d0bd74550174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6d94de1fea65bfc6b9ade5aea71ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f78d52b8fabf15cc4c9f86e9b36e276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb87de007b8fb01b80c2bc9ef0ebf5277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faf27b66ae47614db22dd6fca7befb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500fef4ed1500230f675153ec91824a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdb785d00c08333cd97c2aa68def3ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ef4d0b41f539808cf0d85362764bf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896791fb36f6abb8aea0b94270ea6fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ba6ccee8f759aa7df2c648b37690f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36104ac8a453cb24fb0471b507a735984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d920cf7f1c34bfb22a97973eefcda4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f823670cd5fa35896f4f69d8571de68786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013020ad57a866fb1909ae10b80b025787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97865c622060e6669b3754fb9134a79e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c482ff8ed198309bd5551b31ce0de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acb6b194576d9ce852d56766e3a56090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31a3a2a392f7c5cb2408415803070491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7265cdee7cddad520dae20d5cc37d892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b9c10bf13b18996bc1f99b98133a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355baa9f30627f52fe6f2cad064de3ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f6875584fa01bce78713d9958c51495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f03a2b6c3bbd68361ebbaf508bb4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3e137d566ed0e2a2d95379a401f4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77023e2be54c7e3ba578865d40de313598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4220b694c06acc19e460e2e5a4b00eb699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb80065407ac070e2c2c9cb543c9dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a39017e7664c276352213d75c49dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69d09bd384769dd8f33a58c788cf66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1aaae793f83cb70d1e3176738bd046103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f49366c018da4b31ef6eba7a3ca5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43941e5d014ab4124ee96fc87ab565105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b281486d51da74728ec2f6bb15902106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96533a0e41ea0c49a35a6aaf1acad20a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f2dc1c498d293144a1d5e61c2f24e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07932cdd0c68c5e1da6199c455259559109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfb718f4eff93016c78e0f555fc629110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763b85feaceb5462c0b9fc9f6174232111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c229a844d6c69d697efc97bd48840d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629b2cb2eb73ddf84cc688e32886526113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c2d2fbbd667fa52f05e57d1b6d802114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f9cbe731fd4c8ddbb7146dd7a9a84115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd485b565fb5b68d9a1d3571861490116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a09423f54d09aaced2cea9b7192f50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bced16c4676baedf089f4a4a569a8a9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5767f67f8b218c7491f26d9cec9a50f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40897376d02d7947ccd0724c22ef924f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5239abca6a37588a06b39f9346a2f39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5bbb1bdab4850acc77ec5f4690513122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be06ba28c80f36c1c7dd5b1c229b29c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9b3d4c9ac86e54844f39e39deb980124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26e27e41aa5139ae6dbf7b95bb4e73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efb6b3f33a6002925a37325c796d37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5256be753cdb7897e5a4ad05ac740127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95057c5f78788ad9168bf90c0b96d7d0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cd16dca3b8b9d33b4c770e467a01b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18fd2559ee4c1e5b4e1757844f7e6d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb57e321071c1e9ea5ed0cffad82d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f8ba3e6b0edca574c6e8f7ce44699132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cb31c9fd8d85be22c09f991bced20133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dee4571520991644b24ca5e4117068134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c031517dfcde416964bb4590f01c5de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024d92a4a3d9ba74143314d85c39d27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c605bd68630631d52d7fced99c24c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde01bc698ff426f958419bba79fcf64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a237ae5f16cfa69989d489cdf5cd54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd873c9ce94ed2f8d0ef203ce060c13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9d07fe7c7d4d85978302d16a87da2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6478ee3da0ef68ab31fc163214e34706142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d50f8df9581500b14d013d5fb99cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952d5b5551da7146a0380dde6401669144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f800cbad0a1bc0c4added007c7c664e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1d778d668a1b66153a7f773d3dcfe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e18c92e95611f1588f2f8d29b3aeb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3521b69b5e839efb712b6dff14f2d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f95d3c778709783893cb66da04932149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163ec30b5480ede47ec1bb1baeb94cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a50f16face522e2a2ba70e4089534151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44d368e14c034b1957c15e8da24050152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46606f6a985c00eaa83531f1fd24f64153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c773bf99853b556ef3b073223664f23154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a303526114e845b06edcc5686009a00155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693276f721dd22782421cef0148ffeac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396fe7833daefcbc06878fabc80db60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c5f66e783a5a48b43d5366d76498c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ce9fe756ae677b9de7d94dbdc9b4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce96115f6708e4eb554a4510d1aaf75f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eed248c5c8ffcb38eaa94b59b9da08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630402fae7d72e7c9b01f6692520c5f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb22c09b7a514209b246cb449f63ae7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a700fb679b66a4bc33204bf7c2813f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3a1a64bf2277d7cf30fc5b26e4fa8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a62cd0f3cc49d095679f4b9b6eb6b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4f6ef5ef9461b2037a850472adff6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3276fe203109d745ffc22898c015e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606d29ca8ddda8ff819ea6b6d19be5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143389546508b4630c668a7b28a18cf5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3d249e350d6c5734c3b8de62ef008171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786b06118333ddba749e3808b95d1d7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510ec162cfc65736266430ff95c65db173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1032a8be383d8260301be4e114f451174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7d513332e754c7997b04dda053000175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86aa7831fba79e2f897fb91cb687e64176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec2d68a7a5936def83589648a9ec24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43528b3b478901f88b5e2af7d6604e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed88d707002bf602e6fb31fb1cec40179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb32a94e795ab73c71f17228e53ca01180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbda5373119bd9175d0be8293c6846181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9f2bd1c381946465638ded303bb4e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b183f1ae58650f089687e2def35c0f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16866077ddf7b508698417458080f8c3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d38efbab9b6892e90270c35c447006185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c9d3f6420ee23836a8c9408a1139b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4e3aba24690f22606cd42e3dc6242187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59871977e8dfc772a88fd2ec107045e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750f17a88899e5feb449543743795f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d75935b75dbc7d9f5b5ec8a0d62307190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab0833caff6a9ff8d9341a5a08b369191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd19c79cbbde641ad17cf17e38525a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6d54962446ef4b8a017831d4d7893193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb1c9f9519b66e85bfead4c94e4fe8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1716721701bb206e35c3afb8bb20e3b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d897ca7361f8b25336928242baabe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fe549258b93c176a9d85dff7b390a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f727127a9f929562dfae65cb3f03994198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5057c3103f459124033fa3552b62478199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478ee0027176006aeafc7c4494c101f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5752a1114c0cb189d4b65e78de3c3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b66ec29d8bd6e8926ff82180c413b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c29f80de3ca8205b8c30befc32ad56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0f6856867a3025338d2d4a281f3ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74977bf6f58177019b2b02a787bc68c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b98279090b365408ac5f17c41010f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28a4637bd80414b9811b653d7818e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087282989f00f52fb6166c6fb385ca7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff7cb66d4daf81cf6f53a239a931d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65518ece9fd4c05054d16ff1acad1ab210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688f2265a0f93b4052383d924c4536a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8bd94eade860954c78214481c58bc7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd273eac7f006cc0db4485e7c96175f1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5a75293efa58fb0943d504d02bc63214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4435a1f0d186707258b4d034ec9c4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bdef8f4d17dfaa6172e9306f1ae32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8df2281f06898f89a8194cf4f5f3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc0a775d50517731157ca4e5d0e05d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e90b884eea211435c4887409197f0e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed09572dde848b8b08ecdc2434c212220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8f9aaac1299d15d49419d621c060a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944a0e6652e1b48a941b1d10cff08b7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016d44f4b62aaee875eb1ee7401b39e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0af3f9a139932bf1851805a5011eb0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c1628187c7765c8946812ec0179b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b702b9363f015889219a226f58e86b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141234165b3ed6f4ac83fcebc66d79f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bd54e28a6c82de23b3a93845cd8ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2affe2a68cfee78e92cbebeed97a534229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff0a2ed34684473296346cae16a6b3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6f8f3b11c7e135c608857ef6210f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb30fcf3253bf09b18e3c4566409d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb38956c77b5e29fc3ec7e7592c284233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095f2baedbb8a59dc6ae8ee99e86cc1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baf773385c1da663612d53bc52493a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cf00c73a0db83d5468bc924ddd282236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7af51c54faa1051c79df573771b60237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bc2df092c00d09accee1ecbbaede1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377d31b250220ed9fa47d4416bb69c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fb7de22df110cc8540e2976949a75240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571eebd17458e41934bdf8496df6f5c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fe728d29ca6008ad6c4848d62d0e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eca4d1608167bcbc272dd8ecc671ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac349fd8fb12c2b8d59a7bcd69232fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4c908a3db6a52e40d96bc83855192245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9954ae4ecb509416a01a9754e4b25246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f89ee4120676cc63bdfce3ba75bb47247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310e005e43b289a87b2d4745b06acec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c30bf469cd2da952019c442ffdbe9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcf77974bcfd032e5990db49757ad5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398dad2632842be810e480d8197cf8e4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf9f14d7b2125ae172ffe332f069af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82b7c5d13f6478fff2fe29e86bb741253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c628ebd278c36fc430cf31ab3a4e67254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109de0e0623eced6c938f739f67a776255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143abf132b2cf82ec8432ddffe40ecc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600be40dd6862e31231bcfe324c7f06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebbfc45016b431339ba9362c409119258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72325a9f281ac15ad5914dfce63cef67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88f7af5cc67a3d66c554e675b9ffd4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3da36afb4000ef679d9cdc672a41c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d6d73f31fcbe65a200787acb7145c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1234948e83fe0f99212415c88f6e71263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b341e9e81fc40b13610bc10fe9777e2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a422e72959adaa903e1e3cdb448cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8012e9ec604b4efe1d6a1e43583a9d6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8e1e90fb98907f8d36e8710386ed2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b750314471eb9250480edf83610dae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed7e6b597597d465140306ad6e14067269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d1887c3a48b3057694ca85bd81221270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51443d4612b83e1fed7e75b79b7267d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58dde0b9b2be1c4d1f6e46c5e0c687272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45803f2a6d5ef2f50a12ee85086099273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47de51598f36f90a38c9b2493fd5e43274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48161570605e598e88a2852617ec7794275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5230c12b41b9275fd214d9f1ec0824276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81e4b4b905385b57784d7576ac64fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20252cf0a76e9260fac863b359b0baf2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6121a9f585d22e62ac66b7cbdf476ac279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daf1381fae38bc469d263582f14b28280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e29929002bc7ebab6728e6410a415281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47620cb59f7d6fd5174c8436b2a0bad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d733ae8a666003030d6b31cc08af484283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b466baf4cee93108e2a1f063263e9e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b13179f181fc8c889f41e88b5e33bc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6359f6fbbfc5d57549de57e8739dccf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa954ae6ae95c8f6793aee3cd0d280f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94bb21a867c76c215641ec4948d569288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c1897c67e3784daeab85c6f5364c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026249c7e5c02d2f37c48ed90545892290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfd2d493a726c5ddbe19d4f74fc01f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cf1ad77d0b7199b9248067ca73f17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8573cdbd5c5fec560f2785376b4a3ab293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a73cf7b41b3db7941519cc378823ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1ea8bd740aa150b2fe2a4ec4235db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7264f08d479f8e359be15df5c83631296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e005dd8cd3472dfc1b827722dc221c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ddaa1935e039bbf8aa78af8764d95298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46938b9923dcb9bea26c8b0819107e21299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b99f19f22f06d03b60df2e550ca490300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76609547dc4c29ee02d5f87f6ef33b3a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e20e97dd59cc911b0ba84fce1fc92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18fd3898482274958b0af3d0e07fd9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef36f6ad96d7f9cb79536a0c112624304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e05d20cc8934b68080b6a8ac3d90c0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439672dcc2ac2380b2b50f429841707306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eebec115cc43ea35469a2e72301bb1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bf135a4bd9ac31821f51cf73d74b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fc61eb04eb4b8b26c884a1a850eb3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8a855ddac2caeeabdcdb50da00ad5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdfbfb4f7c146f87cc726f8c059707311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366fe9e17c5e020d8ceb1c374104dde312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afadfe6bb5fc7da353200af4a5560bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031e106849b1a2c1484b456bc466608314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c8dd9fec5d5ce9a7b93e7a0ab5cad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c7ebcfb347863641b82d9b536cf8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe39ee713baca669f92bc1968d80e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb389a985339b4ba223457cbb160a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0375f596e70d68b507d97aab7070218319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60733ee495023ab7feed8b136c85858320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22329ef02067ca3b393dab0fffea5e7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1225bbaa43480bdfc573f4692c850445322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86f7c1ded802f37fb72f7b91936b89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f1725b431fd841338d69762f63a20324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e54327f78624682ad976c9a3e9b2c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44db4f8f5e5fe6a194af602b01596e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46330787907025ce2aa85201e898cbdf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c248d8e29cb077199c94b77ef3a47224328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b93f91ec71ab823502e514548264cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01824f3adb36ffb00d3d92595181eff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b81be14626347415b22edbd7a3dae331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f71bf7a6d36a82051d825c43fc667332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e839a9fa48e97582c7d0c3dbdb663333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d3875772ae605251acd0e625c7e06334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3a28145acd850ac4885f43f7b55ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be108929d3d3e41bb271afc71479a06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce1fd5f567624cbf4b88b3d67e9a47337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda97a3376c7add9590958d55ad0fdaa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50eda6b57ac59899faa727ce518ba86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd74ead04439dc5f2df116f70755bad2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291f6514d42d2fde2ff0b82b5ec7c80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d1853aec7fc79ca878b45f054e5fa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1e3e9271030048c32299dbcd12b0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50bb5eb226000d4bff91a92175b5a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8b53c4011e9851d9cf10dbc9ed336345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a11a3c1c843dd796d123dbb74df0b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1422fe77d0a75136ba90ac4f211b03347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cbb1c0c74fa7bebb7c90eba8a2b9b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d32f3e45aab02840d1440bde4fc05b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271417b8277e49e3e2b54fff35c56bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e98badd639eae0a99201825b7fd05351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8690a3ce23c46e3e072a2302d0e7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752440801bd3b9cb0ae814b727a3ee51353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f2c8c3a223083dad1a51de5f0be1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870056c82915596b42c601b3e0ce104355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7937bb0c0cc525a0a629883177ac3b5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275002028a51b21e719cf1b94503986357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea72c24146c888fa6eca83d5144d8bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4d76ead470d52d159643879d4c327359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549cfa7e6993a36a58696ec0f82e3e2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0cb10cbc47640b45f21cf7592b8f7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91e70037b23a3e1279c3e0c3edae97362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8be6c4221934a8bd983c5a3138caa0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8632875b283ff3b6d83d350b4cdfee364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36a23e3db732de3d27cbbcabfe038c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a8db8afc7ab2aed1cf4fa1e84563c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20702c1ca606ba4a089fa2749c51dc3c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64183fec130a755c7db2736c9e9479ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18419139b4a3e946584324313cdf5255369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9576dc4eab7b4c220f14d8966e14bf2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea391c52ca62ee647143527af88313371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd69556151fe8fc17070251727e40a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a871a40a91d6159b2c039394599b79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025625512a5b75845f1f680a4aa19d2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf892ef496c2fc07630b5620dafcb0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13183be15208d12ec2a6d0d540a31d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0a2424bfb96b706ffcc7a78b657ba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9ab484f1773d9069d524716f7a3d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb37ed1ac088c51f0c0cdb6ba4e137d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812eddb5701c567a30c46c6aa62aecc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd04f135fd5f856f8b2628ab447b3a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d517e06e9532c0a04975fd4a090a756382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732077a4b1af8a6da40fe5c97710177383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125457ed8e62a56530b3285a5f5e1751384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a05c41e0a741e8fa399fe9e1f9115385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448fe553036a9ff980b6cecd17d4c68386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48706a8fff89a984bff67eee107288387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9caa63ee5168ad60eacaed8f254b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae1feb743ebd391bb30403ae58928e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc626cb24f09bc4fe56f3199229520390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe45c95a0141b98c10945b1156b357391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891fa6e0df0f3e054485b53724c4a4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124c15dcbfbe305cf753d546070f96b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c2069a766f9452b2fd38611a4c4e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667fc395770deeb3b752d15dbb78dce395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76203c8e04cab682112fa78388a0a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ddacdd7b0b2bfbc10ca308be48ea81397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870996772089909b786b445e09c80879398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda5e4e0e87eb3dbed46b2f6f6afa16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6f3968f01e6294802107c73c0fa09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2f2799f6ab2fa879bf1b91118a1a4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c1476da6a17001bf2be0a1d769233402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca54e1058ae0cf545e9f94dcd6cb4e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fca154be463a5d28ab06dcf145d1d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4618fe1ccf97729185ada1e10d62147405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a4d6048f3983155d50897847b8f70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816b3134efc7553d9c4fd9e57661eb6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b38f996248d438bcfeee95d60ddf4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870547b0e1646d03704d0fc5cc3ab455409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c34373a3d7120863362079a49b9f50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7ae6924e1d95337ae69b8efe11691411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70075157d022d202ffb4ae5024d71140412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6357a0ec3ca9cb346fcbd0d746b2de7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90a42fbd122404a00b24c022db9edc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1330a66bd368a0cfa8fa5712b0042415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce367cf1a240c95869507ff562cab19416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ccaba42636d7937030c8ce5c1a72b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb586f8dd0f539914ec250893c52bb8e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6aa73464bc8c80ce92369926a2c01419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee4001902fafb081c0f71870e6417a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5eeda79faa54c4f9c46a48b6f89ba8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe813be7d7e0e099b990cf39c1c56b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1178b9cd6066221a63338168e838aa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc7e06ff1b2494c9d629b26fb069c6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44281062c6b1128e9836f30e0ec8d00e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be74c0c6d06dbadbe15305b0b0cd8e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed65d91abc84b7ffd291b310254a36ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74c9209d0866712b7907e6dea230fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec7d3600db8a91c19620fbd9c8125a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf881d7813a40394a6f8c10ca04a3f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb7f1d76b153a054270076954e17cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde531ea83f4869591fab6a82ffa3111432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b1da0f3648f7489de5229c1a4a1b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc93eb2e2226f073a639bddb2dc19e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af555a255a176f30ba5b236ce6febf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13deee83c9abccba20dc990c4101570f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261633e1575c39e310e2a7f22ace983437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d191ff288c6cf18d7d56875a401d26438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826757923a6828e40dbf551dcfe95419439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e47222bed30c9e1f17905b1c8eab5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9442fc84e98dba05eb82ce1880e5a3b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7eeb8d77328d71c8a1f129c57430b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb49e3bf6199a0510a0725dc27b1b52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810cc6f7966d5cb06500110b79d213a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aea930997adc9850ae4b3b595853c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a66cebc9947a2517a8e6369df1d195446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e084ae32686068588d4c4c9203db0d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff11eb5fde7c00a30773362c1bee937448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b697518be3e19d8fe641e82edb51b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134297101c831dff98e906da5e11ee86450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7289c678dd206c0230be87e11047ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063640ea9b824299da84f2d27c85193452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484decf3531c5dd62ee979fcd961eb08453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a409fd562e22b415d185c23e7797d78454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d7e85d7a34eef125e6cdeafd5c595455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ceeca5ff2fa2afe87588671620fb3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564d5dfe72cbf60733a59495581fff4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1313b9a62d0626656d64b4325d40a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b3f96d6ac7aa7911890f588f1a979459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5015b6a4ae18464dd731aeec9da95c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c79dffb45dd7c21c1b774e01b510db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd662e66b2be47f378a5340228a9116e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba637bca76bd2ff771dcb2896d2093e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a3401a4de63d8c10699dc7d5fbf99464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab3237c119bc51a5865c0ff8b69007465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e55cf3e7a4ca5a79d2e0062d8cca4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cb2d8e5aba5bcb39e07768c7a2f56467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41bb3f1753595c07a9a786361a4782468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0b0b14c45082c6c2c195160f6aef4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21288799a378e78c432089d1e7e0752470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6d39321d3a4acae03cb0bfc27ab42471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df53fac3a874f2cc9e187fcff13bac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101723398e80dd20d548625883fbd0ef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872150d15ff5014bbf2db9a8533e4f2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302269bc0acbd07a98c2c5820e248049475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb00de4c8f112341eae708e8772cafa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120ec8fc87254a38a24bdd2c41fa633477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56369350804ced12f50b4404b4fec2dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fd152c7cdd6fc2260c929ed68c1de479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c04093a425fc4c2ca0445cc7be338480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ed5b1419c3677b96304984f21e0cb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f73ce4c058f3e92a4ec4b560411d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88694e7bbadc800dc753f2678814c322483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267638ca8974bf985be030376d23dcbb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f279355ab18dbab356a5d6c8df1b59a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39e97f16c218b9a1a5d87828300477486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67c6ecd3c4eef6dba153f3e57cdef6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2145147500921d2c18a7f8ed9bbd9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d282ed000ad8390461c0a7ccaf3b6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d0b0dfbf3a320ad21678d5191efc9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f36a104ea2fe217ac59e8296847559491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1812cba7bcdc5b857cca475ae34a37492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854f3bd51c6405f5fe731d7f636c2e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93609ea47237feda1bbe75c1c50717c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea399d3f0a8e491307b0949dc8a406c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50aa3adf3c3e16bcf43c3965544ca5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be414e3f4260376af57590b48adcd4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075884222634e7fe1fcbaefa818c6113498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b5f95c59c4db6204c2fc4c3de1a60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21107058d335e369b6364a94b2c82c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28793fc6a544e42e8dc7cc1f69840f87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47b8693251e76f5513eb911e58f45f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7af04a7839ce7da63f922951ceccf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1723ad06e6ee8a5acff18dd4aa95830504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10485e63255c8409fe9520aef0e2a2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1628a116794c49bb67aa12db4410958506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b512770247fc8a01e7c6a821f1beb20507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab4761f9e817ef5b7dbc5c718e331e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd0dfcf96164c63b20b4831cea88c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bf8515375d5922c7465845ca0845f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc8f302b67b8c74d49045f071e72bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598612a3991213090a8cd7dbdaf01bd6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217d580f768e6dc097d8e920a5356da513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34e2796e8f5336d034179755edcb0a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ebaeb7a62053a6de33406cffa585cf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcea6ebcae1825dc4b082457873c26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb10dc60b329458da1f647f5d4f0aff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb990d376f2e725cf85ec5e7f94fcf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9cfeed5950ee263b155239f722f4c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2ebecdfe7e96e024baa7075a0ad87520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4198c3f94dbcb3fff328fb528c6b45d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989f3fc3799628e920da466d4cf71b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42f2a3adf5bd0238bd3f35c0636973523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dd9092c09e5b6ddcdc279681ebe13524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e133c5ba7e88d4132cc27c6361cfe7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e1c3039ca856d4accfc5979ac4bd5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61089742ab9a94221444cae75b9a874527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79049e3df8bcaaac360103c54ebf750528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddba2d8b01b0d359782a18096b782e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be233193b8db066d779012058453aea4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addccb9674465aba6f9551576106555531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3bfe64410bb7e716fcc4e2d74ef88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1332b813f4c4ea13d322e19106fd0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b600228617bec57fde4346f661651534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7479e0f340c56312c846e6d7fa3ca9a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2be141aa6a23230bc285e34136a6b8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12473881e07d8134509490af85dc8e59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fff7d73ff2470cfaad62fc3336dc8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da83f3315d5f7b1022369e422ee090539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d4a99b9c8de511e1aff94160add9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049dac4572e51f2596c49816aa9eb1f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8da6d0e9d1976983e7eb4ed62f8ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f99e3e5ad218be31078ef6c2e75255543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d30cb01d93ed615f1a7b894e982ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ad37524af6d0676d954d714982a7d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185384eba028a99101d0dfb64ff412b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac293b2c24132cf1910f420381ad4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a9b77d54933b8324a5cb7acd0007a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27439f9e2307d691cf6a8606b0c4ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9afd74c8f3b5a7f76afffb46fc3999550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408ac0c8339ee4efce95fb102d36312551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92ca742eb6cb286f02eb8d26449a5b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53a9c54f9bd5a52dac162f2f997761553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1cebef9ecd886fe511aa7e841b97b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b346cdfc463833161c5c8d271846f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13d25c493623154a5f410d3cd97bea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb94a8725fc4fb5070278a883491384557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbeb4bd08ff6210f5c33db2cfc9ed0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79085a8d5c0fed77015beaebaed2e26d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2313afb317d3a4863e122692d9680aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b65717b0b6da8dcc2c00250af9daaa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d896957af23d8e0dff7212e80f4cc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f70cd0fb1e11dbe923dc4349d8c992563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b6a7abaa4a44ba2abecddc08c0c7f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3762e1bf01f9fcc25f44825b2ab2a231565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e2e99cfb066a88f45a76daa947165566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0003b36c5cdc1bdf576ac5fa523f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70019fdb1046d78f85df561a9dcaa575568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a25be22eb09765e5fb750d67254921569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae86bb6d0313908eade5e4c4fc2fdd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6fb34ceffaf7560ddced06d4155c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4eee9b782fd8575969c0d8986fe43572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc9fca1b3a367157eb7192b9f1cc67573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b788a4a687a77e6932da370d5fb96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e850cd96c4ca9ee0888861fc92460575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17ed876561c1c8182a9d3903578892576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c685fba7850603adcaac06fd30a7f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2ccf1a95db8b0fd697b334e594fcd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d398dc71cfe801d86b5c225aef1dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c110557cca8d215afc8716fef69010580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4410c33d6cd775b0303e851aafa2b8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0407649d1690c5cb43522dc009e5d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6427743c68862db61a35836fd790748583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fd4564b898dfe120f87f8a206ec5d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ddc78d35209ac1a99c890b84fbcd2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f55084e9976b144c650dd48a2006a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810bd6746967200796f852145f114c3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d9e92e78663c42ed836fae21209ad588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5cbdc94bdbdcaffbe12fc2a05fde4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0aeae2109dfc76513bd5b8f6e4394590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ddb4f0a94f0c4199f45167fecadb5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cdb0613a87426d6afb12ca4224f29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918381f1c6ab5f7ead82330ae934d38593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f82b66ac4d887adefbe4b18d2d34c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160b2b0b37e0f8dc23223953bed0d0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171cd4a63534a7b89b33f54a0782418596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857007654a3dec279620e46ec711cc4d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819006920d4b1bcc64f449932961a756598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d67bca2d2e47a3a0711d787921671f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a105f6dd41ffa5163479b3e0af7be600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00722c4abfa76a2b7c10a75e578411601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dc08e3f1210119207a1cb03039ed6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d43acc5c9599bb93b522e810d1050a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91e6a299b38252bb95db3b99d1333d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956b63060199ff46fe7767f1e560a94605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814a423fbbd219060f0e1957369e4eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1882c738904142dc2bada1ccabe309607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dcfa23e6b79213b7b17f3061586f5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be574452d3105fcdccc10fc5ffee997609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa69d3eab36e0fd8cacb3f3fa5912a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ebd4520444235aac6acfcb41109a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfea35e6d7ad29a36285233308f1e9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be1d7afe77b1522dd165656989ef61613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb51b24fdccbee18c9e7145a455280614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de246426a0bafe7de499512ddf21150615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebfe4d71e80b31352c23b5b1a239cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5a14e6f0eb8105f5dca116e36100a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f74fbc5349dd1d6410e23729026d81618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dcd3d9820661b92281d36dd97dfce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdf16aefba28ee69dbafb7c451ea164620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956e5d37458eb2a312dc96c0417c6e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9f44f2b34b38dc3241c506e41c208622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a7e8266969100d98ef7c4bcd9145e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8667cfed6aafa9c01a2241bb74a1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6674fadfa85384cb6914c40db1986625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aae519a6e847c5fcd314d747101b0b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e08e314199b5559a915f38c5d85431627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2f32eed36e7f9faf85888e4f81f9b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b6947ceecef9aa79edafb665fdbf5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cbfe8fe5e97b701ac885757c89ec9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496afc936f9a5a76e89851555d26674631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7c1aac8e9ef62e8e4378c186cbf16632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67495b55b1b8bae2d92c61634b165583633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe6e2cd441f23ea5c1797cdb1bfe08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befb313a8c769d6d1726fdee4743bbe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4348ed8ee674508192a6573da0e7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a582ed92e3c4d246f12bc7a0aeb9ad3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b99cfdca266023928ac53c15c6c8cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48c42d103586668051a9e4ba3df967639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fb3e8d1315834a6e47c6de4cd5b5b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c427c2e15aacc4075ba83e2e8ae0b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35cfd6bf48a2c9c820a29eb7137761642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b57c4665cce0ea3a9d4808921477e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0aec35fcbfdcc5e23173f1cf4eb47644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d696436f528467c096f27361a8abf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbfc83932efadc0693b98c7715a9f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98533ec0b7b9cc3fd1f188324fd191c4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c3cec15dbcd716fd48968f264247b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19aa068a339cae238af7fd39c604e0d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67d1b22dc6e3584f4ee8c1d48fb720650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67029ecd281bc501eb52320d88887f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edcd275e5342755bdd20ff0bb3400b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f731e9eccf6dcc7a69b2a76c04c7fb9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147a049ac1a7a8868ec3809a16619f3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bd128f9626988d4004577769d957a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291e1766a656ec8406f39a33942af25656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba1b7f194b3d2dc1be4a8a5db90d84657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60e19c8ef320ab89f49de4d16b4b88658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d91561e3f551e93d78453f79cf0bcf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bd51d5d87b797b96c389de4b055b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9885a1a10935ccd4c9e886c2419f98661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e3ab78c1f982ab8fdaec6ac5fb462662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5306a781ffde1b556198367252c11663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4a5ff16646bb6fb95317d79a2fd8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ff7d133e5849be5349a3553fd614b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4693f56011e85682b1b3f2cbfb6b79666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54690d669749fb3fe13b6eba096edb56667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ad9e29fb2b6885782ab025d704a64668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f396bf351d1ee09996fb74db110d20669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d01b47d15d7b96b37a6e3f23640ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed86f97616de95835693cec4817d933671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4533da7366015be13e29dfc5ddccb6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646121498b46909ac0478adbc6df04c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabea00a2cd6eb6f4f321c9f5dba04f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f314a8722fdebd912997002599d8cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc82aee2e72ebc29b3a716fe63ac3c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a73ce9ebf213a6c5eafbef21c1949677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dcc84ebcb9c7edf2bf5787cfedfa03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ec823eb645b30ebfdda53e9abe238679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e23ee53dcf4fa9cfd0a945c318b04680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4a5c0e66ff6e4370c0218537276a5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f50fb19186016ebc57e4355caf3172682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b855a2c2775b48475db4d260912ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9250b16911374c8fe77dce467c8099d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78b01d1dd060e5ff71fd3988ce8b92685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23b86f05a6e64c4a8e95dbc16e21a2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05155d4a00d02cda9d0ce299ad6a48e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4defaac4f3b0052cb111682ae4e102688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff6d6429d94a9eb3519ad14c34982b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d8c68c30355345a892aaeeecbf6f2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3553594b58e3c7cf655370268fbf2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb528b21b7f0f460dd461dc2f6f6a35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab8a57ad47dd97ba2a01c5d23c54cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d66afd7a96168960bd254d999089ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced09382f6154ef5c720f5319cfbada695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cd8ab5c0af8ab27a3556ab0b0a252696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da186976396fff250975534839f599d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9050724859fcc5e77a867af0936ed7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed01573a37489d86279440b831336e3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac881759a7294351c8f3aa6ab4ed5d8b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ec18f88f6d4037529c58eb7e8dcaf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe1e0dc570177e93025ec306f54be4c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07b9d143c0cfde2f96f2cb91a3459d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6c9bfea93fd0c7be92f77746228dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879566fb27fe0f4bdc098928e728747705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29827b6506f2a5c6a5bc83fba4fde506706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02e3c4d0ee9bb51387934f6e199b6f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa07898ae89de346d8a4c9ae24c7a6b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359586290e63c2783f09fdba8cef700709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca464de98ad26b598bf081c62a2ee7a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7890392e05b6aef424339396f3217da711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b514e5b11b30864d56f0dab894dd6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042ea54e6b5ae40861c2c6dec34730a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b966e3a27bc5efb8cd88636ed6ac87a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d50b220acad511612e62834dc8522e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3cffbc208385540471d50de47e632716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed2ccd0db65aabb44b45b2dca52edd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab6174b247dd437c7ef17b3164cd4c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da00c722286f7db1a02f5504ffd1df6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41787c27fc31a446a1ff0e1f033374cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef94bdc22cc37df7ad6438a1ab36ffa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd8e0125bc25ffb1dadbe3552b1368722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d916e25839d1e9509f705d1c184867f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36c50696b7d4b62a639a5fca761087724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832eaab62356198a8eeeb07cc34a185e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6f6510bb9619d1623478ba01cd368726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08e388ec014b726b8d9de8dbd52a2a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8f07647d398b4e8b754c060c07753728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f68970c4c35fd5c29fa4e603be137729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424c941b1e47b33e2032629fed08130730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d17da63823db23e457e00844ecc7e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31cea38aeaf6b191b5f1c108d2d033732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8626c6bc151cee0ab6a0a639c9095eb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdc8341690b6151f741c9984d065f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e65d2f45c46e3fe20c09df6372218735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f4fe01274557ff9b30e77e1127bc3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05dd4fd60b300de2cbd36d7396609f5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331706c8ed1c725b307d82350cce0f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe3f20ad3a8e28407119ee80ba6d5e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4940d7a1b1053fed59d2ea84e28427740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29d60df4700af1e68fcb75dc921790741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b806a26c0d747f6cfd6429e6dfe327742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e399e5bfddadb747b704239610c11743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4ff2aed2ab09856761c7b4aeeceda744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f5c0768a54b30fb47e796694e816c3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2d18c06fb86b54bcd1bfa49824a8d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc468297addd2fd5183a1bec4e506fb0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc657c75a6f3d292ae10f5a7e04d79748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa90c4dbcab8af4c705bfc1239c5e59749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da74f50c2843fb4f0e25a6dc6ec73c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22d3989a43d81fa49e22dfdaeafb8f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febd1fc1e1230dc69ea8b408087e64c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77692f107ac648c2a4d926a0dcd3ea23753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23afee32822d6b359680e966d264b9b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4dc37e1d865ee91939a216e10b3ab755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71e57eea3f34d837b0553c5a05c0e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c785f9ba9233ab5c960ed241a6dfa9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab160e0dc82e17503e8e9dfef9a5eb4c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c74c2d96b0f260565799eb9d26be1759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2619048d09d60517333ed3359eabd3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86abfdfeabc2e74eada64073b6ae8b6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b760096cd3d9756c4abab89262f5b61762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25608fe54d06298761ebfb50b1f3dff1763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a73fdf3823e79938942ef6631a892764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca2885e72d475ca6df733e8265b4ee765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e3be53caeae4b69db959303ee464a766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e680dc83a829de4c68434ac6c6e3e767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d006dfcf6f3dca726caa0a329da04da768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88008ef66a12fddfe825812a84d25ef769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275582f2a3713c6ddaad3728c45a714770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2b8118e3ac8d3aa3e9243135ae56d771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93af1964c5bab6900de70166daaf02772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d2860a5f08d96637333d438315bb0773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641e67a4e8e7679ea1ed6038cdb23b9774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be3d89499eab0c038327b8ca082637775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abdb93cbb43d72a7187597c7ee9ffc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f62202dd5d9f2fc95359f18702216777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bede6ad430e86936c1b233b70ce0c83778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bc3cd7d85911ebb25fe2e72d9f6d9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1892066110b5d128d42dfc96b7763780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f07e7128af223c21f7eef3bb9b541781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77990b022e52477b5980a56f9108c4b7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f6ced8b06df9a77021b44d768497d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3babbea5ac13bb5ab5019b17fb2dedf784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d34b2ff176e82f064505db75d6c0f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d630f84e2b8aedc8aa50f13fed576f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8254b3bb86a8223b8dfa0683a432409787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7f5b7b29edca2fcc6405afe8b78d7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639de8f18a9c773f6a71ed389845722789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbc154c6d06aed1b5c2683dd51e821790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371437ef257e0e71b24aa52f0b4a77d5791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64831711f65057846e44cc51af719308792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63413bb6508f1f95540a63356b207f793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ac05958a29fe929c4e35ce6fd10ea794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28202c2c3b66e66d014d0baf1aeeefad795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa456dcc1c450b687a2d414dccb8614796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cf16571acff1813c2e2183511c6fa797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1eaf1260c3cd54d0215f43c7fc06f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4e2135b7d77a153ae68254c658447799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec1a9bbe85eb6047bd70c9d50c1df4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0da98c7b9e8398c108db91ec2d7c1e3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d268412a0eea63f11108cdafeaed1802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777867afdf69290a3d852a1fcc240e4803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9403f1ce622c7f3c45b017f1e8bd5804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb049b1bbf1a10a22ade4b0ba505ca4805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16332bea9ea019c21ee02f3668a73e5806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6df254cc85ffb931f171983a4186b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f27eed0df9b25ae04d933a14f91cef808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25539cc5184f7991fb173c0f18f2a122809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e046584e6a02275b8fb23322be92b0f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f62f89916462c25b6eb4a53fee12f2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57919a4543d7c10775d3c19753a1bb5c812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e39959e2e7a4a17c61d6a6059c145813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46235a50589cbe24afbc006b5d765c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450c840bc0d075c387165e74ff702dc815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b4e6b4c1cbe30d9ed4832d0b009f3816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097eef3cc256e98d09b87e9d60bf3aa8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da68dc618a6aaab62a51e76f6dd277f818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1358492469fcf7fde5ae0341761d80819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cd15e369ec4c2deb4113c4911424d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0865e0d1b9bafd3d719b7a23c94671821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2542e0b2c3abfe7672f518ba86102822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da36fb9bdaa89f4e7bf5515a0a13b9c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f15561a4cecf58599f7a9a142b24a6824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975aa122ed6b615002dd14e560ce4a2825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eadcaa93772f84f6de762aa639a96d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13dd779176b91101cc6b4071bf1a64827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9615f85c8a74bb0ef26e4464187c13b828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067743fb57613b2b2de10eac5450382e829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e92238c539f755504e3adf72ba41e830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad1fc50c012f65df0be026b753c050831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bfd6ced9d3336dc04134e33440bb5832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2a5b78a845fe9c973b86b2e5c2e5b833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7fff930681aef3093364f35857fce834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf6909928e3b4ab75735fbb3e57645835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34976dd4d40cb635687af59e87d11ba836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df74a88ee697cf256a820095d838be0837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01983a772767f8ae394c8149c5a366838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f88f8ccf6d347d12e6b1a8efa94e3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9764ad62b926edb30668a0adde220840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25c088b0463681261d6221d2372b04841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77749bcf09099988887820f27c5a91b3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd916822f3a734921e91ae544fb06c1843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfb99c1799c2f2efb6f4ac134b7ca2844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241a64c98f6d14e0de075610e1c5637845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaca0c052e6d006c5492f160871fd2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527dbfc9a0a1e191ab6d548c3afb2ebc847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c90ac788de0ac19d4366f304a4556b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853e5977e116fecf0c5ad730442abb8849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c34450d010f55a44ac01e35afc3d4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cecd3d3b01dc49df5ea2d96fb435e851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef71a0f648cb982cba9336c99645c80852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92810dd602ec31b75c9fd844310426a2853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d278c283ff70934c1a5f7a4bc2af83854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145f9a191d26ec7544adfc633035c37855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42e82de0a6c3837940eac790428f3b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7524fed98f9e116094cb7249c37897857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589225f101d4cc708824a1e09fbcb7a4858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e297f83aa17d9a118e871364f291f859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4457a348c85b9a6b4aee6697b57d9d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae847cb70402bce347aea28044f24e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c90fb8a6c5988a649ff82dfad7492d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e431450d4016ff3ad41f88db575e11d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbe6915cafa46c70f423ff3e1443b2864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d5d097792ed63aa1e8ef0b7f2933f865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3508f987b2fdf50cca79ca1bebafff866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda4f2598104677464dc4e7caa7a36de867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09421d19c95ccc45f1622554bd6a5016868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358947f07b201c948fc729d21390bd47869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ff6a8b9d94c58d1cacedc13b1c494870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf8b6c5ae550b6af9afcad8762e3f9871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba174ba5e5d6f16c37cb90d14febc14d872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a8566d6aace8a4c69d990a1efaa47873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed62baa6ee5837bb876f90ac4e3621d874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0629b63ff689121e7689be978c5dbe0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62c6534a89c68cd9b0470069178a04876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c1264c923cc41d2c8fd729b119b8d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5dd2014dc0062760aa8042e983f0c878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f73896baba098eb111caeb46a6e2f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d18f71143aca8451849899b0403a85880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22063a4a848978d8eb300a3df208c006881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb4b2534bb9f9101d850075e2147fe882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833181ad395025f1a2452a46221e0f7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ea0658b736cc7719bf09edb7de2ec884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556278aa016e34e6d69358438fc71331885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41691439b121a4ae4ee415e79bb9b06c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c7ee32f574597dbd3d91377c442429887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f02681d141af7f51138c4dd7342f5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cf6c6a69a67c9ea7aca1ca8f55afe889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe4e9ad5c9f188b20951f2505b77cc890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead83854d6dbcba13908f4f9f40702e891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd583f3133c7a4f55fb7e0a74c3ca47892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679d5105181e50252d21dea550cf3e8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019175bbdc028772d137a871080576b894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c556eae4209e5b466f56f7de232dc895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5a78709d75b94fb9fed6f252046af896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b712f52181bf604304fad3a50ba294897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d19a0762a2abd986ba3b097875d86898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c8a34e3473e0794e223df7231a1f8899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30412589824d653a1cd9b6b565d054900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3916074114636d67205387ef6e413bc901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907cbc91f9d11ed24f0b373c1c470883902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27862e55f0e2f898fffd69bf30816435903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339039c067eb5ed162a7703eda8ccec904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbea16771973b8968ce063874a0e66905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50878f0b596769cb28541675b90769f5906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813f29f4651d1a280dbea95e50037e8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40385e4d7125b9e4e3766380bce938908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276763412d11164d4a5e2820cf11a2f6909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c26b8ece4137654713d8addea94341910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8191e4c82d672d2ecb421d39173263d911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862299a2b524cf002d7d45a16eeca1b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb64d462efaff8b371223fdebd93e9913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44be770a442ef08691d264082296c2e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d47b1f60ce00cf3831507603e8a608915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419312bfc07a84af22e4ef3a638450ba916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322c18cf28c8ef18a895d8c4e4eba23917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aabc98fdc74897fd5b966b01f61b94918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e56b3b673cca8e8ff894a9ab6896d0919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c88b7fbc6ea1deb5a2fc76dbb882c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8b10e86af4be904eee5b603dc63ac921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5105bc705421383fc03e2be22bdf4922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b3bfbf2f6850f16daa28ad45b118c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c68ccf5c98e51e5baa011563d406bb2924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba843acc4f70d659e6dee697ccc72b07925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78596079a03aa4f86bec9f24093ee4f1926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb47131de54845f0488d9b19b8d71f927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eedbf263e94100313342e8a0b28335928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc495f37b0613c52c6e1a3d7769e9921929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbcdedacb7f1e0ea3f7efc93537894f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead842171877fe45c96f4188bf63bfef931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb2a56cc813d24a6c4164288f4ed0a932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4ea820872e0dd53e5642c4b8b5446933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57748591b71dffedf9cd8baa9df46a6f934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a159218f55248d76c8c44f5ec037abc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5247a6e7bbc9c1316c003f3fff7026e936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d0b6a5127c0fab4894f33886919e8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c462af6ee0f25c19c78fbbf0148e6938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61351bfc50ac4be5f31a085b23129d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ee91315cc6059f0afdaa4126bf4d6940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016399af7c97f036cb22e16793353f01941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7d10406afccd110ce810d302a3e30942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8b82d3ffc19828d78d3b7df5dbb08943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfaaa207a31201eec07480e2e92596944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de775b115ec2bdf00a80dc67bdebecb7945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb053488bd0892c6b858fc71c86ce5d7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba453c0d7fe2f492eec78829df04655947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da750780791687bbc3ae1a70db4d095948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f43582cdf4cd429016852db608c1f6949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a08017249b93f134863bb69e899a03950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfaf2f2005c7118d96fa66116750c0e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6686944b0b9c454fd81e1224f88e25f952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a91f1b23c0ec5a2c8e937dafb553e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a825d422911cfac0c8374985b3ca8954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39b715b63ae3b168eff75ab985962d955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13bd46ddff291e8da15dea5fd6d027956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317aebb289e86454c983898e954c66e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e282f6c8866d7b11ad97f71b8a5a7958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16bdaff0fc50f7389e34b8f139e65c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3d201ba71b81ebddd6fd29ff67ef3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8f8ebde61d8c4ed247796cfa91fc9961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746619808569dbcf09d53a278612954f962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196983d2164d0e80afbcb4616c6c2f0963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35619aca09d1193bd8b1f923691f20964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0cc4bc680428ef4b1ac0e160848b8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76046533b05e22611fc940f0e873817966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2e89cb4e4496e0fe7188825576cf8967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3606e31f0b2b8d8ada7d513fbc0aac968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62f607ba2a86253aa14489019ee96c969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc67cb0cf8de415d67ae19426beaca2970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc693d16b89f28388791ce8fbabdfe7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ef19f83386e56c7ffd7a49c1e9cf6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75fb0c5e64eb0b71179abcb55908fe973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551518c925e7c66339e84bdb5d8afe91974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502ab0217f1b18436b62338701a20d3975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59337f74d5c3439955fc87ee912b8ffe976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa2e2d8d1c1a50ade33fb740f683da977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>