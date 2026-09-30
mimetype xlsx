--- v0 (2026-09-29)
+++ v1 (2026-09-30)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88228c4396917fb3a2b66dd2cbab23781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f8a78df8b964c734a0883064d60c62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2f87e0ec0ff8a5ac82c07b09147a5a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0aa7cbf0297605f2f76c90fac56f494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac892d841a467d7333e5715d368e0f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87644606d62064c82d24f55f7a0fc5106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba8f542092c5fb79a8e76589cdac087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427c417ef6ee8812d018abad9813b848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31984063f73bfe4ef7c17796cdcd7fdc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5cf19fe8eb3ce0cc57ed10083b73210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e30c9fb03507f946c350cbb9b59f8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11f51b8b1d6336b8e91518ac87bbfd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6ea85ec1312844aa8a2a3c2d0d2eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4a3b14c407d1c653b92c2e2ec06dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff6830fb62ef96ceacb6d1ba33c0af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc31ff295303e850dc90596e9030ff816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a214c4a1c6e8adbbf97afd1dced920e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c839a3f6f625d07a658cd08afdc093118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729ab4e6ccbff5a496ee1258e12b3b519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97df10479d3fb2aafd9ac2a7df6c9a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5a39eada8e4711b557ef43339d42721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcff89796bb0e04d7b3d096eed5e0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd9666d42df18a3360ae9b649b1e7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a82e19c3394606a8fc2aeed12425a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f21396826638dd66bd51f352a114625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015554809e571a8df07484bf162b876e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b982b8d0912cd62168f0f9031b01e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ce939caac1addab7c1fb17f8b932728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9f15a5ad4771071d6b5240cc150ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aedabbb6c8e4e2f7c56dc76c96aad530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15422f00fc088d3a8a485841dee3bcb331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48230da9ef8bfe13d48f9ef0022c185832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f50b86a3207818bcded776f3137a8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ddd409e14d5c176e4db941f14ae3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70905fc89fc035bf403aafa1b42a907a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133a634006488d6f1e0511afb6513d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5772c786a6be8478d66d3ce00335d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f42498852405bfbe7624627ef8545638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca370669dfdf26e9f3e5f4cd8dab36439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409747d542b6072bb15921366d270b7d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f1533eb5f4ad3f4d013bf42e056e741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7731e3c774408b2f334756e124fab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4708937198d75dc5826fa8e74368dfa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b80da797a41c1fa711ff4ff318f1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e67bb42a75fa1dfb6301ee38ed016d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485e1c26c0c8114e52d73399d1c804b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5793fa07aace69f15129ca09d8f6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d8bd874ed61d68a838e3df9bda58048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621039225b5c71a15c98942b91dc1bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248359b719889252ea5fde5f74e8f69550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa68eeb357fa1acb157f31a308d1f551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd166036e71e0b4420603870c4cfd78c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18cc7c268e52173d2f81f12b366e8d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0a0e694b5bbebdf6f7ccbdf56670954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdadf008f54d3459c037605b55eeb855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7acad61b8382074356dd950c6671456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073015b2dbd570e416a806a1d35e5f9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714b3f414c65dc3b0b93cffb9c03a9458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df8729cf2a8a8655699e1d70e1144759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a872d0661fe28ec910364fb0ce0667b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2faef92da0b78e6b9fc214394dc0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410730252e2d19e84276390c9b2090962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61744868f17a0dd3e926132a4d9b74c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04654f49c695dfb8403b3efd5b7d8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d9cee21f31336d1c33ab608f9047f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a9a6d91555186a729f526ce92c1fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffcc5a71e811a93f3d107a0f94b78567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8fb14768c7a501afecae4f03dc910f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1984d033440ea6531c5a8e937ce195469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1b227bf1f42998fc21c5d48dd67cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80787b16803abf335f296a26540a3e1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1733e0701649b88749e2280c354332472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24185691aa0bdedd46d12a710376e0f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597489aca3624cd2bb306ea68b8b447574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dde924b5e82df8345bef8220c1986b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b7ef82a41b5ffcd973a58493f381776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6fde85deb3cf3dd0d14c33a672541f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb269fe5d9578d92e4a4142488a357378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203ef0b79b81595bd1ef34e1574804c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f04807d3fb99c16bacd22545c1850780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c35ed15404fa98aa1395731c8ab9981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050561c9f0cf4df38ba74eab089019182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997cc93d5d1a3c36b0ef38a9e01b15283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefc4923be8f777edaee2c8170d1e8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b367fcd480b9cc3d3f177c48802cde385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2639d4129266e6bb22c06f1891d6c6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525deb144c17ed55a677c9609b2d03c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2092cec3549312a97c192b7643adf7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec37d273dd9179d4fc2434b7d79da5e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9320f63954cde1f4d68117a3c737be90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca18cf37c7950585f19b856631333e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbc69f71b18a5255caea688a3b606c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7670a9d1cf3e47347ba816e56b09c7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff779b9490d525ede25698e57ecb5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a119d313beccd750c48769c6b89f74e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068db75a510c4759a0617182c5287ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be69a764d953e01506da148c21589c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831011fc568240dd1a216e7ddf97de2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569841039382a34a9d53d8116ddd6f7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774953e4aeef054899ffd60555fe4610100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412395d8255ff7aeb96bc5670e92c93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab733d0df704d86668229e404ee881102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53629e83446008b7d4bc8c7af943f312103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116a03718851ff291e7f7b861b7d9da104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e0a5fa4cb5fceea5f78f240913ba89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513561399b394efcf3d5ff054b65451106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d0c292bc2482eab82ddccdc688c5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156ae96a9c02f34454d1664dfec2a71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47380c1a4cc1b9daec1bb3004386a8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb716ec1485a9a614a60097721923538110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f0e90f485218228ce18455f2919f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146469da2a5424383d83c9e23852b90a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fdc4d4dbb53d2f5ee8714866f0ec8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca403cebc3164826724499575c1f36b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e3656828d91e71ae975bbc2f15ed1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471993de513251ed13bc619fb6b8162116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc434644ea77f81b8c60d61f024501117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df76e6e113dafaed6a296b979e81f9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b26b7ef7b8f0bd0f0c89855ca37f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e6c08a173a8d9af583cc6aff19b78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58134be0dcb468f97e4246e25025b907121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f11a54e07c35db3200ca01bbe7a00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27875df75f4e5c2074a072ec3770eb3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4411aeaf984b8d45e8bf8f677de3233124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fef5d3f50f4a8d01a93a1a0d2209df125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae10bdb102928b13c73acc55edafd1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6862d1693a065dcb139465cdc68fd5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c5696eac98aa9346459077301054a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fff93369415bd16626e50b34416fe0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8644a9b9936bf1dc842f79dde890abd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73842a516caa217643d680ee4ab5d30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f408ec60176615411ef5effe10a57132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c42c0fe4cc6dfd3f57e20308ae48e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d95b6445ad78fe8cd8440a4cf8164134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19791bd6a4ad48cbf20bf0b51ed63cc3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48323bdecad31bc6a3b2a7ebd03ac5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e24a47d850c38a9f7e7c6eeb7345e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35fbd7f9f95cf257bd5f8252b551ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeab954dc9068e6d2e6b111585a798d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe6c2ff2761e6ff4fe10369bc0a197140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc3b018fce9ce4232efbecd3b5b394141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38548f4b9c145f0a3386c73fc7f8b1f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f88908b55eba447aab573d1cd4b00143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254694368998e4ffd9c12cfe9e7bafed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a37abda6ad8d8facf31c46ffc40879145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469ba3b35ed54cb45a0402ff4223fc8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11a8d99b8bd92d523ac50197d53d95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305797c853013bd07f944b4d6cbd2c12148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c53538a1291668d071c611e752dbe6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c944789821a5bb3f261397f97339dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7576a07570668b526ac9a6716b35b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cb21e0ae09fb9338fe4cad86b4927152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f1130f5142df8e1f709ff96198e8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6343ad77a6c06bee5a669deaac3fd0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325d58cf6035e86240ff86d48850a2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981590fed19d1177cfe6c2911753c7c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6af26af3a7f01910075fe9d2e856b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a56f954375533829ca7b9ef1ba9b4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e75a29e76edc88c6b61d8e7194d97a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d6dc49eb6f4f23f7dec7bf930ea18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619d9a210d8b81122b8ef2f47466a59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862ff6594b73f3d987d9c41f8ed5d5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78395e34ac08e14fd5aa0a49f0110e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c76fe4d0b3769afc38b4a2d9d5800c6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6403912552e22c62cafb3edc5120785165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81782b405c4f6862dcca146ffcbdaab0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e1d4aa5cb350731e903fc3858e5fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658dd3fa7afe9be4bdff2362880f75ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ab67c2d805dcc82380a384b389260169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6152664fc57d4b46481cd81cae7446170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17fd132b7fc4dfdf84c93544bd92fe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39b3e61419f189b589c87a8b76e32a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54f01ddd4a61827b08bb1b219bc137173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ecb1e47b3c8d6e3d83741fe179cdd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edbc2e1be6c943198f19b78903ac32175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6a7ebe80cd0ee393c14e2c1695fa5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a976aed8e2c03c7f053eaf2961b1fc96177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2e323cff22617a1cc879a653a5c33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a81edd69444881d1ece157b0bd492d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3227d047f0e489fc29d54121074f83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227eb49639ea9428a72f7dc2b3dad8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ecf820f04d3dba893882ee6d78f05182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e35b7da152d010699b345ae9b97743183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b4aac169b761cd7707ccccc6134797184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00b066147ded53d120e023caeb62c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50bb29d3e59ddca09e27a8efdf50aa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f54a0f04fb78d3dc59b75a94d41be187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ce33c8cfcfeee4e12481eedd15643188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177cf151f86a235741f11be3033620c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec7e4f37560ff4752eac18faff4913190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793955c64ed0a88b228b6ca46c8e50c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89dc354182b58192226d3822c381de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808b270c737d8b805e200dd42aa46ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386c8145ad18a68e899ca7c20dbbfc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2168124b265d6b3aa1a1a6140c3786f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252e49ce429cf6f75a4e5983132f5b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8127fbc51348102be0b99b51eef4b9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cce57d7de4814db8a83af22c7ca7a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935d772115bfede47e010ed9919a163199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac0e980afa1bbe3ae54ada1e62f404200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886e5c1eb2b724e60853554c40644fa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb6fb7c0c867f709b5e45ba6f2e99a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb559b1395412916b66303c9229bc70c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23f4575a0c9b0775966d914c4b91fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea776b33f90fccbf82d65a0da7dc9009205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb276a79a54f981838ace216f5238e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfdc64081bb0ab64a11b8a28064600207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79202034cd629a799db3e0e75d0b0ff3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f384c22b7d8891e933e2473a3e7862bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcb03c6d402ea4dbf37e2cf946fca1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8ffc0488b27a410ce203e267ba327211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1427c7cf69366de34d7877aef886d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e33b45e76a50ab0c6d77a8555881a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49680a20e1f790fa454d5b6310aafb21214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a32d1d9e81f3f9c2c20566226819e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d8860ecd7424176ec6fc04e9074f8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4c222edb5b684c37af442b4350253217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0eb2ac3d90a1658ceff8c32be803a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36687fcba16d6d720c02073791da7ed7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882be669a9c8e1c533f680582906f3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc3c2dd2749967b3454124ebf9f23fc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ed227c3f8f4bcedf1fcba6625befb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b98bbe7ca2814403aae49c02e5874223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f114bfb0fbe2c9c7220ac34569ef73224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596803ae01caa6217f8083821f245961225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c4083741d8d890271978ccfcb90f2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c4d90db12e0656be19754c75abcc1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd4436ac9419f540de523fa419cff6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116242241e566a828e6200ae01624ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ba431b6c03771753a74d83688ae26230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0d2fcffeb7fe3c62b960a3a6aac10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c5a2548cd4157a14fdc6db4a71eb9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b00c3990665625717b99bf1a1e74c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de8c9ea1ac8908490021c38b297c50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051bbe217fd8b2f424fd1da93e64a4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8112e644864356d98e5931819af28236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa83e0535c02098697b01e9c358338237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888754a379cbe161c0f9dd971a20a33d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869f466022e46487ea3c06412c01b3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f501b63fe8f35554474209942dd1fb2d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96ce30f92313270297e020fff07296241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7bf84af476964ee2d10ce2a699173242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87a44c2ebe0587f5a7e8ac83c2a825243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630212b388d386162110b939181d5634244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92beaa399d6dc63c6b0796b184d40d13245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7249acd62266f283ba3506ddc443fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d09bc83d3fe3de1a8ea471f77628d4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f57de390ba69de73bd20a73237f0f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122009f968b855e61d9f2c9d7c067d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80f2e21f892ba49221e3d9ef304060250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75409e335859ad6cf7eec7d310927d6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194c5417d67315fc753f97498822650252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c41d5f9d9fd7c9a98bd6459beda68d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df364c9cbf46dca3ab3491e3da1bc3d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01f480b89c55b5c1e917d2cc5d331a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05531b47ef23d76be54932c14224726d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e57213e3c40f104a0e9bbfbdeacc0e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e672661d88c01b30fc11a249fdad625258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c71135e3c38e31fe8bdda38f9b3ad2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4d965a774bf33d3dca775ba5f353f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab8f44b15aa57f1532b300c2831a9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765817eb881a05ecbe2990358c88f4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54809c42407a74ce46938173eed4511263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa79a52c7ffa4c6a07ffee80c6e50b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbae06b8f0311d39676975f17fdf8d4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335a6d457ebae53dd949bebe82b86ad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639901c59d99e8853d1991435db735d1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffc277b40ecf1e7e82f6bc2eb602fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45392b187a9cdf7809b09c4ed8ba4a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7badd5730cdfdad506fdf0b308fda860270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466eb86f3fac26e0c0db86b7aacd482271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e819104999bdb518786653e8c8f04272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91565fea2ee503025158054abd5a1e38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14613c886f682055a6915b06e66de4b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f92d845312c2b6f64cfd41fa6e7c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f0c7b4c8ae9306e49a6ab78ea088a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa8bfe9da67a3d43d8f2ec7f123087277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac87d52e2506efb59b4273e895617b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3993543017f332e837b684785fbb0fd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bb7525aeb6ee73de64d006df6fe17280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4a39e142e89d53660fd829359d549281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a416965d5e6675c9fa941fef4e595282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f22f82187750fb805b275286a7209283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0be0f57e1c5ded426a9f9b7ed07a2d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ff91ea717ee64ed8411b56cae44da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d06c34d6e57d10dde60b2a893aea3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400d8b3c107382ab0122153bda5a9f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59c723205268590a376cd7e1f95529288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35363dc40faea85333971a63044f8bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50473f93310dd01a5dd62fc3f1d0d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f565b3ae00a4a9b78bc73b7fb8b456b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615da1a39d7fa643bc788abd7bf0eba2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139217772980e07bdff1ae98e9e0006293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba95ab26e430f1d15883b06461d128294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fff240e6c0d36aef2c24f91c98302295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2cace791c0e28c4fe6cba8b71c40fa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c610639d719697bdc8f1aceec210054297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a8e149aed8055194ccce05e78506d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573b0214eebd039a402e0ce7af27ac6e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32709aca234a415e47e17ce9d3c5dac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f364a394df69c9881ec6145e2c5ad98301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134c5bf887eed6519e12223c3b190a05302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e25562a40b94ba779d07e5d817ad3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cc1818a5a864b9c371ae9078e3d6b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c17db98754dbd5483d597faf457fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519c9fddcfc0fe01a703eb71058ae15d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c698928c40f7af60295e85f86c6a900307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2894869b453b392655360e74dc434971308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1644e61cf5af4e01e47fb0f8ed8c51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608e4dadb3e6e439e11c7caa17d7340310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d15478b63746e42d47f149e106df98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04257617047062cccdec47c75c2b169312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f35faa32da27f90c5da0779afa7586313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca18839b6a72a6febda014f942c0f6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbcf39efaf18a3752b31030c995bcaa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e129a4dcf2c74c2970aa8188fa218316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0019457f4d416b9d868221df80c50317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8599c903b718d072580e2a8436a79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8806310fbcd5622b155ba0c74c7d37319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2d1cc6ee9e1a347bdb23aa57cade1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572775c9c2bb12e9874ce71bc480e982321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c877e6c5bda5d9486e03763d3eba0fa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bc79f1a068725cb2df98ef9818bfc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a54e29c248e6c18ce100a1f8309b7d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df4c89134a324e4bcdb16fc8aac278325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc47f5dbfdcfe44eaeff62e017e39a8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f187427e4f9732aafb50c11a54d956d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75211e06642a5264a0cd4adc419da69328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383f811d573d02bc8031494ed79707b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc2a59ca16bc90d3c31b083f9104ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047932cb5e466c826bc6f0c50504caa1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88d9aa0fa417a2a8025d755521e927332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f221b20e2d727dc1be9de23000157f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ebec05d8d23ddb15880e8bbbf01a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c5ffca283ea29c2933395777215be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebfae234660e4aeebfd79b1c9c04e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6424ee4808b3b06135069e992981fec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11278851c5e39f4f205a6a86c70e1f2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455b5d602077c0e30715624d8488ef2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042354e7d7b21951a191e84afb9b118340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cd8148a441bce3b8abb483c8f8591341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539ab13ac71299b38caf3eeac28b8b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd562ba2de23e7a0a3792c2ba5cca87343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071a8b514170bd7a06bcf70056bb041344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c369806397ca183a24f9273f551b166345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25777ae187e808bb2fea974d4b6d40346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac166ed911b6926528ea78c62c63633347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad6b6dc27e577cca318edf12325b3d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7608828ed905006c457723cba649000349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c9b5621e1c047829909479f83d957350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c886e6a8d3bda62a50e7689781e6573351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24126f1f71833c7698679dbbf85a3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0d0c2d3d7f148b1d321a20c18eee3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca171d79881cf91d86092081982fdb68354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978035ce7bd7f71f2030486bbd42c48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9988e42e1fef2f163e9f2e4b0ae3b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3a413ca57526e80a669028ffe48a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9c9e155e873252e9b690aacc5e648358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f15d80eb7d4f348ddd0fec3e3cdb1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a29e2b589c47fe1d506881d301312360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7a656974e8091c7b447d2ecfa9ba0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8f831c89889b837819710842adc53362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a3e3182d63833a6911226d477edde363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f46a1a435a2f1f62b47db6dff1907b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2aec07b3fff9e013eb9faedd8ad4f7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc0984581a48e3c1f4fa8b496d2b19366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336e5a71e343e708bb3b02104a4b973367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffe5221af7bb44c8c27c920e6069ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcac977ec6acedc05273e9b2de71ed0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e9ca06dc456a51ef4801c7e4c4374370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad400d5bf2cec924ebe424f5120c77371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ea0a7cbfa35ffacf0383588814c23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd9602d2c353fbb330512c05903482373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a02a1d2832327232393461dfe2ed06374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afd7705ba7351e1d1ddac2cb6de123375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eecec9a863a4a0759dc73d9afa21ad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b623fac36e2e3871bc168ac59bb8d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707a0dd874dfdd9393abcb31f358518378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e608a7232c8de1ddacadc13b1684e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623083664fa7a30d7edbc910eac9bfd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64c91127df46691529d1e6ca8be8a8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e8ced2ccec78d8db7f87e180bea74382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d085cfe3dc4ad825a800557d633d700383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1954d3df93f29823db8efa9ea91f6e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12958349e98e230def83f1e7264e8b2c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59dc2150c0de6903ccc9515c28257c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db53217117075a5c829f50dd89abfb3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128f4ddd2edf3ef11e9d50f0ea4823b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e684b64ba3dc89d2f27477f85b8b5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4f779586dac617b5eb1e81ca59bba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787a2ffad9e86897817065f7f168047391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9f0772ddc10d4ae27802a35e9e826392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbc5a82bd2ab4711c181654ef47ab0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097dac3c141e2dcb253597b898c972e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9292f638feaf77ff00ddc58e2625d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db385dc9beba52214a340d2084ae1b6f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ad7a57d6876e5edfb5cddf8c0bd85397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c73f9ffdbb288c043b36dea3ece19f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e25bbced78cc4d1459748fea80d8c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252671f713af4d3c79a3f713fb07c96400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe02d29aa7bb12730acbcf10af0083b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033493b59d3c50b74eb956ba60ceb1d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9e6a9264e20c00647d5a7ddcf5612403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b432419787b50226189c7523f569a52404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1286f7d2e5e8048f5f19245e2443f67405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870f789ffc53f1fb3e175c7220cb94f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93c9a5c85e4d2094ae2169d3c60281407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc880df8f34ccd9fa4fd323661704c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05311e31ff5ac48b369031b667bfc625409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61916a27bffa7e8729891c10134696410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6164f75f6011e9517bd2e83efb410411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b2e125c7d410c58132cfd90a130e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813653cf786dd57e7f09890e372543be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f810282db69915402a86dda53c5a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac1880f54f163841d91143815542bd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3800ee10de74b90cec860e85d40fd4d6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e09bc6b8cde10c46f484503a213b72417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a1eb458e12617c51ed0ccade36882b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8501665b42327e013937d83d8b42a56419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c493d9a3934b84a20fe0da569050c5a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821e25f90598f6599ceb10ac8c6a79d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5350d0b9e070546659866a28b12f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700b2acb660f07d021c901e93982972423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99286ce67e0e53fa0bff7bf6968d0471424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755058ef7d0d57780184f107fdf2b039425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7bd5090900405244ef277f533a609426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a825f3b21e1aca11835756c7e252b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fded61e695c2a83d0390f8793d4e420428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcdf250f747de9898ef8cb338f438d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca2cc07dca3bd50d0806f75d4d6cb8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d83737459eb9e0e5d0a2cc92b1d881431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f122fd799cfb8dceed4d4d4bd4256432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e587b19a7280778df73fd8a3fcd94ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524c60cc766eeb2f0efe97a4cb427e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e40c37e90a66f4367efc4e3f8a4769435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8966f204bf744e2799d37bda42e7be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87963e3037960727143e4aee68cf659437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb43e5f9b99e9ed76e7a1c818c1909438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87c80e88dfa37eefff0693655d5845439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cd5cb209e1d8ced030bcf7515b2ca3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d2998cb9247c5b4842eec2acd238d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3d19808a399b5e980e1d30248798d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f69f4b19e8aa84a11cf8ee23d5687443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7363a98c2005ac0ccd7ae7eed6ff4c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b93ee276afa4f5cc9c01646cb2031445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7f9112c6ecc91095b899007b04aed446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17705343b93167f5e113279a65e48c85447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4fb38d7f66b88bf88d9f33247994c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1fe8668d4f99f13155ed0cfee93cd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ad0a1a32c70117d25bfb7ed3efa84450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23e7b29fdcb0c81f0ee619e20d95db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea42ac42fd55e9560f2e1f54627bab5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfc1111d4b03b137afcc81291e84dd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88699cabd20bca3a9423777701abafc2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103dc54117d7bfa27fbb90403fa10d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ce57e3bde3f00cf88fec808b5ce38456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0213e9029be5085ce7e585f94a0e08457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7ba08b604f13e69cdd452e45fd64b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283ba689f6a1c27949c65b75ff78a04459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e921a3957130e51d8b9950ef0a517a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43ffe7853099cd82c318ff956b87f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c74682b1cede68fafe6641dbdb315462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c790a8685ab9f933552d3e12a2e87ab463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247198cc6ee4ebdaaa18cb1a3288457a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141e2300fa67bd63aebe42c9069b831465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8032366042e6e5a8dc0b4f96369a716466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ad27e975139cd8126a2ce84d0ec30467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8923f2b9b7a1e237c049c51a7f29054468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4647e2d61656b5e7f295904e534cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0e7b29f35a6c2d0dc3ec768d06e46470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21751dfacb2b5008dfb8da58d6859047471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe96c9c012e7b6469a4d19a7766483472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3a5ff67d1b535a2898e783cf4e618473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1491bd6957a086a17265c04ab280c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee0e744b2c915eac638e1a818d8b19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ab4c959806c10e1de56755607fcf0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd86da6bc217abc1fb3ddd6a417c48c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba67b8840d63ecced78843002d057e19478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76acd4821c0f1cf37200e753c1a74eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768dfec1315e3e08b3feb7e9bb91b0b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53d0c7d22be67ad1039843f59a5d21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ffc0343e473a6898b1904ed36d587482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a855915fad506cb4cb161d04c77944e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c0abe8048c7d3067f32cb2fab492e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a6244336e61887b20dc9ec23552a7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db101215c12c5d5531befbc27dd88ba8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f23ab8bada3f0141855693603dc115487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65582d77fa51f81833d4a59d52e9c27f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbae04bc6c7726a2035bf037747e3de489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac23eec33c20981cb532ac46c12fec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589baa172fee4ba018a94b0d613e73b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4f5ef40b4d16a71aef86cfc853f9f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c73edc68d35fec3aabff9cb36f6ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31dd55f939b38d0e7818ed05d8100a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a85876bb05c291a547073a6ddf311495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c173628f7c0125b93bef1796e414f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65849286ffe06279fc0b3de3dd82f25c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f140dcaf0edf517c5134335461744498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37f43f0339d5003df230d62634da9e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe2933e18aaefd38cc1a5470321f50500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0110c481b275b473f3f1598e445a2be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e818e841c9d3bd944e23641049af4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66893915aa245f6579b532d98fd14ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edde237f0b7285e236da9400a8ff2c0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd02c87f5bebd4a7a7a0e7eb216db7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8be558006488ce702c7ec9d57436f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2c3a1f49c5d115e1ff9c902d09459507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bc055ed0e6189f327aadc5008bd74508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88681cbfffadbdede7061270464b0aa6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c97c6e184204f0963c80a4933c6ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1695445f6ab800e5445f0121e976ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ce174723360231ccddaaf1f4d11a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52595008220ef8b20791ece717f8aa13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909155559d6f21dbf0298b214f899d5a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2b095a90da34dfb39321728c9c9bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b44c0f8c687de5d538ab7f93a4f8a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb70e26260eb9ef8900035ab32a212517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c5c455ac7a469230ab443100f3931518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201acd35bd82c5d5a348df176c8ee27519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb6d9e661a4c0f0f460c804723fcf6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f657c24bd58a1c5405383a3bf6149521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd702a0b84a11827743a287e887b76522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d372282254d8667a0787681fcddd6d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9c290b18a55c07ae00350138afa38524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cbe78b6fe2447d5f7436d8cc07970525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd8fe872cc2df1707a79efaf00ee13526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da857702377c04c0aff5fb0d521ce1f6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12abe287c09ec83450dc317fb7aea6d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5332d0e5087c4ee5afc5a3b04c0b065529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f4ffe5bc8c2a0472c6adbf60dc09e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3e85903c7f98ab8ecc6de44cc2ff2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dd06f71117484603e5b7937491fbc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3225f071712605c0e9ab7e37bad06b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc25e06fb7bec820b974631a096811534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d54b4d5895f553896278fa6c540fca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ae69d0764132ab107cc030e202d9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31bb7e57c67534eb0e3d997d5afc30537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b7a512a2182392291f8b5c1fb0e25538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a74bab6d0edc87ff66049b53d90f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6dff3a3f6a09618f280b4e8bc1755540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20029338e01890be7ed47195548f2c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cca1023b86cc3aa3ffbc2da936fd9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c2d3b3cca882f1611bf0cc87de5e1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adccaea80e08b3152a67c2514f90402544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46d582e6d38b5a565a66ace37aea10545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33060d44fd2518f170475a33c8a5470b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de31ab14528740275d132f137c158a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83c89a95284b798f240338b1237f6c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce9cd9126dc0a28f21fbd4b44c69f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ede754a7d5c8815e93066be655482550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5e125ed5db8470fe8043099c33c51551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593f7bb9d5ddd58f94f5e87a4dedd0b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25a330745f7edb353c7f5514ff7944553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2021993e6667661df5cd82089a5a037554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abc46e442e60e0570908a90b14b7ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1055f0aecf37af01f517071d11d1d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee06f68472a084564543ae5a3ca1cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8e50502c85a2f3b557c9c2b523345558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cdb834c1536778dfd1923d3ce6720559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1e60cf2c88d064c0a96a3f128f924560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515eab79fb358655ce860eb6c86dd329561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc698a5c115a82a85367caaca86886562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4303dfad892c18366f469753b08bb6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16921281c5b9cc305951f33e27afc425564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1985abb4613f654734fe5cd06ad168565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d32cd0748071646b6ca6d9354d95f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9d61bbbdfd4084e0627f55ffeaa28567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c9ca8e131b87d71ff765deb5b3737568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bec66dee0b02c080eda52a62a4934b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb857871a7bde959e660f59318de1a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530659925f643b451e8d08938cc771cf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdccd8bb367bd0f112c6a3be68e284572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbf28607ef0bc9d2129f339a93fd5c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b8d7825f500a2e51a5e192191b8f2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b0c59388d512a398aeb8a72729b57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedabde55f385034d1da2629166ecec3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a2ae1e0cd7023a33531c658e21078577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6818157aa9e24e808e0369e3bb4b4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466b24e6c7dc9e20e455574610da5d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6aa9942c646cd572e3bce4583ffb22580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e6a5d94c8f47a7f1d5fd83cbe7905581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c099386d7d18a7f5ba8582c31e7cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb515a3e583f314191f55e9ce24aed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca6b6a8034948879f3cf01e7d4ec10584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dba187c7392c696c441f46e8d17eef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f5a8e2434074ebd7f7e8a31ba2847586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d155896e105dc890c2e3749e90359587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0230c901d36b524c343d732ed025e28588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39402c4b0324dbcf5a573e2b42c76029589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06214631ce0cec469440dff585b7e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65941da7cdcb482326b50d2f0fd363ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df6b0e8fec1586cd29c927a0cd11575592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f6974a17245f38d1d11987645e372a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cfedd8478c168780dbaabe22bd67b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0023359a6b8f9194edbc9dd6276eae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852eebaecbad73043ad08859fbebbff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc0ab6ef6a26c06070ffbaebfc4764597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150efc77db2fe1fe1e54c9403ac97d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03513e71960c54d97a21d5e3bf9b115e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d010e2a784f5f70ee83f043de6289600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca09b03d7fb0446cc5225a0c23e64a0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659de3efb4bbe427cef324fb21a66f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3141168fbe300c11d258cd87339aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44a0d77e851b6c734cd14676e79028604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064fda353729986cea18b314a7e09a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa15113fc483fedc327d4cb952ce24606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414b8ad28d4fda9e42c6df5a930e4c2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9448d9fc1ac8033c8bffba70d9500e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7464fb8ed62cac19e011374ce0dd13b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f848ad582fa4e2158186bfaa9951e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899721d90fd8a1c06407b5d6af5f0c0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab73ddb11c954dca313f8c70319d750612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1bec665dcd47d96429519a92f2993613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4d57c9a38ebb620e1d1cb3e123fa1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f392c088714f28966efe01e62a84e9d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93edd6c01adf0e2d76e68994b38cf2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6970dbd6149c1b05cea28112fcf4c06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98989112b19679c39fefd9815c08d98c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aafe40239ce013d648972bb839142b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41e174db8d9731c6ed615cf52dd52c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531af5246e96cb1b10fefa858006c455621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db4e066f83b88f8c1694d790e87ed2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65d84627c972916987eced2bbca622623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a354bb852c5354bc8af8f4cbc01db91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2735794a42222f46bfd433672ef773625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b1cba7500a72626c0eabb43570291626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16710684106f1ed9014119d9db896f39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd580948767f192abac4601face513b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883b902cfc8f3183e96799b5f49f409629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b71c10af8620e2e51e73204f5f3c2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f81fce4fefaa69e1562294db15d18631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37460644a5bbcec0e29f5d4ccc7e04632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d428754cefe10cdc5ec7071526cee7a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b9229e2e11025245d55e12561edd0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed9a0cf8dbc8ba9141a9cf8e4280a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39dd9fa1aaa4a8af951e48f117a0ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4739598757a3960225ad3a98c62d224637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135b9185ca2c45d45984948268e7824638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4efdc4aea503230d8cc9eb45ccbaa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d041f02a01e35acf85570070e07ce7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450cec64c7e4f4c86cacbf26408a647641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efc640300533918bb84ec13d5a9ed5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9c26f99a46c43c2da6524b03e1596643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918d320a70a1f1a7b2d91057ce386bd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cce70b966ca67f198204267853c0fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f928fc80cec3f9a459752fdc26031cb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77214980c69e3b97bb99d53eeec68c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918deafcc72111a738240149a64d6594648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac09d2ae68bd4ee95d13b1d10a1a56649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed081e2aac4276cb9959a1f09774cd9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3bef47d0714f242fd4e7712bf82d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d95c25331e470906534fc498e0420a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c1478fb3c97fa05603e42c4894390653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894bfcca28b72ac71d079abe0354974654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e8b0a729d3bb928e7d14a8caf552b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cb195783fcb649ec8d1b94d195ace9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0357d4adc0a70c7bd9ef2eb6fa35d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28650a1e4b95144fada383798156c29658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c449d02ee205d49e498cc77c0b3bf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467c7b59bf030ae3c9580cf978bf234660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604d10abdb6c1dac42a4177a0fbf4f1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ffa5a777e5c7c15e0199271af2194b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9c6e4b75cbb3e4aea0ab0f3f0218f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c751e92a6d9cb8c934bfe0a28806d7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21a6b5f3e8fb713f751af32e08a38e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45a871212f87daff762f7cd97da233666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9bf5f024bda0a9d2885cdb9f36c8e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43542592a3636d859be988bb244404f2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35cb1f064d9576b733b14e18abb317669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de740c94b544dbf82090759f80ab8254670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601722810284563d471e75537dcb936671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7280dfe72db46015c3a22177cf19b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c36c8467e587aac7d29570a5cec9695673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a51fca57c5f3655c592db8ad9eb8a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cfa4eb3d9ad8f76fc03c64c4e2fbc6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da20e35487de20d9acbb77575daf32676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d510c5bf8de1514559691c973b10d5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e3a74190fb6fa10f0a719e265f839678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9d172325a60cc6eb963e0d4a76bd1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb66e4530e3b2c6024a6b5e22386f4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80727da7e7000edb3e964d4da9e76ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935252b74aca4149548793ded28f447682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516faef512e3a439272c744a070a11c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4430eb2c1e42253877115c74b52bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481629ddbec748d8a16c93a531673d0e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d1a43b0de57260fb1d65a88e1ee69686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3665988c538ba36018e314f85c7454687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79940a457c95476f69a4cc2fd0dcd5b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05984d17859803f209211bbce5bd981a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5167dd9856087f5b50dde840974b82690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ab21308b45708473f53cbed117c55691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dcee6dc30e983b599ddf08a22135d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354449da6a17881a545fe63732a076d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50473f1c117cc3b270756540c2d0954694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403920b6a786d506639881bf8c6f5a4a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edad2f57d26814a451c2ae569ad0175696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7092f6641a8f28bbf0ffc5fdcbf7c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba051ca5aff4cd4a0d277758b4a95c39698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c85df066d3617010f85bf18cea9db0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4a133b0366d2ac1662cf624949bbf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74589979044f65e44796c77bad2e20b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cd83fe00a0279b5e0cdb82f1b8b2f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e121853330d375602be76edc4a2698703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ca29fa5ce621238fbeba90f392b14704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7747614adb60b36355da2a2e6c7444705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b90a1e35fd0a6712ed1290372e42c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b624a44b780e239705871f4c3815951707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3972928a9a903b1612e7bf161f56f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a53b98efa26a2a21ba7d7898d60daf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac044961d69fd74531218f129c1a79710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a242cb9745972acced2bba58f44671f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd0221dda165d88472dac4baaff3b4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a50fe0aa46e95285945fb6c822a120713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0d9ee899a5fb82612aae14cd5085c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b860c97852cc69dd7f73324cb8b570715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e8e87e4952ff9594c1613a5085533716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb7fe40c23e79755999e896cb29697717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ad154f64ee41d38dea6d3f32ab7e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47ddef02ff626bef0e6742624da26e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31258080be97cc595cf8431c08e5bd09720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d81647325c1e8e831f3273a9956d80721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f0ea45ac9ee242a0bdc45e243eef3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f17c9af1932d671a7c4b23972bd97e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ea308aae7ab0ba02c731318f3224b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c7605d1e732ad29e72fd6bfd04503725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e4c05440077caf89c1261e287cfc8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9398a65dcbf7038f99527fbea0bf4f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c70c57edf2eae3b06630340320cfc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718b4574121c2ada4d5172533f07590729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878200dc137c96a6292c31e9afaae36730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862cd279529e45266d730bbc76d3747731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1fb4678f25da6dbb14b3c8da5c280732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e306579d0bc3c38ff1dd748ff77914733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3d927e0f3dfb14e1ee001fa1e321d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf536e21932817222a3a48602442803735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d890203ae923d88ecc87291429d83c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4043d63609b515abc0760aa7e68978737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1df04f3299bfc0eb8aa4c2c7cf1b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1afe9ded5f2c37458d1d85d4c03fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f2c14b0f8ecec61cd086a638ccbbe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2897ec9eb3e9a22776e4148f5a6149c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57964ad14b2971fa425d57cffec2b952742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a033b4571022dcd4641332d55b2c24743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484797b724988a1b8785eb24548f1dab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69207e1d76be91326d36c5e713f26727745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0bae591348154479b69e3af0d827f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df930f5bbdf13f1e54335789dd87727747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140b13f11760062bfdedba3be6390d3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e87d6babff542d993961e2cdf7ee49749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adf691a69954fcb310038465994530750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb97833422e786ebe61d061a2174753751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd19b2c6481a5ba4e7c1f4d25e3746752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14911e00c61ac0e4351a7a6d00587dd5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce86a774fdaaa4d558edc9b6db828fa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109dfec9d51f60e0f8660765db2e24f4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d9f62b4cd3eb4675b8e69d9d837ef756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91974e68610f0eb33d9bd7e623c429757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c346f64e0d244cb1c0165173e6062758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b25a956ef8549f964099549d7c5faf759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b83db9e02d7fd4c216ef3f32dff16c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35aea4bcdff1447f91f08610a56c3a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8af58a11e4f1d52fa72958bb681e1d762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ce036481d1817d627d9927e5c2e99763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39cebf8b711302993a62149ca5184c764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa03fe5868aee229f07a71d952ecc995765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d63d64011767b97011b260d15ef52b3766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4121356032867c460bff47c468c495767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92807f56051b0f8dacdede5ebcd2eaf768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acc5f52594d5f566776af88f989e0c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662dfc447b0275c5b226b8a6abb4c219770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea123095c15a402fc946ba356d2385c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252c812a96c047422ba790793e1cfae772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a50a02be99ecb3ecfbf3dae2984c7773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b93175ededef1b65a8c0c163fe792774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e108a9962112dfe221b79a4512c0d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9922f30029c9d61ab277a22527162776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1c9c0ece3020b93a93c3233889241777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ef4940dcf5735a32db68e8efe2d86778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7c394aea04d53fe2ad5045fcc955b779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255a5f83d4ca28ca294b98cca5f2934780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df99e242a8f32df7923368fba1b261a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af29be74840b246921290588ad2048782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df0f5aeea3a1e9cb4dca62a1a1dee4783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feec53967e15bd014d079f3ed1caa2c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37ead956524be37e593a77ea943bb5785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424869754390a9f4247eada8383d13ce786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1e94a3c6a9e8be0e6ef0f2783f89f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03317fcd272ae8886a4fdf423e4b64b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab48f377eb8e16f3dbf74cb88ff9ae789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059392ebb4b8e4ec9cfa9817bc09e1d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755b2a779b0ded6138a490b4850c1be791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ae4dab945fe79bb4e94eff0af8b92792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532ada08bd4fa11e64e4380b68b7aa9793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fe514c4ed293ed2ae25d0d2e59197794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d87190f9e572862673f21acfccdc55795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ba0088acdb8823eb98cec5de8d3c1796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a62dfa895680cf430770037ad624c7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fe7047f2f0c3a04e395712fd1a77f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221821c6ab4b1b071c92b4cf7b0efc7f799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75018c982a33832d714b1ab405ab61f800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b80bb4c6b2a6e4fcbe2fda28b70e0801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a23c0b14eb8e5cf1b8cc8c50c770c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9ebb6b5ae39d26ea19ecd2d0bddc0803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f8572e216afa0bb2d44528cf65099804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d88ae88ca457530652399742b3401c805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f845ede0153f160d512fcd6628e7c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26ec121b18db371e120fe45638ef29807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39c2c974685ca54cc57c02d62c29b1808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715f5ca4989c8e870ec1a71a2d05f1c809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba343ba566626ad5f17f2ea86f180d8d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec9519cf2e3085c95395768e75ab46811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e34227bacfa83e5a80bcfbc083770d812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815407ee3e07ccc1ab90b41dfb758b2813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d297ad7f04d9bf54129caf3caef7ddc814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95c12de215b2437580ca856a15b5bf815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada921ca1eab83cef98064cb05b81a5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45b26dca34b6e66bf2efac8654f087817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8f622f565653487ccb96b56ffa9ee818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8ee387ad95fd31eb6a9a4c1463805819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982aa89ef85d4efdbbba3097a30459a3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9a74801a41412f779a4be77bdd159821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0baf312c347e44994dae08e1e3263822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868b61521a0c836d976358128951fb6823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65514f12a4c9b31cad1734193d6b6d0824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db57178149c867b4ce7674a412b2abc825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50c6cda3523dccb2d45a921950c87b826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9f7bfef5db5c0aaa6d072fc36d1e8827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0f8ed97e19206a0136a94244246bc828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ad892064330009c7153b7f60d05ad829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f422d81aaa7454b9325c9d9688c93f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a3f67a4813c0898fb3bc4a017fba8831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f86339a5c5d9869e7dcdf77dd3c1e832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763526dc3d6ff0ee75940481442ba06833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7f85a9384e476c83ce426d0b4001b834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384b9b2bcdf26662b5f1a7ee80971b3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df206a88c916098d33d337916f1af4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff073a6703832459ebf8db27a195112f837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af1f718067a92ecd7b4fcb6ea8b20a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360bd282c7bd7a9f84756fd0160d77e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65b38bc782b984d5b9f796fb54f23e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357fd7531939ccc797c7af8cac941fa1841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3760d3e09d5ebc22351018d01bcbadc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf3bd6f1835ba9ca84249966dbac72843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5ff9180b26035a6427c8a22ffb11e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd897a5c9356c1f37f548b939782b7845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab513879688f1c39066ff0a72242d1c846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0becab7964cc1a8364f2377e228bbf5c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e8eb23000db34c0fc6731809b73f4848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449522dc2259f3fcdeb0d4b62efedfee849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3581940fb41e69dbc19f3a7cce077a850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e429d28fbf74cb1a1cd3f615f79d2851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c6f2b9369881957bc466594821319852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bb671013cf4b0ba128dddd30b8fb9853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6720dbe67e2e03e36c7f2d43b05d2dd854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf46fa1782f968ac0aba4ea145b610855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d16c9422799e2e423d49499517355856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43eb32312689338631d2fd053fb3470857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815541d737eb4725a91c82378b48950858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f1ea7128055bdc797605ef326f407859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc558f4faf178920db3569f7b6c366e860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c4a061f400d21b5fcfeb8aa78db3c861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff068ab00057a6fcccd8d42a4ef8ea862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7800ce8d43f53c250d54b80884755a863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10de69559eb05ca797f0c2646b28209864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff53352c69eedddad505b0feb54016c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864e7bf74c7473af036f46f684a04b2866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ace609bfcc389abdd3a9791fe4eb4a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8790bff77e6e267ea1f4b96285d4af1868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212b1b2ede69e3c8f86cd5b1d530dc6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79046e91c504ddb451ad9cbc90b6a95d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea3a748dde5d51e41a2fd430fafdac871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55270915d3454d86ac4376d9020d2edc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7dcd1a75bf126882ba2b3cbaae7b2e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6732ba3e4a4e2032a6c6e8cab84518874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc699745a5ce042b19f062791c2d9ca5875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4982b3c8a5ce45f29ea3d7944d550876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1089481ca7b8cb53fabecc3af944096877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f93a9167636affea477cc5ff4068b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d6eb2ed41b16f0907e0627355e244879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d340ee20a7d3e6ff8fa6f0df4e0c90880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3263244d0e3a80d154876f0020cde6881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89763e571d4f70a7e92b706ba8201d18882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec2ad5a0bdb2e38671781089d306a7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50be7531136fa859b154ef97027c75884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0404e8b49abacb190f0808f30770949885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead6ef943ef8803d3cb195981a506fa886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16956303afe3a4bb048e70445fd32b68887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b0254bc9c1e860b518a9bf05afd0f888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad8c8e0a88308fc244528f497b849c889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2146e115e8cb6dc14fb5adae5dc505890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c8aba4256e2cf62f1ee9211153bb1891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ec8ec39eb4d183e8e81cf48f82e3a892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1f64f6f8cf0615329cc0bacd09e9d893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11adbe452d98e4a831eec3f7b5864d1894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c0d8bf469de3c96921952cfd74419895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67864608c307cae2d50e3ff6698c5b5c896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f0c5d9a33e0c66d6ef46aca154c34897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019025001faf3ffde38533aa2c12f086898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0349b8ef81c793c6ef4713de7d711c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d568e012d68b834e082ceedd7a1160900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064ab3699be08be82c720ce8a91a7b4901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0dff8fb4fd6836ff4ffddcffe57f4902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b57d74544a8435ae40d9183102e380903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d992dd127da19b2dcf37d2d586b41d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be1fbe3db0177b1d8c0d700ef9d41e905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d1458e12c33e124687ac2142d4f22906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d457bed50a42909d60393110c10215907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37eba08086d11a18ac25a99fddb00a908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe3a13439ff9849a4a566cec406521909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626661d6ab0e40b3a38fc939ad272291910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1183a23ceff13deb89936c7890b633911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f574cdb5f3f8e520f4e481091cecbc912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d860c4df7c434873a2d72b2f942dd3913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0aeb34bfb1506996bd27dff9f4dc8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99449fa96f1949cd5697bbe9ca285666915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4c8c5b2869acae2481948814a235f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d933bc666a877546cfa0d791bc510917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f4e715d832c5cd68ee64112443018918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74107d5182a04efaa4faf71f2c117028919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa84a6fd89168e6de6a625d01d0b0ae920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf27c696105e09f11a1461d39a088a5921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc354ad3759d82fe0960e811cf01fe922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1830968a05c69fbf74b352d2ee8d60923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d225cd91dcee7af3493d22d3ef44b924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f8c1615fd13d10d5c946bf36bc312925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387538d7c68fc8dd15e9a93d8ba1f4b0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa193c4023196f72db8af957fd574433927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00f331eaa201e976b2ce0af5a51e3a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18ddad70cb2c70e39b3e7db5f754ba929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7fa37d59f7c71e35bf1826b658905930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64a0a186d969c2cbf6d1afc85a73b2931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e93d82043678d031807ef24034cb28932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8706d63df60c3019d9b3dc1dc7a6123933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0c145c540e720faa4ac66db981bc5934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e803ab7aab4149ef8c7aec2344b18b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87838a656f392145780af67a9e88faad936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d326b8c0ad26c0d073ecc5d28cfd4937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2585667a4ead29f35636e4ce34555938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf90132f8ddf75847d16ba3f12e8d1939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777550d060fcb79282ea34d3df9bf34940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e9011e4fe6427f4d7c110f1be2dbd941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf4a0e6ce3cb751676ccfc6efaef84942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7b1b368dcabf9b281f1ac0d86aa01943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45088a3948c56c1a2043973e7a14d8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6fb9207dd2c7ac6e479ae3529494e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d831dcf89b4544acd0af82ba3204f5d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0241f11953b9d3d2f4bf61b7add02c947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effa977cfa94f29288a99185ba08ebb948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94fe6ef96f01ae3be6fc2fbb908bb1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2826c40bdabc123a1cb3eab1f57057f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21988357e40e36c23c25a1ae0300e55d951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d924abb929665082df7a0a83a9828952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af33b9409de885403d0c719610ee70953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1bc5dc595e03e1185d7be3fa4c0d0954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588161742558323b94f8c77f7ea2bf77955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9378c673172906247eb2207db47092956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7510beff72cda2269277e44c2189d403957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1a965e512ad6f0ab5312597aca585958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8f67ec736c443e1dfb718923ee0ba959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453daceb8022af3f5e67d4e670cef19960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53500952386d05ee8651c2d2ca343f961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db680b4ff4736513a1d4e6f754639c962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb3ad3fd842b712588517f73f6ccb9963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166f7984bbf40f4a30346c690b0a26b964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33380d1eff294913702ca34ec8f0af85965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645caabbb7ba6768a0577224e9ae4e2966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6e9373c8260b1ae847f88ecfc0726967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e669ce330a048da3f452783b8ce56f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece0353b7e663f265615be8a6299921969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60824d684f41513ceaf75d5e3add6c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324132f0876933abc53631de7b1d5ed0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb53a91d801b4bd99f768c82ffce5a4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d9e80aafed2dce59033e13cc76e64973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae55db598542493123f00a3e4ebf4a14974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbb831c72920706c3ce711d4de928b975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ba47a060b918ccae5934befc2fab6976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23296240bed5c6566a840204c39bb1977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0aac0963b72ddbab6b9ba61813b84b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb2d6e042404af3c10eafb036a10412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5edb30110e04ea559ecfbfb23a5483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777440138dfd75f35009c7d40a7ea4e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dd591140cdd2e25d04fbd8a0518e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d07700c24f5a42031c9ac79054f4116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65ab14b266a549fb266b2b6f9be6f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da822d469ecbc36adad5668afc3b1b638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0fa1f3c1d716967c5742b9857c34d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af8a5bf20cf1f6a5ea63a5d433ffcc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1a050ffbf0b751a7a729b6ffd3f6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022878841c1f6b306ed38dd0f49bc6f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2112b2c72337332668c518ca3adee913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931994fd92acf48a1cc33a0ce1f9c9814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81926346735c79d4be8bb77898e77d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62b0005d710eac27bfa8128143c27716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af97b6d7d124214e8c1b6ae7651923e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ca4367c43075b87152292e77bc75118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad25db433bce1f44c604491f35483b319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df17004321f9848befc63061256f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d85c1c7198cffc47f35c53054d46ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1466b9bc1880343b91ff7fd81d33ad022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f58bd53a213393ff0cf500bbe25fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b99a7ab5d43164c681e8fc052b755724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb372dae9ea55a499a983b7f564ce89425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059f1e136e95c05b5b25d198c42110d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86093b9b4602f7a54eb312e7831a464727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3130d6eb52b34bd5ef96abc709cee2328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc58bf9003609b07ea8a82039dc01429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69488ba5cce0dfad639c4f291ec450e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42ea1e5ca53972b15b47f681d342ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba405fa179d9d712425443f13fcc4a1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a916ba9cdad257abc33ffdf12745cf333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60743aeba7aabbc6e7d050d68b3078e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038988db38eff4b12676987c79317cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f307342f8a200a3984180ff2066c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfcdc999f51ecba0dc73030f133a4337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695761941b0479111666f3b4ef1abfe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892f8618fb64d21e55e45ff78e06b2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0e0603989d237b175a364b69d8e4540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d591f0db490d532a08933525fd805641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ec97bac4046517c509a32c52d6a2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4a5b3ed01f51f96f40addd93a16ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779d980dd262a97164b33210e55f07f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2160521b6a6e6c9a6cc84c757d6ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8eed6fdc5b053493ce1277720f3ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35027a0271b36e1fffdab05a8d47c22247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1fa5f0f2570d7e31b7e768a9357d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90f5c4c7ffb2637fb3541e30322b4f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543b4e7f36cfdb3dd212105dc8e21e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d48b6c4f25ae1c23ccb731cb2c3a8c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415567a43d2e241cf0c3371bf7371a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970cc08794af051925a2c1af50f05c8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfe65b110264c9724290b370ea672ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929354a41b5edc0695cada04cc9e73655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4c54728f72c0fb87c24631e7921fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4044fbfa448b9825cb73847ed3e17757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4eccc3274f14cef039660786ea18ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d6a10f10730eb84c4ebafb1ab654559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddba976ff08bf7dff237e333360edeb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae96d3c7fd055bde1c4b18d1b58c9e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf72c236fc75239e4fffa10066f3f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289716493c5999eaceea7bca755c5ac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5efe62aa2aef6ffa8a32c62ca8392d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf47bb448084cd6e160970300cdd2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e709f0030ba8c1ab78b421b1b4209b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b87b03ba80afdeb4a95238ecd7d4cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ca16d5c2c3d26038fe4fa8587254c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b527b2ef1ee98ddf3ed61185c19e95c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973f38cf37d600b0572102fdf468df070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119f9226fcfe24ed5e725ab6e2ab5ab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1615dbf962e7ab0cf4028b84da4e0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0766f9d429fccdd5dc3e545ba5c2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d97af6551b4f90ffad76374599ff8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2da697ec9191e43994c1a23fb064a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79d6998da5b53d0dcbf7888bc307d7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69597f048ff7cc2e375269a5f794de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997288c040140878a2959d5b4174d0678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c2ae8fc7c51c5dc3f63d500859fb479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66d47df11b5c998742b035b315303980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f69062288e1a9f312d3c0c8f1ee9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2607c68cc609f928be29026f7488782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cbd6613d533a08a2a3f08c1272e1883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a23498cae544dd5c7c75621df59ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857a26f8ab63fc2ebcc622fd4d4ab5785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb99ce7cd6778cf03e102024b2f46da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bd6cd4802663b29a64c260f5b7ed487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbf37d2cc81f32281cc95d2f6a342a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43f4ff47008fa686ad48b65332d67c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2482f7ae8023d4040569b9c89632090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bc8c3dc5edcd2d7b6dccc82dc7be891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e739a5a77c7ab43e6b23387f63a99f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999b74abe1ac77f96e757b48e2685ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6eab29da7044f1cf20764a978e17a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12a9850880098d6c0dd819457eb57395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bca519c9dcc8569c9602e2863f9d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3036d4f223a3f1cec3cbeb958f148bf897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fbc4168910a10743866306cbe9ba798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309d0089d93d81b33220cbd3cf99a9999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5415fef0e86c89fc4276c90989d9cc9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08281877d0bea3178c14e0052f0068d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa849e0b98e06594c1d5358955a7b22c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce41dfda58aaa3cd43ff6b7df97824e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272e369cb0f2d89aa8f799cd8e3f5e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d533ae6dc075b5ef640db4f6bfded91105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fe16f5be1f44dc5bbb305e2d08257106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee4dd646f7298bbc68eed5f2cce00f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf8b4fb0660673b1504a2c0623e6c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a46a39bd549ddb1258016a079052ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befa8d81735b8f7e6253a846dd32bac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965dcc84e42fbd288dcae3c01dbe341a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815247a9541554fd93a9124f8b74948112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef38a4b88537e35af2a7b0b49ff871113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38e7d14a44b143f30cf4ff017bf9c4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af65693ff944860f12ad285471aa46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a44d8fa65f7793f486233fbe051ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8232016600bc7ab1dda08d75b471c296117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dd2b106fd8bd71c674e2c29b677b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77528f428cf34a94fe72b81f644faff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd492255f3b354668b714d1f8eb530c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcbcad5f27e198f0c84520e8e4d00d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996f5843296c00171f75b2fdc037e54122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf1904750719e05e004f481c95b5df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73165f15a40d820e2a5786f2274a15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827120765b4dd9b94a7e5a77c0f7543125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151621369c0f296685a86e01e7d9c97126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd027ebbfd6b69a12d09fd29e4979f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91418ee5725154ef1b5c782d10c8aae7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027924877532f5690f3925eed215f21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90884c3963592db16fd8e7cf8ec4b52130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387068d0deb932a8264c9dc86ccac5dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca72219147644f2cc347bb44e0c787132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19915b07c4d05f5b41b249e62b662cb9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79fd20009b9150104c384baf00abb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fe8edcb3eefab7b740f2e17895fe1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f94ce25571403340438ca5607bc5f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4211a4f301569d4043e0012fa6b02cb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82340c75af665fc1305fdd6b9a4ca089138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8d3d15e5672ebbb7b7404d97ca4d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c86e1ecc17e1a7129981e5a587d5da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595dad505ff49e5a5951e8928d656ac9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f597bf31a4ca778abb4e004d189ab32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ebf703b96ea94ae6b5b2086baa247c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf01009304bd033439c306cdbb5c6fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74e03539e5a0db831b88944e4f2a1a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d324fee74dc494bd1290f693ec9dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0989492630cae255ac6c522f60245d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b004e0f47edc2f1771c2a6f270ca0fa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfdeb1d529b78deb9735724d74343e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ae3329a7fdbc77ed40a5db96987eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d221e3675df4f643ad8a843c64ad17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca3f8d2592d5ae6f06775754c927d27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8900b82bb0aa13aad652671ed7922c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf26e6514249e13f54dab58f75572e9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2164999a891a86df5482ff133dec0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db28b243f26a05741b4a4ce2515366156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d65180cb92dd527b6d3959df207280157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347d758df8767204ad325b30a27068b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b62102aa15d5154ff7a1d6c6d7544159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010637fe77b71ae1f3cf57aa93571d9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fff2d87f50b00d160340ad500b8b31161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2fa8a212a91b9f57e803e0f567799162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac367401280c2aa40744186237ae7b11163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eee1d5258a382779efdcbcde73f79e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd4f8c8e5156d91af161d31eaf2a39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09a8f2a646dc0eace122ecdd9bcdd2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c54f20672cf4cc142a9d6e0a3ea92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4ad860c6d2f18c7eb1911da912335168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbc7545e01ec66ccbe292811d23e85169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2c1ea1e6a255147b8eb4406d3f7a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de5f9e5afbef9bfd13550dd68e0f82171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21fb4d1e492fb4c5e6df7cb53469ce1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ef622e9123e96b451a90abe44add3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdeff38eb9947c3bb6508bb463cd22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57e26019dd1b6d20ed1c313e62fb85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b31790381b09cfbf6a0fb49837c5e0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dbc9f0b00d65ee1ae6f515f9991ca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49248921d237763bfb1771629e4965c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062712cc3ded9e1715ddefafb97fa52c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbbe0e05e076865b5435cd6733ee7d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a05b264b044d413f0ac15266200142181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe4375cab4b50a78440ea9a4257d47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043a9b8eb0c6cd6bff09b0a1f7e4eba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4acb98458c698689e04520dcd57ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0ccab89f6a9a67ba5db3bd7756fd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908f8e1f8696ea7423ad3125a96f116186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9614a1abc082826e6ebcc4e7b467722187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07bc9211f64e497a70936d23289771b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fca2cff0cf7840abebf03a01aa63da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923baf565e5e37bfdaeed7dea7473bfc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0045f2cb0e898cf723434ee5bd756191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d1fb734b7d2c0d741b0fcfcffd70a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c18d83d9c39fd9322bff800bc34143193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8a9b958c7d7f9e4c2bbd2e0e62d2b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d93ef5cc3a2bddc1d35da94ebfdf9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ee620c2dd6db45ddb0066b266a5ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136569e76e9d1f8bdefab1d9273a5eab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea6f4820b3667f4652a9b8896125db4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89695dae316b52395178cdca8aff31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d42fceb9e6ff459a66ea7b4202d29200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca498687570fe2400c51eba7e09269201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e55b7041b9afedd5430d226ccc9403202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f479d9df153efbc4b59bab577b4c6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2866b501c17fb1aa704ee603c39a19204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0c6daa848c9129cadaf4f931a9584205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d76ad4bc74db7b4688d0edbdc6104e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0ccda332d78d6a84c67af76c4fdfd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c32828cf2b0f5323300bf5971a7f55208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04202978b107cc127a60e88c89be503209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019da75c802b670fae6f3a5766b926e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1514a719c85b36050d14a09fdf4e3d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1bd1ac22bf3d357892b4d355767d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46a9b9b281c255daf5dd40bf46489a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ef56ea23e78de4060e17ff0b5eda5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e10eea9a7b535b0a964aaca05b9a05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f5187769475e945cb8bb4541ac9a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ca705e27407c4e0d594d035548660217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e535f90c5744f0373144e11863cf093218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77970149c73f1f1921de89eb0c97b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59424062e3955519ccb8d8d303b9f818220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac304536ad4f1bc6a6f52f8a4f8daf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8f3a1b0c01b266e0c156217c9999c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c630a88abab1112c6e09a4458311d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf1263bae5dcfdfb4d318d4bf351fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da982c7f2fb7fa3ddcea11baf418f210225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d9d0df2742a062a4644c980f32aba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b1aa0ce8ee898033150eff42222a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00fcff1f3df4b45d9df63afafd3ffd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e84b81a1b061fd8f112686065bd367229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf31601f82a6d842ede3d0f6b03638230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6db102c3d44ef4fbda82cef788662d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cae5f207b0c7d68c7c878f7221599232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb00ec457a30a9a5dab5ff8b7223e00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c37e1d5316e7ca97d8d5bb50548e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934a75e068c595f6237a8c547b725f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065539ebffeb2317243e6b6ada9083e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222f5fd610caa3541e2b44dca94c28d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b404a4221fa910769751c995267935238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7fe4f083e5954550ead1db47fa86c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42f66a228e7e96143d9cb65557c7c6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34da3279d503515f001d92ca57333e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c53ae96e965a29f34992a2dd521d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df66caec5e498cf6decb50d2b49d47243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e10cd8955d5d9e567c4d17d6caee7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3164ef8f80ace2f6d43effe0014164245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259ee377d500ecbe7cd05fa4427c592246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3320c493c499e97a4099495b51bf270247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a630e6ddd0745c779ab4bad390a0e3b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1638d4fd24350e43169956719a046249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce5477d9ef2e8d1982e7f0d5637abc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574f073e31354713a4aecb418521016251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58eac0cf64c2dabb7d298b4aa64d54252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046deae608c3d5f450fa8effc63a9de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5342261d479076cc3231435eda2b5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6df38f81889950676250bea5dd8a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e71651c9e2ce2d71ab4651bc906eb3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702858c83dee2a9734555d9673a76de7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de4289c116b879aff7488d9c114437258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87d82fed1237ff69efde04d53d7ee6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474df95bc5dfd2604e5c0ae17f4f4b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33a6c7221df15e360e277795483f4c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2891df852369b8e01f8ac9bafd8ef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567220bbdc5fb0caca9d03d64c5feba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f5c32567d4d54c9b414ddfa2557e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803946a021131008ef0490ee8bdc7cb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11334eab7ca74f1a87b028ee2cc5ff7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3f26604916c5cc1dbd16ae4334150267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b3107a2671b44c29b10c31b7f906c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaae1d5c7df2043da1e9ab34fb893f3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950a317b5c8e64f58629db0f03da29c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f13a190ca67a7a188c95040ce4d65e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95af11230f185f745c5d1a68903ff5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749122d77d16b211d7ad099541716e48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b37a31e4a08bf5f09e56973d43e05274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377172457d51492c4ee00dc0dc95bc1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d979d3d84a0ee57ad411c54a8172c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83784618fd36eeedfe9b51a1e4dbdf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830e77e3171457d87d1ef3e814d5d51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b19651506bd8b4a739bd10712ebf4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad92e8bef65235f2725215cf522bc6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f9e052cab5a7bdf7f21eb212bb1a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebbf95c4bb0c59363f0e20a762a368282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f03f15fdd2c1b0c54ea515417236c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa709da1dfb05b618c78b0cfb6d40f2a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4bcdba91ae88fb8d91c6e7e9cb2fc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c420a068c945b436087a1932dd36d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888ee79f1bcef63424e920e1d076810287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c271d94ffb5ce454e608919e83f175288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d5e7fe84ab3d3e2a40098e72be0e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702306c835fd32d65ba4e992d27071dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c330e86bb53dfa72862ce6d2d0982f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c554d208480d376a57f722577d59c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4704b26b30832faf7182f5cbcf212293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81849abc0fb602ae762168ab0b05802c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2eaebc695cc180fa80501b7c836b2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c067303b272d5461cd1b0b8997a2c61296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c2fda8a7dcbd47c6d6665689ab6c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1191936bbded2a46eb875f98f485800298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1e981b78038e4204030f2b8d7b25c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def28ebe1779ac4e198e617485c71e37300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad455211c64637ce93ba64da6d4a263f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c361418193532c5fbc6aa159a84529302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ffccb8955bb111a044712ff11ffb6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9c11f740b9818e94f61804118d455304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ef9fac13ef66bed6e330e4357f2d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8704740d05d9d3ef31d6967e695d2ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb937343879ead4e92795936d68d60307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13a67da979ceb39947f66217340756308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ac83857957221ac1d163bb155264b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9847c4a149b87f1f7a7945a84a8da93310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7638055421a90ba0fc0ea4836bdfc01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e075be2bb9be6080fb5740e1f492e96312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd260f79796ebcc654672b582fc35c8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861873ae8962dd43d5d40ddf8e73d96314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101cdcaf1244e39ffeb3069901bad79315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39bef385e56ffc714c9387f3845a0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f50cd4b332792010f12d6aaa075a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d0994247ab7fc86e2115e2e279485318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37361e6e019b9801b425d13d1675708319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dc4d1780bb99242b4d0196806395d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262a1aad545d3c62e32a0eb679ce56c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c3c97afd660b98a8e702c5db088c1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe310492bec6bed16aa42dee40d9779323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc950432e84e7529f47810a09c90d05324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9101dddba145005b5fa24f1216a0dbf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b7c4afc2652990eb43e83ec3f7b33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535870392f068f1f90df530b21dc63ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8dcfc271beb82b15f3f80b6257198328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efe9e52b394120ff688dd284902764329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466dfa415902f9b48f436288cd7cda5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe326029ea7894b2f5e901d74d0f64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117eecee93a7b325012f6912b51fcd78332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa25e4cada76a6344f8326ea1f7e4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca4f6099e70c9d67a1f835c0f3098a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd249dbcb9fec010f056d4d097bf2b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fd5db7affb0b48a95e2a784edb8d2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dded699fa145ee733a1491f96fbd8f4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e70c587e6351121ad05f84f9b72bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fada33f6c7fca6a2754d98e743136339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2efd8bdb77f8f803da7c840c37b084340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e152dd7438ca68e8abc3cc959352da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70c0ea1b87a41011961334d2915274342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef7372b58972a5f3a1982a37f9ec33343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be80438f48e36ec786b572ec25b589344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e18ebfb39cd8e5fbcc73030def452345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc2deccb55449dfcb8cc792c99072e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d2dc210330f895fa7eed68709581a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9bdd71f2ce450b6a290ab1e681fc5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee090c3e35cc131b22d037d4d55ee7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e828452d6ed7379bbb0164b8234d84350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26590d72938311a16d79fb25e246c6ca351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e052d73565d6569346678457525316b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3126a856a02cab85fef834d215a3ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797f2521b84268738eaca2ec0c18752354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d857c7bd812648e2eeb881652f92fe3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f9116e9d55d907e38d38085d81af3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55010d556c092192c5ece5e303c99de2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8353efc6dfbf2733e19648c436f3748358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c8153559bab848b1faf50042a9ae2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0166f7dcb9297b89d43e7f9fc3b22d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08367233e3a910a5849b57b000424e50361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc761e48ac2a00d385c8966d1b34b753362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222fb72a68094f6486d7c6b507f3d9c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069980d5686c09d9325e14163b25f8a1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575036a207b5ba3cdd5a80025be458fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3268a58838c2344697f9199920959366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def16fbe2df152807051595e6895230367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9628bce72f69c1443bcb65e6a2eb9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacf8230dc8ae686cd2bc2a601ef9c4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3af3e39cf77779114248f03127cfb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2f8135a79a030f375e65807cb33ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59462a8691bd78c4a3f02544f72dbc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da271176d231c711c90ccec95f4c67373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdc16d006321e2857e1f0f09834b9b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238880d9ed608fd53c3bcd8947346fc9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7c10a2a1d83a15ce5c3080ad73091376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a22e9396b4aafe67928985ae0b2222377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4b8da7449bf7ead4d95e31e8ef222378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfdd9bfba830f3fca87ad0d9a47e536379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f7f6c597be8d956586675404d1792380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbf1711f0ae835c7716b0a57923be1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde5f9a1d0f2947bcb07b0ff470fe01382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2783b35b5651453f76e15aae2ee55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e6909b9a3a88a31f8abb02be08db0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6cefd9441d4e4c85b9d0f79c63f04385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c2e25cf5ba2b80e36e3b37a8e6f36386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d8055aaf206816e866be8fa4fb69e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a165903ffa47ebbbd028bedf74e734388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f7c40a1517a839cc85b1dd0eacf40389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4322ce574503f74a4037b56e29a81b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271d6747d560503cbc5d5d702fd0335391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c7a24ea5b800a08777d8bebc17c5d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9a2a492ad10db16863853097328a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0b45783ed4ac283a3839bd567576c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64e470bc8fdd56cf27f67e5538164b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0814f9492b65a8d9fc0eb98c3bd1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df1819d0263f2bba4588cf50baa2f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21752e96f78fd5c2aa6ef187740d7d5f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b6f603ea56ce409d72929ed0af4c4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d54668b2c4351047c350c96379641400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f53cb2ab8dc1f0c3d50915ef7d4527401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f111263bfb462ab367c569a82e29d962402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c184c9f960365a861d9ba90c5f04e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fd9e1fffb208297627c0ef98e78f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33617ea11781969f5b9d28c2adbfdc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227022f4a20924a8be6fd5999b6aeecc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61295961bd342fb979edf46e46f3f557407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797c053ddfc0ae0e1643aa640b6ea08408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cd427c616714f1d412cd18391f337409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f1c922b80d24275dfa55997cc7f5b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0f5965ed46f85baa7922563b98da7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb53ed621568f1a211ac60bd20ce86412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba660bf82e15bd1d4d48be08f32e4e7c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc8814083b40781822f8b12c353666414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09503eed4cf5da8a341139dc79e6141415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81a74ad31e76135db8b0220765bb4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9e938ed8ad502cf424f4d3409ff71417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6839d14e34071b123eedfdf0658f68a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e7e615fb249308a95c37304fd0eba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b31c90b1fb08d041f628b86589989e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e5e2c1a33e21b66d869df93310343421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4866c81de1d456236d6192e1591664422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11f60c85f7a29d18b16cbaba112ed6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c14b6a72aaff46792a69c17e027d2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8123a82c375fa821eb31b1592f7c594425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac22859308617342190306c99082281426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f44d42fe32da691afc4145c076352427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3884da73d353e9bd92a702b132d8d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5748389009b7589186dccffd5b4f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f57343caf9c8eef1cc34fd3b663fb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395218ae7acfd135d6e2ef2f2e96083431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20312dbb53b8d462b5136f721fe5eeb5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4490243748d2a15989754f43af1ae30433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a515219af5a2185d5e4099b5a4246ae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260fcf4a6e7e7849c47533c137866555435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d119a0d6113092206b2ed5d1354b1cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162e028cc03c3cdd55f3634966042e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4354e97230fa088f7e1306711e1691438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7988d0b22a0948509fa3deaf1e197439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32193d4955e3e7bc6b14cd5dfa77c353440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efb0a8b44997e03fe81188ccf0c5c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43425130cac793019ab8d364390be9c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171d0e50f2882f8b721f87238c68ff7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e611e1c72463a7f57c48c1288ddda444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90cfd0176eb2497d237a3a26082b4b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d21c51ecc2fc30d9eb752c22d8c08446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b02d2fc1160bb2679a325c45c1b5c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f290615b395daf68a8880dd17fa27448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b953f3a0b0bdf0803d11d60a90811449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af175e46b842e3f59c6f3b9e3fe249a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ee506fa191db59eedf69915a5f025451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ca776ee461cbce728d768fb8d209d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137fbd2c981d1ff84651c6c97b6a50f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b054eae033acf7e25e2d0e19bc8aea2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b882f4ae9c17253c97e2cfedbb6a37f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996797d7c06fa7be08c42028349b91c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec7175de0acbcb833f936442c6320e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c223414d876dae1c8bb8cb1170521458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a046df63fd0204da9a9eec8f82847e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d27854ef9861d790547c08f8918c23460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc735eee5128e2024cf9cce6937b80461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ba92ed4cc415e0f833abfcaa3d5dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532f57eedcd86cf9f7c4dcdc7c0d8a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abb065c20873c84f057d6c3e7f3dcb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083b9e0dd11546b89995ae95b0da7e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611949aea48254e37d6bc3653ebbbd92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0604b62014e060e59740f94a9bd46467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337c181b321167fd143e82c8d44bc48468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adeff0fe066a6758c45d82d00ca17b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc3ae4b84923b7dfb2dcb4ca6dae71470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39105dda6450a627c55e309109a76f63471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457e6a399ed7f88a4abf52e946ebf32472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bddc12a6151502906b545ca5d9fec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2806ac69a4143aafdba32a8719e8834474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06267bf99fce4f1b84fe3836a1c18f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ef96b6034e61f562b2ddb5043643f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55dec6caea1e821535f589660b34e3e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4a4d74df6c17c9fd13d856eaeb45e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d22a1dbb065de2e5f5731fc18a216479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae534e0e81740bb332e3c16321dab6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e044679578303c37157232e185398481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101c3d727cb5dd36e0459ce3792d86b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770af7ea4ba9ec68f8b80c90ab414392483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cf98827e562a4f9a29c52b4afebc6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a906932577a54cbdee93b2e860a64c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bd9c1891d4fcefaa7db68f8d7e992486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e04492ed28269368812dc0c0307636487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c75eb945eefda058bd1a4b13df352e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2328655d6cc6c2af3807468b87580489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd264bd376c51c5dc1f7658e181c1395490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45787d1288af3e8933e8152ff46974ec491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a74f8d382579b1d8e48a7386fec0a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77822d3e1be4d6a72d0576b4629e5b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09cb781f9473dba282c204b2994fb6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4aca2e2918416a4eb2db7ec95acc2f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06026b4ee5a0ca88cb73602537ab4573496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf35c5704f744d9932c7225101d681497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f566673cf5ed35100ac545ed6a529498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee28179de86515757a453649cf866f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37f18060e85cb370071ccc7b959d46500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67e44fecf0a5224f40755bedb69216501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0749b13c31079c322c76b74c0ff942d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ab58f021fb2a23c5dd61801db7e20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64310c6289fc4255d8d146ab935cee86504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c476474fab2d0c80fdb6ad1ae1b18505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a71a9e35e63db396547be772f55a0e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696e6f082607ca21217b8fc8e2641af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b8b2a79921f4f0b64b3237a02eb5a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a899d5fb07e8ff7003ad9e3f87c74509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8955b3c862b4c516fb53d5b3513c3e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769e91d821b423fbc7694bf74a7a564511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf9b8b39b68f5070e2e5ebaef90dbb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01263155bdfb152ece075cc7cb165b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ec217af95709ffd50b6e08f5819ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e7be4b75064c6fe53c16fc46ff247515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258180dfb462de3ce6c0049a30c3204516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8cefff414cd29223209644839363a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2b69bdcab09210b45ee6720284c07518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38388d4ebedb4a0ab57ae2644608583a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de734cfdcb666571f5dd569abfdfbf43520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006eadb45f9fd200d80720ee63a6104521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48b38c6bce6f7a894ed5ded040fe26522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd06703e94c7734843f04ca7495720523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fae5b9202b44c329c41621530070ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a3f69fff21315c5bf63defd83e868525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c2f3ce9b26683997844100482e14b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440003d303db932ddd7faf69f2e3a0c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ea538f91c21747dffb823dbada147528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4a0145d35bc5b01d1c15245a18201529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f379c75cb045a2d8e59203e42087155530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80dbccd3455dde1596299d85bcaa4d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9a542258e2701899ed7612f1f0c98532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59508d089f0051435f42c5d99db2a2d0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffeff931550f9c6d3ab71e64c48168534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670807b074000defc782245589effc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e21a47bd1113511859b752ca806a3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c17dd706c97030f01782069cb50845537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d695c382f970c99e88af71a9214b001538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6cb800add5b9e653a6db6cacb52c7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d977619357b1dde4fc353308868fb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb1f88709ea6ea22153ad7fdd00a15541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb5252052529d658d7f454ccb052db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60850f7d2ade94875ee4fd2285ba21543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab2551d3aac816728fa580cba68775544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebfa243a432c59c16d48e990d5dfe5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58fb9f67f30b7b86b56090a1369ee3e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813eb0f8f9984309b1efd8fb652f4b29547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cdb19bcb3003f600d873010c5f765548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acec773bb141916a36a11de4392dab8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb65d883219c6b47bb9203308141fab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99079741867c2a4bf0bc0ed21f31a749551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edc3475ad8c9ff5d0e41f397c400a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b9f7429fb755c11233440b34f123c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b133839d89b21b523e429c56125b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e25db15e28ff9ede9c80e1c9a0fdc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887c662a03862e080baf9c5927f8dad556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2626e9252fc58c4a7575bc7a5cc19557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42a771c262827a9ade9aa58273520f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0329474f13434e416214634aac5a5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a69db4fab48b31ba0edd337a51d74560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c41604aca21ca84d2d080bebe1e98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c2bdd83b54e95414f8d02918c4329562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad723c57fcf355200ea756f3dec5ecf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b0fb74c904b56c9abd42801fa5dfc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01a1d5aa7292dc2f23a1ce368a11ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce5959ea7a48c563353082b61a40a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2a4d673e85ef93cc7b821df854e1e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cbd54408e20a2d95be8986ca324c0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07456d6a8dd49b71a3ed75dd46d3f97a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a24b7e1ca529c79c91928def41990570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e30b2bbadb9a11884c98a2b3800046571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c1104f22e63622a28af24073bb2fc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4feb557a7f5a74d3406ae65ed75fa3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7fa32a0294a821105d84b273d32ecc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9af80177962274bc48b1d9be5f32aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1376cb3c5779de671e04b9ebab8d59576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9390359611c0beafce9c8df589e196577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c30fae5d558f2c4b09cb80da3f42b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00438567b1087fae08627b6feb2aa9e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3167b28b15d3bc4dac014f4e78488580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d82f87a6dc4e79db3e95786aaefcb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd5052a10a06b750f74b0aca1d67c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31cc9052e426ff77da411eef8c9d64a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcb64d5abdb66ad304e59704c2e692a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3a8caaecdf8b8a49d3b9504c0feb2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aa5ccbb8f24f94c261ea48baca0a7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654154c0d3b5e612b61d90155ced0dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4d41cc7892ee98578e3b7d2d2a4da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f73a75b2842da086c3b14671a9fb70589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7edb8d2918384f68e7edd54ec0fae3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38cf46117d66ee4df56ba98fdcdf4e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63391f753c34d115bf409885fb5805592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1065c0f4c3c08124724899f3aaa4e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425711a7c9ebcc8e0e7263b818e340ff594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5817c115b4e5ceaaa4b4fc9958ebb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d03e03e064f69ec7714a43deddd5ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527115263ed19ed813617bae58e55757597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca509bc62549840acdefbfc00c690a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d6e766572a9e7f279694ef4bb9d47599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448727b34fdc2f14cf6fcba5f29ad220600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a5f8ce2a1730aef540af49c75a27b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567ba438699539d0d6692210b2c526c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2950e41ff1975d7cc82acabf6683e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfec91037a958012ba2090a3b3b797604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57fe3c106b9642c6c90cf4e99b7689605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c693cfe818aceaeee8e24347d8e47606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3654b15152df811cde8da49403f1df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e9811e7b9a74c4e2ac379184979f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094ffc4976a2bca275e243d2f06d63f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546bd56e829d73893fa5bcdb3a20534610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39377bd63c6e59f8ed69148d37dd3f58611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96a453fcaa5b1d3a7de935a3f54033612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526284a41c259882e0931d8bd81367d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aea13f8fca6808316fbb64b742f445614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823b05119956d81759721bc5b3c1e16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006feaf4efb2d0b8c1824d3f40dfb4f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ed561385c31eed211af69c86083f8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9d1a71e3d45914626e42c2f9c768c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9c698d92ff249cbcc6c4dd87f3145619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c86a602699062eb9d5262f16831e56620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4bfb1a7d61c7966386cca6cb7373b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861b222ffddf9e82ac411f7a5320763622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e70967d1216c264d0b76cdc24955c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b747ca6466fc7153dac081bc00bca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9870a24c1cf61f6c12759d08ee4b389625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68b3083ca005f03e9f234a0d658f9d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12c45dcf611272a382da052ed6ef4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbfc7e1777b4c4076d4df22424d1f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab888992a2f417172138799f9a4e15e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b6d48b466e08b9ddf8832d00ce324630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871531f257848d2764be1e40010ada0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e5555a6cf6da53017b1e4ce516b65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088adf97f3f7225d0791d8c8c201f758633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41357e9d020b8769591458ec272213ad634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e0b107aea9bcbbf6be402978e80e0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7b6178fb90a9127e526517fbb9b35636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e095b47d61d5b8982ea9539cdbe847637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d92e1f81b08e57140644d540ed02c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b567dacc796d2f816975db4879202639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713d6a27acdcef686096ffa9be6b452640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf01178315ac908bb20f0787d6b019641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079f8b8723a0ea9c00363ce0e6443a3a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1a0c11196c0765cbcd1688a026c58643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f724eef524f98ce6db85c242198b47a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8524ad3698fd4a46ce1ad543f8a72645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9ff22c9cddffe03d4adc3f7ed8644646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157457f6cc887c076088d73d49c587bf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddaa76e68918ed1fe9dc65ee19b6fbc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941da7b3d397cb7d080359bdc8664a84649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38a2483964e700893f9ac0e248dc7b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533155ca0f9ada77d941846bef948326651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfa3c2b5c866e848df7d717b7010f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274e2f26f2d5bd28fd8de2d11aa7607653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e09e2807d79109a8243f9ca26c0a87654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d4a4b6aaf7b7106435321916e555d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4693688d1fbac0a92e9c79469df695656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3d88d085697fd6257dd8a787cc253657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bee4067609d4644877a74bf4f7b6e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e929e0e0ca71d9bf8c08f52ff85c51659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1984ba461103a6b88fd32ef664d38e9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aaf187b05c0e03a08db65209cacfc8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56767ed94e9cdf1c81bec4e244db2c1a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fecdd770bc0695058a6783631e20e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b798c6a8b7d0cfc8c434d7a5b2d3906664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380b289ae46474acd6cf15eac547425665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963122ce54d14732836c07f6c0524d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bad37bf35921e83551e8b1be6d528667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905173baf8813b07fea4f78410e69afe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be7933b675c956912afb5fe2cb8d6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566d132cc9a22acce9fa815b295cc8a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da81f213676a1c2b54296f579700f8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9301c431836ef8787054682fe2322672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebd38d54817f30076b193ba24c5224673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07a63c6f7e4a87c506624b4286827d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd84ed585787826b7392cfb809e2320675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88939aa5ee0c49d58db8cce4704475a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6abd66d5473f609a9d8dbbb42e0d81677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985e3a45d8dfbd417950d00dbe00fdd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854507689e642e189c35b741f78e4e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5db647ae7c4c1d1bba8879468d7511680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a02892ef9e5aef9418e57b4bf0d5d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906fd8d4315db1c535139f51c4cdbb9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ead8d32fa8bb1108126d5dbc002ca5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0bf0fce432ba5daf8a356204a84a0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd0c5e689dd7a0097c7f9b6934b197685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d901d4d869037d492bc87fbae6f0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144533862ff28a8ca5a5ccb7f988d273687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226dd9c638f3df9f7c640fc805b43b9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcfa53bdb3fad294ef35e606d6c75c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e038038c902249e71524a7b4cc695690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877738344ba920584c73f989d6b0f97691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b71f3d1c0538a211335d8951dd555e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a1516c70ea9dbba1174cef9e4223d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9a04f4f69c7499bdb27ccfd38ba68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373efacc5a207b33619c87104c5309a9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da555fed49160ff0560d8eaab212c4d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3dfd9733ffee1de7491348856ef43697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcad529728b6df702723409a6784359698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf72f109da17e2a6acfc818b282f71699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ac1ebefa10ac06742913944b33feb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9e850db848a62918bd10dae41b0dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f8a62f3c831ef7cd7c989b51f21fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf403cfc57fc2cb1b2208f2cb8e6bf4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fa02e37004f2a678bdf76d06d712a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e51d386c1d588d70d26bcb5ec8f40c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835deae37b41098ac3cce9b7707fd6d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bba355728235a8979a2c86db993e19707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e67832c5d44919be59f04863a05159708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3264c694e01fb148f614b2375626a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a58406ae6ef44c7d7ae8708b3d11da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9fe92f340dab761c67fdd648af1dd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55907e0523f896f09a7a37f4845bf36d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc8c51cee32d36755e65281b268231713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515693f60619242f46455e0364817527714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26f86f826cac7f17e01b6ce0357e54715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b83f984e9db0a564818980bf31f72716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e105314aec9e21682e6582b114bb2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c10f50422be801ee804ce6aad1a97718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aa109e6822a21055f11c61b146dd5f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcbf8bc50e29424c1642deb47f5022720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6ca06cce843d1c95317bf7397de37721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c70d35e87b28851c3e08d459ba6c8a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee039a6f3d3e33464c35a6522517918723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3018fe1defe8d4d50bc7b96856caf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a045c805a9adde71ab3359ceed90cd7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29f90f1acbb57f4adac27ab623111f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91592fa31561f88f546dbc7625ab2531727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408e6be05fb4422695ae84b4d1f49e1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7945bbbf701cba4cb163d80e59291e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8e6ab72514b9abd716077bae3277f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5c282ba5963e1c6a29a8da99a0b8d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c6c7b1f07c72d778c5658c64bc668732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9921acb043c8adf26892e157293bc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacfb29b702c61a3876f0014498226d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc9045b6adafe97c0668cb0ed8f989735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696de4e134e72da57a32ad2120fa8cd6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff483249011a040f09a2df27f66dadd6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9227f748301d81b87da387b0df74c2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170db22e48179e5cf5b41f543ae46aa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2146559547830c7103ba70c99a9a0b4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69922ae5a877f8329239ae0df159af741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae530a52885e8ea91284c661d2ff73742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce124cc377a9913dd2ceaac3877ea4ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7cf922a1d9d6b105a294dc53f9624744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35025aa95d9646540885bfdbe2292e86745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ae149accf539551cfb35017eb85da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c2100ca3c189790d2f751f730a7db747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269ff7a2ccb0bc23d6cb19a0eb87f14748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4a074e72a4a857f1ce34915e89226749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb82a9f7bf3f2f629e6a37860f2421fa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e003bb8fa6bfb05a06e4b7b3d90683a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729edf13d23a8f070bd67bd081307fd6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc950521658de00dd637a811cf59fd8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c341d993730a48ad9c20ba921daad0d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb4220c6decdb234502db594ea71d6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460481224964a90ac398e2b1f0466ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b258153456be3b113d0edbdcd8295a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1861e151b981113fac18e70a15760d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc0ad24612ae85f1c22b31516e39b7759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978ee72ccf93900e2b5a5757f420dfa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed7de37f583bc9489e5ad07ac4859c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26b4f246d5eecfaff7cc939dc47541762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559f5929e4d60b172ccf64028c35b98763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720c4705710e3f451e8f7be1b998f86764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740bd3da85b3aded7d5f516daaa54ce765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99724acd90fb0445030bad066b694596766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc42539e1153cb71a4afbddc68281a767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e98f5d35a66b3cfbc218f94259751768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d2f69bcb88a5ad1e0f5ee625753ca769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38ef4c0ad79020709f35faad946538770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ddc5fd89e27a3de7c3a54709b5ace771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd01c44efac73ff78e860d403f1318c772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f822f04ab1d28bf0c5d4fb9903d6eed773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d614a7bd5764c52e0e358b40bc58986774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba8e4368b5a0e0b030040737c1d07b775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f889636019ebabc2c7141a8d743e54776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66017242ea7fd812436f8e59f858ba29777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6969cf917f786298100adfd88ab9ec4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cbbb071c364e2fedd4457d1590945779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7746c55c2f7b6c146b6983b4ee08a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd4b8c249d7d18c1017b090e4af5a2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cb0e990e8cbf6cc725b6e1d49e1af782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45860b73d77a1729ded20b4df0e9a995783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267f8bb27d8c8d5f46d800a77aeb625784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d109edde233221a2974f2dcf26335785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78c77ad7abb1b5b67cbf954b5a1400786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f0e6961736d6503917902768f0317787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10718c0eb3386765c4f1ff153d598228788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1263348c8f041e9e55c6977159a86789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeeee24dc0bf308419c79fced89ddc790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192bcdc28646194dc41a9c9b6fa1115791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50fff2e745fff471170c766490ce08792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245b51b4b56aa6114fb7948f80989d5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26619f3e120c1c0baccee783a46fac0b794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f87f4e21abd79599a3414ef20d4b9795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c849383c1e41133fb97fb200b62159796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ea0e992adc90c84f7f8d780baec6d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05eebf6866ed6a2edfd4870784b05e0798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350dc37df252cf9fffd488d4ce1d5ae799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c66a367e303f0854f54f3bbb46e20b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c19d2a478ba1de2c1630e8d48b57c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6948bebcd75484b25aad14eca8ee52802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375848972c3b2b3591c79c348bfe3cbb803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde08e1c800af3abfcebac83052c99e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae5a7a78432901834d9b51bbca4846805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c244674e3e02ce1b8b44d0b7ace14806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75bbf07eb2fc1a9878a86ed22b3ae0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d520ee41bef15e42fcd42311b55873808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b9fc402a970a8ffa5ed5b3ac8c774809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c4525f50bbb585383c571ba800b38810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61d968d646a606a35e1d4d2dfcf2c2811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e59174a7754c5a9f508c60ee9e4d2812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06caa932a1bd7018c45e9a59b1433ed813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f331707248543865c23a2cfd4d40c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19366e7d259ad639e2f4c6b59b23cdf0815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a265863c25d1d738703b9ff4039cf816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d323e5d132f8b43665e29083e3c18817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e096bcc66c24b4d14279084dfb96cc6818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0078836645c404d4808ba42c0879e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416c3b057f86b5d35ddd9932ffbf305820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22512384c55051ec7366a598c883b9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e83e7132fcb4e6926f38c2c5f1950822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11b555757117d21e887d30d9263594823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725e696e351ebd63388fe3958cbd357824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e4ea0c1c98ad341091a750951d63f825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72776df1e6c901831526dbc82a99f9e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d444897a2c69032e129f10ac80fca2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92511c01915a694bbea955e7cbb0c320828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c1e536010a2ece79fa97e84246c2d829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30673625b8fc0bd8eccb649be6ff0aec830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64f1af8decbe2c985e8338fcfe6cfa831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447ca959c15126b41c50dfc464fa378832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5838580885a1d1b2abf074e8bc3b7c833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bed914165afa060fb86ab249c7c36a834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90943789977591f54ae810aa8a9d053835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfdeb9ac1d46c78104a5c07d66d50e3836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcc89ba99b4b4a40984c07af141418837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e302125ca84cf5b61b399f78298c1838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87aa1d659ba03ace0614b7c98f4900839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d48b8ba7e1bb61a2d083cba37d80b840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade94106b4f403bc23e24133221ff40a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ae9aeffbb61a5dc2a0fca91b65e2d842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf585d990883a012d24550d4d1d81b843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f74d892740de062655be3c3f6b70f4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35690b7d99e557039534dcd7715a424e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e44e7705055e51e44ec21525dbc58846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251df20f3616ea30d9646e40405467ec847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd589932d4796fc32f40283161c80e3848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482061b9115de4dd672d5da7ea99d2f849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689b7b56d8ab55807290671e6f720c4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe8997f2398032c5ac8e51a271af7d851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894461aaa888ce78a9f710154d328e3852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a1401f9089ab25320f1d3d2ac1e07853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9723e49f8b88a987de44636055e6269854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7266c10d4f2758ebeda398993e789ae855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d7502b4ccff0b903d85eb82c16d86856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bb1f966251743ad03f9e805ba31d3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8bc02be9add2d3bef03df80f9ea97858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f1b283ef5ff7005429c0ce33207da859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e559e2f8cdfa46c168189e7c34033860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cc849680dae3977ad4e397c61ca11861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823d23f4412db715fef91af71116aea862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ca6e631b45b25f4f6290f7b85649f863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f214d2c7318c81a9cd051aa43cce3864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b24d45d20da4c46d4c7451044e40a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1310d9eda0c3a8c4a264ee7fb7510f866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338a2a0d2f1f9941f9d0b0826e913ca867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9084394b83a5617c4dec82f86e89130c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280040a4caec7aeb73eec9affec4318869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf30e613be79de26174b781f0a54a42870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf69bede0f8568a8e7034d636d65fa5871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9092697d5483c156f4f171b807a51359872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41c383a9fd70fe2a1ad8b932603e57873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caf869ed4afb23ce20a5d8d66a965e874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bfa0add3209a7e4102367902bf401875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a006d54f7435ab6061b11b3d799cb44876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73605c5c8bef952a2bb2dc9f4a865b877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c2b6d2171dcd588ecfe954fc53a36878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b77b7f01de4efcb4262b57dc77e9c0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293414330c5c58b6149e0a1e3fcf887880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97387943af709c38a655034ae74c97881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4234590d98c7c336fcae2cc4b7366a5882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fdf3d73f1c67a20a169ae211e6006883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a530f64edd7464debf37f72afaa888884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4936d1e3e9f2b21879ea3be6a19015885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33294be36fb0d962204849cd7c75c166886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1f820a58449e64b36cb646e0a7207887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a556bca64dfbbf460779bc4e420fac888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799a9144d38372c7589a46e68cadfb6889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3437b12e934c1664facee43776df2a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f3153a8345972d629369c208e07bd891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72aca45630ea444d701135c3e2c09ef892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e337e3feb4dd6fd28bf51bb4b03424f893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556d7cc970ff0b559a476cff0037319894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf9074127fd3b0493ee734e1479153895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435401132d75e1ee87c9e39d37ec4eab896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f078fdecf49062139628c520e2a7bf897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b823b4401a5c747fd8b040a1ccd0ed898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771aff17d4e976c8ec520e6a1efc9d2d899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc84a808ac527ab28a36854317df3f900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260a0bb8457e24e451fa8fb3ec511d6901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df66d0a20777bf8d1e23e027172442902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69433d7e4afd6d5d8dd0a39a86232cbc903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ede7a7fc5b4936d12f82263977260904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c44d4b72979a6406dce76c968b22d905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea27e7d0ade536ce5f0639fc9413b6906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a535560dc1357044a953fd40c051b907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382323addc80e6eb16364b0aee26de18908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399b163cb748f8b01b07b133ed1f299909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a9635f36d85c3eb039729bf8f3420910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ef208b84e398275200c77062079f0911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc0192df78afe37201a97e505a8b4b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318db4dcb474f992e3b5e7c41645340e913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d9e0b1387590ee5b8b35ac632abce914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b07ac3a271ed783b24763743970660915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9122d4c35ecfe28b01d8492f5dca6d916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaab5feb9f11c1dbd2f4e6eb9b6009e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228e993cd2bc66992a1fa5faf06f08c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86272011fc8b032ce6cb33548d3a625b919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7aae38e70ed481fa12d3cb475518a920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d01b14b6694516c4f2de337a2da195921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1444bd23f6f5062d83904c084b00ca922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd0a10747c7c0177f7ac53dcb8b120923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c594700d81ec7157d65c9b575ad59924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a0205006495ad892cdc2c81dca91e925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dadc918643a708e2eba575f2a0b02926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4693c46ea8e9bbdc08a1d8407877ab927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e796fa4a52be23317a73fb201f0a5b928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef2c790c44233a25405b474b91daab929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76675f7d3f6f4b09588c5325ad970975930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097a0025b013a8c88647884f50513ee1931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bc0dd03de6da47fbdae17b8792fd7932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb01d05654e270e752e86658beca662933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458437f30623f31a7f528f7630ecffc2934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89e07a95411dd47df1b48ac2dcc999935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43154c56b6b847ee44e5f822da6c253936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51aa1542eb8987d907effa75043bfd937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0206c0d735e1dd18c268d8ee5af8e938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c58613b91f31451a470c0c0db09ecbf939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c8cb60a0dffd9c6e8533bf8a93a13940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e74255aaccc15874f25ebb5a39aff7941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acc08297101000457e7b54c9f40c91942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aff1c60811b0773b63210aa6ec3507943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4e54ab9b531fca7c234c6901fc957944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7619a405bf4e89d8721e9b2ca9f0f09945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf583071e8300ec0a5ba7445e7327e6946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a832702b5d6166460c4f3dc88629b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7efb2d74b256002217115bdfd7544948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacdb458a29bf9f9da1a46c4b621cb2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666a754b0ee62d434cec430c97b50ad950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa5562a8bd19e01595f63f257182a6951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761cb0467badb8e89051e0235eadffe952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d974fa0bead7563d04e6811c26249953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84bf50d5edac9397e029fa3147277f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b403570d2cd3e12f3d71da41621f75955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492bb30c39f93c73de1dcbbdc829508956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa68abde5cdaeda4798f00d07f7a5de957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66ced4202785cbfe484e87459b1ec6958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c788ce4cf0d653b3fa4d926e0ede951959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ef23054f060f78cafc5ad1ab348dd960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127af7b3ae9c19948684df76a043e57961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f88c37d7310f19b367a10149a75581962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1b1d98e4e9426a66e87c1f69bc3e4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043cfa4aaaf3fd32cc2b2da53e6dd1f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4842d941e5424802cd1b63c11faf2c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43064a060280bcab5488f49d8dcfcb05966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda7c816b52e1208feddc382c2fb749967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea5307ad9db8cef3b8138c4c2cf756968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585345ddbf7f577fbc3b7c4301bc939969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee73d45c5faa1c2c0bb7f502733037970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296e35f9bbf92e9d37766279314a4c0971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad535cb77635d2afb79f51af9db4f4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68846565be9b7b30129d90fc4734adf9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0b4002ec602530d3c8e51a29058bf974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17a20460e1c236c1f2482953977d79975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>