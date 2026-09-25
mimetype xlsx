--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a9fbd10ba7879485473cd613e0de21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71551e1d13dc7bb8905be0c570bce7292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226f07f185d1b4c055149c50bc87fcf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df84124afe6d71bedd295a0db6ab724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130b3f70b8c935ae62e2af6da389ffc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a0690698e8039b589e093206d27986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879dbeca08300c152c3b35f52afdca007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0e97755e3f2ab54d18774bfd9720f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4071771ba7b0377511e899ced5ac5709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ec3d12788553103f3e9becb0117c510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecd13d34e14f2f20cfe6ce68a6fc2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b29a2be6074acf7a16e63905af13ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f84973f2536837a427fc91b4c9cce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de6006e6355cacf7012c50f4e998e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f72793bb72424224a5cca4f47d26e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366bd0062fb65f2dbc59eddbfbf6c85816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e3a0ff1dff07b0c35c30d7d408c6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dcdf9ba2797bff8d5d70f9806d22a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7de20b54d785e0b2a81fea5e9d5d1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6975bf71146fb65c1571948ffed333e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681dec8d20e93d38711bb9df71ccb7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bcabcccbfb0d847db6a1263e4c56b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4439de876c5d2b0f1894f1e31895ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a3310cf96ab5e4b86d9b34a8cc13624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83a3ad3242d81abdf5cfd410cb9adc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371be2d037be60ab4ff817dd08e93e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a107ea51be51d6f9d60f72134915054a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cbdca9c90218612b33426369f2be428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80381d8a9da332f665b0f29ccde72d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a6d141aadca605c2ef11eb127374330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6eee12137f87cd82323d47ae9248f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ed8a779199530942643bb4bb83e2832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07be79974a5a9f25c20e426e426e20033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824643cc5ba4b8d24e483c576c31bfe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cf5f9297ff479e11507fdc36eceb435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25398a7e5ca0873a8d6fea92ab53c53c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36631973d9879b3713a5174383d058337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43f4c1dfc8a6817ab11a2d140a3dc738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2fe63a7a09d579d7e62cf2b55da0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812aa4b505c42f7ff67574090359ea240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b55abaff1a32155751c51b99ef93841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dbcb79381f19e5fc781aa17f8321c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be8ddbeaf87a5d1fb4b97a881ce71a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cff0321be75e77ca060b50ea2eeea644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16f0fde0dfb469b154a4e0f340c2b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610b3ad052830ea1144d744aa20921746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931eae8156f78952fc7b8ee8f73111747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ffdccdfbf83d37ce9244bb72558c2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b8351af101e701725f69078deea0c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865eef98c21270489d276d23f44b3f1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf16770d4d469dce9ee6914d0ae6e7b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6966cb660619e24527527bf4e7ef31552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a42e3474ebb4bafad4b13646fc07253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5115cd102cf9e3aba7efe4399029754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8068dc3afd07c2e291ad6af04f9dace55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da4e24a02d9c5eff9f7d7132a8c0fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cab63331598483f29171c984bec3e457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c578a638e4d1e6f347bc42b55efc12558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ebe6b8b4926c9a5dbee4b260d84a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5aff7b985009eeb5d2cfab2f27fd560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc00e43356afe21be429222d8f0ca4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baac9ec0792264756dbc0a25966a41362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f7c2c5e45a9194186fe28f4d0bd8b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448e0660350eecdfe8bd40648a4cd6b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117822952348ba5e261984e2132868e565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855018be1e373e1e67bfd247cba3587166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4d1bf4890d3fc2696c17790b2c3d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119cbef584acaa140aa2535b48a280768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f672bae97d417bf0799dc219b700b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fde6a4261d89468c2055050ec928a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb2030df0e3fb050cd3d1d8a26deff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc40529d2f09d7febca6fc7bf1a99b172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84d947e44f7d5e7f3a825a1b50581b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec727c772c2393c545e68ffbb9482b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea991fe5d4cf45ba65ecf80318b95875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bda6b1856fa42b4244ef08298c69b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653874c25b7a59e29f0949bde00633077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecaea5920811ce4bf681bdca52166578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa03e1a590821076425343c8c5c58f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c93c35ce124f79907592e7583e66b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdcec79572c68b447ab7bdc330322681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cf49e987c9551f123192bd05ce69282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8702dbbcd9e696cdeb473af42fa20283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df8f92adbcec167a7da8ad33d3079584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd9f06c6df8a651f9863f431ce192685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32571bcfaac1e8b5d366ddd0c2abdab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2827891e0271cfb584ddfa4184cd5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965db657f3b8624e81ff66c452d428388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a0640e52e53869d4f5ca7f49309b689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff3be05543061d67af2890dba85fa890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917da4b17bb29afddbe0a93ad1060c3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5079926f7932986603aa5766a4bdd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ce37225610d036312af6f3f58dff693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc481e33f9253c6666448e69df592d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892acfe50f2e1dcb50318a65c68d352495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadb4b48e676143c2cfe9c799cd5d1596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf54e70b62b8dff4e589c7388a1a2ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff4059c7a3bae351f9b1a4176ac95a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43d32b6847f6fcacdb7969a2a459e599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67093379b7aab7d14e348163ee3cab2c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda61199de53980b57c04434bf401711101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400f47cfdd59f79a5d99c127fc8dbde102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1baa92355f6872f32165eedaf444ddd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e55f96685b630a4234dc75a102fb3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabcb0fd16d64d0c50ed21b4a9b25cb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc70a1098ff78c1689ef6d5dfb0fd6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa647dd619f4378bbf2503dc89ccd26107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355d693d87497d7accf0a25fb83bd02108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b16321be23a01c61be6d755f107f2e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb93e45bee2f23ecec7f0be503e0d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3c2dd8752d10bce8e5d078acbbeb6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568521093dfdae0471c3bde9ffd5f08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c432bca9d2aac70a57efb3cc0fedab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813babed9db3acd3a465ea859094e795114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cbd1776b55b93b1f7968a0387a500115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7797cfcc6ee9d9f69893692bab8583d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beedb095724bc75de9616db9fdf52f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebb7aaee8cd690e2e4c41d254fa3c4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3a6a7ad0cbc53f486a24c72c4b9bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773b411b368c256c6489086e9c14973120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821171ebdcce7b2e26e37ef5f4bc79d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983262b39700b4e7c0298fc0531dac0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f3182ff62536670cd89b9dc9c478c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941e666ca4d96b99080f66e8405b696124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8dd92cd768a17a665fde74d41f7e4a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbe85666457383dfef02f592ef0505126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38758fd9e5bf5cb62ef58821cf4a951c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf4261efa41b9f507a6f238ab1d95f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58af7a6059da70ee47538136926b64a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365e66daac08e25ed22c04bdd46f753130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f1e761fb282529526bac9b344a364131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac4aad9ce20e15886b6b5f57ff0cce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e596f64bf1313b562720156a26ce89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fac63548b12315897c402e643ea75c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d361116ac425fa44fd1dd1beb83e9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a19396aea088146700274b9e93a21136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1515a11dc61360f14f09a63ce9adc02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee843a830928a9cda165566f45d8d3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19ccffb53133a93590c1f31655390e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6685fbd0082d4a3e450cd6b72c5eaf4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386c31e7bfe6df1c929ed9ae1410132141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9a2707305cbd343342c175fd32eaf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81804d4699063e785290eb63ba01d36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd258284787cccbc6fc6699139cd17ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b7c8a5881499759ca29d7b6d133e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accfbe452922916b435aa8c3de86dad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b632b102e0366829d596d7357f60f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c73955a97c0ae5ef124b30b2bae9cc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6210afae0b9265eb107a1ed019e924149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e60edf9fa716bd6263a4e59f21193150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eafa61fd221c2d0800b1a5f24c8165151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daadece4ff30e0d07483e5c91296f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee244d0b7aac5dfc1d6680fb34267f7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab04956b797ea27bdd128b826d91a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0851b8891e924998a1904d41be775155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b904ba4c6c36e8377d28ca1ccbbeb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430745cf423c46f5d845fae1a4f2afc8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ada6a4fad3e082930ba6e4270cc284158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673bde9a4363f2bf2fabb22df60803e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa5186f61542675c35b0ad2c46f1ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d2de9ed3d2728b470691f340ea063161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec03dfddb6f67fa34713d5c3f1908fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224c29bc3d6e3b5fb06f23a8265faf6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57251c97df9c5538df5d133b052ee9b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3695b5c897c0e141b8ec83628206a887165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e79e146dc0903189fc9cc204ab50e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3838082b4e9698acd7cfba31876c5f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea370d22b291c6900c8001d1924029bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8fee4343fe92617a9cfaf2003e79d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652d04460874cdd3a504cfb57e8cbf5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d160b960004162b0c0daf6ce8e5b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8574ac5fa4523998e91d0d98f2153b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd49d630e9486a0456a5c45853785df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45429437296bd23134f684c1191268174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fbc86b75e475559f32886dcd16906175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05eee3c220b8d204da192d1bc7dcf6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d70067675ad667189dc6491216350b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d3019abe90b085a9ecacdac56ac13178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7d5045a237894d399c8b07a064088179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a585a13bbbf07d66a67636ad48dfff9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e25f4237e021752ba886782da7ef22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05401f61d745f08f81d972c8016a87f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18779be01be59dae54ce19af4cfd99ab183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c6d6a3801d08b9220d63ae11c97ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704490a782af33df958ac45bf65b96b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334aada69a71f4d32891d7a8cfb1879186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4411459be10e6d4a9ea9ee808b2af4a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88a9446f9293411fe4962f3ba52936188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269421ae8ed2bfcdd07f3f428ab285cc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7887f34e4a65d6e733ed0292817c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59d2fe9bcbdcb601d938aacd213a1f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d195525f2d1637e269a52e9bfd82667192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327da37f99d0a238f1ad2f7c86bae8d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5add2b5ab8f066561070818fa71a1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fa6bda44468b8f667dd76fbe4ac60195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707497bad970859b70d4c6f8bb1dddc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751685f00f03122d2ff12d6499e6c2c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc922151c60d99cb9824344ad97ec18198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627bea65694db68e87a1872402f0427199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca54f89896831ee4c2db430e293646200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f65286d2b39eb47606b0a77746814201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f212e2f4008f86395bad437cba3a614202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b53cb440e9e321d2f803de3de0b12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c686eb9f955e984f1b00911f450f5f0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085ca0158fa95b575faf23657bac8c7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bec8074ef228a5ae2c25b2b247c30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067f17049faaae8104d096df067dfb8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b2b4435a1b0056589b1148caa65c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084d640491a6275a8cdcb2933c6ab61209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b616160223915feaf327d4e60a108a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e5c667e3d6e8d9882b54a958e4bd6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9581f5d721683b94a0b7e282ea22a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85431b1728eae72c74dbdafbf59796213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b65fd5bc851500d5102ebae584c44214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1907dbed25608f1c04170867845bcb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e8be93e9cd75818dac6b6cfdbb177216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c57b434b379edfb3ac1b29385bdc4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e200bd153f0d4afb309d20f37f09fed218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81fe1dd9aec432af1792781c470d85219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f89b563543f0fb21519a673bdd48f9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50179d29df0500aa75184572eb49c1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989e69a16eeb00b5edf527bead20b04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c50511a08013eb6014baa330a7bb4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560389b4ccb06b74b782ea49c502ce18224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ed0ead7fcd8869ec401a73fe31bca225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09a0b3df956c464418436d59623c30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079b142aaa33a3961064abedede79ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea516eb421b91b41f8d859281ec3f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aed9bc8ab58b3278683826a51b8be4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf0ead5cb590df9cc7ef7a57bf42ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522d9ea3fb1fe9a5b62e3ac6d131681231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b107797f877b693757a262cc13ef6b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ebe9e820fa2a323137989d82495b88233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055d88976efaf2e69e598cc4b69a78c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2a6af15d78990658b5980bf2b4bea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f6999c90df760eef9b18497818b0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf2dfcb628fc26925626dbe1d81c1a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe93fe3ca01104a2ae668365780c18c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234a43ddd280399fc4226d52d2724b3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5457281fc7850611ce5ec85646c8cc8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33c1b37183cce5430dd276c654f728241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970637d7484ea530d976fadb8aed8713242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d39ca900abf1749841a799e9d5c02243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d028ab54c6ecbbe56446bfb233729b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845603c4d38c2e6ac16bbf6bfd5c0ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fda1a4e652483e2e0ffa3d13a21c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d0111804d09f49dab6059543ebed7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f764dce5a2110cecb4e8a1b89c10c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf1672ca46e2f1d5a3db47a37a3ae0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fe9734609a47b10dd3134dad08a49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ace437239317ea45f6cd1a5f09e6bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a49dbd09c83a2dafc8bfc0e4fcd28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf97406be430610f55eb77f5dc882a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe1282a3e63907ae47fda908fcb9d0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a03735974b14ce3d6e830f5430ec18255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db035867c7395f763122da8d5d00e4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6f666e3f5c95c6180f52213e9ef06257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f002b892bfd3d50dbbce0adbb2dbf8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed9e715de7e398d2626f9982649553259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d611db97a74a5fd2792430bd7d77e26260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab52b7968d84d22500d4ef60b82045261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84053874b6a7306f0cab6e7f666801d8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b2e9b7e9734ed2dbfee1d865da073263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277cdac9e11a075ab030cc73a715d048264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d70ef6b1b2e822efe89d9cecf2cc9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c62247408a224d904b09a7f1c27831266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1ed83d7c3dba7aaab50994e231468267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a29e58b9be71024fed48439ac41cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bed53c6ee4bcf38956342371b7fbd3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5a25174fe28f5c31e9876c60e8745270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ec9b1672cd41a8b5b03e163b4db11271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07c87d5de82aa621fbb6f90699f0e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8587d34d1ec7d9e5aedf6950b8e6eee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fcd47973aefdaff0af7b3976f82fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef44b00e1fe75b1ac5d38f0b229292275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efde1d571abee79fce9c0a563211145276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4b8f2887a6b5c6fe176541d1f1775277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb763a99fde76aed930bd2b7796e96b4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45572534c1e012e01dcc3b010eca3b37279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c49c3ea882b0a3cb1dfb4fb54b248280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d92eb3929814549abf54a96d0f125281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f1d7ef0ed8c6af644ea7da29e4629282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722b29217bbbded0fb4e474b59ee7c6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cebd4c4d450486e3ef9f458698f4a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73b8b5ef5f66c8dae6503035014c67285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4d63db3412c44246833978e0131dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45065108a33e13c40d3ced9a2f7748e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab73d874b848f49a6f9cdf6f619bac9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236377f2730b1998af524a2b7210e9b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c440d63fbe027a362f23b9cb7413a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba66130b525a00e44d19807c3cabb74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4231f956c1b73e2848991330e3c43e5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0eed67b922deb9d4336918cfbba092293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589aa7695025dd17c10592aa9c75faba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1816a46bcf53dd90000786bb49fdc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa2f729292fc8a699c7c26f5b461a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0913948b104015fdaf30269b6684f1f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea2df84b5ee9018e67d190b00dcf85298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a977a79e31ce47fb43ec1cf9ff715299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d602174947883505957ba4ec08be358300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5009008842ce07382fc8ef82c3ecb59301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8f2ed77b2d36f9b0e08a05e035c32302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15c630c3835e516975e4cd7b1ddc80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f329fdbefaa55afc28029c46f283e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afa6484454a78c57d1fb815754acb8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3725a9dcdc4dfb40c113a213856d00e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a57a6ba1f50d39b2f5975ddb0b969307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbdc12c180fc80d0c8fa7c6dfdb330308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17ba85e79ba84dbca5610abd9e521e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d652c19cd0af937926de3d92cfc85b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231ab97433a7a831a1fce1cc0677171311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0355a75cce93b535b7c51862f63e4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca24e6ec4145537f827a66d4806b0b2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f011c92d0b0549db69470ca8f555e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db906248ccea33e872ca70b8a716b701315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94358f056bee47817610a557b7e8448b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea85f1fa89da71672489973e83cb11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df3943c64d9a04c917fb74762f9d75318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb67f9d772b7d6cf77d3d73630b9a35319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b5f4d21095c42e07f4df91da74d31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540db7eecbe5832f8c80b55654044d58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78f2601edaa2e700c65cac0204d56e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a7604c5919e4f3ac75121f555ef02323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac81c70528199ca3995d7d821e0538324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9eaff186fb5410854696c0e872a59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e530912a99529f6cff46a13f3431724326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e38d17cead93070d2a931aa2f1735cb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40a49d092f96e60b04e81f136c0aea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d697b04f638e22563d8b86a777178de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63981166dcb550af7022c13c44230f16330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09910e9ad11674e1905563a07ad86c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afb585f599c6218f187634274bd2b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ddd66aa0c4e28d4eb01eb81d34bf8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd823fa693a1a6e2c1b91770fd59fb4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf70fbd5575f28e0d7be0bcb8dacd27335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66cadf674a4bdf668032b31d378b50336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e247f0338ed10d4f0492dc93c90092f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395c76b42616c5b21bc4a0cda920167338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490acde45a4036f8e56c9268ff684342339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c38d4788b2e8d1829d6b3f8da3463340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70db1fb46fa4b4eff94c4110f7abd4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc1fc9e21d67d4e0700fa0d1f17eea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28238aba3357b78d7750bcc5af9ef5ee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48e4e86dc65a5dd9bee6bb5c4b005e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158797f3bee4efd05d773c641650741d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52762ca25fd12298373b21780aa3057346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63358ec30623132d2b2c86aee0be5ee2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed895f7df75394a149b035204eb415348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073a6cc78ae55c54ae7f23688365955349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993ccd9e282be6041a4fbb9426917e2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427234d99b708d747e17ffd7eed87ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76a4809f40224055f1ba8663c99dfc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb9a997826fd8949b3b5fb3b19b749353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605d9d98abb5bc377a28b6c0143eb0b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ada948fbe27c87833010f0d458e38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9435d0198c7ccdb6c3d611b10b05bc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e5f2ec1a6d30402ba29ef295acf21357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc1b0c90bbfa647eddc37e06ab5f2d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449dcb9af5f818299086cff6f601842359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad613cbbf8eb9bc80b43eaa0412a808360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbb6866a7160d1ee9b906f30dd7dd7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43133f54674498b0f21fb4f1728811362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da3c7d3faea03b3200a51e968aabdd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5a1668145f14cc19f4439b09bc30b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96f43ac091d3309e103f91430b6198365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6430f97684f8d06d48988228505c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8240d53b422bb410cdce7833919c80c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a5414c4b49b389253cd96f4a79901368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cfbd6b763991a75531c22eda2ff12c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d2784a2c152d289a13e32192a6786370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8f8e7807393eb001e19861e201afd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099d355d19cca2f5307d364041ee79e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918a6c8c74f1684c6a5778271d354b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e9054b732415cb3c2b79e463a3ffb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288fe42f576a26353867778aea8de6f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02729b6d34b1932c5237158edfaefc98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a9b6800eea4ff8d63106f8a7fac40377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb64a21e0d5997d35a88587102f6487378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf1fdd0ca3a9b54395248b6e7896d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540896845583ef6704bc3adec654b3e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015ff88b4632db610b10fb47b67063c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec47330bba34117b0655f2e9473b3a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca5727e81e5b2176448b3a8692dba9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95d3067f4226cbababe1d851d1ffef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5ea0536bb2c578dab39dd72045e45385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7cc35d153b960ee4f9c1fb188b372386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21b4347cde1e8449ea8ddb6f5fe1b3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b5f2cbe4763413925f0660d4c7b8e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72590b5cb758b363e1e44ac2b821cc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56881e1fc69919a34fc928091b99ed9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ba28ffab4461deacd7235f9ef6b2e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2127feaf0efc1084f25aa2e53ad9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e75a0fdf1ed0dd6eb78f4a23fc9cb3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590bad72080a162a0108ce08736e107394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98389bea3dd93e49ec21456e62b0a78f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c279d5b718483e1c88acbaa78207e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b6afe1e5bc3f1d91066357316319e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912941a232e3247b037dc3ce7830e225398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94decf79257e2e98c2af6a92778fac1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3b36808261029ccc7fb8a23c1b1ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0339df62c95bedf68f54f4bdd65b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357e5b6aa425d42344538801c8821a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099df5cdb59bc3e460adfd80c8253b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6685b3d3b13d07814bd3dc0cbd950404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fdcfabab811393b2ac03e5eb123cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bee92de3dbe5bb2042cac59cfcffa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf4e197ac78a6428e2f3b6ee7c940b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f6a2a723598745a29b797d276177d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa67259c3b7ec8a8ac27b1e9623082409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d0c17924f64a7d635a6dd877b6bd6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985cfd4d4b7da0f1bba06cb70ff5833411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479150bf2c587dbeaf76544eb6994eee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d18ed61efee3bcfefbfbf7c7e59f0f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a0f22b11da0ea51c5d4fe99bdd285414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f50cf9d4390a59928bfb5bb7d76be7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b476a99593ce8660c7be7493c15fe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd9b8b7a96de0e57a0953709f59de4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba5de58a6c0dd8a230ba478ee5f80c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16de6fc288655e1235397641a845e22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3c7e12e7817105694bf066a3e3ade420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f3c5f231927a4eaa0df678f376fad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa40e2fb37802aaba1108950a3d807422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7815e65570b537f976e1673bb6e43e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7944eb54bc9f8429205d0e73d80670f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12b04b188c706ab8c2ff5a0d3fcee8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c474ab31f02455860c9155eb3863af426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327838ce0be04e7dafc1d2a9f0ddabea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b038fd836cd1443c21d3b914ce013428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd101f7aa05bbe0f3c46a6a1db2cebe0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3890ff5e5f26cfe1a890bacf3c7298430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570672d0040fb42a854fe828db6ad238431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fc93be0322bc0cfd9bc1cccd5e94a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fd6b39ea647043f413a8a92eecde6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514da051c9796abd6f921e72b113a983434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02972180f855a235e768ec8cbd0b2e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ed33f125ed4a3780ad229ed4f86db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e36d78505dccb4719886e60ce157b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e041c1cda7767f2541448055be5e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2067edc673d0cece537121b4c7015e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85fc998c3de7fde136096d8aa35dc2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e4992dcfc3ef226cba82dd3d354fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388f625c3584b10b0232a727e09f7c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ad28e242851d2d45a02818d81daad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8544ef44db16c9b18a5ad935dfa793444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d873f01c4632885b419c1bf2a69b1d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f460840ce261b47fb0a321f8261416446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f32f32ad7131aa55075924f4fa30c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc85fd6615c48c784dbd4375c00301448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81241dc529fd829f0367c3e5fc96bbd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c37d0ba6bb25c66fc5d8f6e8a405cc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0e831389d2f99f45a36e28a731b2f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3677b4a05a64c161811f161c9fb25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c505b436d97b838ac616b1030c65d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bd9fb1e08ad0e5b5b89da246e517a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021efd4f54da8c6f520a28f0839a816455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c000f1247614af0efea9dc03ba7c10456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c63692e4bfbe7836bd53c9326d1b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce766c6c715a70dab6bc13484dc7796c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f447dc777e82bb5eda68e63f2210f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fd0d701dd4c25a75cd25ce92fa5a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b488b6240a3788a8a423223d7ad25eb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79144103dc0f90dac3cf9ed7d978536462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955a87b13391569e226ad4281efd0fa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b908fe5698a943fe0ca99616d10b3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585ae346b5f3a51d07e8c1d180f95b8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285806e79d5a5235d0c1e0b844944498466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109930455b01ea51944eb61b34d49d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd37f5488bdc07ac76f67060b15cb0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6530ae59e168a1e79fdcbb1b1ab95c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168f3f6dc89ec3182f4aa9b5ec7a593470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5043450bdb26b71b4aea49fa78e7f9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a003a8a99ac9106d9f641897f8134da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44eae858928e8945c4b5ead7394084473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12fd493c91a5565c71d3d11c81cba9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da8d394282ef8355137273247b1d4e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b1ed49554f55dbd22da98988aa439476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04252e48f09776c33d768127ee2683f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871a4a1bc54a53119b1a47e5cd2ce2f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3501d75b813f6d4165d8ea09a3e99479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46203b6ad0f15f110efc910bee0afb31480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01ce3cfdc969653cd4bc0a18d46ba3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f0e03c7d62ceea05712079ac84b23482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3399c7a67699ca70c1a632c80013b439483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d4513ddca76cc7a239e9f064d2e97484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a63d2747ea99716be4f8967afba066485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6616c838afc7eb55882e2a1dea098c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904d4a994ed441de4d87be56b15ff11487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f1241c933f64b6398059d97936695488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d29ca9d4bf8f63524c187798a07021489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65fef7be70af62da1d98f270c3c59a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9630061cb653f57a71100e43d97c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7337ca0c2fde840600654c306df8290492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9232c12e05f3b3d48ff3e14f977cf9e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f513b30a2448ebe0457e0b8fffe56494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4018d3f47ea000e6b54aeb4b023ac5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad215aea281454a396aa770b76b34e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564bb78a30f9c321103684a532b530f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b814a6fdec44c8ff3e728c6a629db58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039ab39670a3b29c9a6c439b1de36ea499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e89654d72e907b1bab65a669759ec6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acd7e904223aa5a23cee7e876658da501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f414ba09dfedeb0d90c2e3b0d20a78502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3fba23d13e9225c8b542aea5c7230503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69b47e377e084f6d9f5fe84d1c1e54504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2703b0001aee404ac35989c42643398505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85c20d4d00d80502b42872a313fd20506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201ef8730ff716ce64e2de28111b776507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3ca7f7c1aae112ddb47aed3eb554b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03621f705abfb68f9adb139ab4ef4d7c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bde4d4d685e13ae3595cb0b212439b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f45d837aa2cc7142bf7452767a93c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad64ff8890394249f8eccd7a052e00512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4a3495743c796154ba76385860dee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75518fc2efe3cd425adb16bb38c8fda514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5805adea39beb302aa4410c3e5c9f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95495f24e05bfad469a6a1b31d6d4d9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87340d192d61d335265d6476eab77790517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc0c062b7301c2066b23db5d2fc74e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb97292c7c944a7d3c087324ccf780519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217da3eda40c539440898f1b3779536520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b03ba3b84a60cc2734159890eab9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d704baf8602615e2021c647ecbd130c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a385abc67555fcd41596d88b629c48523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c3a11dc0fbd13622b3607d4c967c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bb38e3928c11b4fed108b94d96ce3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026dc019c5a606469d87f6ca784b642526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dbe7f17f954bd3f8745092baceb56527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8802fc1cd87e28e29c575cfb186a13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c558f1d350d523e2aaa91c3f4825eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69f1474acc3ae93f6bd4403e18bbf5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef08368120d456e0e00db394e65b398531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b241f0e003164339bf0b5c05377a63532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29abd64e4de0cb427803ecf0b59bdc3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae52a74544f7e592a0f34997ee8cd93534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791aa04b9c0524c4d1b63acfdb615aff535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b2daf91c10255a3c138abfbc386cf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bde283496ff0ffa93c43c24aaf44df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d57e1b8ea5022ceb7da3fc58cf673b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f2e6ac0e20b90d2d4298172a43f9e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9faea3e34d5b06a113c27f379249572540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bee94b46456e443cb23d225f228791541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5a598212a0118feb3ca2f0da04745542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e3f98162d1deaf33d36383f331a8f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3888bfff3315574ea78e4736b899fb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c173a83148732794c7f1f67d845389545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8d21cd3b0c94ed823e462797ea3b9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c39d66af06851d5a32061a15d0bed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb85dbc9bfd07c81fae1ba0cccbfa24548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedff57127ff614cbf254187b53b5109549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f00135933caa165b0e40c480149688550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e33635c1405c5a43024993930ae7d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e66455a92fdae9b138d8cbe52d445552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f93dd20e43b920618c008f2d0ee6ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8c9c65fdd0ab8f4fbed0c659c225f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ec067ce533f41ddf12b9a86a57d58555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a480fa967beb96cd0e6108270f08b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbdc3d58e104ccdd77a1c7b51c99824557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495424f3ea7cb393fdc4e3e1538e467558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724896a653348e34294e9ecfe7deb9a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d20a57faffccbdf4e31e035c01a58560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2319a6f7ba9bbac1a815e4280172919561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdcab5121e28e9acf309d1a4762d004562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8717118163b45e950b9a827c79ef15f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df329ec9c6bb81d271da7b0fb4914f71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54610deb0a731c09f9daadd24af64d11565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dfc3e6d70a5e146a1353dc505453a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a9c1146b2a6dea58811207c86307b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dcaacfaae7b412f32d530c4eb70379568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf09160fe219984c91f76465af57004569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08408eb8ea2b3d035b1277f7b3b4847570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf6b0dc4c5f1d17f341816d75eeb4a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e02f0b2aad3b18aa7ccc34ed6a4e1a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efda750e925dfb32037d4bec36ec351573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638618e8db18ea99e2ef2107a1495a2c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0d67de51269e2f8aacd902a3659ef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3f227e432641515b812f0b1505b57576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db7b0a6454171717b8db02dd0e82cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090e25a436494ae0ffa456de1a470a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5006bf9f96fea05b3b6dee85ab6c657579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468b53badd78260cad081984ec6c8f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464442b03f33269fe8aafc97f76b018581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1ebabb0c5e2702c3e8880d175a369582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d20d5aa1e724f76a9780c67418a90583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f22c7a88f082ef70742a18e91eb5d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bbe7e82fd1a1a881e5b612f04c1137585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace4375f78c0593cb9e2cd8ff393f48586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edbd44b09bd9c33edd672d72eafda7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d04d83eeddf29820de3cccda300c43588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2a2d1ea3243d8e8a0d3bac330e7a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa63636489e321a730c5e7e24ae051590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08718c1dad7c358822c6a0f746b602c6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90fbc5fa091081f5a1182a7da606b6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c47b37317d109b26f9149de12a06f1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4383a7cd1f1548fd2238b9ef323dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7884f91b1da2fc8c23961a951d93444595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b106a47155bc144f711331ec13a067a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73f68470e9030916309df8ea74394f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc343bd8ed923f0b497145b5391e2c43598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fa47f97f12400eb4a83e3396b4507599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb42c382cff57d6291541729e647c0f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636612f33f5c2ec7bd49a3c9a02457f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607fac153aa0d6bc392ef92dee1b26e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422275bc0a1fd6bd5003d309ff8a334603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352c544c0001c4e071ff48838c3fc21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb041e857076e3ca622e7a904b3d7c7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65bdc3343a07a8cedef84c8f1635a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2521477899b13f2d39685b086ebb600607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e25afbd4d3c481dc11ab85a10cffd4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2a75797b6825edb670684cf9896a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5cc63e27f4641bf3e72225d8ab90c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a639c2ddd40b0c97ac78774a89f7499611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354415197abe0e6075f659c2b74a6b9b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f58df1f30369df0ecc3b55396e49a9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f70c25a1f8d875e86a368fb728932f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33585707e455a8021f19ac38eb00db82615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ff747ab5e21a9da9a24d88676529c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5134ae28ee1d1a28d703341cbc9d0e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9f676a3d924630be98b89e773fa81618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb4b0393a71d8a1409b1178c1ed0ce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ead8059dc779ffcd08881f54a2912f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25c191dc47a1b49b58ebd31848e4e5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2388970d2980d33d973b1af67e601622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e4b83d77ca9031848df55cc279c3d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c69d27dd4f3b9c83e0e446942db9f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8bd7d82c6d0a49e2675039183ae60625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe25dfce33121e505f0e62e6ce5df6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7484a5df2f46cefc31aa9689afef89627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fcb86a6e8d510ce4b631ed4ecdffb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c39844f8f08da6699c1199f01e321629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c006588cd175db224ec6fe8104651942630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97e68882d53db2701ea3ccdb39eb09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baa9e3bae11d25b9d603934fad1cdd632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094e5b0c230644b70df29168544be31633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad894f92dbda36658b508191d304b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2829aa0909357ae92f8afb4105ab6f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50331d189b137cd40e1b91037f8619636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1297d27b578e9a380ed215053fbed86637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a70a9660d60bd2a24a093de9aa9465638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590eb5339d0405614480721ec2934fa4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd490f06833bd33d70ce7921c269096640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5131733a0e0a510c5de0ef5e1cd73c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49447162fc6370a7df0b3bd325fc85642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5c44955cacae795ca921ed8deee92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f94e3435b9eb96b52c60cfca9a758a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45688c08cc0d997f5b00eb6381639c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c64eb1e271c2d7029e441829319c09646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e5623dd4bfef30a1fb2f97b5c3168647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ab7001d73220f2e7236470eac2276648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ce8f14c6016ad6a0b295b44f9174c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfebf41571622b589c107e23f28175650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3854f2b6f432c1b206ceedc037278651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b3d1293a6f1ff0d3fc63e39ee9cae8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851f3b54f6283b418133608b3e6beea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14cb7c9f5e542f57677a0d8fa653b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7f292a0ae66b4819364f2b8c3295b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680336bd4d6c6f8d4da30be6a30aadf3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201dd3bdfd621954dd23f40e0494b84657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd952f7e17376d1e2c16033fc9fcd0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3736d1a00425f486735249b10147b51659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062d7d9a1c80b7155914d84015218aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf5b2931bf0fd04d4228f1bb6689dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d118f2dd40f9e3d7552786ab1a0519f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8a97c9c548027352dca648d58b612663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa12625e453b539e23d1641763f200b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660e8e0598da1edbb52bf4a117db6f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a1bd13b9f96c4f6489303ecc7ed3b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8adf1220f4a9689a2d2683efb39a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96cd04ab8116c7d0312c0fbb2258bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d371049db4c2e51a58c78482a33b4d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddb4640f122661afcfd1224f4b12f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb4508093b8fe1b0728ebf41b4f109671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc569697e1a0e202e30e79a20b7f59672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e06176d1bf78dbca005214b5aaaf99673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e1222304bfe5d7932f33a25104dc3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8c7e09028f7a0d0d5af1e9bcca87c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0862a86801463f859e5d1cd58c301f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256bc6ac12480481838be37a78277d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec40a391ae2482a8f0e0456401dd98678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd30471e859cf4a7341c2222a6f5b4b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c834dc0a6c2347bf8d258fd9e1e86b8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ca6d447fa64177fc7602f856d2882681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efe1899892ad280ba2f55e76c8ead0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff82c0a5abb9e3f41a216933da171cb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571d227396a867143d27cb2078757de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8442b8894cf88c664c914746d3002e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30155b8d2ad3145bf0fed3011a1bc075686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109dfb8a6dfd60731cedaf255688cac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76b841f0c99578d5c2107ba6e35200688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b15d19a0ec9cbde5a9111dd5aeb3a1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733fcddd485874a3b4cf4b273fa2460690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc3d407ee8b19e6c3d8af732dc43d0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4ff8460bb2ab40aeed02c8cd08a36692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872db25fdf5fe5424ca4a7836e4c92d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf313d4b15358b6077f9c8b8b43ba1d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51563d5360edad80deff4785e1e6ebb6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25e4fc6b6cbe4701860ca77b8925d0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18563d0551cb5e09903eb3de1f2018e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0634f0352237ba2290c486ff926ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd50de8c770029daf7254346a5e1620699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d6dad269120eb873e5fd4de258e8c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f89e8914036786bc480493bc813ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8674426c225b69448ad85abd2b33c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3cb441ce8a39a6fc016a37df91bfa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015328d28c43a2a44a8fbba2c725360704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172aa68a008477d948d8ee7a44d4a52705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea668d5b436baec77694649ad6362e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2ae37ecfc7b57ab3329a7ee58a61d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0e3086960f831a42edf49328278d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e7be24ee178d27e8ed3c671e6fd3a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d6391ed1a8ed66dcec140c5a6be05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea30ea2d8102c1123c343e6295babeb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f071517d5c1c58b27e1490cf4c2ad7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69809257dfc1a1381a44e2f8ba4b7f6e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbec0533c45c12b4284eb80554ecbf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a700aa03d9d8391a7a112b1dd4d6a7c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fe60c074e2e07043189dc1f3119f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13b1cbbd1eb986d7c955ca8d797d9e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6ecd474f0ada0b5426917223df212718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f336937f9633e86d60a34f816c7d00719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6fe0f0e06b930052877103ecd5b82720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57a27ccb4b81f76ddefaae093466f5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc303b6df8aa5d763ddad75e6e19788722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3c6530b204b5689a6b1fa77a9a3689723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b88885d3b509c625af4ee597275bb4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851deb075a7fc0fd5f1f392eba59f0e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11414bd2cbd8f84961bbd2349ab7f7ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496d02e1d2ff35c1cb065e4d3d04f89727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d3964db84d3dddd6c4465f872dca8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbdeca2e19afd2038992fb222ff66f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c15c71990b4ee126da4ef27d7eb77730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e3fe6e37559867deea1e84d10cd25731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ceff9672d8a7ae8ee521d7b326e808732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a04aad39f23cefcbbf6e533911978733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c7e1b11c5b841d05f572112e98eec734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da3e2768c200669417a491bc740382735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758cfcde8ded90a70ddeb0d41f787e0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090f6ea3fb0bdd8ab4341f8dcba0d28737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49228097f317d9e25a0cc95e2ef5e5c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c9a46ba9881f12086713689935279739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7056922c6db5310b6e9ef45db7e791740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd089df639915e6ab8b39064ecbad23741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62990fb7aed889073f547f5a8553fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb174ea1625492725fa66bdad33abc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2173cee54d246af3736045f9676c73744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e05b8a278bad44b2c156c696ab93dd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf41b5442458b5144ada5459a2ffe4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286804ab41e3cc8886777f626f07a963747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df7386c3dd93737b438be27d8930d9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74e9e2f6a10a7bca2a3e4ed39709ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a95a7c33556585a2508734628a4f4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157202c2dc499f19d3a4742a59a70194751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcdf20773e97ce034c550b60c9a7fe752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a01867d95ad9bcba45f140ea0f4b6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5af5832a00f6e2bdef747c17eaa5d7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822cfe38fa5c47d397eb579ef4f218f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbf93b52ce377b266b8e3732e82e10756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe05cd8f4255149693d599794e2c62757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b764281202e48d054a2efbc33e8a71758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff3f6555fecc129b278a42ea981864759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca75dcca57b55ec7bdb2ec8bf7acda8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40363ce2e35f6bcf9da5f1ed88d960761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8cf8ca29b7934e25c41a72f600dab762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83e46abaa0cbd599d92b85687b2751763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb4e3dbdea227e260df53797203ba4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eea073f9958310b6185a0c5f273d9e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa3705cc62124952ebdebd664dc6d8766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d97b9c4ac7143acb1475120b989a8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b9904799f50f7812cf4d5ce3ff80e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079f1f3521b2410455fc12140bbf5ae769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef214d13f6642de0addd15fbf2e620f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddefffc250af47ee9b4987b8fb84636771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a21a783aededd20b6bce268de88f5a772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89d10ef74bee70f20e198e3cd9fd69773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3b532a6fdebaa770021ec3cb166d8774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d6bd66b5ecbb7e5a536cbbed93ea9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62795b3fc6aa9581695b55dc7d8871a1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4660d192105fb6f47cf4fc17ae65d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4013ad3865888cb0ab18a44d3b366a778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca15e3d38e30c9092e8c4f11822c1d2779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc00b8fb5dd1d667a46cd80d17eef1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5134e0d7512f695b63f154e1581be781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37660fd6345d12a511304cf04f6f3223782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3383db104c63e0dff638f055090bd783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533ac035a0a5c264f73435e4b48877f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf82765b6269a1582979e36008b1aa785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3680066b38a18a709d26b74ba21ba77786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7fc82c18f35b69d14c821208ecaa2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba7d9c28c9cadbd46b0e5b482e1807788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0ffcc762e9097308479ecc86a9014789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0747bbf62bbc6886682994247af276790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0c32cfc30e58102080b7356415348791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d12c462bbd47bf6c7ee89705737c5d792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1739d5001bd3e20bc6b00f9940155793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c87b0d893921fe1b86a030e592020794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d99713af7a635d4a997d131760b6bb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051d2149676b37c9bd3d3c1f0f288d9796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa042bd47c00a93cb572f916692bb43797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49488e9076d88772fc7bc1a7790f082798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da273195f894e5f558870f2d074680b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1694715cc85c0cb2b4842b49e01bdab800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec561b1c8c2f4916397ddb91075ef8801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729975bba91b4dd0374178bb429df31802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336a99fc5a2db5e41bde8807272dcec803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac35524a232784c74590a1afb34485c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9e543c7a5794f96bee7cdec7b51fe805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54f73b26d279e0343d21008790d69c806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3000b4c259a8ae3935b48b0b073161f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba77eeaadf24bd1b4c967ca41222f4808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689dfa2df95b7b601812fc589ed0df76809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e373069db157aac2b4549344b165aa810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e55d9e214b9171117ff542c26c6d4e811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb55684cbccc053d39e8bfa679fad3812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac18a2098c2677f929e3be4c9decb3c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd70ce974f583429a290d46beecb66814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44510d59d2bc83dd21f7a55556a03967815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5e45d2fbf8f9b38df4e3c397f7be6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f276bd40fd04ed6f77a6e074d67db8817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a0126a156f7d4dfb836d4ce7300d3818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57095d2289a0c3fde5e851444a57474819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c496001ddd49bdfa0774a7149baaac820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0e93afe3ce153157639821942bc44821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbea161ea59cff2c971561bba6d97b822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd558be040d611fa83efbcc4a902c2e2823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d949aeeef77cc640b4d6d3bd670d7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfec758e8edea850647114d2f2266ab825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274cf35cc9e0ab8ad79b6280d7c6b81826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad5f6e5b4e9fbfb9e3cee541ed7c06827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265f31d69ab1cae88881ef839f38582828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f53b244de8ac8207cf9b62754694a2829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58762bfcb66625ab837dc4390e02d5f830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5d9c8667f253cf32cf68958fec106831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff133b8fa045f3a25bda35eb5474d633832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7777354a807f95d548ec8b6d9d5da833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc5aeacdefa779c0b733c81ef51947834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461afac81ff8dbfed0ef3eadc802d6c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938cc37fb6e4f3df822fd342986a1f6836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77611b6954c22f517fb20c1b0a1afdeb837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c0422f18b8b622ed6b292bd7f6b1f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2d2d7efdc596cc7c8f92d33eca7b3839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db660d2c521d6ad4883e2f92180473d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1508450445a1ef012ee325aea6cf6a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9209dbcf7a876f399f362bef30673842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543359bfdc3863c1af2591893da8ccb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f459d5bab028708018b09c8f0e90ab844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4be53a17e1a06ccb9461b0a256fa8e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f67218fad6d8017c331fdedd971c14846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b906b70b4eb2beeeb24b17cba6eff17847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc887da8d06547f1de04a71503fcd0848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e782a3e315474a3a1e4d0c9bb25737849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf076640f06b798364623030db546fd850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2973940047b687c3f4d7299008ea4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb7a24032f46f68c90b8c052224646852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48fac20e7b94a7386e960f9e81a84d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8c4a5f47e28130387244a07d096c1854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545d4a448b390abaaac3d3e5cbfcf36855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105a8b5c50b5053abd3d5294216d608856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1241dff0811e1bb5fe1ca83a5e4b6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213233864b78d5453d916d6c36c42c2a858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2acaa99f53451379d1ae64b01d9fc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fae397c1945aecfe2ab932afb933d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb4106713be363adc7f34c9f2e7981861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c21ad46910fbc76468a392600f89a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e84938273a8e1faf64037a4c3be6b863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9e12811e8c3a79c0f2a55a234221a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f686499698acb34d425c60b31b93312865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3a84dd89b925849dd57f0280eeb4d866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5127a0750e54204e19676d34c72b76867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef0854ffdca1c66dc813b44c804b30868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f465608c2828a444695614d6493ad96869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d59d9880bdd082c50316a7162c09ad870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5278420ded5b849fb1c9e81d1a821327871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d16bc158b71cec19a45fb63c63c34a872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554d37a9f4eea544a66604edbe24011873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc672596775ceec11448b8d3eec7ddde874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f54432958ec84f160e79b483603df875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e84b61836399c46fb4fb7a66e83757876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c75ef40e8b153014c7202140b64d5877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f194f276f0a0714af424ef84beab9d9878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca5516a18189134951ca7506fc18e4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e7477268ca0ccd81a37a61b7b1244880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b72b30d602f08f8a907e2674a0538a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eae1857fa4258f65737e254ffc238e882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4416ed3cc0e6168a13fa0ab5625212d6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477ace0ae37eba6b040f35ab9b21948884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5d2709819725e4e01eea0887fae6a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1e10b00c84b606de696627698a60c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0351fe36a4a1bb518bf9e54f14595e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b501c6484cc0aea17383ac07d653d5888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc433cad73c82d9baa6dd497ffe76ec889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321299e728f8e866d5d78c8f216daf04890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6250f2d23c246b0addf0bd6ad8db16891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e4a9e7a2e14c36de07a80c5dd766b892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69af775a6650b70291b4f7318c69453893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd405233dbae22f9a95799674ffea4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ff3de89f95e728efcf31912d05645895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534e1aaae34ab97ff706a99c917bc4b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38163c34f54cde46a524bc975ebedf3897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49844758ae55decc140ac07b5249f281898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0831fa6ff790d77ddd5d28c612ab4a899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c7dd6228420ad7a8fcddf5f4726e2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acc5fe6d36da0cdb3a517de76fbb02901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eecc66cfc46ffffeb38b17e3787b95902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff743f432cc47eaec865dc68c0ed7805903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185cca7a25ed10ace3aa828522eb10d904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2383de25ea86c3c5f98a2116909e0905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841db2bde4a875c63d51e5517858898906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9db64bcf14f230e21aabbbc70673d4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c450bb0785fce788d8b685f6824dae908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ede57b4697ad2073441d89be3dd95b909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e43a3dcdce9a8b87589b6441bd9e60910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d37aadeb663e51dc7d52aea5ba9222911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7167a52622b96e0afc7d49e873f6fd0912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0503d625b52561cd65978e76d31561a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36456046a9b76d5c6b2ee229a81579ba914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce331fdb8b262a45261154b8026511d915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4d15d7615f9dcf55a315686a567db916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdfb10b27b626f64eba3c844248197f917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedefcbfb8956b7d02401ad3464a149f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4a2f18a8a76eaf93c6123dac72d13919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1d34ec986383d15e1ad0ad3baf880920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ce3c5b20489ff19f89314a4261451921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e15c903b5f06257ffe6a1e1c36389922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1f1095f3654752854f5199f9fdfef923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dadedc4847ed037d7b5a10fad47ce6924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fce9dc0d7b9e6b0b8cd182968aed6925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc18ae8f29c1b60f8a84600251448e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f6c11112abeb7b8c35ca596fb2cc6927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff38d183c6b61833cc2c467b986e407928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c0a1c98e2232eff6dd00dc56fe679929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964cbace0be786019af2a4f8d733c35930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b2ac662fd2f5a6d0d4da52f33d921931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443c307b0285a885d733fa2c6e04aac932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdf08ebf99a31691dca6a79cb1fb5f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88316bd920b0162b15559b4fbccafcf934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8463aa27ff181546ea519a89ac5ef935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549fa03befc1ecf43cd5ac03fab4742936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e462a1171a433b043d29ccdf8cf4a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0287949dfe83096d1f23aa97a571ef9938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa97ea788b15fb7283a4851f2c5072f939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b96426b8684d00524b107eac47e19940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4e8ad3e1fb4dfcd3e13a28504e72c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c463a3f8f701ca5287acf7ac9d7dca942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40486ae4e9172abcdcf223decb04a0f0943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120102571352cdd76666d2a054c0da5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7b6641e4a6610d109594b26f3871f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadab41dc3c63dd51b5bd64d39a89c7d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12124a7ab6f8d04448ef83b412d3c1cb947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3263636c94d102da55efef929ba9bc7948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f3763942a6ae0e26128ce1bced1ea949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383446fc7079609cd967e3df759eb734950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2287b45194dc0a92ee8f92c42958e951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0e89fa82f079a6ca6236252e2eea2952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93238b301aba3bd292abaed56e4f483953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95de241b1e6914a1e995d69920f3dc954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3022a3ee9c770ca60069174eebdd3955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e63f249538eafc5609fd232a01f315956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33778ef94a869853348eb0b481df696957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6a0d4c7f9c01befe402d2e26a2e7a958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8acd62d9f9812135ef05570fc3d880959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba4e69ce22804f479d9fa2f2965f57960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646c65a9756cab977618438f5dc344d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef58833e29facf628e6f0d62fb9121a962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c99187dfad92b99e9d395cb4f583d963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8c54c3369c7f6e624a3d41ec7e24c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347325462949cb18272d6a30f5fa9ad965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102c052101d010f28d2f05ad9573ec3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec07d2f6a9579e68414b7f20ce9d96f967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0db593b55ff1bb90d052d22e756a94968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e8d5a137404f676e1397180c4b486969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57d46e0dc14258e8039e834a7876cf970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911db7586fc70d9788e8bb401bd1d80971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc7e09b54ddc8288f53c2a86d6bae6972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5693c3189fe89a2eee3af29e43cc78e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae9d6cae20c50c32ed582ab5b552c8974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00ebcb5617ba3691c0fdf09df322a8975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5947dd7e5ababcd78898dde5609a6ad976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4ada0214110baaeb0ea6129dc9482977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46ffbb8aa6b5bd62888b13c219ea731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6151e1a0755eb63c7f54a6115a526b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841436b1b3a6f5e0a9080943573cbfe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95db868b48c93a7b90af150a9f295a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae148ffff7b0042500a8c32173829545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b10117cfca167c258ba2ded83fc146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21f3ee3fb25db766b1df176d6f169e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd70c0cccb549f74b5d9ffb99ff304b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ec4ae25fb8a4b60087f7b3bc962529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559f4a56e561e8a7e547dc0d636e8ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a21bfbc21636d2e3df0ee9f3eb14f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bf9fb21994763e95fd70c128f6cca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc48bbea4f81f60baabd54bac4d7ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80b3aeb5cdd61d44b2cf4fe8e1e90314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c6b9951f351e9cfcecbb972723ac215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5904c8e8dbdc9d7d69a35c370a06fca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c049168e8c449347f9b365f3206bdd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f145b5737abeb965d4e08139be03e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e075d7cf599bd56c2dc750f548276cd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148bb321867c91fb8f74a900ec54ee7f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073625a40593d4111d0bc71f4133ab321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cefd657c437968afcaa15b9df950c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97255fb1b1e911c1e54c16ce47565de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4280e59b54f2b54d72bea7c09059ed224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a1602a1567b7126fb859916879fa525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd18fee9704566daa15148237e2b0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447666940ec4fe84bcfbef4205c17c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f5b9f61c4c533b27b186fcd68b55228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05064e3beed90a2aca5128f3bee778bf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d820babe5b3dd475815893da676ad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8dfa5ccdeff8bf40fbfa57dbd9a7e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481da0cabd40bfc11282b9f01dc245732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ef66e382bcce3f1fc1686c0b2cdca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec73703712e7d6c6cd3aadfa0b2c19134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b67b7e16c30bb46ce4796ea15ca77035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc035cc2ca74a07b97d7a1f6cfc4ebd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f062a863aabdc19f2679ca4ac79e4d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67e0c4c8abf7f42f9a5a34ad996f6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdad6002b3f2dea188fb8171ad484d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77098d721a193e1f655784bd7a6f13b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ba1be514af23cefcda63ce012967641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc590ab75f54b86171895786f30b8d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fee2d3521dc637f28739f7a5118d5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9468124ae591a7cc0634e1870777de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951e19f68f3e7c0902d0215e55b4e0f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c5ffcfc0e7d7254c1dd1334adbcd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096c40e2d5a57e9656bedf72bdd7e3a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882a6a054925a707e20d96b5231802248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c5bd6c2298d4b04fbddd984e6100449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcdf0b53c3351d4191b93824a1a32c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6d324bb3dfcebce7166363f99b67451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd18228433bdd22e36172e0b4daf1ef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf22b5f798fd7d5652a9783f5b5d3f153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e334d9619ed3bb4aa3b1a056ba3c13b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff6ab045be3d20afa6f906116678e955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45b7e0cdf4f78e8cef0ecd5328df5956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0c966b344a51d252206c8ed3f04c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e80f8cbc0a9274c750206cc043ff658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991abd41b8e61bfad914113ce58776f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7857ccfcfa2d367ddc0a5da7735f060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1c1523bb6bbf3b042139f2b5bf45561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4942ec3ea6b751235cfadd6942faf762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4811a0e7f354cb20d3fcddf570a0515463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07183391afa7f28c900ee5c5b52e76764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bada7109a891d6c94eb021fc6c6c0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12256ab5e64f45567e2d9b61e52140ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab8b9e5e60c85253f09e497b0d6f8d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027ff6c32a084c103685433afa25b6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d5859dbb9113172599dc21192b76569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d231fa1f1584c604748dfd465a7e8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0413886079e25f69dbf3688e4a69ebf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483467bef6e938c01cb9f20ffbc961872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89ad060581500e2ac412ff2d37da4f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed536dbaab7caf7652286a803e9ca2dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212b16affee712830d7aa01ac12723275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4dcadb59cf67ab47049d4237adacc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46007e867aa08d6b10e83b0af5ba567d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4cdc03f71c046e8c60d97816fc3b0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1ce719df35d4f380b6231482f5dce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62837a104a9450df1d5d42cfdbaf5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36724f12a5e686e906f9fd00e10064c181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bb9f34040c418f93310926aa084a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deffafe018dfe8b074e0dce1e52f8d383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584bbd074d600e2b0077f6991b0533b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16146005ba1833cb1d649a0198e9029885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccbd0e5893fe97c2a6885f6f0a0f0086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447352532febbc6898e0b8f45b07a61487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1f0aeb28f2c967988459db014883288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63828b42728fae189199f748a35920489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776df4d45082db2bb10abc5d1ef38f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523957aa2c4f544b5b5bf40ce0966c8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8f9efa2727147044a0300474faf0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7853895e6951c1b9213ca8858d86b9593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441cff250bfe4ff13af69ad2e7cb7a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ce09bb274eb47b343462e572cedf095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51639de5837090e3b4f0125107ca25bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72dfd0c987629ccfaefb5306ebc5c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243d24974186979cb0f92d50486191d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f98989b9be1d126753ccbb73f85ff399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e335f3bc0613caf0a1a83c963f600100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7ebf59b2821903899afab8cec31b7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae971f93ce37f8208f6bdd55528bd0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2a405ddb0dd237168c18f1b8db5d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ebd9d857e1569985364cc9c880357104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e18ac2663ab7c67060da5c6609f517105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac0ffe1e267a9770a9c21546841720106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cedc03fc72628902eee6457516652107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf5971adb4be493b5cb107d07bbff2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be042dd94f129240a52f971e842b7d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed6e98f079315e48f8be7260fd253a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0488e2c913a8be28bc0c4aea3f69b13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ed9200a5b40d273e56c6a8aa8a558112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3f6713e638c53e79f39c6f04aeb51113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0077d582c60df6c54a80283ad65e86a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dde54518476d887af389b6f205983115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a758dda608d5fdff7a8c36f2537ce9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439ebef95069362c1769a4339677f8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e36b7dd9dca55ef7ad1f024145e69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff95e7235c18da5dcbeba78d9b5da8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3755709bcb0190c8e5be8ecb9407148120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad68f1c7f94ccd6e35d4e717f86d86121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f1ce574acd2d903dbae7377bc31fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e249cd3a4e42ce9d3cd4ded386a80123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b38c36b1fd12ae8b901cd49849b3a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e11f3499d414eab83103b9580083a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efc4134d32670843a56da4ffffb1dd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe2b20e5211d921f30b154c337469f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e0bcb7428c7a820a6a8db38c13b34128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337844f331de27b3bda91f416f8be123129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac532f4d053ff533a8efa0878fa5a4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129bbfba6d1e5a1939229d09ccdb203e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7bcf5945389fa082c05d6f08d8f3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda896c6d338e23195e75cf727063123133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128496ce510039d3ad80416e123ef4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fb4856ee4739cdfd7d3d74fdf6117135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb889981306346fd49ec6ade72677d5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a854dc938d188b4da218f263564e52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9693c90698c2e9fa65b3139f1961f9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc5ec0d061746ebbb9f9565a246cff139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d84c40af25830c60bf12d8d54ec873140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671c30fbdba36637287e627c32d9a70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffecd32ef23bb750e534bf6e414bb0e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bf68b821211842b336fb87f63f379143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a75d63afe6fea2a3f990e867e370d86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc5330490c66c7597a8fec0a3d049d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a8edc6250f32e0662ddbd771648d35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7fe09e70bf44b7327c9a4a32dec84147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890d30b57ee761347ae67c03bd8ca6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ced9fcb4ffe55fb0c4175f309b3d94149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c665d2832ba5fd1efa690369e738383150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3825e2024cc71247602ee1767481c22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd439d460931ab0112060ea93cd5c59f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a13d8ecbda9e6d83d278f14c27c091153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1023730f56abdb8d73aee8d0ee0af1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37953adf078f3c163b56abcc056d4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303a823588ef43a40552071e43ec162156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df1c0b2f6a43aa3ff8b27b99e946d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e30ebbb9d4dc7640cbff314f788bf5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f9b83fde0dd5080403ba56ad371eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea19017d10d125273f3c73f7e6e4d4bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d99a16ee022d78f614ade57b65492a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5344be2ac6ade853fad74c1fcb520162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3aaef1d6ee2434f9e0ec1293bc7271163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf556236692420fa08aadd64f7e1ba7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b695023134e6c5f20998ba1f74bcf1f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ececee4e5d85d034a4d1c56588852ee6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe4c145d3aac1af463df958d744ac8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979f0756fab3698a7482c3934917cd5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab184e9b5969debfb1524b246ee67eb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7eedf3b1a369c5d0c9e43d6ba3ca95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b56be8c3adacd01df600e944e6a398171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeebd6107dae7a6a0b934beefe08caf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a24059fd7e8749599bcb2f8b72d39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e57e71c7e79010b4b707743aa143d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1724590b2b01f506988fb59b69a8b8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4b9d101d5d2b71ede46d56127b12a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74074e1c7ab67c0d515ecc08ef43812c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973312630a9a671f6ca7bc4c16941e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20255a386a03545f8196fbced88e260179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc1a938a361cd43e36cd4a4a786d46180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ecd03c9a880e3f2d340b1651ff077181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b78a13c79dbce155c53e8edc83fad182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ff1f7c3b1d0f1ae02dde18a9ba21d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683fdf43a02647bd4353b893811d238184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546d90eeaf8f2bb2cba0623a7a16b47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748876968e366b3d24c917c868a1a3e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19769448f8ca555d8eaae1d0d3f7a18a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88369159dbb1211be51f2ac0b3b852188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86edcb95416076ee016e35ba1b2233189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93917bdd420c16e0e62bf3ff268a5b29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234b36cb35cdf2965d2e79778a402a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd30fb5891f9326055ae5c3c18de67e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0f9303b7489dc212fea332b536333193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486fde71fafb892ae605cf0f7749e3b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407e5b45b9e1a93a8eda23323455327195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60713f3c795b93df43f36ac06a73d459196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3245e20d586844fedb40d756d6264c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab043c2d64b87e5ad3bebf787a5a5d48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f50de5c86467a9e59482b6cc29d163199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f66b398aea20f70640a2ea56671f83200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8691ceb3d3ec7fccdd8efbcf87cdd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f89c16f6a3c0200236d6a59a569fe0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5859a054116cb6a40f94f98d86cf3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e3d6ffcc67d7d129941bfe3a2f27b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fa7684c4150c4a9dcd549b230db0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34af3b4738860932aa98891efde55c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ec81344803be29e62beb19583b22d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04722c3fa2a216efca345a974858d4a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6cddb38467e18189323362b2465aed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d52a51ab6e862286ead2f8cb2ac12aa210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091eabb84bc2f7dbf479cf2d43a960f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a1791c20eb275ba7aa881dd2e6bdf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d5f74dfc246f99585c6a586f4fdab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581deddabd328ea168069d1858f7c04f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e72e8474a0aed7343eeaa374f8fa9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e91f9ba666bbeae37620dd22e19f1b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c803aece9058ef6461a3a5a6108364d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18c353cc7e882cb45fb1e78ba503d9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e962f330c49df281b2be9e969f85ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f70eb44a355c6a901e5baadb93c34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e8d4b8715f5f6bb5bfae60c277e2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6179e669d818bc0225ccfc6c2a27fb5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d6fbdb9f9ccdde28a6f4db0056584223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4cf10443983f435188928fb46b7ac3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b441149d3cf19644618a731ff440b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb65ecd06e7c0c0e6957652ff5518a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c6d5809a9fef0d031a4b4595b2b64227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6504dea5ae7c5ca8658c68e8e2d4bc7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f545b3d9c540a6b471a6315e9cf89229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdaf3a31e0b965fca82c7d50945a05230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5f414199fefee6cde6a2d05ae52b3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c3decf194bd98ce7bc39e46133886232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e194890172b81977f549674e92c00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317b5644176e5d3a29e9a413c5bbee4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a68afe06a558776cf728763f24e04a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34349f528e6401e640f220e6ae71689236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3bd2301ff71735e71ec8e41091067237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad446f06fee7b639aaa392cefb414b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92141b7f31411c31fcda622d1d41ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff2ffb97b0270c70fc9d88a79fba08240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d3118a2b4a9a8caf027d2fdc9ef4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d08f29d265c86fb449b7544a82b1ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec392b649220004a8c68fa2a121a3bdd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ea43758e8dc577ccde162af6304d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b2bfad99a6c809bb1bd5e1d6612dd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae853c9a7326d1807ce5515c66d93217246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a87718b100f9997e61bb997c0940784247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530d1ab6b06a1080e33f0c371c29f8b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834c22000e2d2f52538c5c70b20aea7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0e2669119538c017ea19f60513ae5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf33eb4f512251670068b059798345251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1c47718897647a1a404658e95ddba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3200edecff549b2a8ea24a650b11fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4deca26ad58063bad2bd469565a1ddb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26f071169ce71b9544834b44299e06255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68372b25e6bf43b7f6e903065864778f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d44e74a0d8792b7ac81fd4bb9ca52257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e23dfec0672d2b22a98f13d99857f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040123078e537ad841dac54572fd2e8e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cea9d9c0c6a6ab75d2960b59c305ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3a79e45da86a368789a604cfdbd51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25792311fcfb4d45cb1255b0ece29571262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150fd125ac3dd3d9e221a4dab95a949263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b181da93db38ad87fe0e66f683ac54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb30ae6c001481c1430bb1ef48f853265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b5349e7e9b2e6883040e36a3416984266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff71d185ea1ea3e55c578c844e393f9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59e629c86579f139bccb9450c97300268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c523919ec1f8c3e319cae9941748a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf4d498a72886027d569941e05ef11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7b075e9b00f0beff04facd72f89e8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a902ae896a3eeefc2e6085a67ee78272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d72b0856aefa5f40e119fb65d758cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355738e09941500bb3c9b51830597908274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa35e109ab6a6211f0eeb61a1c227e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8017fd0858c7bbe7218e6df9bab2434276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552795beb01fec220ba764978c2ffbb8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752353f61f9e06d2a13126a077e55cf6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ff880e3ed11450c1ffc0a29187bc4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623d7ce1578f25c079eace7b2f9b154280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd1db095f4edefe9cb912a3cad02d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4014ba62484f9764fb7db0d43a3ba01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be082f6e4bc8af7db7f8c5dcf47c43283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb00f51fb82099685d36441d4f393a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eac95b948a5b8af40b378e4002e360285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b9ab61fbbb8ef635ca87d2cb703d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d33ceffa0fb0b3ceff7f1f48cbb9b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d99336521bdc816c1003b955f62e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77f197c29ee88af9f3a8963ad13fb7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac5bfe1614d2cfaa3ec0622569f0f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2f1ade1657e5677230f70855b77fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f542b0ec85c84b30fc4fadfb24b48292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8794b8aff2591f1027322c0fd9ff0040293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2a04c2ec603bfe1039ff922e0610a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f837f45e57d8cf830ccf1432a7f267e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236321f2b16cea457e5258659a505c0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab89adacf44987b05c7c121e94b4b09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a15d348da2ab52b3e9c4d4d5565009298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c6ba1113a132f911c70edea342619299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ba3b9724fa28c1ad6acbd324f3133300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6cd8fa2f0c686521fe10d99b5f2ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30297cf89c57fd3d8d9db89b3d22ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b73f8a4d09082fd56b5ae02627415303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01469f9939316a6bc56d5eba1ec795b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c50bd87c7bcd5fe66183c668f1721d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df3b2f341c883defa5e4787fb8d5a5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8ba96f411fb2e4b5cd2e5a79c56eb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb97d1073b84df8fb7e4981cacd446e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32218dc57d2b9d38e3a408757e6ba3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621885619e9272dce54b6616d70c082310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db270fb5ae8c97ee2218681c859e2f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fb2794710f0d1c0fe2d3dfaba31a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88ec641a33d4c8fb7ca3f95c782191313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b81729eaf3887fb3c650b9951a3614314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb87b86275f040d70185b98de275409315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5332d5ee84d492a4bd15df0a8ccc03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1562488449a6cbaf3efd6ec24749d5b5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b3958d8a2977de65668c108cbb7f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce803c8960eabb653db61d292af224ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3f1c6fcb3f98bf2296ac97b977297320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70061e78f306b876580693ab335ee675321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db782a839414cb9f91e0bf3643c1cf4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf72188a1e21e44002ef08c846db1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ba494bb9bac0aefe2925ce011ffde324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743308baaa29105cab62ac39003a536325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93a009fe04553522db62f9143e4cc4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0af940211e1360f1c5c02dc9828c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4fc7727cec7d4909a3850d9eb36a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b617c0f6c2436cb657187f123d44560329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968c3f72cc7eebe6920312287ce43a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1fb32118b0f13a0dde1112335a169331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce33c8e1d5b0325d02592e130fb2a7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdb77144aca132ce6ea4c802caf00e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be60ce4ebb8de32e7db07914424361334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4234df8a6d42090ac7bc34609f68ce1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1c52d93485fcc843f555d0b5ab51b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e9037e71e53ae2f26a256599cd36d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83232ca64d6e68987c9cc98a0e534e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccee5d6dad0ce0ece99d105fdf0f40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77837ef79318c5685159959a5082346340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5f375ba2987351207cdc4833cf7b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6843a069cf51f9e23ed3a89c21d9787b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f8a41e1117c7b1d1b7e2363429c93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab397b97f80bfe608086af275c477e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef703f10e310a36df3f6d0274db85543345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf689a474507bbd020b020e99f973cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41a6d3ada35ea7d4aac3d3597cc539347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048963539aff3574e7fd53b69a98718f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e9fcc405b36b5d23a05fafd2bf517349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dcf46bdc0229290f8d1efaf6b9006350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c4a48d9638bec158c309a8833fb07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28168db330603882d135e6df7d18bb23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f28b7fbadaeae0701544f65018f1c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316224877334fb2c116fcbbc162d4ab8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60606a81608e5c5f7382419d7b891e6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93357a657d9f59d0a349f24e9eb49c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e0f5d98328fc4f0a7b60c451e8fe3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e60687444aafd48d084c22cb0f9e32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f113813bf82edb6d1a6b1893805ae34359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b129b6c4cb4815a2d76f607cda59d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cfdd798333ee9b5830d9b435295d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64326e47204afd2a65857ecb4cb81b6f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654d537b83139f47a5ce96a0bf7cce8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa913afd76db0edc1944f4b86fbbaf9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752116f566ae5ee64f5fee6c33618377365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba73d76b89b5558d0f9c77b7786e1c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf37557ded9b3936e7a938aacbc8d9b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb490ad1fe951ea24fa92227569b021368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d78f1d2c4d4be9bb6f5ab3613b1825369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09539404886a62cd96146d58207f73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053510c8cc4056bc9b521722e528013371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6ecef2cb98f8d2575ad3aeba6699f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba990c470b9325b44cbd8a376358446373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9777df6d173d5c394788352f693e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5fd68aa62fb575ddf623cab40b363375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba5339946aa42cf848bdd6504721fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f63d17f7f4767ce77ff416c5234eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b143bf9a30955272e084bb53a9dc87378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361caae165664ad34067f737617f0f2e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9b42cb43c9ecaa05ccffbb580bb50380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aedf58307055d2a1c35dbbb434670381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739fe584d6577633a91a5b6ff604545382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a719bef47f1416424c3eb715925c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dcb708862827366ad0fb1c619c199384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03eaea21d141ae4a392f843888db519385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459849b5565fe08d2b6693e2e6cbfd8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00832ef73ef959ae4a7e9816cae7bae6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8687f9b1f5495a471a688ce24cac54a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4db185b0a0664c69e6466abed2f48c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1ac37ffbc02998aa866985becaade390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f9d796edf4d3ec574d29ef076dd1e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6fa1cd3da8534b1d7b7e84780d0e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d69eba907033d5a033b72189ea7ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69078215fbae4a585b13599833246321394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b0bbe4f9cea7f6efd02369caf7a78395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f45beb3a59368fa0d7fa8339f3a12f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5742eea99a6a4632e059e379fed1da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792280b411d7d45dcd17a15603dd5e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2909125e2ef59920903fed1762ab74399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c27698a26e6d332153764d82d4ad86400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b5479585b9d8a1632f3abf64b3dd7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509f8fa6a98e6468a75922a0c9d2f96402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64cf63690fa3b65caaab8da6042a9a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c8f389bda5d0c8e7dc0b2959f402b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a13184793479c159dec3f417c09d06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02269db1b041913d343a0f217998ee87406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50863f5c402702eae23de27e08dc4313407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290918dd3c770be2cbfc4edb634b293408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e8e7b5762163ac15e2cc1d64c6189409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023245792568637a241a6a2912a54f3d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedbed964196844620b9b0391974908411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20e53b9b2664ad4052705eddbd2be7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3544686cb1f257b907b25a9903bf3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1247133d6b6e4a296765913f2d6b06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8e1509ae7b0a5b1a0befbbf51b51c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba561c927194deb885bf66bd98f841a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927551db778c0f7e59f47fb7e775768417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ae3c00cb06f484655a29d256750c12418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f09ce262e4ac64338375ecc6547b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad330013dd51a8c4d2acc3643e8fd1e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8936a87adecd7d316258b0ca5f8564421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa11992da5dae6f6f708315c0ccfd1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8514c304042e6790359beac6f251d70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196dfb95d3caa9955249fa038e05bf1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d055bd554de77a408ed16497ad8a3a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08703eebe5fbeee4dc61e7a85c1842f6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124be1011dc7f4af142d2ae2b0f5890427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cf31adb781d344fbd815cada54c97428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc473936f008ae0859ae928f150a031429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730d4c64fd88ad8f318ce35a7c83973430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388626bc8c9ecaf82847dbf720e8e845431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6181632a7e6851c09b226d92f062274432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e21575fb7f1caf6ea21c95b1e9c038433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7bdc951303d49aefded2f70262b73434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e0ea05e4008b3e896ec9fe9a9c188435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ae88020031d32708ca9bdf39b44d0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0509bc568ef18108855b0f11a77d1479437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e2fe43188fb59bf0bee613fe257c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effabc0668b3fa237c61bdd6ac5abd01439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76b10bd8f54d4ea3e79d19b1da5703440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40ddc4530c870726c38cafa4bd0d2e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e55b4546815dddf5315599b31f6d69442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6761d6627e593c84ee0b17e03db58c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150e6494e3bd18486d4b0b7e486a551444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48ed367b35ae02f684dc20645f19f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09a4fbd7543ca0bf1e6ecbb7581459446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895537ace8d3feab9ff04a224b7fa92b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97afe5cadbc461bc27e209831f3971448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e923291a9d30ab91087dcadb99c41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5507dd68c433479c4387c41be655ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b1deda3b5a520e16ecc950952ff92451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f592bfe5987b57eb066ecf09740fd6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc2cad16d435b0af763cb8b08681ba453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b83926f548a56640272b6f717d4754454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb80540b02ecc249fa16585378f9f57455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9ed63c628735504a6184032db3015456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d30ec39c4e43891e2ec3634163d0ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19323867ccfd3cd1f74e9a8c3e7dd1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5fd5aff7224d197f551d3ab772aadd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9dd71e367272cf4438b4c9ec4f067460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9510699cffb3fa8e24d400acbff0c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebed40e63841d36c31cfa4e996344e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f156b4c2ee696be16df4064e3e96b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f3ce62050995b98d545b3e5435b0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393da15c2186ad090a17fde7d34b647b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3e3e7173d6cfdbbae2f791bdcee55466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc731daa75b64a684b134a22a59cc76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da72ad32f6af7a3e90c76050e51cad3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb3fb48ffc43715bdf34bcc8bfeea5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a693ba449768808eb56343f7275443470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d222de6355b4c9de404194aa84650471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514954f4c75c99e895bac9c0329a341472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559bbef09395b0fe30936997ae10fbe7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b85a38184a11407711c540c60e464f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10577e1e8c13ec1f2a79d352fe27fe01475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23bb95c5dc14fea917a32974cba2cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feca068cddb0a147809e3fc37bdea1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc034b6e127d3e3d0840dd79a89a0a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cbc98a0926e7d6feb0ebf99716eb0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40565dced1ec8d7fea9fec8451d2359480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3d32d7f76f022c183b05da402a3a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ade74146c40007d0f81eaa9cf6efda482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9884a999b8339f3eabfc1bcca032b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f333aab448073bf4ce02f06cf804b60484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779200fcb0d953a01009e706f4f0e359485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072e14a4321f879095153f01bf3769a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa9eec51946cb079b5eaeab5fb9568487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f9a198c0e96bac3063c1268802556488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18184751cb67a9e1e3ab967449ae7e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8e7c46101daabb01b712660f50e4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e111998773bb34e0f19dede156646491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66094ca82b97d55a35e179476cf6b3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e56264335a5c039409f8c7f316232a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7d7c86c671d0c43aa0d1ecbae234a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3963971c77d0ad5f08bcfc4ee30335495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60b6a8a9fde9029e2ac9b6eb8d71bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8242ac9de222062abf5125d8c375dd2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3ab77aa60a7c5ef2955de538287af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2ec42e44e7ac840a287e9fc06b40f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c07277b8086c87e81b490ce5f3f7649500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d26bb95cffa8db5a376bfb32c38c9a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a3505d3a3201754f4adabfb040b08502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7e543c1a29c035e11f9590429fd28503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6caac092ace45b59a9dda2dd74106504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44eb4632ea245e5987927289f21fd0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff55bd76872dd7c6b134b22bad3c419506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1340dff0e861d704fe24264c2e9d92507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753ba8067761fd2204cb42d02116649a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04d938da98740ee12b61999a765662509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8604d59d02dc43f13971f37eab27b49510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f0a2bb62d9228eacb6b244f7c5544511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46d070108898c16bc99a778bfae283512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e27b16d8397abfb0e39fe0e6b807f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd710704594f0715e303d02131030871514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28330bf32206fd2c67ed0745577ba8a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7c0523a2dd75562126683a57c31a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a88a96deaa1ad557de0a386c511b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67536f32f67ccc78e2d43a3c9129f40b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2c331838c5490124186e8ae984279519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7c43055dcb8016ffebe03f36ab804520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c6185a04297726041e3e42c9b5c620521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc8583fd24fa04011ea5f004e787bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc00ca649581b663c58689221e6a4f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f91d4ff808133b9a1c6f2da5dc60ef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab0eedf192ed17212547ce494ab2e2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc11e1a25afc885e7c06ee42d008af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf5caa3f246d06fc0caa42e65b10c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbef05cc8bf26da8ff6e19e0a7f6a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f294c42b4a6dcace225f7c205c518850529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4e466f02775dcd9853a13f4296861530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb493e51cf00893b779e5f0e2506ffd7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573bb7b661abf17d4df9895cbe5f5e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0dedb93d900c9b53518b3009fe782533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eec06aeda7cffe1b06285bde0d7390534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbcc581a4d3e3d28fb6a9252dc47297535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8173a122a4de0622c1fea6c047e98c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738935b356c8a9c48394ac1408d96a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6605860f1c1783603b999a02a4fef17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab8c74b8e1968b50ce6371d13c5303539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f71c1a945c2759e88b641061b62197540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba73bcd74162ccabb074d982d2eb73541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aff168c478d5e9ab96ba863cbdb9ad542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ae584e72f1b6b9a6ba353bdd7b056543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cbccca1abda12ab647cd6f736f38f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91c48517e81db89a7f2483a988df39545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91437eaff9f2e51582b6d9ed4519dba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564124c7109ba5062281f933e93c9dc8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95a4d8ebc5c51d4ea19ad484ffd3b3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7536a4b1c3788d0aab5775f12fa467549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f7b11e6574b9eccc0f88c6aa61e86550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4545436ae68c9d0630df65132f868551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32a00e78fc45ba06af0346a7f2d686552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdf5e7e44f461c5d63944e3506e464553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c951972f8bc9e097060533c6cef90cd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b511a28e6f68e18d30fd48a6c05a5f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122f993b43c4967e66a572ce419d505556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a491b79c5cc763b209cd039b1503c45557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256efead6eebd7685c56aef96f9779d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932b53da3d65b3cfd9adc977b685781559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81b4dcf625a49c08625a2c882e3753560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ad54bc6491a6b1292de3c42179cf7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd616c5aa0f50eea3fa650553b31bb2e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb004b729db9950f3b7001803cd9d40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9c92fadaca0a3cb724e590389dbb4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f2518230a21c504092221b4489e51565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ded00eb7618a97e17c1b9562753f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad93ab168ef7dbb9843ded4a1ce983567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280a608ecd582b44fa508dc3d7ceb1e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cb21d33b9e414c8b9122b74e76c4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3691c358f88c14a9f6a9fe72a843a6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13feba26d94e35aaf1ae094384a21a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f88a9940ee5508978ca7a8a084f7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852be9d849a1bbf19240d654bf4d23f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02d741f640eecce510d70619148a57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4e352a13504e9ba5dc4c070dc7bf2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c77d809948927c2deb74c2718a8ef576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9d9961014cda7831548245a163e68577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9212ad1cb0e3fdd6c7346cd8a45ba01a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36741cf0a0a0e4409f6364b63847ac32579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10856bfac77f5d223a18dbc75bd7a108580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40f42cb38a84bae6b73c559a1cb745581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74063b903a38151e2498679ec6754a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684ac1a052b8f8365d5c2da13d04cf1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3d1e3f6e85faecb4f439984e3ef4b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6671f46071ee2c6550ed1e7ca8712cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3cf3f0967d4aa6f3a634ebccc8136586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c1528f78579a195480a869c1e93d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3070656fa043bba65c51a38bd42f3d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022bf3f76fe103427427ca13a01511a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61db3f11331fc0a278c8a84594552f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639f916bffebc69d9f77f811e102816591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e013ca2da4d5103893d3e3c16c874592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf489dbb79d5400a5311f5ddb9a58f5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9f019a3aa60e9b85034ac00f2da88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de447cbd7336fcb5742b7bbef9b68f74595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8b56e373bcab5ad58d04a853ceedb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce593af89d54365be745ceb61be3c1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd8be91648d2ea3df48481b10be6e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6109fa21b5687dbc2612a402fcc67c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6464ef5ebfdfc6615bc8ab647ab66fb1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17fcd6b8006e5d2b4d6b1b5d1cebf7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da3156c06c0f56f54373bb6c302ccd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858691f9b9e6857027d446b23e38797603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baf8fb09e8192967a6c2204b5aff92604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348151e424322a2caa427e356873da59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed49ef825eba4549495c7662eb560ec606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048b6bee6c9518121b7914882954f79607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea53996ae320fbec235566df76ce20608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc595adc709c22439985c85167620a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e66fd6da4b99eceec3893cfa05b545610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b02a2eb40e3e215a7cf8a1fbeef53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927a06ed02bf4bb12efb5d7b6a459cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012f6b3dc4db0ef48119b6195bb645e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b694c1c022985208c720bfb297823d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbad99b2c43b45ef4c857cf4957d3c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb853b448ffc07f664be43b8a7ecca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84307be9a10647ee7c364e52b7aa7cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5548dc521cfd2868d0855d790795eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169d0b162a632c9e19de2e6a5c09521619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f921e68d5f936aaf08152387f52413b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24bd0e2860c33c6a525d02939f6e46621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f032c6949fe23cc912421e0359da72d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d9d435194c4d917720be359e5f5fd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a0ac746c7042b64596f94934e3066624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5f932ae0e1cc6a05eb9d2af1fd8cb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29cf96dce518481706af68d38f03c2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db2720630d232cd8c2d0caccc77203627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34302ba7054346fdd8c0acdbada1bbf8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4143c8f038597f53b8f83ed9a3b3c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3018fe65a4a6d39ad50dd0deee4917630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a25d5edd43b7bcebc82d212e50829e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb56bbe628d466280a50a0470e82bf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198e39e09534dacc8ba2193c95a415a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575c7573b941c330519cbfd85dd6fb7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c1ed77c2ce119e5406e230131d01b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d0f3937db4ef77b58c682090b33fb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed7cf4401ad3fe9a55eed7421634a0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84094afc918f21d6a7730283659dea3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a730f2074a17128d1c1c59b31262b16639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cad5ef621392e0afaf0c21a3bd30a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9e0d80ba5ad0b6da54eaafb792592641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16094a2c980bde7fc2f398eb40fe28642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ed38a753906aab8c73ba84b73df11643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973736989f64361bfcb4a0135040cff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760593b15eacabaa273dea6199ce20d3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01501e16df29c701259a9e50c0cb846646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de36856bf9413d215d0dd67ea07ac9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247cf19d1364985c4f9b01944d9af4d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45606c824f3b8044a7f588bfdc152147649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10b1a55081596ec0adbd175cb0dd49650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0813e426ebfee082d8373bfdd49896651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac16abb5f31e7910a9ad987cdec694652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23800b4b53b8f1a0253608906892a6f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c1f682f93e15567c00189a7d73898654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b32214e28dfbe176d8a4b5de33151d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e510ae8188ea68c9577026573e5b4e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d63eec003a0135f58afc4476fc566657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eccc6c45c613272398f502464a6699658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afbf06263a301e1a53aaa7635b6488b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da1eb6e365b8946826a110cdbddd96660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c293c7a8ab0e7ed40025fd28a0ddcf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8e64e1fdec43b7bb577fd33e696de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2574b08e1a410589afbb4d812ef5237663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c3e9e80a78717b35a785245959b70664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2d343e2f15f3e9b7e667f1c697426665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b212242e31414b01a733445bb5a7e29666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d0297929ce197ceeb07e559a37135667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d3abc81ca4e86fdfd45296ae35ccb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1770336b177d8bcfd85dcbcc52d77e6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf3d722a96ae1a0dec6b694cefa4bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786be0cafdf780446dd7a3c22af1f79671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a0c09969a0691c6f0366d04e95067672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b123839e299c341ab6300e302d05d89673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72855a5ab34a9a71af31cab5e8c6677674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbae2a704f103a3fc08d1e856430d89675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41078f29a89f001200013db202dd3680676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be18d916c6cbfc804cdcee57e50af2e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119973740769971917ce55113261450e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200ec1ac80d3bd4516a65d095cf0f52679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53cf9bdcd0653fc1643f8cde2838fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f457189abdc6fa664c646d76edad9a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4118af4d3becd61a3a54bbf50efe88682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f799689b36d6b8676ab54d36eea9f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d87d81334501580b6f49e99973dba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cac47fe4dc3614b97b6f21810808c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c740c7ce25b303cab754dd8e6bbc43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c84880511068b5e5d5b79f554288e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71681061c785351d9a5c4cb85b022d44688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71ddae660769cf1eeb3e89b15854bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811a7a4ec017266c783666ef6a2c004690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec39127f811d7db6a14983da1738ca58691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d93af55a6f08e27c0172541212fafe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f6169fbc7fcee865a2f5e9ba40159693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e0d8192a031d654906322423eb60b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba19c4e864c8f1b326cf6c52b3ec99e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c9965f789eb35f1b42214f109e0df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9d8b51dc2ee45d41895e6620b0923697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27558050a18a251ed19b1c09c74428698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452bc75382c1da7eb8614302e1cd93b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e4c3ea0599ccdbf0dc3d53b9bbc46700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d391257db4a975ae18ada05f5106fa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12286737ee015927cb637cbb14fa01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5ac8882a879501c552bdf041979fd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630f56599c75b1793d804ed7035c2e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e591652278128862b39d9e6b2741c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212338bf77536575a4344ee2ba58e1eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa19ebdd1eb8bc9f1015a688655e78707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56605c2aabfce5bc9d637be5884ae7f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089326d0336bb3dfd197be196c720f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacd721c5433d243d54d5b592577f02710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ee8f661804346fb2adb1f226feee3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056ae32f0bd98e0fb3df0b10203a14b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b536ab784224ffb5439d4a6df2315713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52243577a3fb866d3dbf7a786d94feb5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032be3946eb52cc975e2fac815f4b71715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8930f11080f7416a7f9d1744e265d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b35c542415eff0ea1d6f1d85bb1668717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724804855e4e41fac623e0bc99f7b22718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72615d1b168cdb1b7e889ba929965fe9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4b34f48ebc857ac54f1f73ccd692f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ccca0b1ac9f69bcbb08b98c03dd9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81f2977a54e8851c0e4ef5e68f321e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e2f7989dfd9b32afc6e8d167bb5d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c6661360c2f572c79f68efc0c443d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6573ad2599d5dfe08742f99a3cc15f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3a2930c7c25929cb8f7009cc492b4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241e161e3ab221e407ee5d4d996903e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c41278ba391fab67c2d8c9a1113ac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dacdfce923be4d46813198fb031c55729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089def0ce3f3d6bab59290d4f5711174730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02f14a6cdcdd4ac10fcb718db79f2a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1245b8d1ea1f97a18c73d69af39fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3df6e585b7f86a00493da253e64acc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759130b3dcccdb23b401345f27b2172734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114e1fbcfcfb8d3a13de1e3daeb468f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c88bd39d3728eba0713dba5fc9b942736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b73ac171523133b1ef28aff5769383737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4037c56487a762a3ccc7d6a3273b026738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da332ae7698974e785a8eac2425f67b5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489e9f10d494258d03d29806040b31d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e2d3de7db95b97e9a2877f6a4c1f9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a81217c35661dc8dc2267e8619e2fa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af461eeee6c50a4736b8cc06c177efbb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443c0ab917685b2c9d94d774bf589f2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75121448caaa0d169d14181e267a56d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3494b7ddfa3064a4f2952b9acea8902746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e88bf3a24b7f7044001bca9d1220ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ed1aae0f0dd7524fe6f453902ff7c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78d46282eedb92c1614a7c77aa7dae749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75bcd7809dc5494401cb09ce3b1b94750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1f0a3c86b4f03d5c569eda0142d82751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6434b2739a059571631c0108ea5e6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ef426fbacd650e01ba3efa6948856753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e39a241eddddcd6ba0f4f9a4c8478754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff1b1814214d83f14287164e062e4d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed159991a871cdd46969316bab456c19756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e91603f37047e305b84b190cd8393c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0966739c7986d8d22b090cd37e1e0b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a36fd931a46c2210e2fdd126c3434759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b578cc890a8e4aa32f455967c976b7760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004c8cc94c924719aa533f228faafdb761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac243a223341bd4ae391fe676084d549762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2eb6d0429fb9510cbab0203c22acbd763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa689f98645dd202b60d335ca68ac9b3764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e272fe5d794aa16331e96d3273421765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d60c01cfbc73e8b1395960888a405766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0951bddbd2a28bd0e22cef5046f5823767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df15c8e0df98c4edbbfd139eabed1b3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92fb563d38ebcde48b39ced3831ba2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c05c08026c8a54b03665d924dc6ff9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cd626c6cabf513b24e984f8f380e9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebc6a225a9d5b8cb479b9c6ce8b206772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82fd56ccdc571fbbbe22165ce74fe07773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55229d275aac68afcf636eb1a242278b774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6628f690407a1975baa6d39ff9d3c56d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e83bd5d8ee85d15af25406d6e02dd776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051969b724ae15d909817322ae84b4fa777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84f08f198ba5566caa38dc43f78599778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f3e4155093f40e6dae5af2e3bdb00779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112e092875ab1f69203882b17f9b1f8780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bcb2aad18a372cfaf72b879ce48cbb781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abf803b4b26a6b92ddb81adb4216c2782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab903a9ba1115bb303c5d14fd20dc258783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b71eb5a7bcf545238718bc918d370784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efb7b9e6ac292f00a9b7f87bd06d41785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a1f9aeda9277d7e05c279031eaf55786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4bfa9991af89aea9fb522126f6302787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ba5198dadb0cf18dca02a07b323a1788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99017ad86e06ca3d347d4b21b70c8f99789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd42cb53e1f72b3298f053adb98070a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18eec521dd9f1f7146facabf6ba456791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39ca116d42a7eff0efa23e0951e6f4792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17291caa2b0aa3e50b3557b14c221b4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d32da50ce12c2bfe8a544f2f9dd33e794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b79bb575cf9744eabebecbcd539f1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e3aa690486daf2844035bc27e0c83796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b71f9d06a7f81ecc7d84bffb0155b6797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e4bff69641085644462ae41abb5ac798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e154c0a5d34dd08521446a9fd68cf7e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f62ee15c7d4672757c7b5f9166383800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263680ea5ec75c8e767baad02b8012c801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd9aee5e3f0c40a6ec99d6344d629c802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57da7a13bc76f1138456a7a464df90803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7546644ada6754eba6eb69d6ba9e60804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc509331ba1b6269cfe4f56c656566805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912017660c0d3c41a98195cb31fe316806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48a13f30c311a69b959d3171766530807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710765fd98825e893eb15ee471ed964808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263348087672c6aa4515497a07d4bad809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f06940242669b660749fb56db4633810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a18101a5abf69b7c993230ac9d1063811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0bf03227c0717980534b7d88fd7be812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca81ffb1482386ff14830370350716813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374237d23ee88e63cc7277bfdc9f7d2f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d228612828b3fd096d24c820b25df815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4181567dbc3f117c252b8ba83df3e4816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac1fe36c860182e18522c7f4421c20817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab2c1ebeb3c19cfcfdb7837c794ca4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3f66d336e4d059502c998a842fae4819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070b85275bfc9f277671b50e9108a79820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e57240693792ef212f294f649d6476821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa19547f04a9d6329c75527c62c20ac822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543d979096481b5cde844ac8c1f748f823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf71807416fde40bb95deb9e5953ce9824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391fecfd69d76c2d3106c0b397cd8bd825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097c0689baa0431fa20e6fdbab47b02826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7233b33127646ef26400dabd5cf9d9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e576aa5050927cd91a8e285a5ad4431828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b2fe4fb49b798eb8cd79d97e80b79829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffa13101277e754e9490b7e22e300d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04429676c65328378ac997fc6160dba6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dca43c2cc129a6cb6761009389009832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cc2a00cc5c71087873eee37378a16833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7227e72f7b9eadd8a44b631c98bb5c8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00eb745f0fb2b7f0144687f3cd62225835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fa893d47f932c3c358dd4553151d4836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073c9e4c4ee3d19eea5baf688563fab837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89c0da166d954e72b50869542b5188838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9715f509d3383350f9290dd93defb5839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933116c18526d553a449ae84aa8ce40a840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a7527611ade51dcdde80e1a14394d841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d7fe6e2d5dff9643986a10f145d66842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43fdb40b656754aa8507ddaa8359d36843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc1d1a81c86b117dcb1806c910451b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd32b372e72e2b945f8358771aa7d2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32a68eb9f32a9cef8f0af975f5a44a846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010d8e23527ab2fcf5005397c332f90847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f17c131212e150030acc229998d194848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c07d9b3d27b7a92050e2f0d6dc9f05849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a7b5c5f36fb2b0766ccb74cbe230b850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91d61778b0a2960ed2fe583a25360f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab63089fe41a08705fde7d46e4a9bc9852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d562ef9b195330800b7b4d4c7a98f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6548359f6ebee327f75f31eae8d5b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41af84db7a69102805bf4e3507ea54855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02f42cb3ff9425e60016f8a23e5f76856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e943465cf44616193bf814cac4f0f59857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7e7a1ea056d82558d244397a5572c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c3ffd88289f3b7a71bfe1cf2912d2859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3699440f255eeb732a015585ba4f35860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa446145fc0a8949b61d927f7e8e083e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6459ddea321506f36e1e04080342ec862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37456c4e441dda0d63b29dc56d41ae9863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11395381c8b5bc3e7f4ad20cc1b10cfa864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ceaebe75b3bfbe0b518f1982276bc865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c541d34951f964dcca07bdd6a9b8ed866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a9c472b0c5869cca443eb8815f9be867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365da663840a45f85b1c8be84a8ccdee868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d909c6d0548d5b280cfa3245cfedc9e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98feadfb0835be570e3b9030661a0f93870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ce5a24f5072ac136a1015341baf61c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec531ae795b0b2a63345c56aa07118872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e39127fe38213007072dde79a639d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece17e4c83a7174cbc5d7bc646e3d41874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e817b61dfe1f440d6bfa19e0291fb875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08fdd284532fe8e143b7a4f85132cde876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b47b30094164f310624f6cc96f0a2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b084e8c0c80661a511d1b724cdaac878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa1c7cb36e03eb6aad861e41c2c785879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc40f1e53fd01f21f5fc0c001810d85880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285eaf046bef7ebf36c2caf9207b2dff881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463587adb1b8351076143ad735f70df882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968dcf91feba4789b64761ce3735500a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b12781fbfc3bbc99d3a8e718008119884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1e66d2ebe43c948d045465cd76cf4885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62283b121aaf3adf368637c7bbcbc1c0886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de92151df28de23cd41bae7faa1f47a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6f7d83b8dc375bfff96567bb032dc888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec987be000046490d3b9aa8cdfcafcd5889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d65f026b8121e3d99d49d47ba83a05890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556ac53bf628cc3d6a78e482ffcd841891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b720f3de390c6a8db5c2ea605a4dcf1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acbd30d233dfb6fab72f8ef2935e8f0893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7b8b2afbe644cedf1687da8d27980894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c716d89c0c5eb4101b558cb8ca0d9a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee78f9425e509096244a8d24cd4b3cd896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede25fec65183b28f2843a90268deaf5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bea0a633a2c16580fc38279720241e898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5413171c83cda61bfc234278f744ed899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471005d01d0cfa474896c9fea209a9a2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df607dfc8a2399309faa0638b9ec054a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ed34745ba2d310f588ee16bb877cb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0284909b41ed54538b319a4420d26a903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ea746b7b266344384152a71d6b0a0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b98753edb63fee3b8835c169cfe38905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8072c93e28ee6ef84b4a7b42ea73878906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00271fc75c532c78c8613fb24ad0e76907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736f6da2f3fe88abac3a84bf4b384d3908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f1aa486b79d1251808ff12ae54412909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8160cb53740e6a9f75d928607b85e3b910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1e75e4e5f7be1a81408b022494c10911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4dd71a6fcb9c05de4c6560c1922a3912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6db59e7e8f542fb4aa02a993fa4e85913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4352ee83eb4e57a706b0bd08d305ea2914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f411d9659c155eae7035730bc2a7e5b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e302797d9f2f45271169a9934b9531e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a10a17f0a6e23f1da87555ccc9bee917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e067bbb2a1711227bac87a11324271918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb0a0c6843b313c8cb4d53f6f70160919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f2880baf967ba2f49d049e2973c2d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733e65ab257f32411370675f7516b7b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c02e3fabf89dde3b731b1ff5187d65922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e8d7fd70421c0bfa2060973854693923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6de7068f72f6f400b13eb4b125a8a924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65372c7a757fd83f8fc7d72f4463e231925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77a3cddbc49ed7d6228d586bc6fd65926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421a4dc2e5fcf954a5ebfb507e9a211927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc3b7825d0ca9d9822a1f5c5b8f7f6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c74209346016eacd7b54bfb8088e5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174d7d8f352ba55feb975ffe324036b930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622101a7199b41f50dc04db31a2150b931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83f4d6977a6fadddd8e6471e061582932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def18cc8e6f074951704aa792cbacc42933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e23d3bd40de5766c76f1f5f643861934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d7867a6f4be2c87db55b53f361fa6935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f9e33a8c03dca0daf71981fd9dc10936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5add24a837e21bdfc75e451840d755937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3134e536e855af71114f90ec98e26938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf692aae263ce59f55b2aba8505059c939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22dd799e3a1cfa78d00617a073a36c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a062e5cf5eded2169ddcd62fa533f941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e98e04439e580398065b27b41910b0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db1811b03976af00d9264167d95695943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b01b39f28196c498e1da55fd4d5cc5944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02febfcffe12669200b5df14407ae46945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62ed5108c64d40b491215c1e08ba7d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc785676768eaa532d12f6dc97bab59947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c3f2437a866a124bb92f1f34d0013948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4e5cb0db8b061a1c4fc7ee9e023f1949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7377a122b6eb3f25904f4dbac8f7aa950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a778d88af6ac7ff8ff524a59a022bd4951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727460d3941cb24ff4bf604862401fd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab3441bbc0432687d5e292e1c595e1953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb275a604f7d961a5d5f2d9ffd3c99f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be6b9c91ab4e71778f209fab26838f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bebc70b4e4cb22aca3684b344a9410956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18866621a4b37b2b34ef142311ce80a9957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ab38cfe0f2dbfbac5d6a86b7a38b4958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0b4824b33aadf620a4e54f160e764959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106e933ec25856b48920641f8584e0c1960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8488ad5eb6b9e72b91fceb7acbd79e1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbb40203e403f3fa22367fea5a6401962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25995bf700eb42688545c431297613fb963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9c169f614309060077512d2783ddc964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44102fb51c0ebbabf042dbe094a18122965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31c44c7f1d59490b0e3d1bec3457b3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6124ac82ce92c7186d1a39d4b12bd967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb19ef2d49d5783a84de37cf79c20f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae430f37e26e4ac5cb23a167a67cc99969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd81b01052cdadac1640c018098116970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8142788beb3737b83d5afc30eaa01c7971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc2134579d538c0b61e72af3ed692e972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ebbc8c77a89cd85ad2459e9fa7730973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0afe292cb6893685d0daff07396747974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50e97df6b7ea958853b7afe6189e35975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd625e6c54002c67d4d485db713d1c8976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e26b9a6ea37dfee2e45262e15b4fc977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>