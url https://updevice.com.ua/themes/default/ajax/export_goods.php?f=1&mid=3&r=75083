--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -3286,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e724fb7a303b7fc4466ee6aefb6771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f992ba42fd91c816c8c4540984664d42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cb279f9505c557ac0caa6501d564b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31093cbffdda082abf6fdabe6afd074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e39c86909335101767a84a620a0865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876a18ca821b331152271603b6bac466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430613786f5a7d3fbf85b2405d2953c37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d417147235490651d50659e769d748.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9c73e1d1cdf1361b08f40b56a61ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765f2a7aab8032f5d5cb33374ff74f810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2a5e847f7cee9f18a8c4f5710261611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d2e37723ae320119e20b57661f48912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4750982b64ffb08c296f387211ab9d2413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4fd3293af462f23084619986e339e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4efde589241b154f553b6616f52c24d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9daba0951686162d72dadb9173e1b5b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903925c67dce0dc5a6df6600b5595dc517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d825731afa5bc8d09d9bff392d3e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac96784900e95690e3c939e1d01253119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b79b94151f632ab23ecbc5a578ffbe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2a846482295678be227d60457a11e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7b598622f59fa7f5977e838213b4022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361fae90e30f51d13555516e5cb7d3723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab57c4730b721d89ca29040868d4c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ed00def899441d496e5279f9f311325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c2d029ad1d681bdb7ca9fd2415e8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ddb69b2e3459903159eb4304903d8127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5b5ba3d92970e0255af9550320c4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd9e7e45901902a0c82e45de188f8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f73d6e659781d714c59bdb2b39d9f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727bca8f5e8f0d40f0b76cc58cc788131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3644ab46f71d15e2bc7112b9bede4a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005884fa70f8d994de92642b2746bd6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774d24f40586fab566f35ab24d8e4cc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156185a51d97c527f7fed90d7761089635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822281927af41b3d72afd52780154d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cb7877e5763378ea500645910651737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908542798091d3b29f87cc85680154238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfe2e43c3e3fe03320eb758770a1c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809a512b6c370762bde1bd495bd898a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb14708777eab56a22c563c0e272d6b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1991f113cafdbf000004900e3e77f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d060266146f2bce8df887ad92890d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d91dd0fd03be039e8b36af05ad81af44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4c10d30a29bc6bcfbf66c111b036e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8c52fbee0d82806c649ed5a57b516c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9d95f163135dab8cc3bdb00fc067847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22130b54a7ecaf34ad18a06a6d03e5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85f18f61b0a9b44e8c6578aec3045749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7db226713c626644b780a187045e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451ba785ad7ce6f1c6f3e4b485fadd051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24265648d21495358fe288441c44643552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4996638eddf7a35e42ed677bc4a9ce553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7790614419c5d35808c1d8af55c0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb997c1aa254468b4024be2914541855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13db9f5d07ff92b8409a3d460a0bb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1bc81562d3c494c6c877a284aca3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e511525fc8235e4a6960d98c14e742df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5aa02f01440c3fc4722f4e165a70259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa9c7d2ded9b15bfad145f488b950260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88e9c46854d77acd0059923ee7b9a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a661e93373f4aace93a6b9f6883fc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163adb35bd32956ecd2815b065d686aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c165c127699e6fc0f9225257c5ecfd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961777d94cc3d75c515135cee976267465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf72932d530d3d697e673edda79933666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd472a87fe5eb7d2c01e42778f5915c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7b4496999eccfbb8a609f35f9404868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488c249ec73709bfd5452e2adb7a68269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1855beea806f2984f9b9d97334f48a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca7f5611a70d1253003bc5a9676b0d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310d7565a9aa29266e6e16665116d8372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd77bfb99175fccbe3429a668d76c2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51a3355923763e69c37dd91b6af1fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482a6d7702b133d36e4186a2bc840e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20438931e6e627625d3d4ed4269bcf6076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81d111322d045249e428febf7f88a477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eee44b2363dede21e95edd2ce421d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d346fd8a346c94c54c272eae1c5591879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7913435fc946b4c41ea4646895bbd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957c8e02f1210abe5c51e8169f98ad181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2c3c906fae77a8aa287fa108968e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf9b5a09ca21af8123aa90a680689f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3fdca3ce5adff529aed41a57a0fea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e39430f989e15a04a1c1caeeb009fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45770b5f73d427cc1d346eb9990c1f6686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f05ff8cbd5262e25b43ae25af9eeaa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2fb1abda20d1100805093b69f73df688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728013b1697cf505c3098323cfebbba489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c00e0fb232ff865b89b07d3d86fd1f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b653b3750a73608cb0a02555818e9cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3920fefbcbfb4d2e8f2e345a48040392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f935ae61bf406a7f4f75859b786cbe893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c9d58af3c7e143cec15184bc322af94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fab666275997bfe70f1dde06ffb8bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb24357c4238580c5f568078d2c92796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf02f882f2ef6d955a40db2851c09f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060afd54b7c499f51d0a118bd67301d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d793995f544598fd8cc9a9299a95e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36699c1baf531d3068702a827e68a37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e17fbcce622d84b1887aa7c9f4551101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f5719417cf4b452bf48db3d62de992102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698c08165c7a1eec3c40a6ea187fc54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56049e96950a49b423f827296513535b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38f8d1914275ad7aa496d642cc811b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0266e0c4664d7f95fc90fbc2cce79f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801a8352bc6833aad9df3b77f63402d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005909746d0bd4ee535082e1bd88c8c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c9f56ce461df5abea4a33d756d393109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2dddccc01f9a42acd5228e30ffd519110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92006cd04d198ec087993a7f6d3c42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c161cc8c096d4fdcf9fc6ce6638456112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812c1935770a86728b29c34b4865aad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ef5c36af302d1281c3b2744a2fc02114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42cdbe5d0221dcb7bb5c8cf032aebae115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c72160c3e579c5be36daac2724749116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f270968306e4f52af8c715811aaa0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c5d96ced9a9c646392ce43e5bcfe9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d00aabadf3ae79283a2cccbfc01c3a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43bdf646bde402097a57938bb07305120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a9460ec792de2fa70586299963032121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc2b7f8564809e574af16574e40ccd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e1c5e6c875411eaf9628a63b17cd5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f41681c23f48aa1f461c65664657ecf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed37845a7d1c674bf96ed13b823881b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6457f8fe0f49a4c28bcdd6c63de478126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bf89b7261ef89241f5ae9bdbcef27127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4807b5b47ef92fbb0c32ebfa8182fba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64139ae21c0b60e29eff312f3da028a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e769cf9bb54a78f79ca2e10b3ff7f7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d4085706a3ed38ae8587c689a13e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26982ee095102c56edc88b27ac763ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddc0dc1c9c623cc82aa07bf38b9d04133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39cce4acd8bf539d5b698996eb9622134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62819773f773ee343134776091268d08135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6976ac1b863f4b4952609aaa4fdbe38136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa4d5c188a800cb8542e99cc4e5e7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d75b3ca48aa90dc83cc3edad0b762138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f04829d953c99e5d1ad09f9741d284139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50864527d6af7c30c6f79614248a9322140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6eaf56847a0413a5a79752e4a16f9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398fbcee360b45a4e834252b16672f47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd3930e4eb2cc42076e8c432fd9a5b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c22565c4de624ba566650d16036fb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17657ef89aac29c101927729e9d8028145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25614257e86ef4aad4332687914168f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0f49dfb3627bf18732e736691d0b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036716807b3b812815fa799ba4966a4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619c6051f6e4aed7e9923469ed29c19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070905cfb43118a03e156763bdaf4c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d2cdc1d658e1b404fc25e8538faa30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de1341dedd92e0b3ce19bef2330c12152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90927759fbbcc468350bb7447dc546e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e208a183a08b67efb8cac179593af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3076489394214fbbe62e32aab505c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e78050e61f7e71ba0e03bcad6e2c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0a683affa98d01603606d617bb1db157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900090b122227e3c5ff8b524f00ed2a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e44a633bc7b65984891c4928ea747159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb350df21e400befb8185d420d89fa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea18a1755e7e9078accda430df9d6f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523dbf195475aa172c7731c3c04b9ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675cae41e0306f938ba6afa08900821163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058746f632ec812c6e579b42fa073cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98ed29c2ca9fd4ce4636e10fffea00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72055f97056f90140a7b72c4abbcc813166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127f9624e32588f271298585ac3863a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568abb5a7497c5448a756453163d5c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f157a7c153c63d2cbedc4abc592d8e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2542b8f951389a0c05ce5dec930ea9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8e4642f8ed602bae79491bcf56aa7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c09817d7fcd9f894a4d37fa5add7dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a685941003dbaf8a233d000283f347173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c24fd8ef5d9fe84a8079bea145907174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023db9314b686e38ecbeb0323d6bc38175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c4330f49657ed3ab9f8b5e4d02ab2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b57bb97fa091ddf9a8c23ee18c8718177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c536c181317b72d0c72df4af36cb8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a2666292c120bae5e5501cb96b2cb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20136760d02300b7d1987c22e3a2b82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343e2da54870fdf3080a35f61005260181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360a2f9be5f19668164b55d0f920a4c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1662e31c48c456acc4d7fa661ce404c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067bf31d97520ce24a6b0f9627c9736a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb997b9a104210c5250c6124ecf4de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df6b344d96e7641da3b717b1ddaf84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403607fa3a4d091936d0f08b4e5e4a8f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e611893754a1c22cc1bb6f4d6bdbfa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2ff8ba096fc7e788e6971dfe14439189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0b058d3ddee79116215ddb4c009f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9e7ea22e25245341ae940924c7890191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa23e62f2cab3b8cb941ee9ee07339192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5480a912a820225f3d2880631a2b1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab4935ef407c1372278c8bcef07a08194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28043df61d836f763bfd9a91aa2aae67195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff02fdc34ffb78e282415e9ebc8495b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9295adb7c97764b85c89dd11f90dc21197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befbfae0606e27bc92861ee8b5915bb8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520d7f9537e3f392fa186a5646a29a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b7a8f9709e1e691e30b342223aeb9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01630de0e89af60cd1da423c4c4edde201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669334fedf6039fc81d90bc22f0d7fc4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a144e8d5a61a72b22b99a9fcbd3fc52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811c9d385cf4e89527da46113bd8506204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c231eb56a566932e360ed0e974fd1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fff8a8d31635181e4514683f343bd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48267c504a777b7ef3c242bfdf201ac6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aff8a2a92909560a2c4f619cace130208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022ec12e8590301543f844d3632eeef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d895c200b4dfc90109e1aa75181432210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94649ae596b2653a588cda31b0426aff211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd1cac1846dc4d680ee95e8fd09956212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38da653093d9fd27b0ccd4f8d07851213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf27e5ad0e485e1dd36edefa659dca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bef40463c2db57cd43b108a68dd74215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e085e420c2d7ad9197ce8e13bb6aacdd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7761b5a571fd973b41d89b608add5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8f456309fc4741dd0052bd2ab3b47218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d0f31ab0c4939a3018a4c50c4fccb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7061913782f9a8bd743ef8c5b93e9e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9531e38a9f5157bb6216d2a7257a1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09027fce639421f7eb01f7472f3189a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d846323f86adac6736387739118c89223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8fbf680d95d631f60706fb3f80ede224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036b1ca71a04f27bc23b08053be77ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc619ec199051741972b82a795416d6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aaacba2c9e0e4c311b66a2145b4e0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840666fd218f399faec6d20de1a6ef7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ee6bfa3fba25e05385f85f3c287ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58bdd6fa3cba5fe21522744eb575e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2301545937ec2b19a7bff6aa16c43a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c4a1cb3aa662cefe8e3a35fe16684232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc1f273f8112b36d45ca5e6c052b5d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c14c362d1d23c8bebb28b4c7fd8dc5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04d1a865eef7098cce75203519fcc0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fecbfb5ea025fe9ae748a6886f8d4e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23249004b2f8d352af489ae14ad21eb9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bddb70fbd6e2186b7bac518e5e2443238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1946323e141e6a1e8fbca18035963ae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e4b8f64d3b5bd76d13cf487903510240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c389e53c625cd0a3b4fd166c10fd1e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4e8d0488ef7dad5a65a2f246c1a6d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63538ea7a8846830dac386072ce413ac243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457785c33e769a823bb1985b28f43d80244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c30b5bc38630de9ace73ad1fe650d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e585951383418fd2d4b153537467b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd122f9b07501c960f29e9ed55a8f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028893d292f96ccc162f28331998790248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a41bede13e9d35a3b2a99c15ab94f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48655fe85645da6763a433323c363b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73c7f2622315201f99bfced816ce16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cdc1a87c7f4743b283e2eb4450af9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d658473ee121495f71b1a75fb66caa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e3a30e022ce5af46740ab227efe02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78118a1a08a071e5dba930000f903001255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe0f7fa15264f454c26d04607ed0b7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255452f0bd8dd1dcb40a5f352a19389257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b6ebd5d1e561e448bbb073b8088dc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5280529bcae22def5360af3a6e6216e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb10f775cbad70396da000e02ebb68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee0b330b618168ce3fcd30fb42eb21f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772befc68d54f8de2b8c1fb1686f6c96262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9aed29da67701a3e5f342e9a1aa9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d77d1a1d800e0f7d6cdb67a6f3b75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80246ba9222544a11f7b2cc8d2c7c3fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682c5f4e6f6a5e189852301127efcb8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f58f45eda9d77c9013fe9b2dc50503267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63a162f68d66a5a66107842ea05dba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121c835bf36fef392d8b98d337997d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd076613205c5e0843c90b529596013270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105975eb1b83a7d9d8344dc5db8f297f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11c3a3a5d4d2c4e15ddeef53622680272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059020d1800c03a5397e836f906c485273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f5da7fbd4e4de6a2772d86ea4b0d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69552b70b9087cb5ced838a21d0773ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f4eee328e9416da059bfd056cfcbe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c89e1c1185740dbdc25c6295c58b93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19ef16cf3aaeb3adbbb39ea98ecf36278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e315b3d63d1f109082e8a9a76eca7e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7537e9c2a7dcf396cf9383fbd9df8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea81c2c247c0285694055cf55dbc93281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b68ff23ce8b70a87556cc89df1a58282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d43eb4c785a82b695a2ba395576e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ca21349baae6adda6b9a38652351a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb7c1022e610b5caa1f6d61702b554285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c81b71f205eb10d0a2a02a44ea87e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ddf71491d58c81660481ce04a31ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88c7b26101dab3fb158124d80b6c06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af228a0a0ec332ece6cf9f79d01d1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278fe148508df812ef5bde786f1931f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c6476036f84819cd60a1ae6d6c3f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05266c74dc762eba47cddef7de8fea7a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2368e2af53f393e88749d918d9503293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c584ce8ec61328106dc319146b798294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9cbd7b85aee7b72ea1e6bc9ba143c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677990ea34e45a03efb3c6a78c69f39d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc9186e331eb6c149baa60d5435d9c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4bd09cdeabbecc27e6ce3623aae34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f19a39e75148de2e590aa7ad2d9c95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557f7e04c7b58b958ffcf6c1088211b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fbe48f9c3573fa6bbf3a886902824301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d79594310828ecb5dc1cc18a4534d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459c6440d5a4ae422b0c8e0b6aca9c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4622d00495d50144c1fdffd65b00e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29d5bd76d9211f175d466d6776344bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefb38b27cfff2dbe81f2449ab90f21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d57a53f4f2d88547e5bf1d2a9c0fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639089c80a7ac72a9dd0944f2ecdc7f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b3aa9dd801c4f0d81b852499047ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6e22b681e0cee94e43870ecd8792a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5297977bffdee5191bd869d35296ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d993d0dd1dab98c6a0bfba6facdbc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a904ec430db448c25a65931006e02e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad7e8fbab40132b3410307c23bde70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc718f0f750a418192042a33e5acd726315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c2d982a41b08bbe9b687dc360c87f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6854bd76145ccffef9b754074bec46f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4a64b5318f0f4772e55f707b3c204318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb86f07eb1ee0e49fea6d1db33496fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb35f76338d3cd68686327a5ecccc5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d302ab95fd2d2ec07a887a14056bee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed99f474f96ec3c4cebd7092912fae9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a68727a914a64a19d5eb2c5e3682b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370c561a89a60d0ebf2633db4ea5c655324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1744954b87547b6857b5e46afb978c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645e00608c69ea43185690c087bea1e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd71b2c82644556ae5f610c6f5f28c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae5e5db3c330f4730dd260968e74f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64297f11bfb14d3dbb2b9dd7174ff46d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76847a9ef983ec67239ecf47ca6cab28330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ed907338810a750f9ac9a74c7aa7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b4ec6abbfc75cf446328c39ebc095332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0c22a962ca593eb53511b0fc56151333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee97efa54e400a22bfe636936153147334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ca56fc54a59a996dd676a243c6380335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffd8e7b4356e6a6d51a7ff6a7a78a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396845c75d14edab57bb24aee60a960337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c6a013a4b1f76d12ba123c9f6ef38338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8f19f134615baa7f8eeed26251ac43339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e36944ef90a47af40f521f5e763d4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225b715978a26ccca175a9181d49f64341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036be9757acc90d984b63ecd58fe572342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7531e9c2763efc1ee9a7e7b068a75343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960c34266dc125fb8da0ff4543b7b0a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c6143d972e158739bcff122c309ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025a86cfac74b11efde3cf527a7854d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f34e47629ada2e9b6b6813592a1328347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae799a59304bf56432f96d604e99fef348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c4a1b467b632bbf8ce31cc41a8db4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83914ba7733e891ea8b0c9bde0274b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800b8834bc732bf575124efdde57546351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd95ecc28c5a9c9c3822baf521c7f56352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989b7ef71c7eebd78003cb2b0ad92e2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec536c1b2ef4e038573cecfd6d6019354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e45951abb0ebbd855edb9423587b4e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57959d08edfe0dda79f8c9d1211c4673356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9409715cb5daddc4992a79ce2a08403357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9c91ec417034dbd232ca28854be5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c237a429648293d92c54fca4190890c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e4c2452cca3141b9c55586d5d0d40360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b5922d014d5ac00603fb3b227b683361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928dc067daa3f3479496aa75dda540b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c60a44a4695b7bafec5f15c914f60363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1e2e341d05b94c7e9f866ef94d5fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493dd6582c32f65bc6db0580d3a0b43365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379bd4a9263092990de3f057da12107366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3fe4fa69250fbc16ebe674abaa4c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5622dcaa39498bf7768599d19658b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab5623da1e67561d0cbf0ab7125061369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e801baf2d2389d3ddce1ddfb31fd5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccb15b83c5abd4f75a72427b2eb39b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf3c241953a4f977bcfff906ec601d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254b2379b5823d24edaf9c0387e8c5f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15c896922477d0bc61c62a19589eaf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895daaf2f1de2c3227df04f62aa69942375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99554e9cc89f4acf9bcd7df337f521c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232ed207feb8b2a5baedb6364729cdc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9845e061cd02f1160ce6ebcb93ba3208378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e39b96e4aa32d5b9ccbf8377232f6b3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b0f2f0d2279db847786592f1874fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9a44cb9e74335a221d70fd4f88a4b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856100980bb10b573f4c9f31782bb68382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b148929f090cab6fad210bf0dc9e5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78163a24116cb3ed31f6d5858c1b95eb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5cc6465bf4b5641571aaeb4e787b3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3d0146263c713c371ab9e13c8a7ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8983b48f68fde4a47e5acc0cf3711ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1774188775f089bba52cf7e7ea6c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6fb343e1c53eed35f1beda86d37da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc65f42a6fb38782380717cc83385b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287b847631b7e749d0b8823229d5617391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9dad9e98e4ec8934aad25fa3db32b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f9b35d4071348b114fb1a7acc3af5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562ecb923a337155beb371d0c13c856394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5e2c74236b01c8f98b2062f316960395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077d467108bce2bbe2b6b6baa351cc8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64c5aec5907660c0d34c4b08426576397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbcbf41a6d3fd09c576826f137745e2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74138066d428960a67d54da8090f28b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8357103123a5f31551a30a0b470bca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cca8eb96c14617b773b3086a72b1e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cceb847270fab54cb27a777e8e7b27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5787aaf1af409fd09da543fc20ce4b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2f11a9bee2267f4f1a82c60f70ad7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acef5d1088e640c4c20e3198536158405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f6d9ee1d352e319791370d46e698e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2d9dfdccf44dd03bded66d827fa4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7276e89254709b2cf71031d51aa53c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb9d2d0ec57b19469473380391acf5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f12aa845ff7bb01e6da2bb60f81c3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d46855d624194b5329b456156f2381411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9f257503d06ff8d6f3c69aa89c4ca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7850d900ffbc107ad8a139ea288deccd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c7dea91c2e85efd0481c8834c992c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3bad80cfd6bbb01b8e84227bc0732f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf06b338f57efe5e2f56e355bf11217416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d851401619b40eddc752b5103e4c706417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248c02d476ab45c41c2caf14e2fdbb7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af3764dbdf0f73241f95bc8e8af8b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3beac2a053c16d0de68446dc157e04a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e6749250311f80a59901b97066e0d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef528c4104c758df985819ec5975dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61daa8727e374d930581732e906461f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cad0c5d6212ad6c2274030516b042424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3063e719daa7ee4ea68df717638821425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43035ed0fa9c6528823ca0c8496353f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda71c2c2c21e8d8c88d8386f62155f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20263ba973ae7a31e552edd4be9648d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d19fe666126f40200ef910b89b5b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e327d910d63d194dd18ac1273ee34f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b4117362df7592b34cd1f44777097431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83b736892c8c84586dfe62a58a3501432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a996805a9a02ba28082457c7039db74433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c95ca7344461a2622d140faef20de434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4635845551fa30cc77d4b882becdcfd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efede020299ad7b8e4a22ee44715165436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c80575b10a384e3876425e0aaf1f8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3fd1916477eaf397a80f57b237395438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a2d54aaf12ce2420a490dbad89bc1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2152ebd4b0b97d1c23fdfe04b123295440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed952e11436033401aaa16fe75de9a4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a03d8b04ca23505dabe9f4f135cc0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db45162f1e506e5bd8dcb47034a051443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197c867e1ca02aa5f0f45960264e45ff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdde04b63c37b02331109a2c0b1ff2f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f785c5ee2ad568fe723e292ad110565446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c74b3a4d55af668f5c344e8dd69310447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f1cd00b7548e5283c675d02e780c5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadf282aefe71b65b9ba72d930fdf03449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60c4d78e70a787bcd0d53bac9d4be8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd77bbde0f590c5b6ef2e1e91116d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda89c6fd8c0af5edd5174465f88df3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d518c344fe4b0fbdd10f935131acc09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c786718f660511e0f91980ad61e8753454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebc3ce0bd6efadaaa6bc04a025d987455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd4277842d67cfef81240f576a9185456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99032131e78f115c1820219d8a8608457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389363a21a70a32b7c7b63eac1177114458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143eb0f725bd84900132cbda7b98a729459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bec9d2c392c6e38abda2c9e639606d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0643d5aa26068db135225dbf64150d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb838995e0aa401a393a383aade87d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d430550e9095316abf5ffb3d733374b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb13c69298678ffb883bd87d7fc823464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc0a9c79eeef837ecede81539cddc9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44758c1f0d5a59ffc09bbe5bee74df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c826a63b4b3fbe34b6c9bcff8968864467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729a5951fa3f57f9d2b9c79ebef6846468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24019766ba1c9c0875dad424890d692c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a478595fbd67cc78d960a94684b607470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a17bcacc0271ae0daf1ec61468a49471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441a1fd308596b802e6265ab02e99db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8d98bfb8ef7e5bae27be010a0924a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fdcc6a9ae6804bca665eccedb2383474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107572f5cf934cd452d2e9e2424e521475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f8bb3e7b191f160c3434ba8799f2e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b008d0ddd40cdddacb55de6cbbc1a4b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2c02cf5e1904aba38e87179b2d65c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08f1205da39b103b2852072b60bfef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c08605365ab2b29b787d2fda01fc42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138c4477a614997d35813356749514b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf02a5a7a7585e7b11b44b566ccfdb3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4446a91cdd37f649fd1262643ee1609483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc268b64ef505a039b07fdbf05cf46a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f617a206d6621dd2defa70ac5d229485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4541485b9ffcec42ecbc368bf06615486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ebbbd506854b6457a5d741b0a5162487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72561b1f47fffe662acc9fb8e2e25407488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39959514de8ad05f8aec3a8755eb7b25489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0546f7c3775cb91789583647b875ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f55ffc8b1463634ee64a92bf13b1d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25053f1705fca680afd76a068ed8e2c3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e3e368cb13891e8546f36a999b446493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3c76b5869f64f78fdda0d64f9ef76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1142e614145ae98abb2370865bb87495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a03c2e1f3b22ff9149bc6e991b93b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5906508fbb8fa11602619ed513f3ce497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98cd9080c1aebc2e11e865ee9f1518498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149eaeadaaa221a673c181140b9fd7e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e6e494365262aba3ef4028c35c7c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b1c880d5b7f1b74fbdc900c2954cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8974361c4e6cd74534006446be494502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b09fc52274c8104d55a99db6e51903503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6575ae78b829d92ffc066303c6972504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b878f3e2fe8729bdf46e241f408b74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcae3da0334d9ac16f47667a7a2938506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06ad0db0152c6458c9ecd2b8b62928507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b27757246ab15f270b09be2e9f624c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a28b69523efd442d00a7e25394a05f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7441d7aea839f713657d5faee1268510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f28ff69da3045af6af2834baca769d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31cc8582d74bbfc445c8697bc925bd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b50c289ba85fb59fd1d0c639eaf9c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb8f746f877e6845f3f3c0218b6a80514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af040c4ac7e95cbf4127250623a7535515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245f9745c2963c82a3f76a724bf6b26516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92957e79fd984267c31ffd11b4629ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c415966190217dce4f1485ea0f008da518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027eb25c04b828488baf215c9bcdaca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43528b4449aa909c6cc3b3528bec0b8d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f88b9655613ce4a23f57330f4f41d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a31d353f5e8df1d2f7a3339d67466522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db84831a8b79da5cfba8b860d10367523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff78f0daeb409fc1ca0249a93a21cfb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74980f4d8c1d5693cee82641e483ec7b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0e8a0d937249491c0c779ec7a5b2b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e76f158c8c3df10cccd280a8208721527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7977a7d7f73fcf0df1c2f3e4d92155528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcece34bfbb5bb77373cbddf5dd16b31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82063428f4173c3fdc7531f4d7ecde8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade33ad0215edd6d9de025c71c502df531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a10f4f1958382694398eaa7c41ded1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc8c980f85238ad124ad140634a77b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e3f4c467174078e804b4dcf336912534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c638ff476dc561ce3abd561e70c12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b99ab86be68fe5e8f450d0b71588a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1406b16def399cf356cc751b98f3e2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b5f995ad1d438a756f1c9fd1a49d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593730699fdf6787033411d94ff94940539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e00347549c6fb928ad88a02f4e099f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7086444b06795045b252114635a09541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb7db1f5a18bc4ab753390ca03a752542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec01effa10a17afbec6d2c34478c54543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2513a0ea805fc593a4d7218d5eea84544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395da988d90470e97d3ba7062114efd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcd3da079f234adaa54c70b2740e6f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55368fd2aa1f4c82651ea8fe136ca3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d778dcfde20c13f84a5ff58f7700b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b224f360a6ecf0d431c2bf4d28e6f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a2042498ddf93d61a7cf82e83cfb0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571ad82d0391a51fe1963eafd959d97551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e87b5b85e226985b92eea648fe696a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aaf52cf305ef8cbd432876efe74c3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a76f8b4c96713e4ff914b716bbf24554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd26bfe8246c407687a67b7ebd21be555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbd6ae00ed3aea22e3155ff7caf2c9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7fa446b3134148f420e9b01d8abe3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5a1a0dc8ba0e239d5d56a3fd98144558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dba63cf286f4bc56de61e81bf1c24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b58a505d7901579a49456d1af26eaf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec416a0ffc9958fd66c65dfb9d8d5946561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacadf45c0286fc8ec0b5dd3e0c278af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab2671b1aa7cef2f863eb8a48e291a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b48d474347401f21507304762f377a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756b875a9c7aa20814a624d8a27f640565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43635b7a2bc19de0f1f8a9ee362e49d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ea91a5df271cd5b5960314c69daaa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984a5af9a5e2408cf88540f6e3ce5ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a702881930f4f2c33593e875d81820569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a010af88dc91bdc6b44f27512e327b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a2f259e559963aac04308fc83d109571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feacf9c35156ccb77bbd0da6429c21b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586b5926dab4d7d35952c0432f5bf8a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc57e0b65dd223eb0c06dce84b557e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd09973adfcc9a5821c2c7eaf58df0b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbf74220acab0686e2e647ad1afb7f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362e1040ed27f48727d669552ece2e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb999dc772a3fb399574009ead82bf9e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e926b3304e6721b52061e0d2768126579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19460bdc21672d5198e512ed1faaa61c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d29e7fcbf77b1a6f9d10b1713c67ce581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0b05d7b19b8b31b5baaa19b4c84a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0ed5420fb111323c68742a3e8cbdf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb96f327203b4c0df4672de16e9854584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebc6194c1787a15c959c77b946c9ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3594b8972cc214ae81a66b33494b0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f90aad61de14a259c7583e6a36d5a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cd3ecd19933507baaf37f98f9e87e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed9b6f89bf9e7ce8993cae637ba798589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dc3cb2627884342375e66e227f2db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5eecc12b1fc6af43aa3fa1c35c032d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8892e1013ea17d492ba8f5cbf40d7ab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1924d18f9f6044f8bbefa152a6d40593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5912397d890d71c54db5e2a33a84e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d49abbfa7e4108cada114d32316cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b826dc5e66251713e9d855fcd5824f6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0058255a0c22aafecbbdb3869a803597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283effb6be7e4c1871da1a10ee9e073598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a4f22d3b5ca878282c43e1c6c6f65599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cebaa33fe8747a5f6ab1ede95842c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9bfd4de8ddc91a9a59558b346d03c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5bedec5642ae6a82f972112227b81602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bc865c131b0f4c03ac8799ebd0606603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825e9b4fe203d2642b4ff07503d4431604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2189c1c0c63b4614a30d76adeb14a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7aa5c9cc72ec14405d8f50a5a37cd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc838c95e6a04ab3c9eb1c792d828ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13f9e5847bd7d2bcf3b7b19f77e98b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2155e98ced1f1bd456da448588fdd7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4ca18645902af05be5ba4edf3c691610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab38af94856695aeede98718e009b9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc427ba56dd32918c7492f964b821bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82572ae1608c52210f78089463d83d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302df1b8bd9c893e8600eb2cd6d0296614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f320bd0343263d18863007ffbe82eac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae7d8b8d152c5a8427901bfd59e7a1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b49e347df74aebaa244ee35f300cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a717acfa98090f5bd81db64e220cf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ed358be7f26981255ce9663926e2d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a5ee12d421b5ae6425471ca015f81620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fea1b4c7573efa6c92fab4c2bb257621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb6837423c75e2ce5d913132159447622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e078d644125af3201ab619f9dfd044623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9188261a6184a36dc1121e2b2f87ab624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d4b24d8ea34e78820e8937bb81920625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636bb269e355b3f2fabb44e27c40b24626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0c6b46478a7ad139d8d3cdcb4de8e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64dd59fccd70c279d6ac747970d9ce3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540606736c6f1cadd88a2b9c9dc012b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb3e17f8f6b3f97c6bcd5e7cdd8e53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf227dbeb025c04c1689ee7465123c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0d1af137e1c1073e4126d6dfe24ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badeac34a70d784257b1af5e8e602b07633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5b0e6452278101ed89748732b321b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f4cb513ed7612483b3ab1da993179635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c7e718bfae05e9a44071a2067a2ab636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc07613454a37ec41d015ce1e408f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167874fdddb85d6a3a118e3db6f2271638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99adc37dddb34e3418779c4f6dd7ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff67bfc016ef49ae62c58cda45ad28640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e663c4b1fc820d5df740fa9e25241b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4185e5a3044676d201565fd85a794642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da462913aac51b08881f23cfc868d5ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4021928533d301c66a9fe640d1ff35e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f32c0ed0e41ef4bf0bd983ee7ac47645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186978ed691eb6c6ec0248b8c49d5c2e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dd8eee0d67d20ea2f6744a98712bd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4163ef76ad839375d6feb00b1cca2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c39d6c2db2563c1529be0f83ee8e1e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a28ac07c27f7ac874061abf318a66a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a188252a38e5bfe35fee0fb3d39d696651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ecff94cba4d69d15e2a9400d923dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c27a10a00bbaf50bac66efececc8b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010e191f601fda62a567d8846f6abd8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78245f00e90b0b0da58e0656f87b10d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b2f025a368de9a2012fc55da2d937656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ea70e2c9e58563b461663318d677a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31e4c692c2900bfffcd585fe89e7e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bd3ad7cba613aa4a7f416306ba453659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b695578b020546794046e2b66004c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb04db887e80c37301a75a9242bdcdd5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60a74086feb83beeaded47119b34d8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98162a3135fd92c4c3a38ba32fb9d0c2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad830890bb26135a21b462ef00541d06664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17366fad83d8ee41a180009cf2c66b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879144d7915f1b94d7882af1ce1e0c5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6208a7614ad9946d84a0167fdf61ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9065765c851b6ac72a5f7a47550c9f0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56539e7336dc18601496fd7847135338669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3ab2e73de6785eb3ffe18be536a31670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdf02e13d0a6a93932c00182f2ca98671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96ee926e55a044dca631708a309481672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18628c79b1980210303feb25fcf1700f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2d408033d839c885ebddb8c5c051d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6898a784e676d0d0a417a07b60365675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e55fd86c211a05b3340d8779c6563676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a163019e244346674272a30553f9eaa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde53e08d0cd55271e89ddd2a3a79c03678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb85271768aa0b71f4d1b9fb94286c9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10958edcd36e67ea9565df5b65bb838d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723cbb3333a6b0d672f111c1491aade681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826ea212e3e365fc545146214b39a15682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244020de19d0d59797c65cd46d9160d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff17a3d1dbe93bf830de6db9a55367d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368fee48f3398e7838b3e011fa41258685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2203640fad71157c3a7c1209b54a1fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0ea741676e75185ecf13863abcfe1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efea3ad890640ec9cd4bcd121821e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7212fd4f46846bce1e6bfbd594d4571689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde1a154172025d86e9b7a6ac96c294690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef777b2867ef2e79cae71cb575a641d1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5162dcac290876202bf3b6caa8f50aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5bdd4282bf042010a3cc966d6543c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdaa4b9c9c81cc6c18ed4a29483754694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02158ca6e18386fd837050cb08493a4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8e4ee4b80e75296ce1ceec33fe367696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41a783fa05eafdacb75c4d92e5b1f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408aa2348c923bb7374045d5b24008c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a120958aa9bed8c33ed9e6da28a0b7d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d435d4b09e78478c8c4c350e4aa7a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc68ad837440edc80d1483a23b22183701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f813326d993bf5d82e4746de2c570702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a16f510050b5fdb069728685b9f2b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362be25237b9681d5ee8ed1e583c6f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960a5169e237e04626becd740ba4974705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74135ae93fd9966c6bb30994770f04706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463e220706e57081b00ac0f9b743ea4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e4659b1c035449df8104f05d1299d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c0aa5ba5b741950c18ef22b9eb20a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad617deedb209c52286ed0b14efa6bfc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2f06e5e81e238bc39a2618ae209c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a4b421acd2d2c105111040a8fa3dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6051f7bde8f097ee2a63182889da287713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a406d08dde22b8898f2f83bf876e02714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f6efdc13db6779eafeb2694604c80715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7779bcda5ebbe86484539b2d693a6f1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88582bc35d372906d46f6dc9b3b683717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c72dc871ae222b0dcd40a1b4f6a50718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900006959e169f5ac003b67455ea3e8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2db7dba70197fecc480925b073def720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cfbfa81e6270c5399048ac0d3d026721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610897fc15ba6f7fcdd1ce6123bfdde3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac1fa4c71a1313f1378f9e6940a105723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296e628a7052ed474052b46b8342f3d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187dd918d77165d7c6872031d7cbf330725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72382cf732df8d0ec0783051c85e10726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5b50b2eb3365e715a8aea70a9836d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df327cc2d0e570fa937a73c54bdf6903728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234c6d24cbe2ca387bce8551d5c6551729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d1abf64537f11703774dd6509deff730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb27ff9d7332a37e2b493b71ec2b09f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f422cb5e58ee92ca0a6d72111f75f0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c86ba8282d0bb993da84db10476d0b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1fa35dd996eaf1e45a56150e60c29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14e82b7bbfba30ca93f8f22be0f117d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d77077c3f6513fe2c30d1f28081f12736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879a34bef760dbe062b9bdde5ae33c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525df655993bc070e8376707a1df71e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88697efc56efc86363f51114d0365b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a634363e8057716baedea40b0c1210e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2de3e21b4531448d5a9ae4808402a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4f4f83aaa41197e66b9de782bf730742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f4f736552115fc39e55f5cf297c1b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae26c6d6f8d5758782dfead3a3e66a7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40945a26f959fd947f8a57282b2f53745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e533ce0ad7ca9b1268c583130de9e7f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da8ba46dcad4d3b6c2d0f1373f8f08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b8240e41fffa41793dacc1999dffe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10bc69a61e25f9ac6339686b31b313749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fb5f73e24d69b6ba9cfe18a3572d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7923359a95d32b1245dfff5d9e21be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40f3a09f5d9350d0a4b017747fce8a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92513abca53332cd2d88735b4d1ff7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7d8dd5c95eaae16c5d36c11632080754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da85ab9e4dae82d53c90ed3f48f692755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6d3f3ad8b91a557681167806dc834756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b434c008beb512de2faaf4c24acf00757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9abb990d87a0e8e4ea4795d7d29732758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962585a31a71a1e6931008b16666bfe4759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bff0caa80b961676984ab40d4c7dc760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e296e0fc3eca648d8a66d3da4e3ac2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a02e5636283351948f19814b5318f762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bc77162e71a84b5120b6290c2d84c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd487521035e629d90655b4079df300764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc96a1e3bb8bab927c34c438fb69683765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9f83088d6d3a0661e9899ea4510dd766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9218ad50a67fcfc8bf2c4137008960767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e636bd36c55c5b0c0ae1c26161d7359768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87d33a2d8349e49d3a4ff65fd7a2b3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79591225b97c3db99da55a8561bfc2770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9916477f05b141eeb0efd70401d4ea771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19163452f2634e480c8461484f8752772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb652799390b46516a334acf619d5c5773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9525529f1fe813b7a5bded1a7b6f4774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87650712d4f08a953e6cd7658668ef5f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3062c48f30a5d261011bb054cd191e1776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d777b58c73978c2c2b40140df86cfb2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f55fe5dba3e04919fcd6165a28c31778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721a3a25fecf5b2d301bf61af236843779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9e0cee637bb4260b032f074b7ed8f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04158d06b47202195a6fd74903eac3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698f2cb3bb56952f364ebb6f1897476782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7196e2eb652fcb4d0905850ab09d758783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db4d2035c513bc668fd52801041f75784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54624b4a1f2d1a5b1400231b6da76a4f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3c52152aee38720297b9fe4c99da1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff817ee9bdf6faead6906435a81b9bd0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc68a92b49107d7da9ce9e739f16f78788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a220362cb47aa7feb085b17d6628a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21805e6e3d4659f7137048411a18dbd790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee585b7eb8eec235b14ec92f4350d04791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f48cd3fb34048394b0fe85cdc8f472792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d26b102e0b57f0b83928b96bfaf025793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db946ccb99c76bc06970e9fbd97eba53794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6a5b08f7a382e8d1ec6c34aab4e26795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0efcd328a28c32a5620c2846cbc7d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e74f798f3558d064a930b399ee483c797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f20847de6fff9270060be42750b0f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8014f85c5ec4030da695baf94405a7a799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7dcc8cae3624d25f07b9d99d4b271800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4e7164e7df05e5c7717d3df154364801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac364986b0d8dd7c8c67ef53bf874bb802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb368920e3f3a76e2f675509076b39803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717c2b9c4f223ea35005551fc30130d804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ce495b9af90c7a04940a3448a71c2805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5bfc934785cdd21325384a7fd6c01806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ae59413e3a6477f310fb1010f2d95807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ced9e6777c74b71a7e54ce96c944e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ffe14df3eae6e16794531ae88998b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe292ede677ad3f57e8cee4a2289e1810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ff081bdfa6f605fc42340eb5b2cf4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c8320a8c7c042a4ffa105968371dc812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6ccc0657b2de9608467a69ad74f0c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad571992bb881d7b59bd414aca7bd0814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb7577cc56cabaa40b8da2cd74ce2d815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50197ffb05559b6f227d5dee9eda92fd816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ce65999c8a972b5a21b258dde5b43817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f11375934b1faaec9c7685a7540daa818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35a9b655a75e388345e89b16cf0592819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13d32aa8c0a15bf00f1c7661c52717820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe04690775724e2b139516ec4600fc6821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e7f42faad1f8f852945fc2fefb7d0822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c42d691c84b9c957490b724800f167823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26c091b37161732490d74e81c9d392824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0f9e7b6709b3646f501cf1a14c80a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e2fb7ab10fa3b5cb124c855ac777a826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80774a0f06fccf1afb5429547d0aa29827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae868d674fba990437c4dff8faf243828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f426e1fe31b0942f04879c95c171a9b829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127a1b86d3bade63c25377491b93c75830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf2e7e19e636c8420349b35ddf1793831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a50007d400e892483ca57b4e4d9af832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366df54bb75af95ead197fec5a15da0833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463474808a1f23972b768274b31fde0c834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65790b4727b5b0074542d0b7356daaa4835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5e5df4ff0d79963857cc2345286e9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b120086d7b84457a828092e309b6ae837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0e585723f6a90bcd5101a037301a5838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde010348f2c2e86492a7f432e57dcd6839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4353d74375c418f804c73991a3a7b0840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835e76d3c4898029a78ccb36d27277a841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09036d36872f176233b1a85818d3f087842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0200f96cae7029dd32d1fd19cd3aad7843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c932461d55c3f774af4f424cc6ec72a844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01c2ce375d24d14cd9605bb164d1834845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e0524ae45914b759353b3b15f457f846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c29ffa39679a515ef7881925360f4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf7a539e2d91d13bf7ff6e775d92d2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94109387ec47b4e85068e168dcad3b58849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630621a545c71fed84f0526a9185720850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e0c18b9e817965345876151a4666c851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054de4bf7eb414e1403e77e9867e36c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d2c11b9de75b0bd11ed92cb117f8f853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5058dd793cbdc54462e13b14657adb854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c476d300b431b0e7df4cf117996c7855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d119d92b38d5dee5590b19838e3c03856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4214912c40274333337be5d6b024c48857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b198f8b789c9548c30977873d00d57d858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39302ca0408af1b0982554478e717d79859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83706e5e0e0e2a896295b44f1c02d1d860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d7c48cf1011bab04d8b9cefae6dee861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f698fe06c0ca2d0df034b9c93d2b13862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831986bafc5d877ceebe89a90a739880863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5d0b6e65592c6bc418142d5c07919864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d4198f2bd5ee6a289e7f6ba59a1b3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2ecf0b20604c050f1dcc1acddddff866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b7fcdb355ea68eafe2e32f6a4ba11867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965da1801f10ca42fe5fc83ba923b35868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760fe45ed6f0e940c22fbea7ff087a6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef00ccb7b1c43852400cdf5b6fd03f1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c86d46e6e5209588cb7716d4b6833871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7da357fa9c1363cf9d8ac8c70ad23872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2391030f5e301163b690d431b9ce8f8873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b46334f523548497f6f96f5876d57874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f33283ad5d0e6bce473c1154da108e875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a15c433c45eebcdd0abc95b1cd6387876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3747b3638ccaf5c6159817efbea3a4c877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637eaf4df5f76af74e16b642949b9465878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cada7c2de5fc75f8bc37c65aee3c0879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33839d658b6572f37b988a7111d25710880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77936ddb8acb17b245274ee401e6622e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7113b54b26f86c5fb72e836766333882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcaeb8227e4f61b3f4625bc0ab920b2883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca6eda3dd740b564bad684c6da2a4a884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf14a4dbc2cd294deb446069203ea54885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c2122de69fe01997e3fd0efb31c69886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2ead54bb5bbee4071bc54c5d65789887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164b100b91e143d33160dd01c21b79c888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c055c4759d0bed5898a658170c5b969889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cad6dbeb2fdba28ab22fc3d0aee2dd890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637965deea8575b8c4026d04ede433d891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0bc66dd57eb0814d705c489d7f321892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fefe4944fbf4286ca2b20f7f7d65b893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844d03a1cc27b57c4acf5d4c07890d6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc97d6a8139001ba6fd134ba95c9e2895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58411473b618438f2d5704e80f193d66896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43f01f3b6ec412a519bb7edf2d5405897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4901db2955c2387e5454e1a58382eb898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0ec8edbf0fb8437ea9f7efee2d346899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c363d1930926291ae99e43e7768298a900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd46b3e3b1aa0b7340eb952fd55b414d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d2527a520601d3c2004f4abb1a0e6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1b45fff7e69037f2bc9a250a9c580903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebe5b2c124d251978cc1a1372f7ec0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f78350c30a079d0191b9884834156905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d784befbe04b701331ad1ac2fe56b906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904835c72f3cc88ee55fa6f589df1c3907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9346ff02ccc881efb9d7a1dcefeda28908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc1a43aa2085046ebda43bbc2f2f7f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409510763aac4a653354b6b7756c868910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee13b2d1bd2dc1160df4d71ff10db4f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b06f781e6ddbdda72135084ae0843912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebc2aa261b6415eb072c822a116d09913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe6a3789cef5520becb30f1822ce39914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c087933568731adc505a36ad7b07b915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4de366795bf236cbe5d3f65fa5f1e916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3089c7d03122c646bcb03186c55bd917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1af8559b6e9004f47d0f8d5fbea9db918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d837e1e7653db580be8736c6e57ad919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac061a9fbc52199049865e1bf8c6b15920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271f4e45e736f9668703cbac0a82bb4921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac570034dfd77c519696f9b1a41f2d4b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f57423bae61dcef6ff4769880a007923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12d75a79401d10420d23e1eb2f89ea924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0b1b80eee88cee8aeb024c45ead28925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc224f21c87a62e8e670ab14362706926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693bd17608f274e80a957794ba81b555927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acb0cb8e9f1ff63c7f29d0b55356f4928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b15bd5c9fc05ebc0cc70cb1f0fba8929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad79384964fec263df3df04d9330e61930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db75336e2cd9b288dda43180f1349e931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f81e2d43aac8bc9ed7b44c0a56b71932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69cf5f9de6db7e9f52dde2d86e2494933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b26c52a57718e27a71b78373142ca0934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5a468524935ace3949d8e3721bb1f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be403bb56df86d68951031e3ceedaaa936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696426b9e3ca8c6a160ed237ce122865937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523f951286bc02fd255768d231caab0938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ef1f2dfadb9765e808b7c80ea7e30939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c7eb975017630e6abf057f7b0f514940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d8148d4760100c0b53d4e0e75241c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490bc7bf483f416ebfdf2337915ee229942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2381982e36e2008f62558189a67bb943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c507960f2a48d3f258965f6354d78c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b29b9dc18e69a249a7fe94dc17e63945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b6a19e62a731b93cab504ac75b1cb946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cecd71400a1c3d108f9ed1af5f13f2947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967bbc281040068cd35c96364c0847d3948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79066c2c38489a2e1d7f6c60b75bc4c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7678bbbc95b7b065898eecb452e95950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fbcd2afb02d8c812920be00d3439c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2958411483fa3806a1a2674d1a8aff952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0713d87aaa2faee7eb9b680b78cb1ff953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f761cf9e35201745a7c44d5f1d4addb954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11994ee6b51ed88513613ec1c9b9e5955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b50ff14c23dda9a21d30348bc6a07956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e00b753312c06833e97289a720c7d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7dfc6541902ac336caa19817d157b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d8e0aa0626a99f4a7596dcf3f4588959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fde5cd154da2e3e11b9bae161ed2a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d3923948fdb4846b5fdfef8f5f4eb961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcc8b88158801cdd4570312cad9dd6962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528db68b36b2329b8522ae8e8b7bf66963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0cbf7b239fd202acaeebaa2c5d947964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b827583a232151b5d84bb22a9fdb300965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525058d1b6789cccf1bca785f8306ba4966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90f6cdd9bc7cbd597458986d5874b9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0f740bce41978f553a7b69f0b503d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1dfbc18848cf5146447f077431e0b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12390abceaa693776a202a29d759b208970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec03ab6601eb505115c9dac77152ce9971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20e17db3c48e8864131a832de02a19972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c8448bca0799f2e942d0acc2d08fe973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1fbb49ecc9a1a8635ab35019decf5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb762438e06f4097cb909cb9365f17975.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040fc41bc3b1ecc20fa0f410f3624b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb23f11135eca8df4a694eee8082762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebe546a2e281ef14ba9e8af3edd17c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddaafb4de00cb643482a29e2d0aa6e34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dc7b0df8c3cd1d0aa9a797a6a72475.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67744b087ecf15b02bf0b98e4db4016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e728ac57c261bb8e86fac9bedc4d5f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df24fdafb711fd867fa357153dd8c68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed2cb0932c4b8a1c5d872a257a2cca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cc4fbcecf0b259ac661366f86fe3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08910e63ff1b7b271ce684f216c8ae611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9090469c1fa52e923650c33062ec0b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b2e0aef0964c80c4262f134710d0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23c3b2f998e28fbeacd4e7d648e36314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92cd65301882feb86a9524351a3d7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eece410eaf6c1a303f81c2c9fc739c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1576edec080fb6c2f31504fd453e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f7f199967937286ca9c913ccd280e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447c6377f9eb41ca9f7fc642701097c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bf8a07ae3306669dca845bc9fbda220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8692fd83f4f7b555fcb58c72f21f5121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c29ba263cfa7bb31d71c99abbb4df222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f8ed6110a8a37fc12f58ea073b79f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be21cc61b07669a01cfb181f542c0a724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3634b6c477e078f5164e3fefdec75c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f0863535c5467f96799516789cf1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62000a1bdc9086ec53b4f33d074ae80127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff40a0cfbbe0ae0af1b687e7657effa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5489be8a02db81ba440d85e3bd7027329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a29635f647ca15c3144326bcd336630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38c5fe1f2e330cbaaddd2a5b673a0131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d107f9dd2c38099aa079850e9e774f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab2e02f081e3aebf9eb949c514637933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f981edf83db0d6a800c54cc765c70a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa7bf895c902b1748cee899d06800035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b34ba50efeb7dbcfe843f1d511ff336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d355d4fbc71e788290b38b6283d9d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df28709ad3038014b152d1920f29a6638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f06bb9d10c6c5ad636271d7f8bf1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7be10808a6b345b6087491fbf414040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c38f562daeb90300764af5c8a7f4dc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8c64475ad69d2f73d18bc7eeb062942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6893b9fa0a1b9337e45ece8b5a48243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4894fc578e0143220f5948cf942fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e02b97f2e8d909f057be14bd28c0f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e755be9dc23bc94914eaf0e2b071146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d935627196378a08230c54d28abfb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a399bfa6275575a313f5d5ec4bb3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3aa40f7c1875a5a34ab6232c528abb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0be077666e69d73e5fdc31f9fcb2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcc8dc69fa9ab81698200d3ee8a71851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22c1cdee8a9fe6e848d526a0b6a05b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f793f1fbd19257d4c0d9173f152304e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083aac7f9e5b67a9636cf75e385da67154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6805579f0b69a1c5c674db637d048e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b355fe3a4a9cd77e4397d4833ff4cc556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05efd3bcd3208c705e309c4f2d0aef3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb30b1eb895a13ecf0cb6ddc7b7407358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bd2ca24173eb8b7ffaf26856968aaf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3646db7c9092d52f3a64afd7da482ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ed5432a138278e65f9cdaa8ae302461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c17b9c9a2d80ffa7526d6c0183c6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b840057b1c56851e1633ae2b36a80a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfa61a2ba728bf6fda6614410cbbc264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c84e97131f67a7bde8f97f1cd6ef5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecea2a6508a2fa13cde189834761f3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685e9df3575e8c401d148f257ae655e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456808db7dec25cf72b5b83465af55b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174cfd338c0a3c34b9cb4d4ec4a462169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46602c95cd2f367c5a718ba696c6d6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5263c3dfe074425252342260f287471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c9b41f5613787ac4587ba02f5ce3d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7241bad3755dc142ab703b0ba7743f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e5d855f17af8ca84ef9b39aedb0a174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4367cd4bec34b21fac2834b9cf3b6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5e6f68e03525e070c8d8a3b3057e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e992d9093db47593fe026c5ab3eedd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851cc9b48ac8a1db9e2b9985a16f0f378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd6ad551f3a38e8812751a5af42eac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef61e007469ca858f0b12fff1a5b6c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dca3625d9ab76ef371aa25168dcc781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd8256d33bdc896c84f9953cfa8cfb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbf5d2c1f303079fb9043d50a6791783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0af8ebaff652859da1d95994eb9bef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03ed25a914aa90c99c20af5c4fb98685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47638b40a200628b0d4b8c897a40ec9d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69885b546b07daa9ae9f924947229087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945c1f0a932adbafe01e508838e115e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c49c1acd44bd14dafb6be87eddf92589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392484b69f211425839f2fe4256227f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543fd8cabc3bf9ea6ddec77d19a525891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b8cdd9033fa60758fc3192420efef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f10cbb83131ee7df0310135cfc3e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d57bf73948c9b53d8dedc9265bd4f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34e4369b7b09ebf8f61d4417ea548f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84d4ac425951b84ea77c8f03a8735d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3f781b2e439fbd78555005ab0208197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fae84928c653da049c6d4aed385d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140a408a23fc4c0330f0f6b87571d6899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396d96fd3a1074e6cf8e83977315273100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36beb66df31fe4b553fe91bf543a3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90310eee15b4a5b593503d14d15498102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6d682f09f032b578a1e34602734db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447eb18cdfd2cc2849ec59be6dbbc79104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddaabebb092d3db2c5e67843ea63d5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff552e4e0dee9106e37d300dc3f565106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3f5fa93e680c849881bf54f1cd39e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f72827027849330e738d53cbd253f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252788ba1e8ad0cbed5f6f4bc02949ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0099eccb9ca0ea68ac00e6095a7809110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebcaba41e6244c9910a9f2e855bbc6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56d1887435bba276f82cc162ddc112112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f1a00fc97bb7cbd6daf18fad4c674113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb61f7b6941b8553c677314e7736dc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ed4a178fce0bed434adbe42900e50c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fad262c5ce845d92b6d96fddf08cb3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91d4f43c0c11e518dc765e7e68129a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ced7f700aaab83cca328af4e53b4f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfe1ee6346598338b8f409be2e1785119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421699721604d364d4973d0a9a2f657b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a648925943a08499161177f9c5763121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de450824ee80e378e1b50012b4ba0e47122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f55b67cbdeea1459eb701406105109123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2086d4660eb866ee45b4c81ca9b6ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929101983aa8918281da885dd1bcac8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3fc083a55ce024cd8fa0224bd1593126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25565073049bb430f227dc8810fb2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af55a4b27e57183396354532311a07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51dc7f2a358c0254eef18ffd2c10d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcaa687632b7922ff239d3f2be0b46130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672544f842019d1f0d1248d21dfe37ce131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74a711fd48c34062a17b3317bb1b78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86182fa369636f2a9624556f355200be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cef30b2480da9647c716a72bae6a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0754afcd04d7a9b96dfdcd03a05f67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b5083cb4ecc7b5aeb23faa96f219a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfe6555d93e2b3c872ad7a884d0d70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bdba987d365d34c806eccf3d677e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa00bf89aac587956d8845cdab49f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b6da8b528189339aced33c678dd49140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3abf0cb0c5a53a4a461c048aa2c2133141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f80aa9974bf3f787711788762f832142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b96c7fb1d00b6896a3216e8710e62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645489455b38b12a8e7421efb382a3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fbd4b8d729e86c503c257397c27a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9987fc2e63ef49216e8be56425f293146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3915f76a47ec6e0bcfdf43b77ec6c05147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea72a32ff86286f89e55dae3632365148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee3b39cf0c29a00202fa3aa3d161ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48feb0994692533510097063f6a7f83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9d786907dce8256e1c7ea13ee2552151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e5d55dac0bc4356469bba5b14d9be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27b78f4065d911aa650fcd87da032b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee8803e878a082a7f951f04f4a5f32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7e36e878e3feb6f9fbe5dbbf79f64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc162d7121f77993ab4461245fd0a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5031367dce3ab582087f2be91f3895157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007421a054ac5f1687eccd39c5e3c5c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6cb5142da7e51b9b3a4548dec51ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f24e52ea990b63d3c4fab6857e0734f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a883c9803de4db26c8f041017248d7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f3e1940dcc76426c3fae4a2bc54a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd88a1b40b0914a2eaf39ad67a6464163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d630756e6749a9da7252948113d00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12017a50d784ca815687c9993651f36c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28d9cb3bf9abb9a914ed897ab7d516166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068b4923995a32145d4a68f11085b12167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270030ad0eb9a7a2a1f8c51c4a8e666168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f931c195f7d50fba6e1a55079b353169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889880c2746739e119af4bd2312848a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a764d130d6d006d0cc91d112f29fe27171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0e1a83b6adb6f1d40be7d43601a5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5942934fd4c871de002143be9b3fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318898c83de5500218116879a5034704174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58ee7874f93ad3a8311cbf1c291083175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49dca65c20b5fbb41d8e06c1008dd9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185396d130eb8498bfca8ac3bf9547f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb24147c26aa40a134e05445b723d19178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1535fe985af4ab7242dc4d67d7ec9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a1e8079695756eb294ed03754806f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b495f01ae6f0da1dfdd97333e2dd1e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99180f4104bf5c954286373b670d90b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb142c6df2494722b2d4cc4fd98758183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc8b73d64f1b5b27982bd1706a4ecf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c02e6f4b25e08361eb4c38e8fa5a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ee3b58a864f1914d52f732c6239a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162aebda76cb07569ecfe47ffdeb873187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de737deb888d0d734d019c9a85f620f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48247ee80eae4ce04744f9bb9a2eae73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f4dd22b05734baff6b50e721de79a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01fde9294675f9ffa0b45aed9542be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f795b3add7f647231cadff290fc15192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e937e902329608d9458aaa7138c2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b103fa24f25f863177e53521623a21d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175db3919a912cce49bb2110ec59581195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0e5ff73df8ebc2abbc60da382f641196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a238b433843e8f928301136096afe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca5bd837f32720ad517984bae78ad2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778fc8a7e04db2fce8820ff588c2919199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864a6354b8cfb628e69350fd0a3632f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6ee8aa7a494d08155deb4b5d26f1e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc228950a7e25e0781a2613f949a668202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4f15a724d2312ee2506fb4bc1e016203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd974eb092d5aec458ccbaed39caf40204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca8a01527eb46dda8540be1d200b08205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9502dbc4899068bdcde08bc018ed181206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448060a67ce032110028b470c6b160d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82537446a307286bd800144cf0565c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810dc73f79623af00a137d37ce490e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd7b372136e9480a690e4685d1d82d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457dba0d6b12466183e6814a797370b7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74f8453319456d7c9e4f324877df21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690c6521402d4483bf6b0a056a8e04d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e1beef15a2c1341b1fc7bd2c4fe89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cd0a7b2a9e7af9e33f8d382a46989215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127abf3c12027fa6f2cda0f3d53d1fa8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bf63ad78b2c9f673c2498fa3d4c4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51668bca3c6f25d2089f6b7f89dee2a2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d00629aadfe6a9e367bdfbf20154de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd15bf8d92a096f03ab020a36812b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd9643fdb02f78647d733b7c0d9513221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d2d5a808df312fc5cc797bc894fc8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d59db0a544176c03243ef339c6664223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3d06d4634e3f0a3ddfdf62cc349d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d635bc5ba7119b2ecdeb60f90e526a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1981cfff93866e8b759aaa3e2477a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a1afa40bef6f07663fe9922b677e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8062ef2d51913fe00f35b3567ddb714228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7768c04109c13e68754dbf3691395229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e00a81c3b1df8e17cfd8dfe7f74cdf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb74d8c7d618abf156e3c1033b47ddd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ba811d2f227f73e129b2f31fda2c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbf87a97d4a34460596203affe0720233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498ce2f5490f4eb4c213321f3a4f470234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d3a22bd5b01f08541979f0884fca9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a934dec04e3307696ec7ef7a2472c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1a5fa2c3bd4c30971d93d1f1ed72d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97eeae04df6e0d85698f0f4470ca5de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7350692157701f9d8ac78fd60a3386239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cac7240cbd6566611860ebf0ba9160240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438446743a54e5a5554c9d8d042da53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8e039df67174690a2daaaba2d1d79242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521ce4ba75edebfb94536fa9276dbc1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61929dd73c90cfe1574d8375fae4da47244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86cbce98ae269390c1dbb81db9623d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e71d9d55a7f78ad326598f9246758246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919d436418cef466fe92e970d09f4b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65252f86c78958ad94fa19815c05af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741418dcc4fc90a107652ceb5f3d65cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c215abc97e819ea83554d692c9537ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00582af5106b6c45229836d6be366ef4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a16175d4fbd3b099c917a870f0ddd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc07027499c0b44352375e3085f3a698253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f849f474cbe096c15961ffe632b371c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8202e8625895a318f066ef247fbc4e3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fe8fd1c02385da851c5b5f638d973256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf39383a6ebd4f7bd1a2bde3812924257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab012a1c50012644d0c441e5f8018b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b5f4b833f32ea2cca305f06f8e2a5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc1b3ba780565514d17222e1fb947e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42adc676c21bb1820cc318609c238b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e6412ed724d5269d8f3485a3a0097262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c386dd28d3d472f80ac916f436cdc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04816c9244a72f3ee34e375779743e28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38600aee1fccaeac24f3c51c2f58171265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bd743f1bc994305d75a62f885822e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec97dd8582f60fa336a665e3b6562e7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e320d2fd7fdead9ebdbab0b797d74268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217fe8b351f720a720ab2783ddbd6a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0f2dd8f4e5f61bd4490ba6fcc8847270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c6e554ce0720d49898d21ece501ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d036bf0f74f8239135b00088f435c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cc4f648c3bb1464bf937895ebc54c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfa278f5359c7c127d4b36c09c15bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca950d9b9661c64f90fb8dd1999d8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e8ff3731c9c69d95d9295a4e46184276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e948f2eca7854719ced97992bfddd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11342652b2af336e90d87dedf38364c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cb28ea521b38b0973774f5e333157279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca860a6d6106aa145000a863437078280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055a509f065d3f1ca4ad73f3ff95a41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1854c3b415ffd79f3498296a2e237b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1278b9760ec047fd9c42ace2df46660283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d2959fc5f10ff44783f6b912e3d0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393308043a0a8cb9317adf0888bf8b70285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695a0dcdb707b5f9c26fbc9e9dc3344286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990dd4eaf9675359164c0dc02332773287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523febbcbfed48e45d6c2606d13f75b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce952a74a7730de702d9871c65a0a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef890284890a9b517958998b523daa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf139af941a38df32b3596bc1b995cdd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c736c68590822c0bbf8318fc06cf79292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a725e3c2f168451f52e4ce7fcd025ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cab3979ae8aea1fe12670af78ef961294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e90b58646432ca402efc9697e6cec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e8e244631008f8ddaf13d9979eb09296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae250411102af3215b68a0d27bb82e06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6101da18753b4066961067a41555dd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7227cd41de33a9945877a5adef2fe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ebb74fed65c6030311eead9d9c8fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52038249b0a617ee4b1ac7c469e2603a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0a7dd32641eefb7d02a041f9204e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01790ab99d198e340535bd35c34c31303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b43694e0acc04e8b216b28641e742304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417dc99e641630874504a8b2d399196305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb2989a564840afc06337fcc38dc04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1f5194b202158690a0235c00fcd06307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece7696be149c22534d77819f42d65c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c13c283e2af96093cf4e4fbbaaaccd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9394e95b797f489a4559bd5be3bcf0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32269954cf50f76859a22e8a95a82d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9cd3dd7af8e324cd89d62c7a216bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381458d2bad9364b61b91a91e1845291313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcc0c8f89410a88b8ac94d7ce8369f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d6d98d0dd81855c67b585765d14e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed96ae80128cded15e3900f8bec73d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdfc76da3bb0ec25cc6cc3f2ad6225317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9baf137bfc4c410c66d2582846419f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c22f8728f260266f223cc5b1a38cb0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6725f9dbe435cec0b9a1b90dcb9b885320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08e8edae66fb4b613d13d8319fb43c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3dfb649b996bafa571278d217ea2d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e3569091abfcffda953b9aae69bd6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cceae73f601d3378139933ffafff08e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0177a0abc3725580cbcd21f67f1bddb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b077862e7243caa74d1e029434197a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727b371fb5b99acd1872e83771a3533327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312372bc9c648e99a1e2f280640f6355328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e443616a9a0d50e3eb3b16aa0b7fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27099ecb121e3a8bbc3aa34696bfcd6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c1fa0bde4ccac4e3fca762ed4c1f07331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56412f45df4d39ff5267d80e48ee6558332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806ecd3bdb087eac2535eb57fbbb499333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d5e378d9cc005461fe12145812c4c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe8bfc123ac0b63b3ddd036431ae4a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559865118676dd09d2ef596672a70aae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a293519be6e65081e8eb8b573316e8d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d3be21dbe769527408febf6033344338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf019e621d8f04f284cec0dbf438f5b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeefddb62105828f6a57c15fbf39331340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706ef3be430696a5ad9f54cb6d9068c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca40b15dcd62ebfbafb183201db72ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5413d07ad2604b991a0ff14134d785343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bf6a3bc4ab8b1c500f17ada8bfdb4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feca05c8a03313ec12c1099e0f477f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdfc25981dc313d68bc8f12b2fb47b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d29c8904facf4bc4e21fb8e2381d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9097e854c02962abff1f8a116a4e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a67c1922d33672bbf45dc406fcff3e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8c3058b56682f5af085f680b8230e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a6a0a64255644ad9341bd41172553351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06b5cdd0dd46853bfa4aae481df819352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5a902ed218717c8461a96e737f73a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8c541c172f60601fa2e965e79f8fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce274c7db4d9565fe766178deac627355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300d5f6ac47c667b7e4dbf540546fe2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52398b3d842f5aebed77c239fa0b8103357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5034850de437d82cb1081d2e3f708358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570836cd98bdc917f0177f14bc86cc9a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766e95c32200afec1469721beaa7849360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92299bba40551b260481c56794199f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e824fed3b7fc71d231dbec57338d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ee71b97bc81eeb3783694e574ee0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9254b7dc06c68089b2220d06ca6c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9866cefddd6b2eb2923158ae0b43e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94bba1714c9a246a69bbe1dfdbb44f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4d1018592ed5e5702b65d41eb9904367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfd8b1b303ede26e6d85623b6b0d3f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50777eb65322349cdae18dc95ef5bf77369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d068adbfbabbb6f6417c8704381477370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4701058ce4d2490849bd5f705980d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adebbea0cc7ef06d128bedd53310e65372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f295e126d818ce435dcfbf3361dfad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca77da2fd11b2887e6ee76f076bf94374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdeba9a35af810763ff4fcdd8f6149a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35612d043401ddf611e88d3c774788ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592f74e003f643998bf01819bf01639377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad51541af44b58ffeb63405faf5404e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aa32c07d0dae5e0c26e81759fb5a4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3fd1c345470c7b8606acfe9edc4314380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c016e8c48830c5bbe2f102f2f79005381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a6fc249ed9a5443f4b5492ebfc6ee382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1fa6e1d639d7b8b4949944b042ed5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfe1e5de191f1bb47a9ef57e7776b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c118f35ab9be0b219a1d844e8ca9b199385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720875460f6cd433f3f4774e7268d2a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c577df285b77940db9149fb2ec909387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad82721fe5e9d2a787fb03d32f42d59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b310db462e347540050caa7dd918a7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079552079a72b28a6069206ac4c67b9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023a3d8f10b9cac7a19b6a1489d19db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cb515076822871d518726354e5818392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2790b838ab3bb172542dc2ab1f96b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce376a267dd536d8feed6cdd37e20e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b877248830bc4a02bb07d2a326d346395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1e4bfdda7b778f1bf0777e64448b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72987d19b7891e1a10356499b5c8ada5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcb02ee23ab6cd3a0663ae0fc194c9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378e76cdd0cdbba9702dd2872dc85d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ea5dba9a3e6f01cea30647b55157a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bacdcd35c295daf2f329a39ee615b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b9857296c666081b631a34f4f51cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1878a617987934d13140f556f1b83403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec1f1fe57a28490183537a35afd579404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71752413ef3e60c18e77c62de2811a36405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51aa299d07e3e43a54d40938130804406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca9333876ad148971ded1d84e085ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fafb23dc008b590f7a3e1ab2d457c78408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afd5d2918c36bf17d50f27221df455409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d21265d22d2bdc97bb6f6d795744e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004396f32a9ab4958f8735f45998507411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19253af3b7f19aa4cb1ee361cfdcde6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c400046f53da51b343274a28f2da20413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9c5875dac18f5869992283ac62eeb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4571886088b5520d9321725752569415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec008f1e0c476f2d7ac4efb91987ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17ef2c761370c25e25f5721b289c43417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361fb6a4da49e54cac2a62d1107261f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994e83b9f7048a00b8065699bff4c66419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f0dfea65b55198ac08f25652f9269420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617c566d08a008379c02dd4eca695be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85491554597fed6f636ba65142a0e830422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f77b868951f4f50962ca81fd9fa017423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c95e099f0ce7fe39b6bdecd2fc795424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d39c3ea461b5623a62e0de35e1d1a0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b5ede6378f02df87faef758a7def5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb88b336e699cc9a3fe4b737c2fef4b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680f44be89ca23a3d0f72894c638150428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08979913b015ff5d26616a857c92105c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842183d62a4c30a32660e643fc6ad13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58a27f8692c5711fc68ad04f48a687431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477544400917b0f5eec3745976f0ed65432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002593c5bfc94ca93e263974abac64a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c079acb6c4ef6d2d55ea39ac82fe090434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50cd98fc899c581754a04caed50f04435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232df8dd646562c2f1b0b885ad08ba82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c123422f48a595eb590a77e31c80012437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773abab734da3f8acd4786af6d02ccc8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6f25008e081ec0ffb233a94df3306439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf65fc24378d3bc30b8a6730275cd2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240baae543eeae6cdc79fe05d4bcffc9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5130d7f5795865f8556495d8fe427f6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41861fb6dd66bf32bad1dc79e17ddb9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0843291fdfffdf4a75e51386c83ac4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988eecc9ef86591e4cd69f020c120a6a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1c89f9dccdaa653213a5b5a9a2334446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5263b92a5ba29a56f7cf80b6b96445447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13768da0fa26ac1cd03a9a998bb301448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598dddee26e4c504c6652d010dc71b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e3bc35f77e412117609722caa730b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e91d18cda6307420df0d34012cbd0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de48c6d388bb03f324fdd2b71baca6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6f65b5e05e30f206148c7eafaa6b9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a74c4d0382bc238bb5568df98172a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efb4b01f43c0df8217b5739a32c9f4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f3634c9ad845110d308b27921020a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b831fe490915df222b93c9d7aa2424a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d21d78972c94a372921a29afd7fe11458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4a5e85886d142199117531656700a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573861383cddac36e05fcc63d6a9b5fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37f65dbf52297536ff9736e12e8830461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab412b96a5a39472e8dd4a7ff74334462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2240a9c3863a676af4a631e3f0493463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd20f0fff2afbee17935e348975be46464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e46e585568d0385aeaec1153424756465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c56fe30d0c3f12ee6442c3988d525466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d61469553ff50eb56b4683df302f64467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4512bcad665df1ce733e1c40c905204468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da26cf94339601b18ae0c9de735a4a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2278eae6ebe1e30a11a0699490d1420d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab91a5fc3c1a2d9506f7d10ad692c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69752f422d4ff738377a20d1eed4aa2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ead78cfa98488693b3791334b62ce473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e1025e5b244a77990134987c9e393474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6cbc390d28d1c1b7f7dcd36ae811e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc72e9649e4a702cfb35858d2499f6d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01faebad97c1736ebcbce18439549a5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b9c94b2797f62da8038908e3ef9cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390121568a04163141232e9569d8710479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b290a3998e6812e209f1ee2846d48d9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8baaeeb606ab7c1b7b12843cbb9170481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eacf866ba7054478034c772d7058d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72614364ebc12896a1ebad3765d5792c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cab6d8f77c49af4a8634011109b66f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5383e91137d24f9ad96b938faefb47485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbb0a404a1efa8cdb2e59388b2ed17486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afce15dcda90a9930b175550c503c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b30a6c2771048b9c3dfb24b884067488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8509661bba75e536c9290d8b6c647489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacbabd72ef26daee2adc44a7afc783490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a725faeee35add68fac17c87972ef0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19ebfa17d332147db88d616fd30ff8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f199841c1ee17d7c50c721afc235951c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa836955e775a05e101e39759819de9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21574b594109f9afb2dec1fbe115bb71495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e53d7463b476d2881a8d7873ade14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a8a170f971f726cc069f061f19614497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a611c8dffb14c1e9a41a781527e1bd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea23a9b5301f27e8663f4290ca8df45499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517e821b459bc5cd77f39fcd2c02165500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920986065c60cfce774b30ba4d4f54d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf132ecb983cd537026e4e91ca8cfe6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f2dc58c7b27c08eecbd42fe6fbee9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2a19b22b44092cbb1e837402b0dd9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc445230697826ef02a792a62c97fb69505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec765961d923a0de0a2699634cc9e080506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b75b7f6c52be6b061a5c7bbb985747507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5999069f50e4085307c966cf68116d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceddafc466ab0b6d53aa542416ab4dc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd1b9734aea1d3e5aaa726c28ce568510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db796f706ac2ca1818b27d83a976acd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24616a96014da91058ef06b7e904dc8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9d1bcf70489408154492de9196cf9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9ac6bdfba063b60c7ddb9d3155e95514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1e2a7f75793729c57a102b39592c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dff8d059cf17a66aebdb2df2f4b61c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dde9e9b3087b6f4837057c0ebcde7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde9fc9c4781901027a71e5a752f79f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab90d9ba98a437d51a49a6d40437872519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c429608013d8323f3271cfe5cf1debe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926eab7de5cf913384058e73e7e643bd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d444a3ea98976b63defc5489b36887522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12a523ad4e74232cca874e5d138272523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69901c4abaaf726c0b3d2031966156524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c4bf3d76987b2a9377dab9be6ec43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357a8ef4a429f2c595d1ae48ee64ecc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c4aa51b2e39b80590aa5d9374c60b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955e839fac01756f72d81b2485c31a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8a29226ef5ed262acf605e5474e12529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443c4339ea49689ed1c80e7d02bd484530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995455d28c51f88a89b465efc503079531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d460fc808e47a0c851117c9fcf956a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131e2739e1aadfdf92847bca3445eb5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7004379304cbd5846caca5236d5cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a96bb7967142972beeafdcd584e05f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cdec807cbeefea3edcf1e9e315117536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e26b539eeb79396037d77b5fb495f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe00f8bba04c99992d97016ddf20ca9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402e7eafb884bf0fdf6832c9a397d83539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e0b56863aa8d14f988101743c43e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde025df96703f150cf72c2621234ae9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb02bab23e0bded6a2bb12175e85d2f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153319fc1ce64600ee6491a6ff0f9f46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a64c2a9a5109141bcdb2a75113aafd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a5b0f78b941d843d109dce4fca2e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cd60bc8d17fcabe9115ed8c2267ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae40bd06ffcabf98ec76e477f4b991a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88d1dd267e752bd6c85c17c8315e82548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7616ae175400f430905670d65b09093549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f817f796d4d76f9248167b534ac06b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcb7b7c6a9816cc2d7550661fd16cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c16b879c6b07e5d7768e7d0e26703552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2717e248b353f65726fabf84c7ba80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212712abb01be22c41cf31fd5ac03a0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d5e136adbb7351c76b4ec66788e15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce05f53bc30c9e7136bae41662b65f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a00b261511d9521d8533441b62837557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae8f875d6df0d3f1ac132749bdad71558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b58d288bb3d21e79b5baf63a0de9bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fcc37648b39c7f43500aacbe39d7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb583558d978fefbf630b85da691fd6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5397e78b9b095d6717c00c0bfde103b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f952598dcb1f7e713da8d154e1a884563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e869dad759b2c27968d9ca0b5b2f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c71faef461ec80f31759bf9717da8b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398a1dfa4d65a186b3706b00077a3f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14b9892272213fddecb7e7d67ac9b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79932b47eab63a7c8ca972f106910c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2ea80bf3731cd426b54e6e0b7569a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95718e0060031146f303d168dc82e54570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154445e127235ca0e815d7b9bc37187571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9344c4efb2761a0b1936921a487d39572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40ba973de6f1b0f67b60354fd89e04573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968859a34725bcae2102e06a6e213ea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f41d3937671b07826acc556a23de32575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbeffe37c20156ca273f829dc4d1440576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5abb3792e766cab98631d1c9a91557577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20383b014436c3cf2484b2214d38eed578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1a167fae70137a3d09f8601187460579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735a6e8903a5379f340a31eb6efe779580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e81384346700ee99915eef7295760581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0de3d133c025d874ae71125dfb54a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d285f184e1ca303040e5b83ea8b164583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b1ba38be49a9b98c86e54ffd5ea44584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d30ba2ad7f2914745f2d96a071427585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39218e8923a9b1915c73945d06f2e931586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b604b73b183894ab57e2c808cb532587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e7308a21d4c84963195bf0bebeba7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a089b3a86372145cabbb3bca73604589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba61414a05eed8ae76ae7696c84abaa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1b5b01793e33884efa61611489069591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9e46bd0760970b81f0b5e914f22dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164d75426bf4993aca5e104d493a2bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98703641130e02c89ffded9c5dedc06e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b35741663e4777dadad20008e30299595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047697ef510f3e86f60384511f548b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029a85d739df5e23d4ef9c904058f03597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee441ff1ecd11a92ebb1c4023c0d2c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d90935069d7ee777fc04362db09ab4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd4f040962e775cd06d3cafc045658600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916c818592596d5dbd2c6c6aef241c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edf7bea80dc99a45603cb608f494f6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08633a58364cf9b6ea8781a20e2bae2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f704210a86788e206d5c029e83973b6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb852337675b3de7f0e3a2ca8b68edbb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9f01684daa9ab81cb3a4766cfaa54606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7beee42749ecc10ec31e3e2e45d5d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f45e8561bc39293d1be6a57594c2a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9173fc121125e7cc97678c373d7fcac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c446af531b6b9fc4ec6ad5295d8b28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502263a412b16af2ee73232c101c1f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173795aa13b054c644f46f4122b015c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3024a3499e3d79ea867203e17b2cedb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d797836257d0504d79ed86fa2368c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89ff891424290d0510092f84676529615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27265192ff748275129658cdeda5a890616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede41de4ea5f1ec4cfdb2bc6a0b080b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ac3378c1e98a3bc7e0f6c2592a8c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd215658c4a41b5a7becc7827246af619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196cbc290876d864c5a2867512542293620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aab4170abef6e07b4210cca98bd3e7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c3301ad34362ba4ff6f480630d7a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745f8b950263319858a8c15655c71f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f247be1b842755c17b63598ed9276a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b635acdb1ccb07a0a957f2c2200ec625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0db4e0c50734a5cee32b20bd74428b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea7b6cca184ccded11c214bc726055627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c6cad74894d190de660a1e211325e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face3f9a63310f94d7e10728fd270534629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd69ea47a4d03383843c3b57b58994630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ad6388ac90e3c860a04609f542b45631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62449eb738feec6e6b67ff7fb21654632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c5b5912c06581312df97cb582de88633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367b38d33e89e0e519ae7d043b1fcdf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3af5323df3e09d271e2e3974b2aa6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521352e7a6f1e0b82d23d30837f489c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2ecc5a2dfa86f140a8ee4604b0179637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e1fe947ef1421da301ba65af70268638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5761c48fa36ae51bfdba9f52f20f6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a94a64a607ecbdf13d7b53dec98668640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3db98b10448b1868e34c6c28eb84ac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842d0e2a3522545d83638fbac4f7065642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8de31879279620764e56a95ec1658643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a01dfcbedf5196069100edbab66b65644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb235a993da3477f46149c973eac3100645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76a89528452fa74c7a238497cc8c40646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b445e203db73bba07faf1a7325b0e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f3a932fc03c8ed254cc4d69fc347c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0162a2302f0eea6aacdb199d5f7ebfa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee01276909082b1f8f76fd9a576be2cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363b3eee2e3a081a780040529213483651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b30053df5df193fe4280b7ac5ae091652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89546abe017300305ff520416b33b04a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed235d64ecd275c388fbcd19a5e2b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b09593830ba902b31b63fce95236b7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dbced66a1617d8bcdae8a63eb3b24656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e9da82d856774cb03a2cd73d7c1c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94040937fb5877ce36473994b6a6af4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb1e9e16451576f9599e7786df77ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d243e3e77b6b0c10ad80fdb997a154b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73879ad586b0226eee3df0c42de58a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bb83fb77fdef0c871a9e182227ebc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2897ff18d76ed84a68d1cc0a1c756b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd3a4d68270806455317427aa8681c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6372f4d7a06e626ae701156592bd5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ea13370033be8181a1c31defbc9f0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356de5c7a6664e9d5a218ff10489171667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a647f470e73beb5d114bfdb4b52d66668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dc3db4fbd4cde441e011208d45b93669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e91b34575c53c7ede3cf3533c7d29e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95824b641a98c17f03254258b18fe7eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7fb4d1fe9993b36d878bb957b8460672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fecab7d7478abff47275985ae8379673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7fd72c23da840ee881fc1045190a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1c3cf7b368c6127892d01daf36114675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b60d2f001485c7e0d977e7adf2dc35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3aa68072836e9ef28e2ac9d8b21b1d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548fbde17bc83dc4dc6c4a6060ca937f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049705653f6fab27d25f559df3d11cf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b1c6cbe632f38a756826f1e6471c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78589cb4af5bee9120f0688815d309681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116566618a96827dcf0a6b9de609c4e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3d5ce43dd6941f953b33bef47dcdf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c1b9a1958c3c6397e1a3017843126684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef5fa74339ef3595632cb0ecb22d51685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68f4c9650c408dfa1b3aae2c24b32f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db6af2912f9281ba5567aa48ed4daa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16601d61f915bc1f42825f3d6a731b51688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd05e51f29ce32e4e10067e4e818ff7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e182efa3cf011b08ffa03605993a50e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbd21b0f54b332656dd40214d3014c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42f585404a043395c0cd2930311ee8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227742beb19dede9babd57ab4b2b26af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8155902e12c3467fd43d649ae09095c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc739155f9351c6326cfbf59ffa0f16695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b74e2bfe00f2de52733a158965415d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2197339abd718a594112a35e3b441697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6d3fdc93ef3d43c714f42dc85d054698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28160bed6d87e8ac1bd97ace9a75a08b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe07d2f7c3c113a35b19ebb88ddf47b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cfa398a6895d13dcff5703757e511701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866bd93842f39470fe9207d2c6e1eb5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676bff7b1e5870ea3a110e74d08fe9a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74925fea28fe9afaa23a076a2cf8c23f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e525f70565d16d692fa05c3e7ec2e3d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bec6d63d1e4b37dc6fbc46187e6ab706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1677f462ed6cac5e8b74c1a5c7060707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcb07985b324061f2732c1a0fe775e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9b20fe793d070e6fab0198d185bfe709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8843cec31bdc9e73451f01e419069d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6eb7682ae67b63c29290893a505ac4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2eb04cb7f2728aba4ec6185402d008712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7836c8bc3ffb6c8b5535c2be2e9324713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5889a4e0b51a422f3cad6595b7bdc72714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b75e5838cde276a1c0f0c2056209e73715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fdc16d6c1e9ef92c5db345dce3fb6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8342aea37dbfa3eab748ed619cdaf58717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee31296cb073b9a03812cf279e1e7e9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803f1d8a87eb57e4996fc1814ce09da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b39281172c34e43ed0b7983e6666fd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5592cc2c0e3aa8604ff818b65b0e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17367a577eb696be9bbf434a34bac4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f38115e5b1527b7503ce0ebbc824e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965c40dcda959d2af6ed538a1bc0904724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e12343caf74d7cf646935e66bba66a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecb0b1e4aee72e52f2104b134709fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee4b80532e24286323466a8875f333727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccc18675b884cf26df93197492a78d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40482bd0794626065e8720bfd523de0a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301fbb781d37a9baffbd738c8b938e2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519323657af825f25a2c7c137a22b5ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a8205249ac04d922cbfec25c762c0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e4de8803a4b599cab82a43d3d745e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274fdcbc0654d3a862c9b5875c38378734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abd68dd22dc81921b8f481b56ef5a7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4160ad18ffcc49e2f584c6317cc8fdd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eca637df06e5e1d08d573815c33633737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501a6028dd439afe97b32dde30145c4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd01f59572e8a37fd6334c4bf70ac4c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407c479c3d1c1cbd621de80410d3fff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afa04851e3f4d8155546fe4b41012b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af99485a476b7c623d2a0e7d7c0ef1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dabacd0f4d6bc9f66763b513da1e5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b71f27b22e303fc4484abef3646a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75210f57701a717b5b68245abd53d9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a985d6d56f1a43ea1228fd025d0b41746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c968c297a63eec117b747acc3b505c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b58d14f03c122dda6afbf5f9aafa1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c667d8bea5ce2398a8ab338b0be209749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34becc4477192cbc8f5b199d969b311750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19205a447cb60c270ffd41b452efad16751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c309479010318f5b47fb9be061dfc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec94e6bf4d7786ee65f09b223607c0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f647e1d63b9d4f37031eefb043e97754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd2aa0a7ff5c8d53cf4734e2c0284d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba84abb70c14d9a2f6c55642d5d163756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53470d3daeedfa8f13bac33e332c707757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881b155f49a12f5e9312a57db5b9bf2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ae01b5cb90bcd89514a521b39ccb6759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b7933639c6773643cf43eb5f193fa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858c67302356001c7fe0c2883e99b0c761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91997303e42a4bff25a069005f2d6d4c762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88e748136c87a3e51ba9e59490402d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacaee6bc3428bedff2a030c3778bd68764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834de2c80071c9a9496ca00ce2dc8e3e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f997a7c74eb0e13e27a455e648604766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cfbeb8fd30e0544f80384af1ba1b4767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f1f14393a0d7cfc34134ea898a62a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b2350daee89dfeab886158d956d55769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea7113bbc35f35e2ff815ed8e86e45770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876f34d1d791d5f02c6d849463c6648771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd93aa3c7c7f86b5bac20e35441888772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceafdf250de80a7d34ee2b839b4a2c6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12215c6f36ed07bd97f68b893a9afb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328902190142bcf556e6722f08e4fbc775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330063bd8e74708f4bfcca9a913e7962776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2866f4105045b6b0d1c0a1c211d7c2777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1590e43d1f8c4a8caca2f70a260517778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0268ba629b041f757bd9f8dc1d58fe50779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc65a97e773b2847cd4ade4b5225a7a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f13f42192a722c831a94397e464a40781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509d4e28eebb6de76d6392c52c49489782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafc7f0598a494150c88ddaac7f381c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130c98ff37aa4b55d4b34a6e0c236da784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f82e96209584a597928cbc21fe59b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403eadff1211cacf11f05a16df6fc1d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60395c2e7e20a1f8a9e4580badc0dd787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea2c3505234237262737a7fa58879d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891eee2274084a6275e3800e9ff75d9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e77f351c4be4026682838264cfc50790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551299d20883eb0ffff5a348f6a33d6d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367266da98754769880bc4eeba9d142792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12c9ea9a212ae68f3e69ac50408b00793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917641bac18b16f897c8fd0eccd7dc8d794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9502ed734c39b5dac6cfc22db2fe3bd795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a0d5cf47d13bc0404e8f6a1d70514796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d462205e7a809276995d2ece77b697797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7a4fa2d012d7cb9775f15c9fe698d798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18756d885fa4b11070847d511021847799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9505574dfef52ed7811d32d7fa70071800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18139d420657b324d5b2c65c05966f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731ef15f1c18bfc9069fa0293af24c8802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80b87fbbde3b7a98122d5f0acdc74d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706023235401d088b5950f6a0f183ed804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb69cfcdf5bd881d6b3c202561f879805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7f38abe721ead69972bdef697f9b7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda4793a5144e391eab2830dac92fa3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e8ed2a8c9e3c5e3591be607279d99808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d19ee4f9172e9ed8b2a22e0cdae4f9809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf50a3be4dacb2dd71f242c504ea0d0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a732e70b785c2e69e126125c985f6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e0684a4dace72766d09b4485c1439812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb18be2466eb4ab5ff623d181d234a1813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58533ef89d3d1a3bd79e1a3ce5feaea4814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f971ada942339d94b24b5cc65bd53c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa2258dde74edfe52439d3a109d1e2816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f297881186b821fba25fc1d8b363311817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b74b15b740570d48f7fda35fae4b4818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f986fe8fd7798027657574c113ada819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b56b4560b7fe918b652ed8c262808820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3dd8dc145e23fc6cd9bdeaff680f8821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40728709e6f03c334045ab4bb9ed5847822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf50c9f990e9e1b45e947ba5f11d7b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0286bc9fa496935e57f197dfab33524824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054d77fdd5ab13313c759caeaa5db54825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f2dd030ec7c185893423f3b911019826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96c2fff7e22632c407b83eca5f9761827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7488204ef91cfd78a345ffc87371622828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd951d813ccf95b6ddf39e1acf708f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1979d101a351d2a444e8d2198454bd830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee26caea07bf9b8228e4e964e66d048831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb64db481f6633540cf5dddaf73a5e2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaf2ec59812d1a72b319baf08acd8f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d4c1b25ec36874cb67842ed651a83834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87788da70af482cd1b1b927efa554214835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2b589977008836bea5d5be45078bcd836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a29d854811c11d89c32ef59c2d9492837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3a01a1cd1ee2872ab9833d6f3696c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973113ae9ce95120ceee3a4c0182f608839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f1117bce4a8b3ba39814bbacc659d840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd14da53e43f6e22a7053ca2e53603841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f009024be26b9fcb01a8adf7e1b854842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8315beebe0ef907cadfb3de1101c8bc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1c4694112d16163eb0f184c376bf6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bae93b7d0ad5336a2d77015733eed5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daba1a8577c9b7810d1526fef2dea65846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016c4fb032bea18a4ca799e8fb734da847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefc5c33eb7a6d51abd2e3d17b1ce7b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd501f2bb8e61b2973995a3c74b251e849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962bc7a7c9b6a6281202c5781f10945850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00089084285610785cd673ecf29a27851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b834527d1eb92fbebe2d54ed1c8274852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1910d26caecb6b3ed31a002503a066853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8009a3bcd9adbe222beab92454f33854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d4fc21bafcf88947558e3b5826ec5855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957af97ebe8758346f32c628c047389856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef536f9e1f572579a691f266d650a25d857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e33426b625eaf2ef898af1455dc59858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba7b408e20e803d3cce5802ef3ef01859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58020665bcdba27db791d50dde48de8860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e9ce5228a6c8454d3d4425e8804838861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930140c5bd9443b1dc518f56dff8d4a7862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685cea4cc1576ec4d48c9c3b66438e0863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf4e59bc1e35323f3e318ccc463746864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8bdb108230f66571db973b380acbd865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5499bd02dd6774945645b996963d272866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507656f3b3a546eb97d23d144691f42867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924ca4b01764de84c22cb093f37be6d868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ffcf91ae19c4d8bc6ac6752a3fb8b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46775ee457fe8922a62d649147d03813870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344bc90838f2a157e93bb22d04f9dd6871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbbb5149512eea7c4c47961169e6bfd872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bbde0e155c25ccbdb34c210fa4b11873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add8606b949e77bc42461a4fb3daa00874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad9f2decec490de1ced9872e2bed15875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530161cbd4d3b0d1a06d1e28646eac7a876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b93ba485bbccc5466cab761941c8c3877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291c047ffe59bfc10fb69807811a8fd878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a97642672b65db841e356c562eec25879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37eab733f3c8a2df05fadf41e354df880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f46fbb6112b88947ec48fd7e8826d4881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0062fecdcb28eee148e89f77082ee882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebb77aa44eef86c4ee199b96a42bd3883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddddfe0a6d45a535437faf77c13a5fe884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dc20545a6dbc9eb5d370c2c30d516885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693da2d1b5907fc477e13118b98d12a886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17e1eff167479cc7a02ca940c426b3887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639aacf98ca870cabf301c40691f1ad888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe1a0c453ec0055c019dd67c206296889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12909e7773d3bd7fc1aa6c9850f359890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410cad34acf48e315b4bab2c70d2973891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0fb7eeabe43ea1ae2541f25b68223892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d99b7a75a0d6a5204155cc99a15ad7893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a29ef86fe4d064aa07f17e77a32cb0894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570aad2a453683f7ab1d0093dcf4c82895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8fdd155303a22fcfe186f5e90ef9a896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a837541cf4051d82528cc72666a80e897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43512d1fcf9e4801ddd6599d206359898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc147c58becc4c2626f4bfc22cec084899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c91e933d030d7de62a6e4b49c27e2900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cdcf5eb69b477af86c0bbedc7969d901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045767a06adce4dac97dea9f8475ef1902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fc639e3ca23cc8f98b3584da25525903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4aad0dcbff88e68270465fc0fbfa7c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f09d8a58348fa2c1d7145e055ea6c9905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fee002cf61e37b4b228ad4c2cf9dda906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd666733df8eb9073282c0853cb647ed907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b311b0d8ece9ece7bb8b4d7a2f87e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13f6196279981fa0900e51397876ca909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee49e62ac01d5c1f33426aa26e3de1db910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78d1baebd116f8cdcb03c0bcbc8c54911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd0800b8149b45a2b67fc64ce27bf9912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae2b201963103fbae94e66cb27b54a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43503a24ea26aac8768c394351b99553914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a54130b52f128f1df8f48731194613915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959c70c9aa7fb872533ec4c20396188916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13794a4f94dc0755626b2ade64fc8253917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3156043fbb2bc258028443c6ed967918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1d49c82dc1ea66509bb4d22e97277919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32aed573227b7b10dee806546b261f6920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd8b2dcea40ac2bf797e86604033ad921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1078f2fe34ac4bd5e2f876a9c2677ca922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d3fe91625589acf04aa18737ca653923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4aa9b35bc41c1cc7444a3e4375143f924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417636db24fc4f65b2ab07d3003a7a81925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698746c331b1d371a679619ce255c8e926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb2d30a33a495594b62109d77d98a2927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcb726107f89ccbd78ece4189567b8928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ae626ee0956656e11a67dc0c98fe0929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247722077b6e885e13a11d601018b9e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63723a5b9ce9576ba70507fa8d485c40931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f98b61c9356c6dfa6bec81dc65b060932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb101ecf19efe512be9975f234751cb7933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c384a4a4d0f520a503c8a7009916de934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ebe2f91b5164f9a7876ba11d655252935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab18b14546c0b8bf397d1e67896138f936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce2ed35989eb004138c9209cbe0fb7937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7199c7d61a42e67897aa5b574455df938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e38d7293d8f164fad50804fd99d179939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133191d19fafaf9f7040b278d1c36d0b940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2122cc3b4f904a294f4dbd7b801c0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255170f0d67019f94dadafd41724a152942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791c35a3e00f1d9040435250bc8b2d8943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a0c57922b0d93b5df2f9fec193c62944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b76bf4182015b161ca751e82b244b945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92fa5492681467161ec6e3191caa19c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c71c85e5b6d794c8b539f128503b4e947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd8ee83db6b750c930543efbcc8182948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6552ba9fcb0d9082dc2f4acbc67c9949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafdacb1651751c54f1e34db903f2a4950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fef79a27b3b1010a6eb8c7b9041a3951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852006621e476a2ee724877c0614f8dd952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ae656f66ccdd0713bdf428177431d953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d99203bdf76fd50ca390d09b8ae34954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd4b2826085ed2e0cfd16df8c66fb8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22ddce521d6bd3977098ce1121b35c956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d4eb7eb996868626fa467d41c5cb3957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f75ba847e910cf4e90dbb3a50339cb958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4c28ecd19e3bd8d33f879184d7941959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82b18e8f90b585ac2195dc4e6a0ab3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2249f83e393bd6cd0e83b9fba02d04961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac5015876fdbd16405974c04bfcec9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a1b39e705707f93813219c81ed289963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46933639e4d900e237cee54434cb12ac964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1afd8401d46ebcc68b7558f655fe8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fa0c935240ddc48f0060bf478ad78966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae90749c621047fb51e8bd19f15e81e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da0d353bd81d292de52c8330ffe7d71968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcca7d2b2ecfc16cd1a70c00aae3ca969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d39d876602cd78cd28b6553381da58970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652363de459f19d597679c331f4e460971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc5ed3384ac6cfaa3325a8aff140c4972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026a3051944c19f4688440cab797785973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15a0f8f9c809b7c257046993907ff3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14063433491a202e32a6684a840bb3e7975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>