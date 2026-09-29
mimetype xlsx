--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1072">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -613,218 +613,215 @@
   <si>
     <t>Навушники REMAX Candy RM-505</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-candy-rm-505/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-510</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-510/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired RM-512</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-rm-512/</t>
   </si>
   <si>
     <t>Навушники REMAX RM-515</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-515/</t>
   </si>
   <si>
-    <t>000000631</t>
-[...1 lines deleted...]
-  <si>
     <t>Навушники REMAX RM-535</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-565i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-565i/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-569</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-569/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-575</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-575/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-585</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-585/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-610D</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-610d/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX RM-910</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-910/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Pro Sporty RM-S1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-pro-sporty-rm-s1/</t>
+  </si>
+  <si>
+    <t>Навушники Remax Vibration RM-900F</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-vibration-rm-900f/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-711</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-711/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-805</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-805/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-L01</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-l01/</t>
+  </si>
+  <si>
+    <t>Навушники Remax RM-550</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-550/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Sleep M-588</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-sleep-m-588/</t>
+  </si>
+  <si>
+    <t>000005166</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 625 Hi-Res</t>
+  </si>
+  <si>
+    <t>grey</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-625-hi-res/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with mic RM - 630 HD Calls</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-rm-630-hd-calls/</t>
+  </si>
+  <si>
+    <t>000005169</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-105 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-105-hd-mic/</t>
+  </si>
+  <si>
+    <t>000005170</t>
+  </si>
+  <si>
+    <t>Навушники REMAX with Mic Wired Earphone RW-106 HD Mic</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-with-mic-wired-earphone-rw-106-hd-mic/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX metal with mic RM-202</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-with-mic-rm-202/</t>
+  </si>
+  <si>
+    <t>000005590</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Music Call Wired RW-108</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-music-call-wired-rw-108/</t>
+  </si>
+  <si>
+    <t>000005591</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Deep Bass Stereo RM-620</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-deep-bass-stereo-rm-620/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Wired music earphone RM-310</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-wired-music-earphone-rm-310/</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Air Plus Pro Type-C Wired music earphone RM-533</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-air-plus-pro-type-c-wired-music-earphone-rm-533/</t>
+  </si>
+  <si>
+    <t>000006627</t>
+  </si>
+  <si>
+    <t>Навушники REMAX Type-C Metal Wired Earphone RM-560</t>
+  </si>
+  <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-rm-535/</t>
-[...157 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-metal-wired-earphone-rm-560/</t>
   </si>
   <si>
     <t>Навушники REMAX Metal Wired Earphone Type-C RM-512A</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-metal-wired-earphone-type-c-rm-512a/</t>
   </si>
   <si>
     <t>000007242</t>
   </si>
   <si>
     <t>Навушники REMAX TYPE-C Wired Earphone for Music &amp; Call RM-711a</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-remax-type-c-wired-earphone-for-music-call-rm-711a/</t>
   </si>
   <si>
     <t>000007244</t>
   </si>
   <si>
     <t>000007465</t>
   </si>
   <si>
     <t>Навушники REMAX Type-C Gaming Headphone RM-755</t>
@@ -2000,53 +1997,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3283,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069eae8bd9e0278bbc92ba5799cc2cd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c047062ca968368047631da61359c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb310c3233fa2c76c0b9111cc7bcbc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997cdeb4b4c6c21c33a6e25aa9771444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89090cafbe80791f87e0e1189b9ac55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a0b8c4e0eb6c75bd502227b8c4bdc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5f6a1c443afd8b4dd44e9cb8e2dd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d03a604c54e4b2d738bee1ef1164d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3189baf657f5dafe74af26cc421b579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e40d746e5ec056ed3850234b7585810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3403e75ed2c0a24975f9c5f1c4ca4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c564f0cb1757bba2bc54a9b4d125f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978c6a58c563464abca41b993f676ef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65c72a7ee49247ca4f0bed5f94179714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f279d418f047b6d810815ed553cecc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd7ca20650afb61eca2d4d8632e93716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e5193146b8b7a5b8a0183144edbe717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8203969df3e0d01cb7e2ee47ac52a0618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf5c7009e50e0b929843213ce4e29719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d847848e91118eef770a6ed8b942a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabf32412c6019e56a96467580f295f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4a2c7f978792ad84ef52f413d72bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acce92e44501a0917a8e169a68b70423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d662437c4d676a84433f8e171530f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8516d91973f0e5259d46229a911ff6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085351f5caf38d4ce45fdd54a4c4588726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf9db271292f240dbb68ed31a0e70e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e7181c0fbd6ba6c0da46c6838fc28928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e97614c051a7f2d0b22f6aea929b2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cfce50adeca09933fe26e8aa9febc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398f21fa94cb8153d918a6f37737e0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aef324bef79b12a52f57a0cfebf45732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22cf9b045f5d4bb4094e3c2260799f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b924d7c552f9b638e89f2315897b0cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe562845961318927a833ec4af72e55335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c817d268734b19fbb3a11cfaa9de336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12e6abe679eef4e226a4f769bee34a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d8f024d90e04ff6fb0de61277c1dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e39f3a7e132cc912a6d45a6c41a46039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29051e4bbb1ee8b24731a1b25ad45840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b0b0bcc732cbcfce1264a1b77384341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859a00e1a4219cb05bf035c233508e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363a9d08bb386e9a19504f91f4312c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15caec337a1c4b3fd9c1af9785dfbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39b21fef4b7d87b53ecc7d1981d27d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd5ec4748d4cf503de13c6d303d045346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570b66ea5624f53e1e7271d5096dda947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33355b786dfec28d043844c19c92d1c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9a830eb140d7d72f91130de4f2f4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaea5cbfedac70aeb7e928a496ce1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2199d71dadf1e410095721c580040151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe1f671d14fb8cd339dc5fb5eb12f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62717e1a30de26e7f18b4d02b0865dec53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672842478e54f005142ee96e06fedfc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d66c25c51d9ab3e697f681db89a9ea55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87a9ef7e750c9cc4a0e55e9232700d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24653de05c654099f6081e9006f0ae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51c9df846a32c9ca3d4e958d20dae458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32ccf5d34c947ecf88951b873a4b1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8395f7ab9cea9c5bcc6d32bcdb6f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce55e6bee302c34df65a2587de070e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390050216038207ca6114af9d794b71362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac6b5dc04f98ceaaeab9bb504ab1bf863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22740679fc01ef9c846e06dd05458b8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3148fc0ce2b9426d5ffef78ac28f8565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876941096d9bcc15ee7169b89502fb7066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416be5919621d13764fd37f704807a8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe02a85f0282ff8c7304529b052cb468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5cea2b9bde95aec74271b64c86bee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6660c5448f8a1a9b7404a32cc8ab8d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca6e513126ec49a4ac621116b4036971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20964c9dc8adecc826c6f68018bec472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fa5d758ee4e6d3a0ba57e9cc1d63873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294d99dad3be70c50f705ca320122d774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e4ded6ba883a9cd65c5841ae37ca875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc4457bfcc88ccd7bc10e2597ebbf976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dfe6e399ee8c9b170db549d7df78af77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94853fa09bc73b0c977329a2b641a95878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c36f902f87e2786e93a46feda783779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e181dc46e2af7d78de9a5ca69f043580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a18118b619188977f074e26d3fff6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8b8fbb1057930e5b406c35747c49682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205de1ba86ec0457a4f93314f31994583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1ca40d468fc3ee7d7a7c61b9284a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e503b38e95e9d2d9b36bccce5e81085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4670944bb418ff8b597d15de84508d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe0b9c2a99184c72d6f2c479706f6587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80460b70daa5353c61e2aa86b9b086f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e4cfbd1456a179e4a98aab99cee3089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb7d337b0cd6bcbbd8dfed5b2384d390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06134ffd0099454d078bbb616238111491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae914201fe06d74c986b1cf17dad0e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbcc05fd18566309cd78a4c3f9589093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836f1e3899a567a373ad8976d40bf9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8822a7edf798d4670512a23680c6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0885ec0e897630068761191e88c92c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cd2c47ceba23fee14904995daeb7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8ff2b86cd5db95534434db19e759598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd6af3e6356571366244f3722a756b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0574ebb21b076f4e9af5d979f0f14ae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21586e39dbb20995192ef54dbe2b0677101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444013a196c84cc3980e4b077b0d590e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29174b30ce1b1120398f5a6ca831e08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471c309cf2226bfd72f17c827c51ae5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2525c5cdbdf48c43e11392455993d8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916aea8fe1b5a957ebb030e3bef33b15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a7d73765860bb358cb678a8092473107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28151eaf1845677fea9dff674026e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcd6eb0b253ee71eba4d34bc554adf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c74a3a116d168d4ae4a5fe39199be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc155f99f1e056d69607bd9b1e5610f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cfe3f064327589af6de376d622533112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc2af7f59a33538499daadb511ac88113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935cbecff364caa8329c53555c64ee9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decc3e819d22374d3dcbb9ae241efa5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680c5d20eb7c3e8fcfc752d7b00a900116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f69c156d3f74aba6a7457946a30b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf278aaa24f1a37e6d3651d31fb96b31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934e33dd5a7f0bcd18c764f82f17c36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54fc3146d6ed6b35907f15c39c366d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ae5b6fe74f0fa225faa61018e362c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3dec7cb07b21c3b835dd00d3f6d553122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6491b23ac837dce303d14fbf3d8dd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df05d8f3d385381529c5d46adc7daa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3abf97e65c303d88cadcb5c9b0743b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96a0d57fbaf1687550744c9af034fb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff109ada8cc245d85218aadac114a24127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f213d384825be13ae0d51dfc7ed4a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48841a9042b45ea302d6b21dc55937129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2530cbad0f187f0fcb9c95b637ddd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952fd3375fcde3ebb5033c7647be582131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a27cffb0d83f98b1f0008af4b205cd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471e06600c958fd880588e80c0e15b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c855d706b99c1c4a65b59e7653c498b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557f8af9b63833f8d52d8b941239b35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616ceaf9f06863b58b1e4b18dc38237136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e91cc2d700c90f61352538da802fa1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1325b1b32f4363c813b4b73a3ac9900138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c8c7025da0087acd4f0eb92a09194139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2689b9c7396b5bcfb9c903434b235d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aca7807a64feb632d35a8706898ca9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08181bd4a1a43b9e8e35f90eb2957b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ced72116cb14909b6b28f3a24ab6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e44db04c611d5ec308b32650885302144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15dbb6bfca19900cea7c9a2b972b45145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7db51d7fd3d4bc32db75042a7c5ed92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d911da692eab6ac540f1f399a5287d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43657711bca3db34abb32e802b5672148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494f68f6c8bc362ec961f0068f8d534149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d40ec6e89114c74ef501a9749e60d0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ef65d59f8870bc99da0e03c2320a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be258d8cafd2f6614945c01302ecf65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce77668f0dacefadd55a76b081a1b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ad1f99834199ca9e3466ec8f68eb9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00264616e79c37c9d7d1aff5523f556155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f494c63e60f742ca142360f127b90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2f6f1ab3e6455baa7961bd5bbb7ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd44e2dcc260b6a9bcb1b205bd9ebb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc3b5582799f4d42d108e6baf0cd3f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea4b8c29b40dbf00de95b27989659c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19601685ec1dceb42fbed87ad8d453b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c93981f1da4dc672f207cf53fd4ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d81e0d13a77d81009a314bb8c44757163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53bf6f1fe3db2326a7ab02f184c7f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7be74b90d34f310ea2be09b5b2df1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68823911bcb5be1fefb61a08e6f395c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47084f084250b18668dcae46235bb0ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a807b171bf8384361adc568a755d61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e815874e24a09d72925ce6ea6c5bd4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2ba0e0e1607d099c61b8db67acfd6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9482e62032715776e8cd3fbde44b5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cb1bfcefcb5050cf51053c1eaf9e0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7483f097fc5302a94d25cfd9705562173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874df079d41e5ca31e4588d97aa07a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be15b2e02e4efc36223bd0b1455721f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28efb9a9f7fdcebe00218ea242a04d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ad96882171d37b90794cd0c0faa93177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd8e348c4bed4a3387db7f6c4e26d5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a9defdd7466b33ed9ae385c7b51e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad93400a8474d5fa338a817ef6bdc8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f6b684bf5cd8812bf7aaa869780ad181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ca4a835178caab0727f0e0f66fde2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8141b2d6a39307343f3f883d795e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc553f402ca67e0512a897fa8bbdd0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3f886e6d5e7862ba001153f46c827185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149907fcd29e08aac11558d4f92d825186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee26b75f2d87b73972e7802c0535d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef80c3de366dc84af9fcd67c00fc51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a91f01bceabe5a8c42afa0293010c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56a87b2cb9892d2166622da28d490b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce62ff3912c11fd1eba1a671cdcfcc4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4d4e10b3e62b39bbe81c2d3af1651192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21d1ec348d53eb5a54ea06af182253193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abad3a190fc5e305d983f8a26ec4a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367db34f7081efac48ab4fbfae128b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3e6faced3c540b619a64ed58ceae36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f23fb603a074a23f66555d052bcc7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68939646134d2a2a9770c1e710f4b1e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5646e69317310649de3953c6d36545c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90527c9cae5005cd58d6d4820b1799200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84054058c01a2c8f2fa548ae5e48793201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710778c23dabc662810cf04199ec2dcc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8b50851d589091929fcc8e8837641203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb404bdada5d9974d1dc6d36c016b6fd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32293172382b760db55afced70b84892205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521b0890a80a4b0e3c3742722aba491206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0bed9820f3dfc170c8b1da87a8e624207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d23b1329babf2043c39db5098002f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528afd13814ec342c9de510c5157830209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e01ee16b98b61a50eedf92d38f5816210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82150f3ccc5181a2feddc977f813162211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664d0c154ef4414bd6cbc5519ce9291212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff59f33f3ece67ac9599865ad7aa4ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdbd19d4435f444e7e1a04d0edca63214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cbe813e735340bd0e92d667142c7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84330f65cbe8bfd3df419e955b40882e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c39fce8dd5612071d1894223130a8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4748c687d1e3376b4d5ce272f6b5e9e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8feb96cd861b67bae8f2bf1d77b1649219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61165cba900efcd17737b5e7ed7e6370220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923e088dbac9c0d1cc1fe0b0a7211db221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e2d5a876ca44d6098d77ec8c22361222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d90d5b2af29c0510b9a1502f9602f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68ca5e5116941988adbf6394a45782224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a21500428ebf1b2675b1caed4383c0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253798e20bd3affbdcb85f8b2294e18226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e36dd61799905d89b93e9c7d63aea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fa8a151ad8eb2b7955b9fe1dcfce8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3260a94c80f1b9c56b92f30cf940c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849a6a83c39eacd1be91dfa84d87528230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93197ddd8f669b149cc071e3f16dfce5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b77a95b5c1b23e4205ee03b3dad9a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f2dd74f754653718db754b06bf8cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6216f5df727e559d08b74aca305b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784fc6455b1820d0bdb639b270206b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb74c60b15705b6349d19dbadd36db1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc0c9d54d5b66dded1050976f41dee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b604571d50f26d2803c28ded35849238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5898707bc520753555279adad7d160239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712c17edf534add3fecc86af3f69fd9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a060f30c00b90c3b5165012d7fd3bc9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d3f9653adbee177c99594af869652242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3e9a2ba471298034f3a133452dd75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924794d1c58650768cd511a6605a413244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74d07443958648a2f42599d4354619245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ccab16ab5438ea75a8b56907c9676246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b76c71604855e9a745ae4efd45bffc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1931b3013d102ccc0864ccd264728248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cf0f0d132325248e960ba2d7fc8a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239c4e2905932cc8667eafb044ebef7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d571f93733a1af261e0b9e37896fa5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6619f2dee0d43136942015b866650252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f731eb433ae12396a00f56e84d0f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaf78311b434292ecee00621fc4a7d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a31c31c9c7d4c85b23b740419017a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f24432112ee36970710d7cea3c822256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f07997226941c2b4ec349211e8ce01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f0c2e9478b07db1980d023288a7b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81d47c637f7653762715797e77404a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591a77e6c7a10a50fdd3ccd9c6aa8d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4f06336c36b310676db9c9b07d8cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78948b36d190a22fcd781d2bfafc2b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10308a40b78da6b5a564440a30291e11263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499261a86b6966fd3e31c8e25efb0de264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bb509edf45096e2cbf165129284c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381da976cf56ea9a6c96a2af91db113266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2a858fafb0169aceaf6f2ce6041b3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf693c0a5adc0fed862a8e85fe9a1c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b37bf15f1b9c783b790900452f742269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929744665f07242ee831ef794b87cf7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57868a47d642f318a5fed345c01ae4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b735104dbb924800a33a3f81c5401e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623b3f3c6f11204ba5ec7c1d57424ad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c5210d514d1ab1b6e7076249ea0d7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c0e644041cbb3b1d98cf9ee7ef6e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3a8306dc128f7300bd2f40585db386276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48f3e3042982631c9ee22613082133277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b768cb10d55158d1aa1f4840404ed7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe36e88509a69b1bf070aafe50481cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f84a24c3bc59ade265295b5109b4cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376e9b5116c3eadb418766add70ae4f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4ee5d880aeea02f980c82d6b12763282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e523ec9c8465cf26a7b2a9304ed45283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee5b7c9bdc3675f9b2c5f1b29639b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb7c6af68603a50c65ed3a361238f7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1c74b48ef9595e2289e010fa45d2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c63cbc06b31cb120b10a78373d9046b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cada4a56671fc289273e15f01102c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab218eaaa57b9c770ee0c63ee1b582289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2dec69b15e6325d679424ce160a97290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d665b6b0141f5dfe611b03f0a91bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd0126db872f7bbd9d5f2415768433292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac86e1de958c0bc3395df7797a0762293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257151a9323d9ba659c0e72bc8959d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bec6800dad62ac1612ccbc504898e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875661eab983e3b5f6531379c172f91296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa2ac7d41e09784fd9f590479b799d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bacfe4ac071396c8a07ffb05a028d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ac729c120cdb030c8409db29f2713299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e1a8a8c23fc74690ffbc0f013e09f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3faa39f34a346017387a426311dfb54301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a671cda56e17524c1d71e0ec23e62a5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff185495bf09cefa6a596f77b26b7c53303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d1e10bea0d4fa4289806680a5d668304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bc5d38318c6ef790c8a5ad5bc4200305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f7283ec9c11670a42d54f1e8e22ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e442419bd173292d59dce1482ac3c3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c618a4a34caa35ca46ba2eef50e452e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3972051cfa7f03c0ea76ef62ad34686309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38e9b0e8e9a899477ecf16ed44be76310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238026d70ed452b122d2d4678c31d5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b01d1db9303869f89d1a91e289c309312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac3b8c738440b3fc17967c0a6e2e51313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c7a0ed847cbe571356e7c6b5bd3fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a630e81c05bc4e7469158a23e7ee914315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da53fe458d135cbddb9bc40c1535ed316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80090057f4149e54b96e39f052e0cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e46c8725469aedbd7e89ff54ab3c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01256522b89bc1bedae15d2af530bf20319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1a4b8efc8d676d6fff9c05b32468b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c48d0ed27c43f052e89b2ef9e422744321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b727ae6173b3b97b93b299f171135c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69968a4950643c9d170287dd6d60854d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109aeb6d214fff84b72ca2875abca910324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b24b3e502fc858e1aca9f9e1c2f4d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53171fe8ced3f6cfcf5212b59acc58326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58906c46c1eb3ca7d215a52e795f4396327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d330ed4693e7e003ce4b1bd5cabbb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e8e40a979ddb1ec455c94f95495ae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712bfa39923a48a04d599daa94a2338330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1011ceebe3c8ef76f251add74ed2f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd80b0b076bc88dbb702884d9e11c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f4f30ef427ae3d021a17614b3af7e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71f4ee83326c565604a5c059f11147334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd30f59b81169bc0ac038c89823ef9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d93c59121f9c6dff3ed4f14c93b03336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05847a563feb597a3157a84c8be737337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc5553cd831e704c2064894bb9f251338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aceb1de97ba659fcfc447a9019bc44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50411bbe34ccf4133e09c5267a739a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8cf413821b06a85452605db3e4368341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f000cac1f8e9de8d8f235356b2582f2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b08f791778739d2a4a535d9c4ad503343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633da7373bcf5b34079bb752a7b2968344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ce4a9742ca888387bf29d0bc8676b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e15d164f45fdd0b5576d30d1e2fe0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e91e58d85ee9b91f19aa0efc2ce921347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4734ec11eff6965a3615ca164c79b99348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4892f7b5cd1d71d936a4e2c8b91398349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8587b5681ca8cdc4e3c688daffedc99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cf712a9c89a8ea0e5b089ce13f9d2c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c919acfee68dc6c61372add43faf17352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4771ac3f29a1c5c4a607e68ef818f51353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb93eca199646946250434c199db03354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6f74586ea7a6f7b43a208a54d0c7e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a847f0dd5a041961b424469a33e8ba0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda261e832b1f36ac74beaa440e4e7c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e09cfd55544adb64b5a7dc1a8d0b2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446a294a20687e1bd16b35e8de62652359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9b0932f370b611648313822220784360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956a907365a4ec90f1e75a18c1d60fe361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917de8d293084fedcdc941f398306a98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683bb6aa3d235f2019104d2b48c5637363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfdcc0194fc53f50318ff0f87d77c3b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15efcb5b8b4f2697715d1316c4fcddc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a110a1ff9cfdfe407c00c858ceb48d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b25b642f2fbe92d71e2da91d26ba28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965279ea0b94265e796dd7480b4cb6d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d27290000f98183cc560aa16ab021369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf3ccad996557991b2d8af03ffe394370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50a75d5b10443d346d9808b2e7062c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242fe9b506a7cd4a2493f4334b3a49d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18880055f19888be184278f3f16bde9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb08396398a07f17a17be235a6cfb1f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8078661684ff86957b081d2fb08746375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23cc32056996394e9168c9098467e0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c251d3c85cb514fc9033fb67c99b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fe7e2df85433b4b7f45b8e27817de378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb046603879b140c68e8749e243df7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8571b4efd66604d5d4fb627d56d1cad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508af9f5a2230c4cca11658fbef4a7e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce5bf08ea92c01834b2f0e23e24f45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c612624eee2cb803e36da19ae4ca44d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e73591e9167d10adeee233f49c0d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2262fbad8b365da13b1556e62c1cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd0b8591640b3442fe3d4bc0cf3d5f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27afbdec2503f2a17e7c9bdcc168192387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e91b07e8b1780c022618f1d8589325388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838eeb8ee9f374bab5e44a535b4f5998389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f8bed2871dad065e0cfe43e87ab59390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffc018469cf239fdb4b5e70547911b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e95f9132232d8fe215eeb77dd90b2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5ab7c6e05f8c116d459ec3fb59073393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe197f59f2f4d7f364a296319697d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d52d48b4bc47dd0579a7790a502e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6e447a1b751a233d4aeb4d7a51744396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccd0f10c112260052257bf95995509397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e981cd7656f87c9f9fffc7412a1b61398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e8d8e7e99879620e75fbaa867552c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f107043ac182b61653b958ad73e08400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0fe8f60c560551b2fb46a77b58e53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24691df61f3cd3a10cd74302dc8048d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c60dead7180b0e3ecc491717d102b32403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef6db5184d68fc6d0798e12aa26d6e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1791818535d38ea223144de0c991e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86620be2a0d404d72fd22017d7e51b03406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571205a66cab6d82b372cf1600573e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be8af32ddf4e74d7fdf74a0f87f1e8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd55abb88aa25d76ca9346ed6f40ba1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0e856063e302bc2ce112484243e91410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53464e88b1cab8718ed69ee8ddf224fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de95693d55131cdec662bda3da29c2d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548cfc6058873d92757b8c885be86f8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b763871ccef8178adee598035d650fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6b0d131c3e0e44104472caf1415ed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5732e7f5b64847511b056d0fc61b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9592f39d6a4c9cac140ef4deb531b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c0f3769928e0db89d775ac1b7dce2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b781009a2ea572de787a0b850d8d36f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ebb1ac417e9489e1fbdcc44577364420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2214ae27bfae917079460207d14479e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f925cf4483e5c508b52e54f720d2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606dd23e433b0d967fccd2027cdec42423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8af73d380d178f291a8c6a496b6fcb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fb444bb0859c5c7e21bed51bac536425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e50b71827710289e513f67b59016da426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3216aab50a8fa634d9ed11c514754e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6cc785303cfcc1840297c9fb4da640428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b743c37c74e3881c99e38d0cc3c594429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a0ec1163971258d7c2d5bf6df9f65430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e15327815ab62bccc7081cb16b23fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2c5a53c5a550b51f9ac7ade1df309432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58addfdba544ffb6f96cedc0b18188433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59feb33c616456b040450485db3009434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821dccee10a782b308d490528b13ba36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d65b99496d37c7455143d27d1f77a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70da3fd995d9ba2004c7a314591d61437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd733bab8c0bfb31d9465e1fb4fa9439438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10802f5c370f21be9c3f7c27ffaa0ec1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffbd54e4d957f3e62af822a4cba1be440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab809fb5327147431708eefe0bc51463441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b732e9723b096deebb931bb10f701442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5618b3624089bea3cdf99cb37b2eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28dba808c94cbfc0f702728451a0a69444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ba5269def184f1b56565c83363ee6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559744093d6beebe2cb8d256e48865d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb07ec4f95f0ab1d68ea950dd89be89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48893159f2f96d4e33801ce8705f8243448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc130f2b2dfb3c6de8d96e278e0009449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800aa669e67f343020c0247a5a12f0d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e343dbc6b715043d580ee73a18bfd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3186c049acbe61dd494d834091b584452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4dd4b3186fbc97551f88ea3a29425453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105ef5cd21d9e4c5dcbad3dadaee443454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa5e5fee32e8c82f4dbbd95b93ef0c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af88df1b493f4f5eae718dea43e64d2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187ccf1c9a4714a1c52742cf35dc6025457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b483c27461b6efc89f41f1de34512458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a27e4b4e9c16264ba1f38e7a1cc44459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429b96b32bc23f31612b4005264253d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2bb26bffff5e5eb75795d877f884a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0614ffbf1786f4ceccb3b3b494b4d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69533eba34abcaa48bc870604d3010463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16d9c5aff140eed2c17e09a405a3f2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040542ef2be4be6f59184dc1dc708978465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91dad91a233ebb67b016a9db7261f6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3019d2c34b3054e881a32ab0eb5cb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1cc8089e497fd9d1c83248c982d2d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0b3e65dff4846c1be8cb60b641ff2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac5a53f4dff749df19026deeb96456470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7c48b1eb9c81ad7e032f5551023ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea05d24cd016b6a675e6239a7d57504472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69bf979269d17c32e33123d8db8ea8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b00abb1aec4c8447a5c6fd8eb64b89474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fea23e8b300bc18f0bc3ab7de06616475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1e6f94f8bb2aa5f9be8e92c2cd1c1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c13561d9d7579e5958205ad45fa223477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a4cb575e870f640b6b5aa398942d9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584daec526d9db4155510bd1b2e0a48479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0a824d056d851a863da19c54f3d6b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c6da9ba32fe8be00e3ec6fa102f6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1422b51f4a72b872e2e195f77c9bcc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e7acbd62c8649c6072866113cb337483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e51ff9b125616fa350031d193f480484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52750d648c1bb6a85f37a21c8ccde8d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877421dcfee1d94215ffe9e48acd7120486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0ee933eded633b8afcb9d99ba58c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2415b5f50ca1dc1d6b053c91f0909fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28da42ca13d006dc6e4701ec235598489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745c98854dfe4147571be2afd508762490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22befbce5ca71296ff9a779685bfd8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164d827106ebffe6a9a35fbab1e07783492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0618f26ec9a23480a46dc2f8804232493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cc3d963cb1a8922f5e33bf24a7719494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e7d98457c93ade65b457a913d4a90495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b22b7307974fb170ed4a21996443a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316bb8754421f0302bf28b6f866f559497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb02eee2c64583a8e0efcd5306777f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8358c0a47e0115cc3bd1f768ed67422499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da54f0b415009f91ef9f9749d9235c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bd329a1bb58fe2b4dd2bc453fcce8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974d32e84be5dab84c6435d504c3f42502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dc32c344633554a6cfdb91c971118503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01689f2222e9df51c21a61a22f3749504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f90dbeaed980198dd36a735f1fa3d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9d487fd29ac174056f627818215b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ecae3144cbad8fd9a6abd32733ee8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b4faf5f332e7f55053d6e701412c8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc982202ba3e7fc878ad73c573bbe348509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ea66202146e90d842a5c748355b34510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd392c3aa2437ecca97dec0b9849015511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbc4908a23dd8c809ecca8ec423503512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035d31cf12bf7037240ba8b3b66df79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8361eefbcaa6043bb2f047f445b0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e149d3ddba7a7eaba81690a54635f32515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b1f98a3f18c169be352a0217d700a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb6f805ed307a16a450da2646a6713517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d80b96fdae53011fe248d31bbc2360518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840ef3e1011ab1757981d1b46764f44519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaba2d64f16e70628b1ddda1a522b2f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ed631558aa91e2b2f3a80e35031dc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c88e258f88d810c613b712d9333ffe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530a5dcc54619f35a5a24c04be01742523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625d1c1a17347441eb4aea63f73a33c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01e9183abd4bbbf1ee41e118e94499525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac6ae8ab376074dad87e845183a335526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45df915663da8f3e6a36d39a605671527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e892c4c81a93219e2fcbcd28f7c04b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19d104dddbae236e7157bc0ec332ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68c5a2787b12149ddfc00bf23d74f1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bb03b5d396e630c3ec381b145c0cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614e5d00c4068f387985f99aa042b46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174acb1dc37e48ebdb4017b08c708d2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afe15602b40968dfa4bc3ca8d63a389534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4542c589b77ee9a3a43b152cfbaa5c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea44233f666711fa30ec7581558c89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac511ef289fb03997fac4044922452537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c529c0b2a7dc8641ec2220613e460d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053bbdf33e4212c0ecc980829c05873a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee2b643df88b2160e81c29e21b4b14540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96c6fb5af92a198487f622a2cb9d98541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2082311de94901251159946d5d6e49542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd2eaa97f386904f134dd395e28832543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d234790910589b62d25103072ecaa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9271856cfc650c025ebbd97f2db058545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668e1a9254789ac7de73525304a9789546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be8c9a6521962808568b69e4c10536547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f80fcdf5d168d43c7afef69e1a6466548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779961ddb015bc8d6d56c5ec0183bb4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a61b551a42700d9d84d0ded543a3c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a464cc24dd5d55064a6a4d0de3419551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2492079652fb115cac05ae1c8255b4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce664ec315cfd3ea6177270d2d7e35c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ec1890784d5718a55d0fb79ca7de5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55258669d919673d36c64193bc17897555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c5e35679182d45fa9e6e67ce585d5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb4e66027924117b1fb77a4a9e8203557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6321d2c55b51b7e2f0b87c466992de2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783279731c956c07dc5793fb421eaa92559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943cfaeed930838ad79b9b2d76756585560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43979e5d46161d6d0d9cba93af4ce6c0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06ff64330049afaf8b279f645b7730562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141b69ea410f4ede5bba5a4bc509a52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f76c748add980983b4bc19aa3656e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90e9e5087f3fcbcda224436b684e76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05770c76c5d2f81b77b9e101f9742b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a01880c0b56e32315ec5bd9e1d06df567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04956e847d1c7863b79d56d3c7cc384b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbbee1850e6d74ad1544792f1e4e5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75cf29cf9939d3213212d42ddddc26570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43406a378fd29ffaea2bcb208f47af8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1b0441149ba62ae47c664c7197d99572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571dc7e510c431e0624083b3255a5a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fe5e47fc22c0bd2ad7f585cc76fae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81850763db363ff596cbf37ed6a5a803575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c3d5e5152d1f1e1e108ed87261144576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043ad2f4a5336e79a6cbd62181f7964577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c2bd4437d56e0bbe3fc33b722e66a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605cf00365f5b29b7d976a9cc7bd24e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dcd8167be4e34d1fac681590821c7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ffe200824901f01da83565132314b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d84c9477917ca2e8285fb9d093d1a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbeedee8847e691a84f607b7ed4ad3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e379aa5c75fa198ad0a7c5604c88fa0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5124e4488c775cd76e503250b600c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6f46c3991989b64efa5e83cff2534586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdede9143783a3f42a1bcb70b13f5ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a085936cc79c3c103caabfaa7527d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8562fa201072db2cc53bf1e294471f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c3829375ba1647039f1c6e73795a4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596e6b5a644775e53905a581c21ac5a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c092dffb960214409b96ec495f2fe98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d0c7226bb3a1e4c5d0b25a08cf9db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8851b550498d63371233582e2783bb0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9b721158f7da0bd857a427e207679595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a9ea1992806d7183ed215f45937da596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b804b09ab970d7d2aead8863b8cc3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577b04f066b5f4b6b94508560bb03dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9447de4bb918ab5e97624627e790a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4ff6a150e513cd101cde3f9829cd9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d483a5ed251763179dd6c5994f8a91601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978507c45d37dfae18f15f9eb0ed4b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f769975200022e267d6da74cc11eeb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875a61ee0fd607a485ab66e3350ac05604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ae016bf0ccd1b468cb4d3bbe9d954605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28b374111cbb3142dd57b9e43dd2ff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdcdcede3d6ee4d323f85ddec04380607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba69a88c1714af77a0c3c5ac2bbf92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf51d00a47bcada5d1a161a7e24eeb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b58b5205dffd403a22b73831de43d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c66a31d18247ca0056d31104964c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddce81806ded1f4c5ebd6f1f1c4399a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18575fdd520383fb8fb97c2ee3f5fd0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8aface7c905fb62d1c9050a585757614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b277d213d242c1046e35573eb3345615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404a1207098ec4ff2ab80c3c0ce0198616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb226d385e760210182d5f46a443e9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9baa94fb827018568e4832f860a1fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858fd07f2c8041273546234a1d6968f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e200d5f880c6b78828f663a3d7bbb9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923c7882328a3a8d416b7cd0892f3c7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3f09f0ec1515c201f2b838e480bcb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a099009a4421429df7c4272e74fb7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805da540b64eb94cfad1fca76cfa3ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f9828c5b6574d82f6f05f1de9109b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb60ccd8e37404a4709f0069acb4579626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d2f6420435e54f31d2ad63722ab41627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1e506debfe00a1697f65a40faebf3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664860c8a31ed73364c7ef37a7c2b07629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df2b1a20bff5cb8f55b718edf12a32630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6c8fcff92070a975742b07a1fae81631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526170d574e314d27b76510d93d51c5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60cf853f6aeedf50a728eef083abf4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fae670ec5d88fcb807b2032e54522634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc70ce24e70b74517e28ec9fca23c7a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da651261431759a1ea714089c96ef3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98e2dca9ca0df0c504a44fb7264f86637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa80b5825259070be5af4395ea92da638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf6e97a8ccce20ec9ed781d04fc5ad639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbe544d8ae84711b98d2c4f1cca24f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7802588127fcb8343a5b30338464a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d457a4bfa09e0724514d070c1489009642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e0c953c4435f9c16e1f6f2d5d3748643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ea7f17a94b72c163efd309bd0227d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3724a1211b9be1e35e4a250967478645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158f4085a68b63e311d6161de749e5f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df759b2a440880b4e1c9587fb6b76fcd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc26e9a2b445fe15e910beb498baf4f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1f88cc58d03ea0aaca180821f7706649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800eaa55e0985e17ae1c5e48a7293c77650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5668250259c6d95eef4ab9b0fc1d471d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576ffdee18426d33712626c40b0674d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d34a9da537ffb79fdef1f809d4de55653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377240c9bc0baa118e47d34712c3ad29654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55b8f25ac8de5849f5a0fea231bba2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb38c79348d44a65c6cd15271265d49656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3ba0828395b5bac9fd3ae80b6dfcf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cc72f2a9a49c0d73e2f22ba0dbf09658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9da209ed890d48247a6811af3e14a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98adce1cdc11422c2b2fb6bc021bda660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa4a50a1470d4c506ec7be388153b2c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604fe48de7b0df19ab951b8adfcd502662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b448afac8a9f3ffe11aa81fb01666e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65012b9a52050079c58fc7061cd4363b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e52a650fdfcc375a150bab05a89a5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797970b2488bee1a2235b564bbcac36666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459122e0af3d84c44f4edb5b55d6dbaf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8476d04b56bdec705cdcd855ef10ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ca0e9aa482706dbb817266bfb9fb9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac26e65771c403c3931ac733aa7515f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710cc37e074e7acd2b2d8f9134df35a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a17288fba892c413a5e678d3a3722c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f4ab126423501a706da10342c2e08673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2a65f4a82747bdd99050cfb7da7af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5765658142d7fc99733d63a603790bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9522e751586238214a000bec1bd8b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f4364d6cf73870e254633b8e017e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fdb3dcf378215d2d3d0ee039df0c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1a86634161c6bfcfd49ac07a98ea8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf907cea9c3002e3dfa0938760318250680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5d608605ac4f3fa987fe1008c9c41681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ecabe8a851fa208a2fb7aaee2c303682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e2c7ee9537953f7273655c743b9a9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef7992635ca9f4e3a279fd541321a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede6bbe10b8660e826d558d6e940e34685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b17f0472eb9ad46f853d027eb6dae686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ad2695189aa650dab34bf8cdaac248687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4066dcb47b67b097435c8312990968f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f9638a9d7ec5fd7a14d1ad57626f6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f8a2830ab2cd1267242db61309b55690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6625bc386746e0dc5bfa41df0d3e9d6f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc851c65e863e783e62c4f7ab6f11e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75f6557ee3148217bd8a93fac97402693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243eb558ef6b36ca71519d333b95bfef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc920c7129d3548bc357d0ac4937ad695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ecf4ee1d3c2a460fa68a2de019641696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a90291fd1635e0f28da57de989a55697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0f521a0bba41bba4f0f0aa78486e3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6323f29fa9aaac4fb78897e36729f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c2d036a0c0401d17536c20c643602700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac43dcb560d1641a47fdc2a4f58f63701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd532fe3be2fe74cf9ce868c4f17cee2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168bf021af65904c9ab6fad10d9db1d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986397a42e9d979b4acfb1ccae3d9eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e54dd04858828167a2c88949645de705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4293dec210a0c8ef8e7cf59fc9fa2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5a393baf77a912b0b3522f6693046707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0328e5859ac61d1716d5993a2299a9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825f8e1f84ded9efa3ed3f98c8e104f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0eee169411859af3a9cf58e74e2552710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09601bf372fc1356d6141fe6a72d704c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c58fe6171db1f81490c72134953783712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04caacc549af35e6ff56a7c119762f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd45d60bf24dacc5352c1aca1b101d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8ccd82bd0428f28a28e78a012980b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e19c579337eafe1eea2fc595bf629716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ecaedea1bd5c48f9b41291de45a5d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04505144d8aea780fd48359e8d3595718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2d9a31a4d01adc1e260a6f875aaf4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59276bc6da6cb84d4a37308c541051e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765339121ef621d6247f7ebe28c93ce721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b8e64dca750f9e50c85a73cbf48fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010c6e004057994550368f335fdfdb7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb1deaa52aaa7a83fd0044bfb4b102724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43487963bf19eb3efa2b3bd818fda5d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88602e2e8d76a8ccaf7b7b8e54c488726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd0fe346ad85c0ed72eb4fbe3808c9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b97b5897e8e7ecee8b789ea233b83728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4045ba962176390d39e86c17a5387729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ab124f98589ba76bed1e35443dc15730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d4313f5aefb0dabfa5e816e7f1563731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671251a720f2e1d048b369aa9b880fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41638419287a64255064eea785c01351733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf6955b55692085085169f08e6dc0a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c15b440dd8b48fc3686f3a5825f4f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d02e061b077337dcef98a95953a73736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dea7fcd0cbdce543100528f75a4c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f46cc47d2969ad54dbd39c3b63cdd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337486a91fd01a85a73dc6276f34ed32739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f82e24dc4b530c89e57509379704be740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9857a474b800fc634613a2441e832e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3f6f407731adba35d089b9469027b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2708af467fd2f31f5a732361a3ec6e4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972fecc6b781a67f678035db0ba90a3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aec0361853e5eeee98c826d9a534a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c5c670fce1126447823f90ee6edcd6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16592cafff0564396d7810ef4b4d7c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797a6b3e0f53545f76ea22f1ae07d78748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2de7545ed179028f4539a5f357fb2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55166ea4ced3d177a0a0b4d36b04040750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c91de60dd5c748c201009d6eca4f5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542703a8578622e58320db4b448fda73752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f7f8f9604ca932a79380f43ad10b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a679686aaca6a7884c6c74c6f17f4de754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674682c5a61d0022fa551f3fce3b64d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ed9f882a4587ac5bfafd1aaeee0ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c63dd707c728eadb550d4796d7b2e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c514e2f94c743ae341871c32fab4b73758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc06fee820b67dfe1c7853a16ac327759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5005b99b656f720f78dc41fd97e3b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80cabe6f0e818f113567329fd9c43e2761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f7d2604454ed65fbcb7ca05fc0b80762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57668b6dc47d63be7f9d135b85bc0b763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96975d79bb67b67c26b147130a789886764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6be2ca0b38927002d0cd2cefcf7d3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483980a4cbf37db81a74c8767855d1b766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b00eec25fd6071968bb31977c2c3b767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8de1adadb36b199019bbd704c8b51768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6add729fe1b7026f433067bad20b979769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4774dca28810c91b30fbaabec501bae770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7689bb8d8a8336ffb034584fd804e9771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8621013e1dbca38bd52255ab82f0d8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6ff4c35dbd3096f0863dc1daaca02773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbead710613234cce73da21d5b096d774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746495cf9e70af15e0bb1ab30213b40775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10022436ea7b1634b65ed87d28aaeedc776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9d4c16d65acf72187ce5acd7be2b3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f124dc1f37756ec2934a5b4cef6e717778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ccb69a96e5333078e093269317a63779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3aa4123a2232fa2f4db241d2f6076780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78aa3fd2bc5073086dc649da898741781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10727b112a55b281f8d2e1ae46127b26782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c763bdb67597670a101894fd2e30f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a8f5a81b8408b6b7ce3eb2c8b17ff784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927d997c68c6ffc67655d14582cc9ff785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558171f9d69cb8aacb74fb8a661d92d5786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238daeb8b7bd68859aa5dddbe0250b08787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd499c8049b353383e5cad60d7d66e53788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240fb6316a59845fef7a5a9cdbf8982789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd94bd61ec3119c2f81e6d97a53e33d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f853f0f77ef45f562e871cbea9958b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e20707abccfd2d1c52e67dda54bf61792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff071d15a428605f63d7dc9d61d6307793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5447f1c010c9c7a888a2bbdf3c070c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6a45a53edb3b08905ef91d014338b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52a3bfbbae2f36212c8d9d982cad43796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848a2906b40683a0ff261582ca57b25797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f55ea1177e773cc0d452139f0eab2b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141fbe827af20a68aac8386a0db3761799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5f1ba7547d04b9237d408a0978aba800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa7d7867eba6d88e3d5a376b6109ac801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3de6d9d5227e1c9281d1439f9e2ee2802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5ddea40668f34dec05982ece88822803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b3848354640322b324ddd15045aa8804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f0984ff16d58ee2cbafb07cfb708a805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b870668e365dbaf3df2a94b6da71330806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40199105eb16640435b887a7fca01c1807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68a105ea9095e417e42ad4fdaf6a32808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05a956b2ec75a59457120f56565c0b809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3421a83c726c71e3b522f089a9baed9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7844f2b4c5c06876a34241f5a1a059811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e11e8534e0b3a1fe7708a7cb96a8a812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a5586305a0da10fb854846cdae38e813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39d912c107545ad6b10bb852aea38f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc948d24336a00fe43f70b885fcae33815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1354d608e37efc793982ce7bf9ba1816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb9b51b33f17523899144ec4c3595b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc09854263deea58bcbbbd4fa75dfdb818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a643c9fd7e98e05abbc44914c70b77819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51785e8466f83c6c2f7ea369b9b28d820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c621c9acb9be3088a7e950eaebd10ad821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ace2589f618003c908b67d9ca3ed5822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60ec52c26d409f766336781e52c2d3823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11f61e9a64b305daedac0ad238c77c824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c80a8492a9780bbc3bf6f6c27e92af825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50643248761b05646710a8aaddf78513826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6e03b0f62a8365cf74de18605ebd6827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a5b861a9bc6eb5a65a282a2ee8dcb828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626f58c7fb9d6841221cb59b452d6a5829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3978d7888cfec62e130b164d198c9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648e079dd937628a5b8195b2d6b1d01831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2117014d4a3035ecc5be43caf451f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a526bbf9aa5c5afce9161a697cc00f2833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8940023e1a644f1c684c0ba43904cf6834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db8f8c5e205c28b93cad00335eef6c835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e88112dad2b0e39fd700c2fb06a65836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c471228cd72ed6f6b3889b5fb498c10837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b43cea09910d2b6c353df8d7e860f7838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3f7e02c5b79cab9a1c016fde67fb7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cae098ff91af13d16a834557a52abdd840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aedcb43e1db6a98489ab1613090a5f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dcc5b985910f888d55264c63a64ff5842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d107ee4d44d2c4484ffdcb40fca54843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09ce2c491bc95c839301e1a45b9e8e844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108191e76f0f085093ba907aa0835ae845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2724a4a7f821261fa81e94f04c5b8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f8bb04cd08bdc9fa876d2e2bc142e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a216da35ba9e33390b64b976aa3316848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d6e14ad925a44f7cfa401a89aa3ec849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f62ebc03cc5ed502e3e103ec2d499850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05f46a948fd6129fcfd6e2823c4e20851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd9e8f701e3b39dbf8bfa40e1c3a43852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc284f0d73306f7eb0d17e819a15e13b853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e379f503c56b9754e355746a2855b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867bda2f5ec894caa767f8638952b93855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bad854687683ab82acbf10cb7d0a1b856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4879abe0da7f3a3ed9a4f9888c64f82857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95381afcc6e6c3514a6c55ad8fab3e16858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3b5fb791d4294f876c001bdd7e4bc859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63305171ed92e9016d9c44b668f7d823860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95127f38c73d030cb44cd56cf488976f861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269f30925932a081daeb50fc7f85270862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60921200ef3680e889c9513fa89fd126863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5498449e4c3a7aeee5593a471a3fb4d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e49467eb47602b80cb8ec118810ba865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52025ba12768cdbfa7416892332261c1866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89972e9e7e5b892c74f04423a5adb02c867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9fcb50d935480ed66c53aa6df49d0868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81070340600cbec4429e08b3291e5d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed4dbe3bb6c533e33af00e22a3dc63870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627077722304ffdac0388c1599ed703871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa39d7cc600b243b6071f16797a9dcf872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa641ec2599632e2dd8f06da5aeaa45a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e61a5c7316ad639584cf6526605ae874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc99e9fdd4905c0418d9b04a1086d0875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96d047ed939678151fd365e051ea78876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ab2aef6204c8cc97b39a3646d3ba4877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6105627330f0b26d32943af5eb58e5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705d5f2d16f9faa088105b4d0fadece879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19ce5ea6e9cc5078081b397e4242ee880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265de17630235cbda97330113139dd3881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06216770b51701855b1ca38caaf90ddc882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e51a074fb863ed57a87d0e98543c7d883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad6e9c1521c491064ff3a7009c5d74884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea98ae1cab977136a04c99a3a42867885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996659a99449292676811ccdec2ae43886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84047afa1f81e94f14327bf513333a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13201c7d632526781614aceb928ed48888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71d93c74c022eaeff9f33ed17b6595889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27c0b0ac77140c116e4f62f5c19021890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7e46f821247a823f4a2d62485c2fa891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87066484a6e872137646501e82b059f8892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699f8c4b09e7ce0d1987d35ac8843cc893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fc51f72d73e60c96eccb857c7c70f894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c32c24d250e0b3c68c60b765e8c93895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630898afa5db6082c5a335cbd8fd668f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8aaed7548bc494a41a7e34b3e5855897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c6f776b11300b559d91fa6b15080b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaacc51443bf84bdf8c42a9135577d1899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded26bdeed39610213b1fe5cd552d741900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16958f63fff5856835079c7a9f26a0f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a9147f465f11bb0515c2ac8c74052902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3afc781ce445999db381a82424afb2903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9983d5dd0adb81187c7c2931a63bff904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd096fdc91413e1e7fced969b79983ed905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6190748fcf56d2e1ddeda37d4a2b9f8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2274d391f42670c8dfd39bf412eecee907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6108b6befb4a02d0cb99c343537f96f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222133544fa681626d81572977529f5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5282e32d6b33061cfffca1739ab20910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55587ab99fe166cf46513b0b0b3e806a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6d9340ed9fd6f19c9ae25711a3e29912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea541b7d609876f63a74cbac38676ff913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bb3df9fad19163686117371e0c5dd914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd64bbc0bdc0c20e8992d92fd745bca915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90f6593ff534a93a9a788330644f60916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57538d682b7769ada16a392749885357917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05aafd880df861cf9cdfee9e17ee87918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093a0e653a82b63ac8eb63f4311ee3e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680d5ea3bd7acf12aec1d3e99dcc0a8920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1e3586ea0f49bdde5d1d15441f353921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507e65b4b813ec6074579ca61c64ba2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38793e56cb4a58afad0ca60fb5ecea57923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85144a94c94423f3ff35fa416fbfc59d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47acc0021fbee9147de81dc846481ef925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f314b2aec44be8ad3caca38d1861b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9f250254ac91bd8183edf56b1bb47927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f8da198172927f3f8246be256ab8d928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce918a8b2a77ea6bd448bdf6b93e282c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e7f12904579b975bc1644a026dccd930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06745ebbcd57648f155a387bff0939a931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36966cbffe0d545b891ef6244a797c2932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4e5fba464f700621543d27d787c7c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719064fc03ca25da8509bf831c3f087934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90dc272062dabbe435650e1919d411b935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3aa40db8cf9c9dcba286fa1b8fc7b0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f117bb5c8c35d0a1a842f791a51a361937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032a5217728c0163d02f51d125cabf5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168fb62b790729b62615869d3d48c2d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c03a06de3935a11f031ca265e1be7c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439817daf640f307fc3a8e06c97b4b2941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f6a8c8d14aed51392f3d7f02660da942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773bb4ea9b31262d7bf81ee66f2e7c7943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6411a595063db9ae9d762c8e142a539944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd289da6dc59945ae7b5b9657cabde1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11850db6982420174b04ae63767e3d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbf62a27ad461b800a5ee8ac926e6d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a9b115085c465fbd95cdcf3ae441c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c77c2d021a3330a68cdd949c70ed4949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f8ac88f957debb7cc2b03c64b4bc6950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8f23faa87bdccba8a17b26472d2f5951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e17e41b677cc732362ae8db796289b952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa95d55086d21f95c1cd8b9dc578742953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2124367b8f294a09beb593f5839838954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236f14d17f989eaf8338ce969bd7d22955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc1f725c061ec2eb430dfb9a5c2bc9956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3399afc0e2be9a998cc324918e88d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181b29de431a83e4bef5f46e12f953f958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f1e57c75023d356c60f18b3ba00ea959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd1fd1835bd2c0c4620a1a5ba68ce3960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e727420e72dcac4c2adbf895964f1961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70349691981cb82dfbbc85ca49ed4e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5828c54c7f30bf90251b55053d5d52963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ae9f48531a7edbe482da359a70646964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95557c5747f17ef9c3d43d330c807a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e390e1d520d86a0cd7d13bf08100e6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09e46a1a48a7d3d4a0fc0242b066af967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be159f8d759e81e2d1b2ac9ecac2bf3f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b435f7e6772b79a66a158af742db9969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d9ca0900077042a3135af344c90c5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a806bca988872040569576dffad789971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cc30feeacd1e6e8856b960c308d23972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a9fd66c43e295ab6280dbbc37e64d2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78714275ec047d5a5fa6a4c27540c873974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdec91d3fdc368108aa27eeeb53219f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a407badd47fd581804f403bf520e5c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d32100056f34ecfa764ea5215549a977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdac0343d30965be6641d6b2b321f661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18a93f08413bf769e84674b56f9bae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b768e494121791b0a619a0ce95eef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfd9408ab2555f346d4c989b3c16444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962f897e104d205fc7a5af43c7b7c7b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c25a12f9041725c1454a131a6f7d066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc900a5d2ca8ea08c9102ad3b381011b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5566e1ef70eef79add45d8ff80a5a38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae01b14decda13559b58c79006d7029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd1cce9d245580f04e6a06b81d0e1c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e32f4bb51214735b3067b7889e17bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817ef55f5eb3143fb27e72c682e843a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ffdb37e6814e0687e11c1acd7598413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8310930aff857e52130232cfae9e80214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987017cdde5190f3a602782216cdf7e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04f21e2216f7ba6c7bc4b27018859a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c90b8f25a923d650fe2956476b55c417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5070ba85de087732c2fdce733f79397f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb937e624064aee0a08ec14fb6f0bef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baee85733085bdfdc8e248280784fee020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d50aa02c5f3778466844e1092439021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cc9903ec2e7b20c7faac2edd0db3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7460fa09084cd1fe9850dcb79c3cb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8ee487f17f799b6e0ce55d00827bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba8acae9966e7535f92688cff9aad225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d67c6fb6fe5e4a346877adef21409726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b38de05ea76f64268b936aaf682e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc49773aa872e792ea1000e8a8cce928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f67785cc23bda6ee2463c5fd712b0329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf661282600dd986d6a76b5a29c331430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15720d15998c335d45d97cae46e4679031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96461db068e3fef2cbbab72e1c656e2232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e12d2b08b96f7ab322f5a9211c57bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41904cf9cd522edf6c6298155ac397834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6f878700ca9fcf3720f614821505435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2a4dfd1b28b1bcec42dddedd459ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6462c6e5a0ee9149cc4103d8794dbd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bedb5386a05c68a5722259b20f1f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304ea65220e9fb1d8df284dee6feee539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dffe15418be6317721b28c15cee2b540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aec3e10bfa306993cd92d15cb99bb6841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dd2d6dce8d52ea5fef2051794e33242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce06cd1f4673d7d3d2aaa0fd7c14d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c3bbce17913dab8785027d4587fc544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d44652bc77c19ef80823bcfc7ad0945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d865b93d764fc19e709181a54fbaf546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42944c6c81ab558c9736cdf83e3e26547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051643ffd90f2b54a9b7dc1dd1e1bf1f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86caa039d7c9d3e8287d98ab9333481449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb5b100afa3d247666bf2abcc3d3be50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf236c424260ee591389ac6901be3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dedd467a6ff31f0fdc8616df359c6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61be5e37a505e0d432c4fd5ea94bb953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9b27a3fb36d40d2a602cb1637b16954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095bcd527434063554c2d8edf2be4ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd9673574c8961e1a24d3abafd03ed56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a5b72f7fd405f50d8c3840bf4376a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4404c6a248252d40bfd6e7302bb742158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e47fa617658f19e12de4fdfd8a6cbb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb60db1f588f84c065b8bfb1d7d227860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcccff0fff84b125ce4fc35586487f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fade0c5921ffed88343a72bd8717b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66111939d512798570a66d5d127eb98e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159dbd2b7d0c547f51232794ef29ad264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f84aa950912d85184be7b04bde72a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada0b1a4471d9326c1860d7a8cf39ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbeacbb10503487809ee211d97b56e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171fb42221cf2c23303fc173b5dd45968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da904a966b0778b0e69a7025183d4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e519bb30fa6741ac7f43516ce6db85770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d4cab33b8646a0c933d718d2d683a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7b952405ca7398ad48ec5b85b204f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6729ae9a61aadd030ce5d608f152c3773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec007a5feb7d250ef56ba9d59b1efac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256adc4e9637dcb13778ff4fde713a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a2e2c5ef7d1ffd577308ceb3d899376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871907df505d17d878fb366c41e368c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01522bb15123921beababe8f1c07b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fcfbeb0b2b476a7ff3dcc5d99fd43679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64a56406e12f36376621e5d78038f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211919976f76e9a3863f21da69c153981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d51cd08455a7ccb15073f0402de8d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b720bd19933e252fb3a6ae1fc67173b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb90c4c95dee8197167be490fa211684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd18f4c0e1b3e7f26e133b523fe03d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1d4d762fe2f2a9740d69c069d915a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77a45f4a260228bfc113d4f1081e9e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a364357d164aad28b8d00a921bf401d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a4c24bad409b02fe44d4f613bc29889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c85e745051ffcd241666d0a9b29ba90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b6dbcf6d0453d3765a8bb7809a88f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e677318661e0471218dde3f82a5fbde92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da857a08fae6fd0ae0ba352b71caca3493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a94be8e86dc4cd76aa8f2087f7d9b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b9bc69062df889833a1af35d23e6595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13627870ad414b8ef407964b8558ca1196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080054a3f48a4bf2ab9740446f37446b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b1357422621dd599165b90e92d9a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c08805b2876b015bf10f1538db58c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93412d9aa519c3857e814d51e4e00f4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fba203477e66ba8b2550930aa23a0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f81a095ee1efbf955fff3bf00a5f36102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3eb2342c63169a0ba15143a7fa8931103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82eaec85c0a9b0f41a8ed1afc6a271104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6fddb814fe1782ed0ff834d7d2fbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da2df5b776bdb404265f31610f333a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c810ded002c51373191fcb6a51fe607107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a56d4ab51626fe1d50c94e42bf162108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cca871e5ebcabba660f1be12ecebb0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63659ee1bfc3cde3fc687bd3349c16e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3518208dac291b545015826e757d5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46917d048287ad4a620286e11ad83f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f71568ad0961560d139c7c19d24a54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ae3f80145f75e9b354e78fb6f9a92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc470dc5c0f5e5730542d98b97c5ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600f4d96d442aa3db4034b64523cbd3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97341507a480be34536b9aebe09c79de117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ba428c9b80c841e29782566cee621118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67d86505c35c03b3529add64b9d514119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e4f3a441f117b4938319e5bf184fff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16997ff11eb74f47fa73fa1f7a0979121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d3b3c6b982ea06c1acc3c88c78194122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a154f880eb844188df306c5f38b39d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbeb058aea6a22354f2794babb987b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7c6fc13980ef2c180dfeceabb2be0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba7aee628bb08e8d002b90532945a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a73c4ac9b8e2bc83cadb9ff94eae0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fd8f26ec9f841fd281af9253f4ea6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9e5b954a1126db1116c321c510ec8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f8109928e7c53342157144569abe8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d752ebfbbc4f6c0d5c9c7c6350ac395131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6e163ee94f6d97584a10479338884132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51892e7a3ce13371142e33c7fb695bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cabc8d04f7fc2abcbedc6f5f4b1088134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f59af1e5251651d839db824ac1034135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78eb34f249857c4c8d1b2826a22fb36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b644c001eb9ea95f37725d68567de1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20331ad45aa0219f990b8f8d787b781f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c9b3b1b3bbfc8059fae87c39fb36d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ae5aedc86236d97500ca251c73650140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c131cf54c5501821cd05d30baec965b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eada3377265ffd91175961376065c87142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0b526e6993067f24435134589c429143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68ae86ee0b59791908645e54775a34144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97004f1de640bdb0027f611dacb3b926145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678ca132d07dbbac4acd5a4a56441ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440a35f07ce09dc6667d2ab1c95994b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b05b9b4c807585607060376b756c2ad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5ae06131c1cd0dc2edd494bdd3d5c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4466cf5e2b3fec727449efb1587c29d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4670b70f063bdfc6f95191bb1c37823151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e95d5680530b33efb6340606fa52b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ed9936bdafade514543454e062930153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fb86f4eda37d2d81bb72a9a9a9ef7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb84d07754bdcadbc42d8283637f587155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb6b1f48d3cc93d29c82e01e675cf7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ba31cfe75fe1489dedb77cab4875d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d26f17cc512544bc30ddaeb2609404158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56018e3ec2bee504aeaa4b5228f2013159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb74801a609129131528830ff098f73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475489818a2c61257f95649c7bc3c28161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80b2a045db852495a011e205343635162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ba76ee66b428c81fd092f06584305163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8bcb655e4b93b9566b2ef914cada1f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d508be73ff281d1379e7f79705200bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb57c52c73beccd299d87099a93cc4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81878fc40635054e0cdf2f2826aa80167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882128fb2bca42715e66346d85a6342b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87465ff5c0452f1e333b7d936ca00925169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2928b06422cba7bd121347f7944c15f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1240009047e24556594b395b7ac77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ceab422e5d17b19833055c4546a8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063209807a874c2df21f67f44781a484173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba89af4ef05d255f7531cd4a7b85782174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be815ab6a69db1b9ecaf168937a1121f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260624936a3f37dedb4f3f5c0ed58d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3b55f7ceccf1bdf91128c85786a14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74290b29328a27f090395941497d2f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00da8a1faa2851d3e246084dd8455cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b73347ef8e3457158be3c83a493332180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dc99d8dcbdac012f00e750b0f1389181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef609fd286ef9fc45d5439256e88bef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eef7a7f641384abd8caa920b2d57ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1d8224fcf6ae26459192730226cbd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86953f38a6e0cb09d41abedd5b166976185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd04e05ae2e2c58ad2f11bf231ae8a4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b24ce38fc143140be707268a59786187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa4fafa157b50f80c9147eb408e155188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1d339f8cc0c8042ec55f3d1e2230d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e7a6ea29a8cb5e631ce5a57a556ed190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5256e7651027144502169542755a40191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95866daffc7e9381fac61dffac58e3d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3425323309a0f614b7677f7964a31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd4c9ca23e1f4c362d9d5adae9e849194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a3bc70acfc9327da406c4c7ce37c1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04902f85f6bd723c176066227ae2214196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60025a3d795c7af98c325c17cdd211197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedeeb3432654bb4d8443a35c99c37b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d971d42967adbc7a66e81cff4c8244199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73629c28fe6cb5bd5345b70278980c2e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956960f09d4efbfb6836ca4d7144002201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0e71c15cb79537b80ac9df8087e1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be30c194b594d920d325b91c7e617a5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365a62b59d9fbc0b6389d78fd42bada204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87658a76d44fc8a8d5032862bf6fc1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba74a3cf0efdfa219d9f76b72ac2819206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585b04ab063f0d855fdc09700438954207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e623b8a9234437824f82f39554e43e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb684da1bb7398339967e36c4f05033209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac168fd1f6142b512911792f1ca1dcb8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453ca67f33c742574dacdcc0daa2798211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecd4977ace05d7d55ddfa318d55e85212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6f13ad926311ceeacbc120d02d7f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44bcf0e4650ef85cf9102dffec15a4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1c8b4563185bfd74b0c7c1a23ff95215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a779dd7abbdf8848b58b2229407ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a61c9c2e71f2357e9cf589a72493bd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e663c7b371dcd3713c8dbbe0184bd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f97b9a550333f0072a4cb85cc4910219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446827c4b7cc202117b7f45b27b402a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f6ece52a3d10ff9130a0056d6cc2f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6791bb45657abff776bca013f5e2290222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d837dd2d6c2974c059fc3592cce4e06223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cf3c26aafd9867cd67688d4c6b856224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf6b1968a03ab1e009028fa8524740225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf86ac62c17ad429356e1ff1dc95add1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbda26ab1ae981fa9891d8d98f4eba8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2287ef31cd35291dbd179acdd038517228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d90cc84114455fe174dc3cfba1a61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cf317c3f128a063b3675dbafa4316230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3533091c012d3cad62ae8d515900f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08299f2c261ccd41e51d50a45fcf9309232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be4e0657a51bd2d932e8400d6d97f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba5c0dfb5c2f190db3f010515b06473234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6a11374c5e7f2edb0699110e836ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df318916a0696987b6d1a8394e66e23236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67583ef080169e5dffe7c5a200217a70237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df00b6961a2381adfdd830e989bda0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca6a6a858ad9bd2b1bf4bcbaa591d6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa933946c83ca76c469c56df41b3bac6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923718a545bd852bdee11d00fde770b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac654d0f19c3d8c701bfdaef2ec13408242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7783430d20de0d37a6c3d55256760c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaeccdb147c4998ef4c1bf2ad5fb194244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483f8b77d27b6294365748a4e8578b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ceceb4556883543b5f9bbad4aa91e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519d5648b7e74103df0c8d283b5cf7d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477139f042be61fea7903115c29fe6a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0947f4128e3a9d731646845b44eba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7187df5f8bbe2fce9b6dd161c87c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f1e03ff0e710dd191c1c473a26983251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be719cb05ff31fc32db276e649261c6d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bf2202c2f20bd5d1f542dfeb6e62e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62400cd913bb92236d405bcdc86da18f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291726aaa20400d98b2fc50c6ee5178255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562970e3749a7a4b8512b32373182673256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36301a750fcf447b0331db8cacc65d53257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bfb00fc31cfbe22f4e842f5d375dcd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5eb8d1c84c5a9b74a818daa406c846259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc80d0c7dbed94a4278ba377b6eeadb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc0387f7531e0ecce1480838ff5edc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e08b8e8ff87a2ba7605cab368d038262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825ceb30ac56aa43054bd939bca8593263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a9e89381ad6135bdd0ca33ec066a2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c898ce07c731613e5bc84d41442de97265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6652ec191b6f6f823de42e880a267e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4cdaf44aabbdfba9b911ff0cf4f6a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8379315905f287a3bae1fb92b48c3a8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e050a3403f42fb32287a2fa25b28656269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334298e7ccc9d540890e22e4e74b6f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c86347dd13bac7d337495c832bb49e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c90f3ffe60f65c61c140b34c89512272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac960f3ed6a78dc297ca3f0888a8e03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362201e43ab0febff4c96f61b154435d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c215c1117d6e42b651b24cf843712275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3623dfc41773a206869670c4ac5b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51fd97fa3aea02209da7fbdda5607c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76ebbfb38fb44b6ad92779aa3567ce9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0375dde22298355fecdb226242702ee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48c444b8709112c8a74549f22cac4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bee3f1e6de3d03f3f634d7107cbe39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e34df96b27a3e4bad39715d910e6e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb998dfe631d79a09ae4ce2f29f31e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1733c3931509af5e26eb8c6644ddd91284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd07ffa4999a46b6001c0dcc090ba0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe045062b8db5b71b66242aaae23245286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d23065117039c4986646723562b0f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da11ec9d205323679be5e987e59f77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4bbefcca4ce22fd5cfd1bc508c965289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd56b477acf2e619d7669755154e834290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481d7e3d64fbe571b06aa8095c2368a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920da4711970b75d7aea0408798b824292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a736e93ac8adb80a549a15b8cb359293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f789b820b8ded75d0b67700f66c0c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37af6d57f951aacebcb9040cba810b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56a138f5a229dc10f4010fc860977d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b774e1c6442538e304374fcce2287297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66b9cb0dfd70967a87f313a5bba9e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49690577489b9f6fae2826e87ca09b32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696703cf31822c5801079a4e52280f18300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69912a75c55a274417e229df7b3043301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e078a4c4eb2bf7648d6029b829922302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212acc7ad399389996fe1ca9ba68c16e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9600c63ad63db94019104ff82fe4e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd847750c01f8a6ed9c99efc726cfea0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43cc6879738f098f7d5a60190d9cfc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292af22128b0d7ee8bfc17b9c0816ad1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fee69bbaee4f28d7440d29c327e98a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49554571dd9316c25dea229c62f32265309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7d5e3cfa64c4d7a23c2dca8000af6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd024ca501a95cf5c98e31ef58653bab311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3491e491147fc17698ed66cc860ceae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab695d05d93cd624494a40e91d69f08b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8888b3caca96b144167a884c56d19314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c266f0aee1df3fdb97fb35b44845960315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49ba536be98d62e5b5e98cdac04587316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7decdf8baa6e519cf7038c3a847d64d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194819b0f2c7a71e74177e43f2ed42e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0628aee8a8e1da2678de03da66e2d8b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6005e5823047bed508192755378c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6556e2ce6faa7d549eab902fa43b8c5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0b9a4b28a4afa6a253ebeca4f3ae0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36430c657321cbcc74bc14932aa1a20d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba4ce904e0ad32363169cd2448ed1fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f368ca71d8982abfd589eb096d3c4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf84b7f366eb3c7e6714bef21939ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d896cc3b6e858219d1aa438c5199c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54838ae4c95de99243115e4025f14f40328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742379eabd1b3cc33cf9145dde77e380329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df929db3c3be599f4c89adcd5413be23330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a41dab778234e4a2f7fd6e44d07d85331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc81467913515fc0550340947d9eec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c87cf944bc9141c872a7fa5c759e11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4e5f17d76b54e5844d468cce150a8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eba9a158f739cbfb55f28246d02fb4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1edf53a17e57a3fc4f1d09381f3c39336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375df7b8dfc340d22520f79fb14e0d1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0551a6edef3ec489af4107e632f487338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656503147723f4e30460508f5cf4bb3b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6cfa961a6586ef47ae36ada34df44340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac67512bfad05afd66880851bb6ff3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc657be31ef62a05812e60cd46a767d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12664802bcf8bd6295a2a601f7f4276d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c238b0b9e2833bbee8bd70c96c245ad4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984b79345842877bf28ac06738c3d47345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94820165d03b70ef4a9ded06ab5076346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836793e27510c5bbd55e0d24aeab5e2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e911273fa726d06a5a2d351c66149348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebe302e6c46cc506c5b2cce9588de8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dbb621aae1409619d250d31fc7d9f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8106412451e41164d4e05ebfc8d48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c60acb77a61b1a9ab3e6692980e48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ca9cf0b624e83c6cba038c57037fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7cd66124997f6ecc487686482f337354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82ed97af74cef07be7cd286d9aed84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f4ce38bfffba1b7b448e0fc88ca28356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46193b426723ed506c8f2d518a898149357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dea1695afa334a32550bd4200dda8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e4cc5a538013309ef9a0f5893f3ba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffa20bbbf2598ed79d309113de4f91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd1a173b82cc39fffcf7e1091378bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51f1f2965b5d1dc7fee6ed8e0010a6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c3e2aa9fbe275c0adf133e146871a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08cc8c6180c024e99199b136ef4c825364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb017104d4cea2d1d7a97f88975bf15365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2727d76dd916d95dfc6addcc911af5a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542ee1ee10178c645f3df2431ef6b8c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f166257cbf1a988a217183c70e897368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a341e0b171db2dfeef0ff98c1080f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068be8008d4f63e23e0eeb92442c1d8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d222f71b397738769c4df68131928371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dde9730453af51f637b4c20643374372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b8403822af3564ebd95ccb7c3cd09373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f2ebb7218618b259ec33d20f41a5c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c3a4f8fdcdd6f348120f4bb70f484375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296c2d590d358f159a1d7dfcc0a159a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0313936d5837e2ebff8d7600f184f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2135f767d667e109232207f1aff178c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04210f2d20b66f3183f3ce0875c18cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a11b7f452752bbf566ed42965d648b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d61e2f03c175624d43a2b62a49b5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c9b65ee3cf68503e46d91d4405369382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3001eb9d4a618b1de080738e9f04e1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569f6c2182ef18c50aa7d60ea008b9b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2383db2be32183c77ac06159e5e213385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dba2e3f0aede59a4172ad9200fd7f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d6b20170d08a9095a19edae0eaa31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef440e363fb7f7e407c1dbf66b1ede8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27d3f1cc09ab4462039b5c6ad0b8a52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe552358d1134bf39d9699f5178357c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02395e2e06e0feb11d8315ed0963c6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4a49c636a1afebc0139a57427a219392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58204f5f48449582f3402cd754d267c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c6ed7702cea4dedf6ae583e858f88394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb37ec5a53f1e76eec8e440ba36037395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7effe26310b24d7c3de3747c667bcd7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65593275ee11359c91292de79f275d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4aaad17e3535d998aea3daf0f8c87c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969eed1a26c0d74ca858b0842de92080399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e85abbcb05176c5fc3151d96a5403b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c3f35ad8344bac4395249f881f1b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6674982bff69332b9d15e630006a602402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3a19ef356004cd4c7dfaabc1bb8cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7d0d40943221344ab685ddab78bad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4a6a853fe2698b55be48a4e11e9cb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c742251f7dff694dcdd693674617ce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e804ad000115df75c4344541301e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51100dcbbb47c5da6bb0113d484a89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17ca189dca6270ebfef99d6dd0d8fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac629c28529fcb2b7265e3144877cb0f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073893c9a12a83dd4a201fd5a59161f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba28021dd51be178aa6bdee1123f9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d4ee017284fdb16b0e71b35bce9e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e92d0edf1e06e1fb3545767f51925a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0740d7081c639b8ab2818320d1f12e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae786733c711266434fa14287fa007e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd9b98bcfcce0c39bec0163771a4399417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e74a97228842b318afeb9009105be5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc2edb292b5464cd6af0524a8e02c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3c45f0a65200e530f2dbc2a4f3f6c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42537ce543065494359d9108c26ffd32421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07091e6600f9eb9c4b812a78fad97e21422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44e48a32e927df78b1fa5e55adcf06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126b3becc74fd2f308d4c1765b1593d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a5a587be0bf10cbbd128bffea145b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8eb2de679bbd1ad1ce8e48be051268426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36090b76c39d08c88ae4779811684a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0412890f5edf46bd029d044f57ed5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa5efee644577873294716f5aeefe2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e0c1c44dfb3e8c9cf1f33129dda0c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb46f74ebb3c2241d69a3ff1c85ee0e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110570cff66c4e5d8e905a44c4260e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c5c44dea922707c0c3ef592c8df48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e707dbdc0620d2a0a6820461783f5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b431ca77525fc05e693269f53c5251f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa5894b7ff19754ca2851dbd907c9e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52592c560e1d08a382cdd72676f4e629437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd301c95216f36bbcb105e3282317f61438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5795ca45311a8c0272cc3b01081ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5a9c0df0cfae3ce96cd274ed3042b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab105679dd184d9c8a747f67983e7f11441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019323daed7a615008b21ef6bfab1a34442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56eb8fa5f3f6bcdc96ddb9705c08d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be51436984b2971ef12990de729042444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f70f9eba3cd03f1831d7deaebdfe8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbb119b0753beca3b5ac42a5614ccf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d9e998c24ffdbcbf0066159c2a5085447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51393ff3034545709e93fe7a6ea32c61448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79f41c0108ce771949446aa698a396449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73b871a407e3f07b49de6f477610e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311fa13525aef199e18dc1fc8cc21a6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335f6b82fd054f38271233980c004d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35668bfe31f56d5104c55d439752c81453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ecc32670642674bc0556ec91e0285454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bfd9e624ed525423624bde2909d89455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb3f9b0ce8d5a6aca3c60a17587e5c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff151ed73fc6306c571b3577501fcc7a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5f25aa09ad6eae46ce519d82a12ea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4303304becd29b1cc29eb1faf0560459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eeed99ea0a7368cf110aab6f8479c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5b1c8bd819d2948a676850f395607461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fdc1c6d9a5b604ee6b978b51a8d328462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52916cf39a623da278a4c57e6390227d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f169c63dd412047bffffb4ce04b3f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa202b4722f4b2e9de5730f0e1f417465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c59d84c382adae9d6fc673ea95b420466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83429cff524a3a69f69a5d82eab44c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1597340aeaa5bbe697c6cb3441fa723468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1c5d39788a1dc5e6285893ab69e84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7ddb7a28f57f9f0f4604e5cbdb4e1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29235378d66b5d26c698578c6735d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eee30f03dd2a2bce12849978740356472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12372c7e6f566b679a0a6b41512e6ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43104cb28091d860577a99a63f161b28474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35be4389e4c5e6e5eb1b2be20b2598475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c576a2fb22a215a176d7b26204fc6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e6ee87523eaf02f8a920b7242b2df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14abf85ec724f4dc04cfd6c6a68baa5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8966b7f7cb3d9b313af5b5a5d3ad157479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d54807222afeee1719c1ded8c61fd4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747ae558c08bd09631caaa662700459481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420cb73730b0d593532a0ff954e4b2e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced42a4df99cbd67021e34c279918f34483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe19081902040b68c4ac607b6f3d6e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9064d849b9877bc6a790728a3bae1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe332c45ef2d4a45a2ccb57cea6012c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27206a23c50368871437dcd96ead3d31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3bb0b162041f72b2e3749efa446d1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef850842069447935d0417a2809c50e3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6528ad83bdbe8afb891c4c4cf2368e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ac4dfef759ca3e2ff072350553bc8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec3354075605081ba9420642eb67e7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a1f0ca168102639fe909517ab796e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20264e6bce0df3fd4bdc9ae53716f687494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a901c72e773c5b9fbe344931cc65d83495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7526ad54c25a5d11be05eaf447c38496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a30f53356beefe184724f589b3de73497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3059e3581003fbbfebecc5daabe7d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a3fb449f83b1c193f16aa4482a4b14499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dd70b5fa6ab1e446b012c21bae785500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a1e424299d506f493f91406453e8e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588a600175d0557e116fd79bd372362502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaae57c08c1af797483f335bd499514503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ceb5fc2673b80c5c0dcb7bb2e845d4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03057e908f8b8abdff9cc60ced76588505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7313f6bcdccaadc3f59aaecf8f2ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6f08fc259673f4f75b680c4a28327507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373b8ab636a3f0e01d1037f3322621c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a7f2b8cd903edcee6700ed27d08d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af0e73548d7032e434d7fd262f586f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fe82fe9e8621e6d09d401349d3572511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffde5e9f80fd381f316545693de399512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28628c39892998c29c1a7da02a0cf6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cac7bcfac8d5e74bde4f8f3cc34aaa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b21e4b5dd5a7fcf3f5d80c5df6534b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ee2fca6d763176b196782cbea80bd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2e7b023b10a85d5effe3eeadeb516517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f9e953b6057821899fc3d46c501ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49ad11248522b6a3e0d5f9869ad41b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cd126747028ae69af400fb913bed7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a59fe776e9eb3879ff0f6c22b6979521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7927c2a948634974c0a0bf439de295522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf87a6d3e1ac8d01b77b47988bf0ca8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff6dff221701054d703aba83c6392e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07858ad7a200337b4886caacd547ee8e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd53b5a97b3b2990aa01547f9da354526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0c453c8ac506f9e70220c9a9d2f80527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983caa31074ad84a3d743e13e200e0f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509f49058a208c04dff66500ea302c5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23829b4c1a8f6eb64f996489f36033d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910a52d1f7fad9a2bc5d14af80e531e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787ea51d666454a372da101b9502e37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03cd12674caf824aa4a4f64450fc5e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24839ace853fea3dde122a687a2ee217534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e850eea043649e45c910b65b7fb9fcc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cceb0d532cf79457ebd9583babdd06536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac327414d804160b6b937bc5517004537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019497417d2b3b971586455adea99759538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b61afd465c94e8438c60bb2584eede539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ac1771ac5a39e437bedb379d0b544540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ca6efcfce1d57894230677572e9f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb39e26c3513ca0b2f9eb74542227fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddd89dd8b23ee727541522970c0efc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67076cf2c5cf443903e27ed192217d6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212cca9edd811a19d4d375cb4c549b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd94998e642a2a5aebddccc1cde75b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3c59db34fa412fd2cef9de2a3e44e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6c84019105230f05f56c2ed8ea2ad548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989fe12957a19543255e08b0c860d5a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af7c33ba3d225913ca27e36ff2bca2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6f4e52956cced1aee9155b0257db9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f60f273322eed6ffa60cf387c4d6bf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a8212e861ea5784bfb53307d018a9a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90a8193c17e6f0d1ae51a3a7911aa8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b071bc944d0928c8629f5573caca25555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03659bd3461ef88d74e9f09a268a0a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef68543ce032db66dbf3874e52b6634557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9200265ca65b02af1053b6b7df653558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407895bf2467ea6d18f9ba66467c26a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b789f3725dd9d962dd587056a12274560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edd0da51c5c438d1d0b2089b8b5b9e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4991c4be9ce11cba842af44e75de8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fe1bc7d890541f7d06e8c2357622e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74319af92832ff93777e1bed7d803a7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f72ad49e17a9d86e7a2f23c2e7320565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b046f03c908d45a1a54da7fc554d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0d4525b45b7914a537e14ff901b52567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3dc852551974b665c8f948fd7f5c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c092d2fd57aed1aeb2bcfee66421c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825d7ebba5a387718efa5136bc2910d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14346f23f2c8efa38f38a5b867e6217c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77319089f164db52ad1185220b031455572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f2097f0e72a0e5da2ac4c1d6e663e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0861ba8cb402a486919cf15eb3043574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5ff6340850d5f0db832e35180d2dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5417653ecbc4dc88148858c48df56c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb376ff57a0a8ea5e90afd58162dfc81577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f9ed3318c2be6bdb8fd419abbf1a0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d91cb60cd73fd919a952e1eba7f49579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571e72a2be99be78e0f3dca7f8e1e46580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7f10fedc1c99629494f39e4a6e847581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d83c5fcf7b708447173e56fb9ab32582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c02fadd62d8cde1bf17670eb7ef2b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0932c0e8b57246a7fd0bc1bd806a075584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77471938f102c65db1532385e79e9e9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861d059ec2eddfcbc319273fb057634586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250cdfd2b8fba401264288d05db06422587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a8ef7e3342d4be2d48d1295101135588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2a4f4c4f4133e41b8b6d6d44633a5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf53cb98e4d0a67671b39b9795635d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54dcb02ef4792f3197a3259e43e185591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ca80086e415d9e5699a9d25a30786592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63144a584b26ee725ea4d972f0ae8b58593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcb8cbf5d52a8da65331e39062c715594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdd4c01bab678176be8780f0bd37da595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db07b122f26a68513b5698ef350fa5b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7133c99bd2975abeb72214440eb67597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c99d7ae3f89e396c2cd459e351a64598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c84993339aa331566646a129f07f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd169dce7383fc7baf3e5f69187d82600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab16f8e2751d9f346caaa13cebcc823b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e74184fc5279cabf4f46db41ebc9d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eed335d123097403c5d2491be58dfe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea54d529c87737a95d9458475f8639604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf89979910743d916687b1c3fc8c1b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679c348184bcefa0e06d7e8bfa22f66606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971aa4e4fd549bafd918e9f0f8d5355607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ed5af328accf7a69a3f1230569493608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d3cf3e5cb0496c0684f2559d02cb3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ccfce7422da4071eb422d37f66db22610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c9e11604f440547f53705c4691f8f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a05c558a613bd8cd79e05c754cc1b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff864032cca75ca412633f02c221fc1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093225068f6b175de0a5a6f1507e7d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c81420cedbab5333148a66939b157615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601667663e6e94962afa3eaad3cef0b5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e810efed0306c2f04bbf185afb578a3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9beb2dc8ee1bc54cd7bcb8c9878b5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8532fc70c4d65dd5771f2ab27322a1b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ab2dbdd5a9ebf8ace23f63d874f93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ee963b7b70ee5ecf9927a7a76bea4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03207090c8c4f4ec0570e514e3e399622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a218284d0f638926c9bf0816b263158623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d257d4cd72f0fbb577fdde15f01c521624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f78ce2f7e93d7eeeab3fb42985dad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912b3553f834be6b0d21bbbb4ddad13626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeded5a75c827cde91923e9731c9f21627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c0d3bf9e455a6a1ea960e4850ca85628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530315779db62bcdd13c6ace3b02602629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1c493f60cce0f34c8bb187dbf7d4c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1384134879dbf2ff211dbacd8d3d06d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3a3f3e1b45d00f8c10103f75e5ac5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb4e643971a75c951b0a62f4f3c124633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612c0098d096039c5767188042f0cb0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ce0d97b35bb3912cec6373eb87224635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049b3db7191e9e771d9015cc6788ff2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b1fdb452ed423f4d979aa321a9e03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021244eb1e1925ddcf950c2260911591638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b35988d63d4c446cb27eb4f02ffda639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396df35371ecb6a44e3fa86c2d01fd63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01fce2a941c14b9d2d10be4d04b88e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40315c3a2904b809087d9b1affe2e55d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21b3ff004a71a9b22a6b2dd1bdd713643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce0066efbf5aec84ecab10e72638c5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e324e74578959d289909c6c8878d5b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c98b4dea31b9503e028700d0667634646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec083202b5336bb5ad2a81440a2f0228647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53c155ae62ef2779ef289b53480975648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9d9406a396861d9551d7dd0b1a053649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48253515dd7be8ebfa32e17d2716b42f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a0921f2343aeaa3496688ba735e15651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0aeef9bc774e37a7110b7276bf941652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5069dc92681aaed41a823574c0875653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef43d71b199b18f6bc29dac98fcb35654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f7d49c758551c60d98a95491e02bd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ac4cc79afdc1466242c6077acb944656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91122f0fc76d7bd00a3a9e46aaa2940657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c8371767881ffb9b539166e9ba9e2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3aa8737a8e44cfd824daafca8df40659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe38b7813d187dc6e454663bb0b0a98660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169359f216276d759da071dfe64de39661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c592fd84b6603481c2bbc544bae514b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb24b61480929fba3a1ec2cb722df540663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653587c2558279f68863667d569635c9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b9033edada7237ff200bc3847124a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0495b9784f01615f807c1d0dc89d25e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392df621e9700b287a0d95eaa246a98667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3612fd9fe0ec75c05d218ef19703de668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842e257a780999071b79e7179131dc5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd21e79b7d475cff075dda4e32179f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f0031dec0644139a8310437574441671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96f378f4829dad2eedad66c4611698672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294a002e3ce5eb998b0125eed5661d4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f870a41bfe943767ab1cdacc9d50f8d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222d946ca549602109d1566170ebedd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73eb8fa312cace41800781e019b87f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331f66284542b854ace0628807ff1b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23b8e0dc7cf83f8f8ca7a3832071a4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a84c0304ef385287cd3f6167fcba1f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f02ece0e26bff58e48a2f459a7338680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112b7f9e6d85a6459cb4db88f93f6e1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10ab02acbbcc7d3751c06aae9ff739682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e289629cce3efe0888d0d920fdae9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532f734fcc7497b0e68e3abcf2f931c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ea410c49707f33941774a73e7eefb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43f040d09e49c980980973f4df3de3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a37ef0fa53fac357c6e15bf28298d5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6e64cd5f4453967692a0c2ad4b3af688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a0650146a5b00c6b633f45123b13b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d41b7455013f77ef44ef3479433ba1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23b3dd75b731f4ee5cef615c1d0856691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73124accfc98025bf5094c82db80a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e381b8e93164918951708c4afc0dd17693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ff4c8d5fa5a47378e46622beb2284694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d6ab7f883f9de8abd8f7be5f3a954695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543af1d723221d8166dadcb80bd41ab696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f4e68f03d220af728fa346128886c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c78ed1be795cee60aff858ce7d6c36698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269a5c9e09cf3530b0356b2c058e9a5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27319ddf073e021d50629baab20da529700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a9710bc5dfdfa3ea40e63ba40236e5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cb713aebb6a93bbac49b7318bba88702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81886ef535997c7deb9607e7844069fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260251bca60fbc42e6e06c51f4820eb0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6ab6662352b208cd8590889a57cef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f823737d57ca8d75c61f66ea3ee1a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951f5b24ba5061f40c28ed8b93564db707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e6d59d35cec35275d7e7d149d7077708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab7b41801c930ba0f6b9440e7401cd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57cd284cb4759808f361358112abb9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf96303f5bf423bb10d18572ef22fb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e42fee1f8b528b285e489ce838fa36712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f4fb8a06b613c53b4f03efd80daa7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211f977fada928d0163c84eb5b713d6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0af7a02674a09e501f3cea58308f3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a220fa8fad4ad43f4ef7fa2687512716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cd999b7c3ec2a009aaf0c69cd289a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09ab30039a201b2fd303a321738b26718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9879537c6ca13225fc6286bdfce03719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e4d43b89d582e6d434dbd6911220b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cde3d2e868631ab8321b540237cd6b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f39a0a2f7ea08954f5b77191a7e4d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088746922cedbc26877fba47a0a29305723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307a9852f4005c94b068911b5147931724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bf5054d79ce0478f32d95d8557e8d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8d3b7c1d3b10acfd669403ca7d508726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd1e9d547e4a466f70aa39f9168899727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba515b97575558e5b1cb987cf1bbc707728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fb632caa0a90dbc27d1052c477b37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761d9c9705e43ae859ac7d6db433ecc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3ae7bf0077c9ca987d7b353629bcf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffff96e60c96d3a2f33293a148a7cc6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c944e9bad500a4902c5f02d151105733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd39d62a728e5dedcbf4ac3460bdc1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0efebb50cd9e786d4c46b712486216735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a57f62367983359b9792d609ffc70736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd172beb396fe1ae1b5349fbe2ac23f1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8d37a4996e6ec38680d1846555fad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c19b17440964ec800c46e2721fdec739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045331b76f457cd5df24f2ec26d32592740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd96170591623d89c4ea66f59e94f3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676b253d8ccde0fe7ace9f2e882d182742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca03c4bd63df5de0f99f644e4f61496743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf2e0c98930e13fb8b7ea2b6941d65744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc807b3d811907aa7dcf8f326038206745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2d31b87e5dbbce01c8930e9b060e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356a0f05f0453a74e4c9ad4efbfb2fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431dfefcfc3021373d0dff7703686c5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f20f39e984e5eb5c69893ea8fe795749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007584a364e7d258a1bc199d757f0321750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ac74ce8c5b8b9d0dbd9b043b849af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed1373bbf6de4d7c3fc165fad41517752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e44a925590ab1c8370403761cae970753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c0e424ffe534669e6c615247352de754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32de9484a8f1722e199d7114d5f8cfae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c824586b9aad62af83f2b39540e2cbc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb7a6c380e70a49794aea38b966cfe757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629fbbf7cd081e1b3b7c34e90205b32758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4237f426ccb19e0779a43a3a74c2a51759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fec0b9145e768b4d512ed18aadaf4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9948b3610f5af8d5b6573f44e52c346761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653d405682b86715bcd43e5f0720757762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a212775f3b92d53d8da94b875983ac763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b0275444d05b6eb58575e2ca48131764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034d50792414bde2e90be1520841843765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90d4f4a028939b29c2a526df52595c766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae346cce4fc1d2f1834b8b071b0087ee767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63fcde50b195e67aaae5cf69ee98aa768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d543363bac81ee3e0e1fd2afe72b51769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe6954e4a00d9938ba8ed8313ed4b1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53ecef9f479bf0f98760fb0f6ffc0a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb179e8ad77a45bac238eed59f54ae6772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80d48c9a60479a09e88abb870366f8773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb465afa07ee460ebc91a323449181774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13b939b73faa7f2793c8521fa2bdad775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f51bbe8c1845be326c7fbc2c06533776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9beaaf0ec76710d8218df9d6727bd5777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c546b3d8f97550ef385267181dbd17e778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd93b702619c86d2caf7bde9e49ce3779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bfb031074670ac15fb9c01fabf1e7780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78403c1c014633c2142aad8ca6051c33781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0930d8482e72c0fead89a92d11ed60782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70ab8712c710cf2cf333b0d93b6ee8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c86bdf471acb8fcaaaf1bf1a5d2fd784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5a7077626f37fc5710b91084fc7e0785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e85b5d94aeb3da6ea00d912ee4d9d786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe6b556575641dd5b673bbe14d6fcf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c0445aa133f3e261b0787d764b455788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f23e155f23528b5ea24e1a4c76602789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca3c3d075eb48f490ce253d786b12c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b97443c30fd4f5aec3c504d6a06dd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dcebb037b16adf03897c761267571e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04159dafe44a46c90bebb9ed05ba3bef793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0daa5f7c346500e829e6267d96ec788794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae865e5ea04d46aabe7f3fa67b3f95795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f7bf1ffb13337b44107df71237304796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a493dbca5303fc2370b86bfa3e2732797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e9a800e42bf4ef4536c6c266a97ba798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e73176016a6cf31086786f1df8165b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4396d228cdf3e0436463a789ef1435a800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362b56aa23446be13ad3d041b17ae06801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c10b6496c3ae43808474539370dd9802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd92bd915272ccd7925d632baf555b803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415909e93ff21572463dd5e74ff2922804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47e25924c103246c871990bf9e512f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ce1442f17cf4644e3ab26f57dac93806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a12b70de5c7a6ac9a2f36efbd174f807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc7a59208e58661df836ea46d7deae808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff014f02ddc13b33dd2eb05c5ae609e809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c9df88f2e70c6ac5b8e5863135b34810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8713e03ad51365f7185c99c6a78c06811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad99d9fe54b706429b35f513ae6898b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223f5855024a9f2aba1f80e21628860813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83724ad01221f1a804c63e3c615848814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2481db862ceb7ba855dfc7dac90e72815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bca1508d5c6401804c74a49d53997816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98940f750286cc7c6d3943ae22f4586817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a09d70ffe5a95213fd7d368889269818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4047ff8a97344abf50c47d929259b6819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808b1b4f353a8026332b94245c5e779820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f2a41675113a13cb7ca95090a39c0821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be96db62e79b8737b384d027cc18cc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00d7a0a43deaee533913e74c4f8b48823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627655b8fb42ef17ddc8ee09eb57f711824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd724b063456673782749699d2e7c59825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ad500353b77e0ea9d7ba7a844eac7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f898ce16a751163705ddaadec25fd827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92874379c270f8642fa92860f0e5b852828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e152510b878b007d0d3db4c620158829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f676b631a5ea19aba340853d0f6f06830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a5e2c8b37a01be7f4f15a896c325d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1dbdc4baa8d77195f3d743d0a2885832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda413a389b0264053dec31864bdb95d833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dbeed3f55e2b3068ef6f01f579bff8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f93689f605f005865868dd30acb56f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11071069db6dc71f7515fcef88b2b01836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caecfe37500650c7ae02e6722c1b59ab837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3110c606c8966e5b6cee5e4ae47e80c838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1083fe486a447715706e880c04e800839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7fa747c6ec8b25344ef11ac386763f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b172ae6265eb1c9f5dbd4b945c3c645841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559411919b774f46136fa2df9005d19842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e0f865c72c302ae93a3e6de2a44a2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f7d552a7137532f00dce42244a8f4844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ee7a1416a0b0bb12a996dfa188aac845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adda010070a46cafbe00341672dd9f6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781d435be9a7a0ec35e46a9198db860847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142b23016b2e8633db10c910187bd54848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833ea40cc73a9c6b728140c128ec04d849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff3e5effe61831bee103122077787e850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca78480a7c0640774c657b680911f6851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c86f7e523bd98c47fa6146969677e6852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6191ff826130703f05c17eaf1a7f19853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d42cce7c0e02b3a4daa0afb3138e65854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e1d62c8398d49db0b5ae84f13739f855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e9709a31835c4e7bf6134b96b760f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2accb3dab75e7e1ce943f4536e3e1857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d73785327a125d483c6747657292a5858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bead25d5f8bd2945fe461b15a1fef8859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51d9c9b4c9dc0688a4c267f7506ef3860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8217e75d789d7577b1f8ded246a635861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a9f91f5650e044bae86941cef1cde862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902b40df1d39173de9d2afa8d8bfdfe863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88538a60130b808dac04f7d4082f294864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ec4ce38ead3d95ef3ac8765624f6a865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004b6f3b1f592701de5b8af48d78803866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcacdd4e6954a9c53dc52e3696625d867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1b64eeedf0419987c94d7719f70fc868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d2fb311eea5b56737e0c19ef9186a869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48cb35ee5c718d2d9fa4056855fa9f870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80722e2af455cce6e7d0a99ab9aee0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ce981a3b2215aa96f7a6f43a6f8ba872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a542b7b07edeee8a110f992a87d3a873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07588d77fcb5e85fa67c29ddf9d0e18a874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf23756b36fa6aac578dd8376aa855875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e166a6cc540dde8d0657739b07a735876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3219016501bb76b270e2994c3f2189877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f04a4e89bf4a2d00afa3c0529ab8c8878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd072e01eab4e678ac69f73c460ba2879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241b265a7babf6ffa141ab2227a887b880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08a61c58a7e1cb0bb127b6fe9d35277881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf06edb827d292a28c82921178a2609882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2c2acd0bc4b493f7a60b570835852883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8281d8115ce1bb3902963efcfd9b05884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf68e26bca79e61438cb0e477d1231885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03591ce28229d4efcd98670a6a943d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e8cd73f636380dfb4e1e27b9a304b887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426c1d698288aa0692e582036f7aeea888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f70d9baa3431f7cebfa1d5f614140889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cc068adacc9057f2238cc1fef8b72890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260591c6715547cc6bdb02ac7eb3f19891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beecb0c77744dcff6e7a35685516a7e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f5009554b67807fb6eca2c38bcdf8893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4f148c26afc58dcd0b2a84e3f10c9894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f235b415878fcfdd25625dbf76245895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae611adfb27d84e03d1ba902a8d32b896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99b9b268f39a2dda2047dc17e44086897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10b9051ecb28a9eb99f380d79ede6b898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e12ab50945f86170976ae0c73cba0899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d92e69d9f42a9aedf6e22b7b79545900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11fa13b29b298828be8a24319da497901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f731b5fcc8c6ce9e6fa82627de3b6902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cd0e60bc14d0a4378356205494c96903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f580e36f9a2040912050bd4267e755904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf8eb6aba73ae9cfbbaab34faf8ce4905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de56866a8cceda5b9a395a1fccf5f8906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ec11be7033e34f578f0d4ea5cff69907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35f5515584bd8fcd1264511ed82690908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8de57c22ce276ee8eb043815afdbc909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12450bd05e9b326184e052cff75091a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724ddf5f22189c97538ab338f1998e9911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc318005acc7147713d2da1c3e123b01912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed641c2519789715201bffde9dd0282913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6f95f762eafe83486fc7a48295cd98914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323de1c451fa5bf8f13c159ba8181f9c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60701b9197e321fd0888c8e327cabf78916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3265b9e97fcc1b48ad63aa89f833c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fcdf557090a9432c62b7214fd87c2918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07d91310e3d14af3c2ac345315995c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a614490f1cb64cf7fc49409dd4d74c920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83032e88218c924198b903a0c824c5d921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd07edd2e23c86c89566e2561d68a0922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bf9fdf5fcca10c9c5f75000b272bc923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd096f1cf34df839554a2ba0a0ea38924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e607a8d422eabc44c17f1e4b6f8888f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a9578b6e47aabcc816855b5d4b728926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bec8664ad9bc590c27758dc98e64ea927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233a4ce0d7044b9649891fcfe5e232e928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ce647be8fc326d3f6ecf288e7893e929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444a38dc293739b507ab8f923acae0c930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474227441bf2ced88d27013051a6877931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4610d41e11770af3730c1d0e78a7e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822008d6b5ee9a8c75b4c40caac2460933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc6a648984f6f8708a54ef70f9507c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ccca3d877ceac14686d65135d1cc32935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3608ff3ffd23c95d9e0d2e3eb4cea936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185c129760c07ed6d4f46a7ed6ea705937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b878771301df5a701fb63fda594192938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2004f62a1360297b37a6aea8aac3763939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de2b8f71681699fdc236f0561ef55c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe3f94b79da2d37a76e9bf14858a2a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebccaf8ff5de9bb15d569256c875fc2942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a2158ef37d1fbd0bb544667059502943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308cac184768ad6d974e844d821a24f944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a22bbe968a0fd91da0f6e57d31d7b1945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e75e855914a26b770a897b520697124946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5477bc90fd8d3eabcd4d6869b24d37947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d258a684a3107f3dd0f9091e117f9948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c025e48296691e42e92fb9eaf99d78a949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252cf886401b14240f0bb6cadea005f950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8373859ccfff20b2b03493863f6cc2951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134f6d5df2fccfa1cf2580e384ef2d8952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8093426a5aa6222cc7c07560c8686c2953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694c908845048f7d61194c1e3201bba954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357dee1ff484efac8528a8160868ea6955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f90f7401492781ac3992c20f48460a956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7d937fdbe956ac25fe4fa4ce9577e957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c6d7d5d8b8fc28587be5c940f9c9b958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781d4d6154d0d64495ed47179e3bf12959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffabd50a43e3372cf41c03bce71eff6960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f92bb608d325473a351a74a863420961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a890393eca083667cff3f3953372914962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c1181401e36df701a13affc1a1481963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf10868de5958dc7894853ad6e8f556964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0df9ff0aef714cf72a8048fb7ce09965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea2968dd23578bd24607bf4e15b5bf966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ed00bc5015248f35e307bec25eb24967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f90d4b6606e1dfdf0144009ffea7c968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968abf21ab050758cecfb307261e4b8969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a14eed2718d753af19d56a028a04e9970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7cff4aea361cc5a8ba28ad8ccec38971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2abb02fa76515e65c65af92980f107972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb54bcc87da65c9838920f589b0e787973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3e0a5088fc4755c929f5be188d696974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c34fe915889ea4e0d3ed21078494e975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21085,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21265,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21325,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31285,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31345,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31700,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32525,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32835,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34845,9092 +34779,9063 @@
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>11312</v>
       </c>
       <c r="D88" s="0"/>
       <c r="E88" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F88" s="0"/>
       <c r="G88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I88" s="0">
         <v>3.2</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>11313</v>
       </c>
-      <c r="D89" s="0" t="s">
+      <c r="D89" s="0"/>
+      <c r="E89" s="0" t="s">
         <v>199</v>
       </c>
-      <c r="E89" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F89" s="0"/>
       <c r="G89" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I89" s="0">
         <v>4.4</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="C90" s="0">
         <v>11314</v>
       </c>
       <c r="D90" s="0"/>
       <c r="E90" s="0" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F90" s="0"/>
       <c r="G90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I90" s="0">
         <v>6.69</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>11315</v>
       </c>
       <c r="D91" s="0"/>
       <c r="E91" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="F91" s="0"/>
       <c r="G91" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I91" s="0">
         <v>5.51</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="C92" s="0">
         <v>11316</v>
       </c>
       <c r="D92" s="0"/>
       <c r="E92" s="0" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="F92" s="0"/>
       <c r="G92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I92" s="0">
         <v>2.04</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="C93" s="0">
         <v>11317</v>
       </c>
       <c r="D93" s="0"/>
       <c r="E93" s="0" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="F93" s="0"/>
       <c r="G93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I93" s="0">
         <v>6.84</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="C94" s="0">
         <v>11318</v>
       </c>
       <c r="D94" s="0"/>
       <c r="E94" s="0" t="s">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="F94" s="0"/>
       <c r="G94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I94" s="0">
         <v>6.69</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
         <v>11319</v>
       </c>
       <c r="D95" s="0"/>
       <c r="E95" s="0" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="F95" s="0"/>
       <c r="G95" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I95" s="0">
         <v>8.01</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
         <v>11320</v>
       </c>
       <c r="D96" s="0"/>
       <c r="E96" s="0" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="F96" s="0"/>
       <c r="G96" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I96" s="0">
         <v>8.029999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
         <v>11621</v>
       </c>
       <c r="D97" s="0"/>
       <c r="E97" s="0" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="F97" s="0"/>
       <c r="G97" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I97" s="0">
         <v>6.6</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
         <v>11622</v>
       </c>
       <c r="D98" s="0"/>
       <c r="E98" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="F98" s="0"/>
       <c r="G98" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I98" s="0">
         <v>2.8</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
         <v>11623</v>
       </c>
       <c r="D99" s="0"/>
       <c r="E99" s="0" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="F99" s="0"/>
       <c r="G99" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I99" s="0">
         <v>9.75</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
         <v>11624</v>
       </c>
       <c r="D100" s="0"/>
       <c r="E100" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="F100" s="0"/>
       <c r="G100" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I100" s="0">
         <v>2.01</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
         <v>11625</v>
       </c>
       <c r="D101" s="0"/>
       <c r="E101" s="0" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" s="0"/>
       <c r="G101" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I101" s="0">
         <v>2.04</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
         <v>11734</v>
       </c>
       <c r="D102" s="0"/>
       <c r="E102" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="F102" s="0"/>
       <c r="G102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I102" s="0">
         <v>2.7</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
         <v>11911</v>
       </c>
       <c r="D103" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="E103" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="F103" s="0" t="s">
         <v>229</v>
-      </c>
-[...4 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I103" s="0">
         <v>4.99</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
         <v>11912</v>
       </c>
       <c r="D104" s="0"/>
       <c r="E104" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="F104" s="0"/>
       <c r="G104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I104" s="0">
         <v>3.91</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
         <v>11913</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I105" s="0">
         <v>1.35</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>11914</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G106" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I106" s="0">
         <v>0.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
         <v>11956</v>
       </c>
       <c r="D107" s="0"/>
       <c r="E107" s="0" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I107" s="0">
         <v>2.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
         <v>11957</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I108" s="0">
         <v>1.35</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
         <v>11957</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I109" s="0">
         <v>1.35</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
         <v>11958</v>
       </c>
       <c r="D110" s="0"/>
       <c r="E110" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="F110" s="0"/>
       <c r="G110" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I110" s="0">
         <v>6.66</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
         <v>26080</v>
       </c>
       <c r="D111" s="0"/>
       <c r="E111" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="F111" s="0"/>
       <c r="G111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I111" s="0">
         <v>4.61</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>26081</v>
       </c>
       <c r="D112" s="0"/>
       <c r="E112" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F112" s="0"/>
       <c r="G112" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I112" s="0">
         <v>4.76</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
         <v>26082</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>251</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="F113" s="0" t="s">
         <v>253</v>
-      </c>
-[...4 lines deleted...]
-        <v>201</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I113" s="0">
         <v>4.16</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>26132</v>
       </c>
       <c r="D114" s="0"/>
       <c r="E114" s="0" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="F114" s="0"/>
       <c r="G114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I114" s="0">
         <v>3.12</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
         <v>26157</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>257</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I115" s="0">
         <v>2.98</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
         <v>26157</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I116" s="0">
         <v>2.98</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
         <v>26185</v>
       </c>
       <c r="D117" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I117" s="0">
         <v>6.19</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
         <v>26186</v>
       </c>
       <c r="D118" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="E118" s="0" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I118" s="0">
         <v>7.99</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
         <v>26187</v>
       </c>
       <c r="D119" s="0"/>
       <c r="E119" s="0" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F119" s="0"/>
       <c r="G119" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I119" s="0">
         <v>7.33</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
         <v>26215</v>
       </c>
       <c r="D120" s="0" t="s">
+        <v>269</v>
+      </c>
+      <c r="E120" s="0" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F120" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I120" s="0">
         <v>23.33</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
         <v>26216</v>
       </c>
       <c r="D121" s="0"/>
       <c r="E121" s="0" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="F121" s="0"/>
       <c r="G121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I121" s="0">
         <v>7.85</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
         <v>26217</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E122" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E122" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F122" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I122" s="0">
         <v>5.07</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
         <v>26278</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>277</v>
+      </c>
+      <c r="E123" s="0" t="s">
         <v>278</v>
       </c>
-      <c r="E123" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F123" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I123" s="0">
         <v>16.18</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
         <v>26279</v>
       </c>
       <c r="D124" s="0"/>
       <c r="E124" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="F124" s="0"/>
       <c r="G124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I124" s="0">
         <v>5.06</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
         <v>15386</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I125" s="0">
         <v>0.8</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
         <v>15388</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="E126" s="0" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I126" s="0">
         <v>1.4</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>15388</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I127" s="0">
         <v>1.4</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
         <v>15389</v>
       </c>
       <c r="D128" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="E128" s="0" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I128" s="0">
         <v>0.6</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
         <v>15390</v>
       </c>
       <c r="D129" s="0"/>
       <c r="E129" s="0" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="F129" s="0"/>
       <c r="G129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I129" s="0">
         <v>1.92</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
         <v>15392</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I130" s="0">
         <v>0.75</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
         <v>15393</v>
       </c>
       <c r="D131" s="0"/>
       <c r="E131" s="0" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F131" s="0"/>
       <c r="G131" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I131" s="0">
         <v>0.5600000000000001</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
         <v>15394</v>
       </c>
       <c r="D132" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>300</v>
-      </c>
-[...1 lines deleted...]
-        <v>301</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I132" s="0">
         <v>0.32</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
         <v>15395</v>
       </c>
       <c r="D133" s="0"/>
       <c r="E133" s="0" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="F133" s="0"/>
       <c r="G133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I133" s="0">
         <v>0.88</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
         <v>15396</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>305</v>
       </c>
-      <c r="E134" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F134" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I134" s="0">
         <v>0.75</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
         <v>15396</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I135" s="0">
         <v>0.75</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
         <v>15396</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I136" s="0">
         <v>0.75</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
         <v>15397</v>
       </c>
       <c r="D137" s="0"/>
       <c r="E137" s="0" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="F137" s="0"/>
       <c r="G137" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I137" s="0">
         <v>2.37</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
         <v>15398</v>
       </c>
       <c r="D138" s="0"/>
       <c r="E138" s="0" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="F138" s="0"/>
       <c r="G138" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I138" s="0">
         <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
         <v>15399</v>
       </c>
       <c r="D139" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I139" s="0">
         <v>0.37</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="C140" s="0">
         <v>15400</v>
       </c>
       <c r="D140" s="0"/>
       <c r="E140" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F140" s="0"/>
       <c r="G140" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I140" s="0">
         <v>3.28</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
         <v>15401</v>
       </c>
       <c r="D141" s="0"/>
       <c r="E141" s="0" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="F141" s="0"/>
       <c r="G141" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I141" s="0">
         <v>4.41</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>15402</v>
       </c>
       <c r="D142" s="0"/>
       <c r="E142" s="0" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="F142" s="0"/>
       <c r="G142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I142" s="0">
         <v>4.99</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
         <v>15403</v>
       </c>
       <c r="D143" s="0"/>
       <c r="E143" s="0" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="F143" s="0"/>
       <c r="G143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I143" s="0">
         <v>5.51</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>15404</v>
       </c>
       <c r="D144" s="0"/>
       <c r="E144" s="0" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="F144" s="0"/>
       <c r="G144" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I144" s="0">
         <v>2.3</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
         <v>15406</v>
       </c>
       <c r="D145" s="0"/>
       <c r="E145" s="0" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="F145" s="0"/>
       <c r="G145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I145" s="0">
         <v>0.8</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>15407</v>
       </c>
       <c r="D146" s="0"/>
       <c r="E146" s="0" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="F146" s="0"/>
       <c r="G146" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I146" s="0">
         <v>0.78</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
         <v>15408</v>
       </c>
       <c r="D147" s="0"/>
       <c r="E147" s="0" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="F147" s="0"/>
       <c r="G147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I147" s="0">
         <v>0.86</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
         <v>15409</v>
       </c>
       <c r="D148" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E148" s="0" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>334</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I148" s="0">
         <v>0.33</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
         <v>15409</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I149" s="0">
         <v>0.33</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>15410</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I150" s="0">
         <v>1.03</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
         <v>15410</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I151" s="0">
         <v>1.03</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>15410</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I152" s="0">
         <v>1.03</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
         <v>15410</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>67</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I153" s="0">
         <v>1.03</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>19617</v>
       </c>
       <c r="D154" s="0"/>
       <c r="E154" s="0" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F154" s="0"/>
       <c r="G154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I154" s="0">
         <v>0.37</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
         <v>15411</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E155" s="0" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I155" s="0">
         <v>0.86</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
         <v>15412</v>
       </c>
       <c r="D156" s="0"/>
       <c r="E156" s="0" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="F156" s="0"/>
       <c r="G156" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I156" s="0">
         <v>0.8</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
         <v>15413</v>
       </c>
       <c r="D157" s="0"/>
       <c r="E157" s="0" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="F157" s="0"/>
       <c r="G157" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I157" s="0">
         <v>2.94</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>15414</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="E158" s="0" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I158" s="0">
         <v>1</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
         <v>15415</v>
       </c>
       <c r="D159" s="0"/>
       <c r="E159" s="0" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="F159" s="0"/>
       <c r="G159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I159" s="0">
         <v>0.37</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>15416</v>
       </c>
       <c r="D160" s="0"/>
       <c r="E160" s="0" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="F160" s="0"/>
       <c r="G160" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I160" s="0">
         <v>1.74</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
         <v>15417</v>
       </c>
       <c r="D161" s="0"/>
       <c r="E161" s="0" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="F161" s="0"/>
       <c r="G161" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I161" s="0">
         <v>2.54</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
         <v>15418</v>
       </c>
       <c r="D162" s="0"/>
       <c r="E162" s="0" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="F162" s="0"/>
       <c r="G162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I162" s="0">
         <v>4.99</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
         <v>15419</v>
       </c>
       <c r="D163" s="0"/>
       <c r="E163" s="0" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="F163" s="0"/>
       <c r="G163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I163" s="0">
         <v>2.4</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
         <v>15420</v>
       </c>
       <c r="D164" s="0" t="s">
+        <v>364</v>
+      </c>
+      <c r="E164" s="0" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>101</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I164" s="0">
         <v>0.37</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
         <v>15421</v>
       </c>
       <c r="D165" s="0"/>
       <c r="E165" s="0" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="F165" s="0"/>
       <c r="G165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I165" s="0">
         <v>0.8</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
         <v>15422</v>
       </c>
       <c r="D166" s="0"/>
       <c r="E166" s="0" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="F166" s="0"/>
       <c r="G166" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I166" s="0">
         <v>1.97</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
         <v>15423</v>
       </c>
       <c r="D167" s="0"/>
       <c r="E167" s="0" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="F167" s="0"/>
       <c r="G167" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I167" s="0">
         <v>2.24</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
         <v>15870</v>
       </c>
       <c r="D168" s="0"/>
       <c r="E168" s="0" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="F168" s="0"/>
       <c r="G168" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I168" s="0">
         <v>0.33</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>15871</v>
       </c>
       <c r="D169" s="0"/>
       <c r="E169" s="0" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
       <c r="F169" s="0"/>
       <c r="G169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I169" s="0">
         <v>0.88</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>15872</v>
       </c>
       <c r="D170" s="0"/>
       <c r="E170" s="0" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
       <c r="F170" s="0"/>
       <c r="G170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I170" s="0">
         <v>1.61</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
         <v>15875</v>
       </c>
       <c r="D171" s="0"/>
       <c r="E171" s="0" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="F171" s="0"/>
       <c r="G171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I171" s="0">
         <v>2.27</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
         <v>15876</v>
       </c>
       <c r="D172" s="0"/>
       <c r="E172" s="0" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="F172" s="0"/>
       <c r="G172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I172" s="0">
         <v>2.8</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
         <v>15877</v>
       </c>
       <c r="D173" s="0"/>
       <c r="E173" s="0" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="F173" s="0"/>
       <c r="G173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I173" s="0">
         <v>0.84</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="C174" s="0">
         <v>15878</v>
       </c>
       <c r="D174" s="0"/>
       <c r="E174" s="0" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="F174" s="0"/>
       <c r="G174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I174" s="0">
         <v>2.27</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
         <v>15879</v>
       </c>
       <c r="D175" s="0"/>
       <c r="E175" s="0" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="F175" s="0"/>
       <c r="G175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I175" s="0">
         <v>1.73</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
         <v>15880</v>
       </c>
       <c r="D176" s="0"/>
       <c r="E176" s="0" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="F176" s="0"/>
       <c r="G176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I176" s="0">
         <v>0.9399999999999999</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
         <v>16031</v>
       </c>
       <c r="D177" s="0"/>
       <c r="E177" s="0" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="F177" s="0"/>
       <c r="G177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I177" s="0">
         <v>2.4</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
         <v>16032</v>
       </c>
       <c r="D178" s="0"/>
       <c r="E178" s="0" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="F178" s="0"/>
       <c r="G178" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I178" s="0">
         <v>0.86</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
         <v>16033</v>
       </c>
       <c r="D179" s="0"/>
       <c r="E179" s="0" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="F179" s="0"/>
       <c r="G179" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I179" s="0">
         <v>0.47</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
         <v>16152</v>
       </c>
       <c r="D180" s="0"/>
       <c r="E180" s="0" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
       <c r="F180" s="0"/>
       <c r="G180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I180" s="0">
         <v>1.23</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="C181" s="0">
         <v>16155</v>
       </c>
       <c r="D181" s="0"/>
       <c r="E181" s="0" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="F181" s="0"/>
       <c r="G181" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I181" s="0">
         <v>1.33</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
         <v>16157</v>
       </c>
       <c r="D182" s="0"/>
       <c r="E182" s="0" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
       <c r="F182" s="0"/>
       <c r="G182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I182" s="0">
         <v>1.23</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
         <v>16159</v>
       </c>
       <c r="D183" s="0"/>
       <c r="E183" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="F183" s="0"/>
       <c r="G183" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I183" s="0">
         <v>1.51</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
         <v>16161</v>
       </c>
       <c r="D184" s="0"/>
       <c r="E184" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="F184" s="0"/>
       <c r="G184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I184" s="0">
         <v>5.62</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
         <v>16163</v>
       </c>
       <c r="D185" s="0"/>
       <c r="E185" s="0" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="F185" s="0"/>
       <c r="G185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I185" s="0">
         <v>1.51</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
         <v>16165</v>
       </c>
       <c r="D186" s="0" t="s">
+        <v>409</v>
+      </c>
+      <c r="E186" s="0" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I186" s="0">
         <v>0.75</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>16171</v>
       </c>
       <c r="D187" s="0"/>
       <c r="E187" s="0" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="F187" s="0"/>
       <c r="G187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I187" s="0">
         <v>3.48</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
         <v>16174</v>
       </c>
       <c r="D188" s="0"/>
       <c r="E188" s="0" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="F188" s="0"/>
       <c r="G188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I188" s="0">
         <v>1.5</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
         <v>16176</v>
       </c>
       <c r="D189" s="0" t="s">
+        <v>416</v>
+      </c>
+      <c r="E189" s="0" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I189" s="0">
         <v>3.5</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
         <v>16178</v>
       </c>
       <c r="D190" s="0"/>
       <c r="E190" s="0" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="F190" s="0"/>
       <c r="G190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I190" s="0">
         <v>1.51</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
         <v>16182</v>
       </c>
       <c r="D191" s="0"/>
       <c r="E191" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F191" s="0"/>
       <c r="G191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I191" s="0">
         <v>2.14</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>16187</v>
       </c>
       <c r="D192" s="0"/>
       <c r="E192" s="0" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="F192" s="0"/>
       <c r="G192" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I192" s="0">
         <v>2.63</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
         <v>16189</v>
       </c>
       <c r="D193" s="0"/>
       <c r="E193" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F193" s="0"/>
       <c r="G193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I193" s="0">
         <v>1.47</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>16458</v>
       </c>
       <c r="D194" s="0"/>
       <c r="E194" s="0" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="F194" s="0"/>
       <c r="G194" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I194" s="0">
         <v>2.25</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
         <v>16530</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>429</v>
+      </c>
+      <c r="E195" s="0" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I195" s="0">
         <v>2.91</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>16596</v>
       </c>
       <c r="D196" s="0"/>
       <c r="E196" s="0" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="F196" s="0"/>
       <c r="G196" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I196" s="0">
         <v>1.51</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>16664</v>
       </c>
       <c r="D197" s="0"/>
       <c r="E197" s="0" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="F197" s="0"/>
       <c r="G197" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I197" s="0">
         <v>1.6</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>16665</v>
       </c>
       <c r="D198" s="0"/>
       <c r="E198" s="0" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="F198" s="0"/>
       <c r="G198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I198" s="0">
         <v>1.76</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
         <v>16666</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>438</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I199" s="0">
         <v>0.37</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>16666</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I200" s="0">
         <v>0.37</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>16667</v>
       </c>
       <c r="D201" s="0"/>
       <c r="E201" s="0" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="F201" s="0"/>
       <c r="G201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I201" s="0">
         <v>0.75</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>14339</v>
       </c>
       <c r="D202" s="0"/>
       <c r="E202" s="0" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="F202" s="0"/>
       <c r="G202" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I202" s="0">
         <v>1.99</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
         <v>14340</v>
       </c>
       <c r="D203" s="0"/>
       <c r="E203" s="0" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="F203" s="0"/>
       <c r="G203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I203" s="0">
         <v>1.27</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
         <v>14519</v>
       </c>
       <c r="D204" s="0"/>
       <c r="E204" s="0" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="F204" s="0"/>
       <c r="G204" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I204" s="0">
         <v>1.82</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>14793</v>
       </c>
       <c r="D205" s="0"/>
       <c r="E205" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="F205" s="0"/>
       <c r="G205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I205" s="0">
         <v>3.65</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
         <v>14794</v>
       </c>
       <c r="D206" s="0"/>
       <c r="E206" s="0" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="F206" s="0"/>
       <c r="G206" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I206" s="0">
         <v>3.6</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>14795</v>
       </c>
       <c r="D207" s="0"/>
       <c r="E207" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F207" s="0"/>
       <c r="G207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I207" s="0">
         <v>2.4</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
         <v>14796</v>
       </c>
       <c r="D208" s="0"/>
       <c r="E208" s="0" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="F208" s="0"/>
       <c r="G208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I208" s="0">
         <v>3.21</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="C209" s="0">
         <v>14797</v>
       </c>
       <c r="D209" s="0"/>
       <c r="E209" s="0" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="F209" s="0"/>
       <c r="G209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I209" s="0">
         <v>3.01</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>14798</v>
       </c>
       <c r="D210" s="0"/>
       <c r="E210" s="0" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="F210" s="0"/>
       <c r="G210" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I210" s="0">
         <v>3.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="C211" s="0">
         <v>14799</v>
       </c>
       <c r="D211" s="0"/>
       <c r="E211" s="0" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="F211" s="0"/>
       <c r="G211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I211" s="0">
         <v>2.81</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>14875</v>
       </c>
       <c r="D212" s="0"/>
       <c r="E212" s="0" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="F212" s="0"/>
       <c r="G212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I212" s="0">
         <v>3.08</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>14878</v>
       </c>
       <c r="D213" s="0"/>
       <c r="E213" s="0" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="F213" s="0"/>
       <c r="G213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I213" s="0">
         <v>3.08</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
         <v>14879</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I214" s="0">
         <v>1.58</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
         <v>14880</v>
       </c>
       <c r="D215" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E215" s="0" t="s">
         <v>472</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I215" s="0">
         <v>1.58</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>14881</v>
       </c>
       <c r="D216" s="0"/>
       <c r="E216" s="0" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="F216" s="0"/>
       <c r="G216" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I216" s="0">
         <v>2.27</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
         <v>14883</v>
       </c>
       <c r="D217" s="0"/>
       <c r="E217" s="0" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
       <c r="F217" s="0"/>
       <c r="G217" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I217" s="0">
         <v>2.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>25074</v>
       </c>
       <c r="D218" s="0"/>
       <c r="E218" s="0" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="F218" s="0"/>
       <c r="G218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I218" s="0">
         <v>0.87</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
         <v>25075</v>
       </c>
       <c r="D219" s="0"/>
       <c r="E219" s="0" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="F219" s="0"/>
       <c r="G219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I219" s="0">
         <v>3.4</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
         <v>14330</v>
       </c>
       <c r="D220" s="0"/>
       <c r="E220" s="0" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
       <c r="F220" s="0"/>
       <c r="G220" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I220" s="0">
         <v>2.58</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
         <v>14331</v>
       </c>
       <c r="D221" s="0"/>
       <c r="E221" s="0" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="F221" s="0"/>
       <c r="G221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I221" s="0">
         <v>1.81</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
         <v>14332</v>
       </c>
       <c r="D222" s="0" t="s">
+        <v>486</v>
+      </c>
+      <c r="E222" s="0" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I222" s="0">
         <v>1.91</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
         <v>14333</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>489</v>
+      </c>
+      <c r="E223" s="0" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I223" s="0">
         <v>2.21</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
         <v>14334</v>
       </c>
       <c r="D224" s="0"/>
       <c r="E224" s="0" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
       <c r="F224" s="0"/>
       <c r="G224" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I224" s="0">
         <v>3.5</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
         <v>14335</v>
       </c>
       <c r="D225" s="0"/>
       <c r="E225" s="0" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="F225" s="0"/>
       <c r="G225" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I225" s="0">
         <v>2.27</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
         <v>14685</v>
       </c>
       <c r="D226" s="0"/>
       <c r="E226" s="0" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="F226" s="0"/>
       <c r="G226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I226" s="0">
         <v>2.4</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
         <v>14686</v>
       </c>
       <c r="D227" s="0"/>
       <c r="E227" s="0" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
       <c r="F227" s="0"/>
       <c r="G227" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I227" s="0">
         <v>3.58</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
         <v>14790</v>
       </c>
       <c r="D228" s="0"/>
       <c r="E228" s="0" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="F228" s="0"/>
       <c r="G228" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I228" s="0">
         <v>4.14</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
         <v>14791</v>
       </c>
       <c r="D229" s="0"/>
       <c r="E229" s="0" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="F229" s="0"/>
       <c r="G229" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I229" s="0">
         <v>2.21</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>14868</v>
       </c>
       <c r="D230" s="0"/>
       <c r="E230" s="0" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
       <c r="F230" s="0"/>
       <c r="G230" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I230" s="0">
         <v>6.68</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>14869</v>
       </c>
       <c r="D231" s="0"/>
       <c r="E231" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="F231" s="0"/>
       <c r="G231" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I231" s="0">
         <v>4.81</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>14873</v>
       </c>
       <c r="D232" s="0"/>
       <c r="E232" s="0" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
       <c r="F232" s="0"/>
       <c r="G232" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I232" s="0">
         <v>3.74</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>14874</v>
       </c>
       <c r="D233" s="0"/>
       <c r="E233" s="0" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="F233" s="0"/>
       <c r="G233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I233" s="0">
         <v>3.08</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>14877</v>
       </c>
       <c r="D234" s="0"/>
       <c r="E234" s="0" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="F234" s="0"/>
       <c r="G234" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I234" s="0">
         <v>2.55</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>14882</v>
       </c>
       <c r="D235" s="0"/>
       <c r="E235" s="0" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="F235" s="0"/>
       <c r="G235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I235" s="0">
         <v>4.01</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>25056</v>
       </c>
       <c r="D236" s="0"/>
       <c r="E236" s="0" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="F236" s="0"/>
       <c r="G236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I236" s="0">
         <v>8.19</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>25070</v>
       </c>
       <c r="D237" s="0"/>
       <c r="E237" s="0" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="F237" s="0"/>
       <c r="G237" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I237" s="0">
         <v>2.72</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>25071</v>
       </c>
       <c r="D238" s="0"/>
       <c r="E238" s="0" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="F238" s="0"/>
       <c r="G238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I238" s="0">
         <v>4.54</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
         <v>25072</v>
       </c>
       <c r="D239" s="0"/>
       <c r="E239" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="F239" s="0"/>
       <c r="G239" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I239" s="0">
         <v>4.47</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>25073</v>
       </c>
       <c r="D240" s="0"/>
       <c r="E240" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F240" s="0"/>
       <c r="G240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I240" s="0">
         <v>4.16</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
         <v>25109</v>
       </c>
       <c r="D241" s="0"/>
       <c r="E241" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="F241" s="0"/>
       <c r="G241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I241" s="0">
         <v>4.61</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>25110</v>
       </c>
       <c r="D242" s="0"/>
       <c r="E242" s="0" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="F242" s="0"/>
       <c r="G242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I242" s="0">
         <v>3.91</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
         <v>25111</v>
       </c>
       <c r="D243" s="0"/>
       <c r="E243" s="0" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="F243" s="0"/>
       <c r="G243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I243" s="0">
         <v>9.58</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>25152</v>
       </c>
       <c r="D244" s="0"/>
       <c r="E244" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="F244" s="0"/>
       <c r="G244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I244" s="0">
         <v>4.54</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
         <v>25321</v>
       </c>
       <c r="D245" s="0"/>
       <c r="E245" s="0" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="F245" s="0"/>
       <c r="G245" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I245" s="0">
         <v>6.52</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>25341</v>
       </c>
       <c r="D246" s="0"/>
       <c r="E246" s="0" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="F246" s="0"/>
       <c r="G246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I246" s="0">
         <v>6.24</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
         <v>11294</v>
       </c>
       <c r="D247" s="0"/>
       <c r="E247" s="0" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="F247" s="0"/>
       <c r="G247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I247" s="0">
         <v>13.33</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
         <v>11295</v>
       </c>
       <c r="D248" s="0"/>
       <c r="E248" s="0" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="F248" s="0"/>
       <c r="G248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I248" s="0">
         <v>12.98</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
         <v>11296</v>
       </c>
       <c r="D249" s="0"/>
       <c r="E249" s="0" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
       <c r="F249" s="0"/>
       <c r="G249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I249" s="0">
         <v>28.8</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>11297</v>
       </c>
       <c r="D250" s="0"/>
       <c r="E250" s="0" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="F250" s="0"/>
       <c r="G250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I250" s="0">
         <v>29.2</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
         <v>11298</v>
       </c>
       <c r="D251" s="0"/>
       <c r="E251" s="0" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="F251" s="0"/>
       <c r="G251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I251" s="0">
         <v>11.24</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>11299</v>
       </c>
       <c r="D252" s="0"/>
       <c r="E252" s="0" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="F252" s="0"/>
       <c r="G252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I252" s="0">
         <v>14.72</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
         <v>11300</v>
       </c>
       <c r="D253" s="0" t="s">
+        <v>550</v>
+      </c>
+      <c r="E253" s="0" t="s">
         <v>551</v>
-      </c>
-[...1 lines deleted...]
-        <v>552</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I253" s="0">
         <v>5.5</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
         <v>11301</v>
       </c>
       <c r="D254" s="0"/>
       <c r="E254" s="0" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="F254" s="0"/>
       <c r="G254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I254" s="0">
         <v>8.050000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
         <v>11302</v>
       </c>
       <c r="D255" s="0"/>
       <c r="E255" s="0" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
       <c r="F255" s="0"/>
       <c r="G255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I255" s="0">
         <v>11.69</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
         <v>11303</v>
       </c>
       <c r="D256" s="0"/>
       <c r="E256" s="0" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="F256" s="0"/>
       <c r="G256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I256" s="0">
         <v>27.53</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>11617</v>
       </c>
       <c r="D257" s="0"/>
       <c r="E257" s="0" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="F257" s="0"/>
       <c r="G257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I257" s="0">
         <v>7.89</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
         <v>11769</v>
       </c>
       <c r="D258" s="0"/>
       <c r="E258" s="0" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="F258" s="0"/>
       <c r="G258" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I258" s="0">
         <v>24.15</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>11771</v>
       </c>
       <c r="D259" s="0"/>
       <c r="E259" s="0" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="F259" s="0"/>
       <c r="G259" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I259" s="0">
         <v>7.72</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>11952</v>
       </c>
       <c r="D260" s="0"/>
       <c r="E260" s="0" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="F260" s="0"/>
       <c r="G260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I260" s="0">
         <v>27.85</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>26156</v>
       </c>
       <c r="D261" s="0"/>
       <c r="E261" s="0" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="F261" s="0"/>
       <c r="G261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I261" s="0">
         <v>11.62</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>26214</v>
       </c>
       <c r="D262" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="E262" s="0" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I262" s="0">
         <v>19.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>26214</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F263" s="0" t="s">
         <v>573</v>
-      </c>
-[...4 lines deleted...]
-        <v>574</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I263" s="0">
         <v>19.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
         <v>13332</v>
       </c>
       <c r="D264" s="0"/>
       <c r="E264" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="F264" s="0"/>
       <c r="G264" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I264" s="0">
         <v>3.58</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
         <v>13333</v>
       </c>
       <c r="D265" s="0"/>
       <c r="E265" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F265" s="0"/>
       <c r="G265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I265" s="0">
         <v>2.68</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
         <v>13334</v>
       </c>
       <c r="D266" s="0"/>
       <c r="E266" s="0" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="F266" s="0"/>
       <c r="G266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I266" s="0">
         <v>5.62</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
         <v>13337</v>
       </c>
       <c r="D267" s="0"/>
       <c r="E267" s="0" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
       <c r="F267" s="0"/>
       <c r="G267" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I267" s="0">
         <v>6.68</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
         <v>12769</v>
       </c>
       <c r="D268" s="0"/>
       <c r="E268" s="0" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="F268" s="0"/>
       <c r="G268" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I268" s="0">
         <v>9.49</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
         <v>13773</v>
       </c>
       <c r="D269" s="0"/>
       <c r="E269" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="F269" s="0"/>
       <c r="G269" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I269" s="0">
         <v>12.22</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
         <v>13775</v>
       </c>
       <c r="D270" s="0"/>
       <c r="E270" s="0" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="F270" s="0"/>
       <c r="G270" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I270" s="0">
         <v>10.21</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
         <v>13776</v>
       </c>
       <c r="D271" s="0"/>
       <c r="E271" s="0" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="F271" s="0"/>
       <c r="G271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I271" s="0">
         <v>5.95</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
         <v>13777</v>
       </c>
       <c r="D272" s="0"/>
       <c r="E272" s="0" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="F272" s="0"/>
       <c r="G272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I272" s="0">
         <v>4.4</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="C273" s="0">
         <v>14792</v>
       </c>
       <c r="D273" s="0"/>
       <c r="E273" s="0" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
       <c r="F273" s="0"/>
       <c r="G273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I273" s="0">
         <v>14.16</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>25384</v>
       </c>
       <c r="D274" s="0"/>
       <c r="E274" s="0" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="F274" s="0"/>
       <c r="G274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I274" s="0">
         <v>1.99</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>12280</v>
       </c>
       <c r="D275" s="0"/>
       <c r="E275" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="F275" s="0"/>
       <c r="G275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I275" s="0">
         <v>3.3</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>12281</v>
       </c>
       <c r="D276" s="0"/>
       <c r="E276" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="F276" s="0"/>
       <c r="G276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I276" s="0">
         <v>4.26</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>12282</v>
       </c>
       <c r="D277" s="0"/>
       <c r="E277" s="0" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
       <c r="F277" s="0"/>
       <c r="G277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I277" s="0">
         <v>8.74</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>12283</v>
       </c>
       <c r="D278" s="0"/>
       <c r="E278" s="0" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="F278" s="0"/>
       <c r="G278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I278" s="0">
         <v>2.99</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>12285</v>
       </c>
       <c r="D279" s="0"/>
       <c r="E279" s="0" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
       <c r="F279" s="0"/>
       <c r="G279" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I279" s="0">
         <v>5.53</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
         <v>12286</v>
       </c>
       <c r="D280" s="0"/>
       <c r="E280" s="0" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
       <c r="F280" s="0"/>
       <c r="G280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I280" s="0">
         <v>1.18</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
         <v>12287</v>
       </c>
       <c r="D281" s="0"/>
       <c r="E281" s="0" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F281" s="0"/>
       <c r="G281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I281" s="0">
         <v>8.68</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
         <v>12306</v>
       </c>
       <c r="D282" s="0"/>
       <c r="E282" s="0" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
       <c r="F282" s="0"/>
       <c r="G282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I282" s="0">
         <v>1.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
         <v>12512</v>
       </c>
       <c r="D283" s="0"/>
       <c r="E283" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F283" s="0"/>
       <c r="G283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I283" s="0">
         <v>10.12</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
         <v>12569</v>
       </c>
       <c r="D284" s="0"/>
       <c r="E284" s="0" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
       <c r="F284" s="0"/>
       <c r="G284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I284" s="0">
         <v>25.96</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
         <v>12743</v>
       </c>
       <c r="D285" s="0"/>
       <c r="E285" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
       <c r="F285" s="0"/>
       <c r="G285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I285" s="0">
         <v>12.51</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
         <v>12746</v>
       </c>
       <c r="D286" s="0"/>
       <c r="E286" s="0" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="F286" s="0"/>
       <c r="G286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I286" s="0">
         <v>16.26</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17075</v>
       </c>
       <c r="D287" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="E287" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>40</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I287" s="0">
         <v>23.7</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17076</v>
       </c>
       <c r="D288" s="0"/>
       <c r="E288" s="0" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="F288" s="0"/>
       <c r="G288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I288" s="0">
         <v>4.62</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>15428</v>
       </c>
       <c r="D289" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E289" s="0" t="s">
         <v>626</v>
-      </c>
-[...1 lines deleted...]
-        <v>627</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I289" s="0">
         <v>1.1</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>15428</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I290" s="0">
         <v>1.1</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
         <v>15428</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I291" s="0">
         <v>1.1</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>15429</v>
       </c>
       <c r="D292" s="0"/>
       <c r="E292" s="0" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F292" s="0"/>
       <c r="G292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I292" s="0">
         <v>0.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
         <v>15431</v>
       </c>
       <c r="D293" s="0"/>
       <c r="E293" s="0" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="F293" s="0"/>
       <c r="G293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I293" s="0">
         <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="C294" s="0">
         <v>15432</v>
       </c>
       <c r="D294" s="0"/>
       <c r="E294" s="0" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I294" s="0">
         <v>0.39</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
         <v>15433</v>
       </c>
       <c r="D295" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="E295" s="0" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I295" s="0">
         <v>1.2</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
         <v>15434</v>
       </c>
       <c r="D296" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E296" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E296" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F296" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I296" s="0">
         <v>0.68</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
         <v>15434</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I297" s="0">
         <v>0.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
         <v>15435</v>
       </c>
       <c r="D298" s="0" t="s">
+        <v>643</v>
+      </c>
+      <c r="E298" s="0" t="s">
         <v>644</v>
-      </c>
-[...1 lines deleted...]
-        <v>645</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I298" s="0">
         <v>0.32</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
         <v>15435</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I299" s="0">
         <v>0.32</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
         <v>15436</v>
       </c>
       <c r="D300" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="E300" s="0" t="s">
         <v>648</v>
-      </c>
-[...1 lines deleted...]
-        <v>649</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>91</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I300" s="0">
         <v>1.3</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
         <v>15437</v>
       </c>
       <c r="D301" s="0"/>
       <c r="E301" s="0" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="F301" s="0"/>
       <c r="G301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I301" s="0">
         <v>2.94</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
         <v>15438</v>
       </c>
       <c r="D302" s="0"/>
       <c r="E302" s="0" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="F302" s="0"/>
       <c r="G302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I302" s="0">
         <v>4.15</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
         <v>15439</v>
       </c>
       <c r="D303" s="0"/>
       <c r="E303" s="0" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="F303" s="0"/>
       <c r="G303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I303" s="0">
         <v>4.99</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
         <v>15440</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>657</v>
-      </c>
-[...1 lines deleted...]
-        <v>658</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>98</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I304" s="0">
         <v>0.39</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="E305" s="0" t="s">
+        <v>657</v>
+      </c>
+      <c r="F305" s="0" t="s">
         <v>660</v>
-      </c>
-[...4 lines deleted...]
-        <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
+        <v>661</v>
+      </c>
+      <c r="F306" s="0"/>
+      <c r="G306" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I306" s="0">
+        <v>0.59</v>
+      </c>
+      <c r="J306" s="0" t="s">
         <v>662</v>
-      </c>
-[...13 lines deleted...]
-        <v>659</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>663</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>664</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="F309" s="0"/>
+      <c r="G309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I309" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>668</v>
-      </c>
-[...13 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
         <v>669</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>671</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>672</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="F312" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
         <v>680</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
         <v>686</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
         <v>690</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
         <v>692</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
         <v>696</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
         <v>698</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>699</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
         <v>702</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
         <v>710</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>718</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>724</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
         <v>730</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
         <v>736</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
         <v>742</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>743</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
         <v>748</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
         <v>754</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
         <v>760</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
         <v>766</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
         <v>772</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
         <v>778</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
         <v>784</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
         <v>790</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
         <v>796</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
         <v>802</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>808</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>809</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>810</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="F381" s="0"/>
+      <c r="G381" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I381" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="J381" s="0" t="s">
         <v>813</v>
-      </c>
-[...13 lines deleted...]
-        <v>812</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
         <v>814</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
         <v>820</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
         <v>826</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>828</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>829</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>253</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>832</v>
       </c>
       <c r="F390" s="0" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="F391" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>836</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>837</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>253</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="F394" s="0"/>
+      <c r="G394" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I394" s="0">
+        <v>6.91</v>
+      </c>
+      <c r="J394" s="0" t="s">
         <v>841</v>
-      </c>
-[...13 lines deleted...]
-        <v>840</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>868</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>869</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
         <v>871</v>
       </c>
-      <c r="F409" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>873</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>874</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
         <v>876</v>
       </c>
-      <c r="F411" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
         <v>880</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>882</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>883</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>884</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>884</v>
+        <v>885</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>886</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>253</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="F417" s="0"/>
+      <c r="G417" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="I417" s="0">
+        <v>1.43</v>
+      </c>
+      <c r="J417" s="0" t="s">
         <v>889</v>
-      </c>
-[...13 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
         <v>892</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
-        <v>895</v>
+        <v>894</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>895</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>896</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>897</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
         <v>898</v>
       </c>
-      <c r="F422" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>908</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>909</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="F428" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
         <v>913</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
-        <v>918</v>
+        <v>917</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>918</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>970</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>971</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>985</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>986</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="F466" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
         <v>990</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
         <v>991</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>994</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
         <v>997</v>
       </c>
-      <c r="F470" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
         <v>999</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
         <v>1006</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
         <v>1010</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
         <v>1016</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
         <v>1030</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1039</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1040</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1042</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1043</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
         <v>1045</v>
       </c>
-      <c r="F493" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1051</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1052</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
         <v>1054</v>
       </c>
-      <c r="F497" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1056</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1057</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
         <v>1059</v>
       </c>
-      <c r="F499" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
         <v>1066</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1067</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1068</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
         <v>1070</v>
       </c>
-      <c r="F504" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
         <v>1071</v>
-      </c>
-[...19 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>