--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88792c510bae0f0fe6a1c7ecc20b3b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35b3424a73beeb1fee6ceb679753222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a872ef73dfa471b447760b9c9c62a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c20320f96ae6494a7ac74a9d2ee6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fd939f7d1dec504406c02fc77a14c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483bcfd0852bb59b80e492329f838ab36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cf60dee555ec4cf3a56b1397c00c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b347b65fb64bf5750cb7736fc19c13e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc407b905f77e6586a82b51b40902e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50de5d0d56679615e731aed6ad674910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769cddfd85edd775094f15dbb39328b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a67b443d64a5e855e1383be4f8a95e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98092e585485dea1c21dab836b98d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7fe9c70af1872831ecec00db3390da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bccd98699be7cb2de6c0d0bd66d33dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6eabfb5af30e6845bc821b3814920016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befdf2516e2033609035a2f9052922f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41508633d96d34c66cfead8684e41ec918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fb3f3bca11d527c2abdc74434bf4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9c9473a6abeab88eadb9ac7fb131820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35f7683c38c2977761383a80aa074821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e1d9ff884956818fd51d72bf2d44b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd8e12739da5290fd04882a2e53d6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7761adb31a25edd6901ba7df4c1d66f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48658d2e116dd0033a224b22e0bf17e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2062d65d80a5c4a8afcb23b57a97926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57144482509ae1ecef0268c539fba4e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b26189ae2940b1763e7c5c9c8ecb0a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd382b8703280113879e1ab693e1ff929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bcd8dd9b80ee931025272588640eb130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a67a7ba7988170b9e84d1dec9973ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c77fa22f1d7b75a2c531c192ee05f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba112dee9c943bce87643a6b707769633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b304dcec85389863146bbada9103b1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e017b26c37a16d7071f514b118a3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e75f910d93899688a67a2432c5bfb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c474363c0f95ceac1c2283e8dea0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ad2e293afd19d265b39a6ee613b2738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18965697559f994abb9289e2a78645bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1153433ccd2f433d2dd648ad9b81e0940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c60165bfe5d6c7548dd9634928b3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed6f7e255312e9b0b6df4593d22d1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a245bc597325b69a9d272ea0a3fda8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21512d0d64fc9f9014e82c9ac493085144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d18bb755ad7c34b0c0916310a4c87e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ee8f04135aa6a4d439dc9e099f4ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3035f3cee608b7c106c31a5536b41147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf2992b57581ece536163958238fc748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b1fad9afa435d1e8f4ef7203268ebe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760bac37d09e4eaea2179effe2e4be750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8505108f511ba70a5d56992a6069e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaaaa763b3c630a1ff04bd1333ae6fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe997e087a6520835c4240f944042e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94473f17e30b331f7946c234d69868654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3b98d26aabe0296b22dddf896bb3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f72673ca414ab635adbf056eb677556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed4bbbff4d526e381f35c7ff73e88d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4c2482e773263764100bd956c035958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc462ab1b4144b703416109680ff5d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7aab62aabe4c5a2abbc7a819f6398060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db218b491d17f808ad51a44d7bf7a8cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31905aca71d5bb0088e5fc2fc0a4cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ddd37f1d2846dadea4839b7d81024a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcfb658ecfed11aa0c19054981e8e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2670595f0e1abd829797034d1a5439b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc427f3b2c6d073ba4e79de6c1e3f2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f29ae0494e3b0ee3118b3ae20b1b7a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbce13dc53f1e5be8418c726afdae5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cfebd5c0dc8f9c2ab3e121b146dd069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0100e8dad6532a37d85b854eac73d270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7e4b927ef3da622cf84323c3fa05c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544657959bb3100bab72ce9d241c8c0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b98e6814f59c2a29c0a690e20094773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab04e17b3103bb966cb9418b0f987874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781e49ebe41df8808ded39c24a6a2e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad12386c4f84476829a07898c1ac92f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efb3e42dc38b70bc549d5321f51456077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219113024f587a866fceec370edf388978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c46370c3a9fbf057a0fdc3b909e9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c727bad0575bb7ca1df420cf3ca6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1985eb1ee4f934bc46bf6c3146edf681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a876743a5041bc0abee361191d5c482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893108fd2b2969df1c6601d26d6bada83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7504398334ff23fb1275113cc7680d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca539b566f767e705e984f8f249645885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62bbffab2a317caa034effa32134e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168577ff96f9e4b0ccf5bf54a0757a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70ec3eb3d65886663f3ff64eabb46488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53a0235f1609fe2fef40395defac9c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c78e5a8a8668214f0eca162c01d2c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6ae1f169ed556440580955d4d2bcb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b204bb13ce1bb06be818d91e4b7de4a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e421f456fce4b9df05e4e13fc12000f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205db410bc53b87b73692ab916b904c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4b46f306e33fdb95b9d1087b1733f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec316979f556138d306a2ba7f54acf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1c30bb01c35a896699ba3016d9eed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c81041fc40a7cd2abb5d663f1d4fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863b401f3d3f37909459a890746881a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421845ac241bab4edc5f254bb0c5c224100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52562db05821e5acde0391b65ff384cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6874f9c5c058971573784abfb0e13f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d21c28fdf1042f7fe427f82e9178cb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c6ecc569dde2e306f4f2478a88527104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5482b056d7555e1f8c38f9ec6299a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdb27d60a275242057021118992a7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d612f04712dee4845e13f4a695b879107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52104ff0a22a0b1f862fb298e79f852e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848971cd79e41a5f9b92d973c1e113f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cbc9c86da541fbb529328b995dd0d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c0a431ccba0509eb67fac421c1afd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa3e59750ae62b8ad643ad5d80e8f2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6f43478a8e35abfb25d8411275fc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ce70cac06ebaddf49096f9393472e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68e2c550077bff83d71c08a309eff6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada91c3589ebd90b87fea8028e559d35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9c79f329c2eb6a65073eb05c84ac1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc608a2b6eb0a7ddbafcac606aff71d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5031d221c3788e9ad4de39585474a70119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f32160455c543533ad6a4099670828120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36a095a514f5f324f8016044fa0ec6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259be8a48eacae37bd4ff4cbfd054bf2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfc57c9e9853f92e62501afc87dc9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0edc9eb977cb36e1c2e6006c6e82f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d828e437464480a2e16833b151603b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35653c1de3dfc9d85a5dac26f40277e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a71923fe98e428bc0d163339e0017a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05927ebf2cd3ab55c48f226307eb41f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636db6a77f940ae9b6ae1be8587a04f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad813f91cac2cc2e5a6cb1ab52f382f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8df0d77e6cf3ee9e719c854a9fd116131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a209ed96178eb42e7ffd67f2afee0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31438c7c25e6e037378e1d3532623182133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2c9f52f8c04cfe776d45b728de368b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff61c3a6c85e64b1bc94ca5c8157fc1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa3913d7ce57de88b7da01bf523296136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2569587ef15fa14f3083ac3256f730a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1aa6953694ac44cae1c27189bd7a16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0484a34d66716af49197be25834542139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd848d9eaf8ad061af153101533b671a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedf03ab96103c7bb5a9afdb89f7351141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6417a0ae0843ec9b3e9be66c3c9a945142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a82382fb0ea13f20cd621d9f6f081143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdbab1885ccee0eb97da9f4c8fc224144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf373b80b1723af6365a98acde6a9b07145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dcf802271e18942446ddf891de211146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdd79370b450dba839c050ea06e60a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697ad58de2e2c12c0d26f2dd4b4814a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7f9141fa41f9d70d598c4400cf025149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4253558772b73b7fc4d91a1f6cbccc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d84c77f6aa32606cf01f734a02cd8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282dc88de44c3bd9a780d7bdbb719829152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c10a2d75f6a45e7dd1caa65634f04b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafac28c3556242aabb74ae409ca8bab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c72073d5453d1a1fd5c1fcd645786155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b44370000fe67a19c80758f110b73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fb70918d89ee1f87ea9273970877d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30285c7adc4c0c808009a280dd9550f6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656649f8554ba848ea94ccfbfd6a49d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091f6abd2a43d12d650a2eed614e86f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b048a55a0de158ac47bc591dba420161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236336ff509ff610b401eaeb8284157162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9af0f4da11727599a730a2aa97426c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6dff469a6f68e1fe391e93c401b0c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b9c11d59a8fe3cbc15ab7d960024b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef72f697ec83d1a550c0e8c2770a65166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6f805d405e4d6db4b87fd35ae1aeb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b455f2cf9e291ea3964bce5863da1c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f46a49025d1348fe51434ee888a8a0f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2feb0a2f9afe5665b0442add18b82d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbf71a5d60be1224dcd4eaacb99296171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21ad7154052360796b5c7ed4d264ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33110d30f03ce0b27580e1627bb042e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf5b78a32af14716db1f92c827e01b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b468c17e797e4d5f39a6711da51fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96b1a2b1ed38cf938544a933e42139176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe6d1af2e9d5c59f857f23926371c7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ad1c5d4804942d4d6d430bbc59877178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5530949edf92273409f463e31ffc3a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc9453ca47c2998980317536a4f8cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6125fdd4a5abbd24aa22952ed8a5b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545283c4c4a6cf02d6345122f2e122a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fb97dfd3d30569921997ffd18e946183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63d92b5646791122bedc45ad98fa64184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54a3b00db94b6047f7f46e61630452185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2077f9643c6516e3a148b87b4dc884d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba61ef0c7ce2c7db9074c923784351187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2997834807db70b7e1bcefb253a320188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90a08fa6f2d3694c652c5e6bf64abf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167aea044c945b4e4d7d4058b3c1d52c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6395d64929a9a485bed29c28ae308cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f22caf986676848819e36f9bbc6bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf316be83e7cab3a442cabb27ff913193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04ac33f8120dd38ac77602016674c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4536ae98d9191f8fa6163ce35179f0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f364d67e9ede46e4acd411dbc8199196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad6431939348d2671a99e4b016cb5c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779c149c98e2c3c64a118fa429f4d72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95045965f941aedd6ad74a4c04cc0f4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4acd11e0c8060501a7903e19cba2b0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2373a6fda4858ccad66c6643c528830201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684acef0cae53a3eebb82f70d058669202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c026ac7808264fd37989dff739e824b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72c6a8648906855185dab3c692bbee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093bbe93b4c981631e6afe8e56ef17c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8d230a69e4a59edd8ce3e94f7ea47206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ceae2052b10fccde9d311d724d821207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c74288118c875c8363296981927b98208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40314ee267070689b2569312edf3927c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335841765e706ba4d79733663cfefc8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9485b6c82553a73b0cf106401894f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487648e1a1adfa17a4eb75eac5b05bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4447a33b81efcf8d4d70d979fc702213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84a05e65d08c742a75f0b2666c31bd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a608736ea864855db66e20382f1bb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adfadb06577695a2f4d137f17480a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6a9847a6f227f17e3793f587f61f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31c483a30c3b2bd4a808ebf121e7ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961eee808adfa658d454adfb063ccca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bfb59b169c8e108c41c4e3f46cc58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a0264e5ee0e5079f5a41ce0e6ae00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d179045cd8dd73586bd65f5294d72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7a3a9af9b61868358020d3c975177223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cbc7b357d4fb14bf79dd297bfa365224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe634fa1c863f8dc726bd26a88841ab5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3b4ecf878fcbf8f2e4f070a239152226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cb7128d9581cfa8f56bb8bf32a27e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f1c968ceb45ad105742d1d427606d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1211e36c74a3e34daf32528846d055229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c029b789264b7f107e00e34d50b2069230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41e041a33882df0a1fb305f22eb771231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1af8f3f2f8262fa42e462f9d17dfd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01b8c2e37024df984c00280e7f55e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4501bc781ff2b576d300b9fce0d501d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b714912b298dc0b9ec4a747881ea97235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932319bc46996569edb16902c23d44c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc5734e74e6b894d86c7e4ef1e4429237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc7e0e3ead0c2a1844a567e6f8a846238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f231fe87dbe936df7a2585053e13dd0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d86557ed69ece9178c6f5559e82f79240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99dcf8b9c93fe6ae3adda9947e408a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03466e47356ce24b0b346c905ca3f473242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a121a218778ef3bba3cb53efacb5f6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a945ed0f6288dccd4ed53b762bb13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d31e6e193960ccde2c7437f529fcf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c6743782d1d090e35254ce9947aa5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5f6ade3daec6d3d2c363076d2a4c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc78b11bc057095a034f65b06873c42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19291c8419e8ba8da107dd05bc31c8ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe89fa85484c4ca0959ae3689f9e81250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765a5fa34e8569d2dcf72f763acdeae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2a21d51269dfc073b12382381325c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93882582cac9981054155d3472429bba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933560d902e3cc39bf389a7bb3b94fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8ae1199f6cd5b8a48e14ff1037a37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f7a094e06eb4f3741210d3b646823256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9cba29808cc2f42225f5cb53f4711257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743932654afb987ea339596e88bc283258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b9b77badd3a707885d6c90dbc41ea259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51058506a4a46eef73ae092b45e03b21260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6525f74b7d6d4c4faae4bd910f56a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc1151a8a4c530e964c1428af6d64c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac41a92950505f376d43131eeb6b44f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ff719151e29442cd15d34391b9840264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78040fcee4949c38e58ed213ee93cb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da7bd7b7322492258936d54717d5504266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fbce7b707c2de7eb739b00f45ea4c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602fac29709c6f5b72b13437b1335b2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527efbc6cb6dbdaa508ab79a3a687a56269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b264fbdf04ecaea62506b8e0da98422270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5cc6dfc0f687c61259ad0013323191271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a038a6862117a320f13c7f9dd1aa18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ea8fef0546e00a736a924447576b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a76b374784691ff70a795074794498274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909118e3e9f90006278ca29c90c020f7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a99c962fffcbd6ee660f930ef66c17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d48b71523717eb0fa9f386a5ac56dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fa9ba99c4dc69500ecf1e0a5db780278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cbd53be46476f8901ffe7517528c5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77a274103125e8cdc61d18c5c3343f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb163fa6427a5a6069b6f4fcb26de982281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87ab2b190cd8648185320d3e77a645282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520247af6c0a35f908de20d837a6a91283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8228614fa26d0c2f39e5b9ab9631e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830338f607ddcc5dc394fb101964045e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6f291924ad07778ac93cb696689a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e90bfafaf60dd93eead651558a986287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63bfe4f4974e9a779c1751328eb9e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d46b3fe4115ee2ce31329468a9c05289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4e81dc50b4cf7f14bdcce41729fe3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cbc44b225b65079b5318dee610157291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba342c5050dde27d08042ef6ecdc004292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c460aee41f76f88c544af0b885b867293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3a8c190719d775f4d8a534ef3c2f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401f2556059f6ae293561c47984a41eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f9ff70943fbca6854baf1a72f70fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d5bf1401d2a90adbf8cae7f389d46297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d2f71cec2c39b0edcd344b8b0440f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4580e82d2fb0d92cf35383a0e6f2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53789f113f809ad0ec858804e420a831300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa451a104a1bc5f38d3e6b5f76333b92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712da1c6d777d25e3b4c17fe51fcf29302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515af0c70005467395609fb5ea4672a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3d645e393b73fc2bfe7558b0d34f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0980866dd87e13be906f0b47ceb1bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bac673938b3ac3790425596e79a8ad306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83276846dd83b4774fc13e5e6bd4fec1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a199d5419296ff831509cea323bfed1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e8915b4031703c6759062083c6f98309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854f3a046ff25878ff5bfd138cff14e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41460401f98d7e44428f751107fceb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c730e748f00a81cb5f7d23814b1ba0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d080a6e670254a753c7fb72631ba9ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd2b3024ec2735fd1cb94376a3bb02314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681f1a46147c4f5801f2facd66de87d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac6f73d209660707901aa14f6f197e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b437d2cc2f6800df71c54070d3bede0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4dd9a29b60529ba6fdcb04e5fd6c37318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2444c5340274a83d22294743f6f2960319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf904d133e15b9d753286043a6b8bbd6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5eba7e5f00f8e8a1863cde5f96a61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe5479c796454b9886be46e1cc2a86322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15442da96bff62fb61ce3f185ddbded7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8028140bbc28c1bc170b6d19028ba0f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718884bf1d38598cc1d9df3afbfb9b1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1429f95fd71891a77f3ada10d118f9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6a11c4ada287daeead37c129fa047327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8838b18b473e318859ded2e948c251d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32b5a2dbfe3a9a5e8770e72ee25254329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a94c63c212ae407bd6615462a0e62330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9a527ce69f1c61a01823dd30847f2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02aa706aa384328dd0cefdbbda205f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf17b57a6e91a692491d75ee8397fb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e563fdd7b1a87dc8e18dd3495da0dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e62bcd8a98e1cb5bc313e822d745f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1e6b7eb669f9af9fa1364dd372e71336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0312e2819046c232ffd448d5f0d74f01337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cc03d058e321529e4f82bc9fb770f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e04686f2486ed42dc778bdb13bafa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2a7944d0b52fa271d6ef456df5a4e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d37373074ba46b0dcf1cd776ef681341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1ac3143772b3a4a1c69b00a1458ce342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011d2a6d6f693e85b50c11f2e638244343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dfd5c86c09147a834313c056d3082344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac3acb905078ba14d5cd5aa246193f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b307c7645e74bfa3d4924e3e484eaed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309a7ee1018f16c0fc1b18b4974fb43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74baf4395800136476d424fa4a1b51348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01cd3ef0e6cc410f0b47a8f512a8c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97596732b031741709d811b7e5cded350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313ba27141c684290e1593df0701c97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdb765cdb3b0096e44bc92468b99ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4e9cf8e1ac98df62dd9eb53129ade353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283d76c8eb3cd9590e23b87b0a45f45354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af905fb35aed101caf2b9ed8acfe484355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ad8ab1110ad85d384cb03a2d6dd26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869229d1f07db4978f0c33dc488b617357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d439bb6dde5e64118823d3149532a57358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbd43de16d23d5e801fae07ece075e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1669a38625bc2b385492fbd485b0717360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797c5cd233e620df74f9452c0919514361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc361bd4b9c8f99883f9b11fd251ef15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f7ceba012ecc8329967149fd391fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba758c053c364db3f6cb425e2f6669364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd670b78aec85792080e250aff221fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2ba930c3573aa4ad62f4cfafc1231366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078676631f19207885096bdd09d13d76367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4c439d6ca0a7b8173c088489325fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98713f8638ebfccdb9531dd91b9ad46c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943de840291e3f06656b5b15bb5dc0c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8c3d0a0c10692dfa2cb67f24115b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4e66168ec71d7ece706809e2ff8fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074c4d6a0c7963e6ee45c266aba2832373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcbcb6c502b2e74fec261baab3ad0f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ef349e4202e1615804fdc72b8b5fe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4714c8723bcf4457f836f5f741d5c13376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be32ee70b4f1638518ff590549163db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c59f847bf823ac626b9f3e2faf7e32378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad8bbf34b50cee093295ef50978fd26379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca66b05d558f681ccefa9bf49b35386380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c866dbbbf456836556fa96031b5442381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86d0c3540a0ce1a1a8b8ca973f5844382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f34eee86ed27a01d030086717dc5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54282b040a7a9d400301ede7b748ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6973a75900e4462bdf640c2c028a7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde60c500c55fb7d0930e840195e2a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777f57347c3346c7f340925b3f4f249387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09e4f8e385abecf8682d4ff87b3eb9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e206b921a00b61dbf1f11f18753fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b54182c75c0cb518c5166c11cc1b2e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b2d5d4ad4c34088f9261b03a4e8b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809c47a1c1f6f784f49047e83539a13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa64e7e7efbca778abdcc504659b88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a25fd11d2b4671aec8c6b961d72e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc88a2b74cbe22aeab64bbeb510750395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32784a4548e6376817e92c18742c1d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c38857e3e477ab0c02cddb615baf75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08278e4a0e510c7a62b895bc920483c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417108a2b71bc2cf6a32024e7ec3359399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eea6dc41df1c929d808f7a095054ab400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8beb280db4c1b4eb125ae4eb0fa1b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd8491876a1a1a5cecaaa98e5a0375402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6de22ca9042aef90dd4a26f3cb109403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fad76f1e512831d6bc489deb198760404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56eb895a7366158045ff03103b2d47405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140469753379900937acd31b8449b61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df19ede5c7785205a3afc34fc6f30081407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8748921cd203bf3af7b5d368657c28b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757170bb74a7d5683d4df4540a38bcac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fc8bd4b0ee880dc7a6996e1cdff3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f347c4f514a8afe1e8ec3f7c492a903411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0382dbe74bae96f92615498e49e7f9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b3d0598a0cb2cf0c99b17ca2c9d72413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae8e03bd605238ed0fbc59aefd5454414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6920e0f4bc2ca94a57ced6094d81f08415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b07c71d54322ea6a9cd39f154d7d8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55189c9debd31ae9d5d9e7968f4453417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa101815c6a3cf076f3e81461da04478418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326c72ed8e1dead7017593c707fb62b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39579efd07698e8397bd440867700cbd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b812411658ccbd6a7a7eed1ed2940421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631160952f3e39d119b52f22473d5011422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5844554541dfd394f5647801f77a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab70da009200586506088566a48e57424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fba98da470501d12c380b6af4910be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8b303564120b945506f53d9d71d62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f037131e4d2d33f8fbeb7160fa38445427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c03d719915d7835797687eafb079fd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59764d562990bae9ee3c3f0e6ac64ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa751b1e3e06dfe0639780d8b9fd89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e29a8e0ca15d61b852a5c019a6945f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123eba24986a89ae6e505513f7799b5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3ca360aa772b76eb7ea1fd367f9c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c779b3c883d66a9a089118481fc70e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fc778eb7654bb0863c6bf4812f8a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba6d0c1cfa9f420236ddfae66e46a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f1c9f8cc1025ee70f73f3abc7086f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387eb7ede94e3039798544a8cdb8bf49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23dfc9d3885aaa677412447dbf51c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f7610dad355ed415cb290d1e8f4fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0deee464068417430ba55ac318b218441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8b3b371bfe74b56f6fed0a85f5eaa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e47de2f93537701cd7c21c6acf2b87443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf4a2e2c0fdadbbaf5e76d3450acc4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c88b95336ad771ec450bdba5ffabd1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f1ec6f6521c045d528e495840d341446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c302350b5ac3d4c2d101586ba761bd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe299382635be18946865b73ab5cd26448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fde5db52d3fedaf9cf8fc2a3dfb1e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbbc640673894cbafeb2d0cbb24f92450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb0f41905bed525a898fc3593187a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcc006008b7feb4c1c8300470d3837452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638563a9075bb511e5e9617c7752295453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c8e465a335d14f46371b8b08524f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c8ca31519361a282c8cf6aca537b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8aa0115a5300aa6a3a17997a99d0a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab85ae32fe50cf8f2fd38478376e921457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde7931ff6b03a45c8b031862a89a844458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de59cb8a7760277df3ec2d9836c876d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f76e18ed149afb2b14b60c9367ad8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3825c9d37e1043de05427f9c2d2df96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9b5472c5410355d1e3cc10ecb9aaa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ab64bd6b57da6812f575b4c5271e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91aa6993493b0b5a381d79a8c545f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2adffea92ce008b060752cac943e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b679befe7570faac756320831573928466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95700376f204f31342805c1c46bd72467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8281652c076b248450ed076653414468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827776f8f8e210673cd3421fe868e429469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f351debce895059432182653afb4e3a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a16806611e4206a325078d371e41e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713713d80e63befbd4f662badc52aa8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad170534aaae97dfebfb7911194f4eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38808f2b4d8a39018487ae8d883b3303474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a56f3401b4a3db026adf5cf190ad7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c298bcd76688d3539709ac85921097476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84b5d574d9fb2e7d64952cb761996a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ee07ce19a9f63894e83eb0cd851ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4c0131334193e4651c8ce0705503b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb911d4851319cf15162dbcb9513f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9500c76bf7e350d110c9fdef413c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a04c3bfe8e8af60188c4a9a2c2a4a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d290f809a33d646d7f9fc8134912001483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5674af71cc3bbaa084091b342f7d6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b46efa2585af98dfef12c66725b870485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09658e5c87056cc15bf4738717db27eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843b75d9084059da62ede0c3b1018c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f6e8c8f7398336d83fde5e7690177488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86b1646163de10b0dccf76a82df869489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c87939d1cabf99479d44003541156490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a131ea0af559b1a9dd230a88fff60af491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7c7bee240aa49357bbeca6dd93058492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf695e9ac220972025ba0cd2a341d1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5449dbec16f13012d84288edf4946dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37122313ac7584c29c17cd4a255739b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb7df6dfc9876b572a7372d5d56aa8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e15554528a90ce04021c71cc0f859497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e287c54d1b3cf917d37a5154d68de5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc89f7a90e5b95d7c9e1973451ec03499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2558893be3a2fd4a493b419d3f581f1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd1ddb1c433bfb3e912b3b3c027e05501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fe3ececa3f1ba0b09879cc0ec4a9e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5d8fe04160974add760391f85b6bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf859c47b535726aba8c4dba2ade471e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed687764a7124c4135aa2712fc8196505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229d71aeaf50f17c277cc31e5f972df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd36d8aadd517e83808118737c3ce8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804e4ec912eb8e2c3963ecf46349b80508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7aeda5affdcaf4dc4792513812709509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceab67b7d09880fd78db95d0acea9f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebf35ebc60e2ef4c8cf8b5d709e932511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dab2c69e332096092baafee0b26db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2793e6244a4ad644c2662c8e2dc70434513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c691e7505c41f4dcb985d09426f890514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e939cf716bb699a01f47290619f56eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393b7ba1fd841ce9333e6ed08a7a714516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b0fef18b24ec1ce71d94a6b1c9332517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2cce570ef81d0f0204b774dc78761a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752595b54e291d8e7e38951ed72a5af9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16310abf350fe19d1238904ca1309b4f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fee1d0ebe5a3b581a723070317fca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8631f60533c90819f384fdc1eec41c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04611e24ba2cc09883375712768561a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783131c866c680d012f78843e5422445524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975700ea3da4f07d71d32f25e907bfa3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949bcb22336ccaf20895493c5b1074d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6be9f7c3f8f864c6649e5b2e9d823e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283684753ac27dd7b0ddd307839c02e0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1c0527f465ba2d1294f7499a05b74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573879debb266dc5126e5899256b231530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fb875d09dac7cde1ab817a61ef5af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50b670122a75578926b8a9c0744460532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099b2eb7da298f8e7c8aded308beec2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afc319347ca8250b3bacb3395467dc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2e473ca961ff38dd4d9795dd759db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496a4ec2b8fec340c04898ce5c66117536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54d508227fd020f5cb7597174758aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04ce82d369df1685a4c1532264f373538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b82b6b0036d28d13f2a0abffdbf98c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb7a500f2555cc147e73c843b08b91540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62d2560215358b35707c8ecf15bfac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e434515749794aed2eaf27db3e63f4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8501a1d03bfbc44a07926e17f08b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075026c49296d823743de3dfcbed84bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dfe79e86cab3915e81585ff0702e3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53053f66b1508d469960edc5efbc20546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e438b0ae03c53bfa7b4c62819537e6e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95935c9130bb3cf7aff1596c1ae70119548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459ecd0ae08e80d811b91740167a99f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ccb63f41290e91ccf09c54fa0000a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b03ef2fe98693ab799e4392c6346ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6802ad6090ab8203b2aa8a1d1dab9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d024a1ee1be786a7180df7a87f0258553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a045917986dd0e411b3473e34695e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573130c3c6b27f7e417081fa1fbd2dbb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96469ac4008363474ee5ddec3fa3c623556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37b61bdc8211558b6bf251ee03e2bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d20c617fa6c00e397dbd40629cdd7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f51b3ff125d663d3301b0d6b63427e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c10794b504e424ee00bd42a8ed811b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59c14af0e6112d8c087f58d48b4ba1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaa6b9d9ee81ac55bdb64ede790673562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bd02125fc49b6b75bffd3ad163433563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5ff87d6683229215e5548a23b3529564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a8e4d6d94aa6b797e4ca08069e6be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee57e3e4ca4aa33746e2598105653d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c9c1adcbfacc2a0d04a8e81836dcf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c20dd6a908eabbb9c5e760dabd93f7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30ad7a6596420885384b0540e0c5eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa13e4e7ccff1c11d0ea75dbc56b70570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c8e057c96e58671746bafef72f1ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e544a6d8d6bc6f42f815ebc634b2035572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780172ba6b80ef2a353427684f0933f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5c0acaa266c5d966270bac318d2b6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e19edd846f5e6e538cfb5b2266f931575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10376108adacb2150b9c7e92641b36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09da2fe8a047638e789a5854c1509e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c929e36c0f07c82fbbfdf6df34b67578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e32d9ea30f688aef549ca06ecf7049579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b6d804f521b7dead3af6d70327ddd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1799a89cf4ae39ec89d9d10fe71851581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954619e2fdfe7c944f5ef98094705713582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c52274e12ce34bc38aba0d09ec7c80583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463df0b0141ae2a8d5ad0f1614f1608f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bdbe6caa1848f10e44f8c679aae5a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e1ce11c38e17559d64bc86c57150a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143f710dd120ff2f44b87d0a697f980587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6111688f9083111106dca7c5bcef27588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926bce213e1d014e6d6d5e81d7791bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc4c21d63a064a27e051376ef4aef4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f7f061bcde2604703645070e6d137591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036985afbb058969e9a34d742f61fac3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6a94453487ede752432e21aa8263b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36857cd308a3e33546aa676e3dfe5c73594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935a309cc1d727deeea20bf5f3adaf6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827e5d3d2317ba25e7413e1146f3c39596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec5636b2e2e86d12c2e684f2202dd8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6aa2bca251ef9bb4b455c9d470dbb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920bb602c00c041714e20b2b2a3436b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb879094806c932d16ab806e1c1b64f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e00643be60bf988acb612b2c659f21601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dfc3ee9c1ab61c54be8ea1cbda8e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59cb1b9bcbf55af30f8fce77d7eed7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319f184482421c355a47c72baa8e503604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4609f960330614d958f2126c0e8d58605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98f271476a1e67947a0c38c454fd2e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453295db88c3a7fa3fb30282f900c915607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93795da9c00125d842165f27bc94df90608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098811cd35205576748964b66105d6a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb905bd43505ad630a1db517137583b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce850513a7cfd16db1bb6b30b65e03611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31264dc144ebb06588c1588b3f341b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e5642994d0bc98a0e8a81e117d2c2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90561972c79218474aaed4a0aa0912614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de85f11fdcd982690a3373b324f0df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f54b6a17ec7e444bb20e47124dbf3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893e97367bd19fad38d1fe3335424af617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c49c80eaf6f0437414b5fd1fbda2a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578e40eab1c2955346cf38e505572d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9acf5ca2b3a6fb5db63194728605f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a321a49f8fca796ea767bc35b70f66621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129bc2ab61850531bbd59d21c59f6d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b74db33728cca0d9e04d6c4220870623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148caf307c880f3bd16b3abbffb70b8f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32925baa315077c0ce3388cc47afdb24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097db9f0e0cfa8766d272594a6801f2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374ef0497b720a9fb3a10e73cd546a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb188435e534296d0665b872a6da9f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af4851820b823a7aaf54ab11cd1c0a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff04bffd1025a0ca2e6ac9b57a86b4d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af891bf4e0573ef4df09877fd648b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168848d2c19b37e71cf23e48280168f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61133cd1e53310db90ac973841e4bf0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92fecb73dc25023bd6e65e3ebe9099634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bfe57194fdd517abae402ff1194c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440207815a7c0f096f18e35f6fc3e827636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceb8e5af74d84265ea18e959cd08be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42807f23aa27ef20619751f3ac4d6d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3375e7ca0c7e56396a002a7422168639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f95c869e65accd06eb24e6ec6ed89640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1538f2ea76fbefe415484696dee6b08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc71005a35311d79f2af29fd9737e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44823844815b1d21d0ea4ca849fdbc7b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf1ab497d530da9dda9efb423e11b0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6e469b94999f77164f159ed9d5599645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12db2044be8ff225d2414703f3ac9e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e697b43e8b1dcbb8fd47db7fce58a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d1a7a7d19d97077a5f3295d1447a8d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa65ed4434f9e101e9c913f24c47a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829efccee6a5101e6debc896bd64b476650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79781f891d5d5caf01906f093cd1381b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8450b7934cc1abb7b2feab9f5d638652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17b0da5912ff3051628e3bdf792589653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7a53cf7f65930dd9f0e7343267841654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978138d6a9740f0f6a66c21700130565655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041711655cddf452c980054019d4f272656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f202829ce4fed02dd718ed932eaeb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72ebdf40b8ada546fec682df8306d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a282a4d705f1e2a9c36b5ee053c84f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838a9c8c8c15122b35df5b29eb31f89a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f0c97b5848be70fe2272c1357152f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9c5b89caf4dd82a2b25cfd3d31314662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1ab1c899752eee9d621344bd7e9f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97af6107bb59b170d5c367800699e86664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a556d72694c277275fbce1090d794665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dfc5d22bf16f7ca6bb3e22465d723666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06e6468604507bff011a4cfa8693fe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf3558848f7287fbd04fce59abcff8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0ac8520b92362121f024d93bc9c4e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26924f18ecd89a5ca07501c1203756ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15511ccd9da8425bad1cd479343e0bc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaf0c44192a5e3c35f8eed189d20b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9996d2082fb5d8132eda35f75841a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2610bb215a27eb1bbe13a6a6f409b7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958096f8314a800d7be6b10a7c745a7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e9cab5d9d80287a1f8e05ad479a8e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d03a9c8fda05542c24138138f96d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fe1128de4b4cba5e2d172e3d42a89678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405970057260a8d643c840bc5792c1a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5de62c692e89957dcdcd78265017f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9344e9c3988ebd7a0dd72462d70c1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1850699b0013d997b1abaaefacdb7c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac777f0b6e3e37811fd92f65818477683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500868c526c541f4b109064b35cc4907684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b907fbea40e83e53ff26a459f8e975f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fcbee6e87c7d35bdbeeea3464a2c24686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b3e005c502ed19ddcb265a01efec5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d64045ed9fd9d888e34dbb73e9b90688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f7bae543b1731ac7a3f8ec73ba622689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25692073c3e8693835d74b9bc084d70d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b15a8fa14e0d037665eda83be57ddb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8cb82778c3877783a3b37bea4483c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a694753267c4bfd6603c0b7da4e507693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb889052feda52890a42297da3fe8930694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f72c6f9ad76b7a7545f21729cecedd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe4fca026fb09bee56bac37e93ec65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f11f45ae9968f393f86d8a73f5a0eb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe696e7d8a4313043b0879886d53bc9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96493ecdad141b242e83006a941a41ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c727f0dfba6e57ff569440721940fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf0dc588f91d9ef0b068f22b16aaf9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b869b8dbec534dbb091d280f9230ade702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cc9ca82f6454acc147c26ca47e5bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a7ce1ffbe84d0eff2fa406aa876aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d95eae4371748d870db49d2ceeafa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23f05765a556e83aa20e95873ff786706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e06cbd5d536e3a423c1af9853c6a28707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff93f5d2ed1ccd8159f6ef5e8b7835b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a571d49fd7e8f0c65e5fc5f0ffde3c9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9d34abddc157fd8955e853ed417d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6934f802115bfd18f2d34e7fb6c5f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef836cac0c9f8c20315ff33767e5cf8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a9862b6f10c6a257a48a37dc8fcac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190d9386f34019a99df660e354ba9d8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f94cebeab655dce24129e73165225715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27677c202284a1b1fe2fc1e2449c51716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e45b58ca8faa3f96cbda11e2cb2bad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00702b38b90d61a9fdee1aad582abe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e343235a3576bcc52b0fa0aee4ea31719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d98949db9ba334eab40fa46bd54956720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd1bb8457e20d88fb51989eb37b879721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a6940b39be2bcdc9e1e5eb52be2fa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9a8b2a05c8480d1320a6aef841d84723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4d3eb8d49d89d839aa8991027fb87724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef99e3f74abf56d56f8d0e1cb541ef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28a10450b14f035e55c8cde2de21ab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274060ab53cf680a6d3595ae4e3468e3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339b708e20afc6ce597d6a5af0d6d61728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207dfdbd153264120b357c6bb516de8f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e616286c974bdac7cf70c1d9b7ba1da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbdaa55bb53d6e891ea841a8e14c9b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ab9e75a8696b1e142ea4ac629046b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3ad6cea7328da2866d8573159d0d4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d9bee1a6dbda495515052cd76fca6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058daacbb4b3f28794160fcf214b2c92735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23947a58e3ff6ea4480c2531f4b94a4b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2833674a822c7b2dd3ac102a2f4bc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5542bb4c6e82aa638260e4c2026875738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d64a41f8d7e22f04c119f30c7e8a4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a680aab7719e5f1fdb493be551b7a55740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9456d758978277c720d7339538411741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344eaea62bd31a5cc77887aa3f80245742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3a121b330a773214c75e499c2bc1e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b42186ea012e034d2e50e73c08515744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262711d95be503a5183090f0078d72e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0074ac697e538fd1ee6a1a263b538746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939d2b8f339a856be370aade9b5e3d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1aa0c36cea5b77e67d698f5cd30a3d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04e6a532d07e1a14ccb7adb7121e90749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549bb0876d6f6a66da51ee13d8f375c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0922a713f95b34a88525aa5e3a84597751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69db9f329cdb7ffdd37e5eaa23ab89c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625927c6c48ff4d2484de07fe3ef582753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b96fc27a7b727b910e5e2f16af8a8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea24f846f5c8757c7c388398a05c99755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60054fd65ba098e639c9294358abec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce4ae3c7d7bf4a8150e65d1050ae4a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb08c8da6771d911cd173e290313146758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36dbc1dd8e2d206135de1778f586897759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c960a56ddb52953e6f8bac0929fbf760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c5123010ae9cc58409fc30225e63b761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bb57b3ce72249a8151bb4a20a681a762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20207e02facd46c32cee85f0ed0c72763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3c3741f15889d35f4d212606c0368764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec518cfec6b7ab71b33ed4df899d081765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194f02ac59f448cf2009fa7343f2589766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ac6a40c618bb5bc76d8d896029638767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a549ce4b9c89ade0d2b3fe3e584ef768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c1178cb99cba69e80467d08fe43a5769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ecb61b41a20c2fae07690b49199d1770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5dcdd03a502cd10ee282301db888c771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6c5edcb46a65268e8b586a1eba356772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09fa4fbf4d3631c86c1ff51ea29161773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb73700e9faaf5689bdec296e34af51774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5fea77b3a702dba490e146af8310e775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f6507f6583426d03910970c781f72d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6b47247c409b07dee575cb495aa62777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363448cd3573aaee0abf3a7df4e40ef7778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2c389fba2d4fe542213b05a446b54779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097db1813ef76182ef4d0e8326b466bf780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581690d8b8022efcbe6b41093760cdf781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350385a9fd6f5110233e53f344d2a053782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3752b74398e7f608239f89d971599783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a77cd7f37dc375a1ea619bac6dafe0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f34ae11e9f125bc509b9e2ddcc33b785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428a420f4221bb9240c81dbdab4ad7c786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2226e815d5bc2f6fe365c90526b0d6787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc3ff1866a3d8db52b18e4200de043788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da077e4468b950a12a52b8f0ae8e87e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9c954b03dc904e101fc260438912a790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87b2b476819c6b5ad1858094b9e4e9791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b871c42fc0cc81baf8f0bad3c88a2b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34bf2cd68ee667c77aefcd0cb4c283793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ecbaf455a32c0547ca1e1426888bc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832c01178c996bf86cd9cbb406ad7da795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217c821725976d320c85cbffde77c4d796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2ea592aa3316b831014b563fb3f5d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109b97879d2fbaba444e20e0670b236798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cf4fb42eeb0d47aba12ca33cbcccf799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51602208096f5f61a1ba6bd5ab3586800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57a5cd782f908e73400eec2fa476fb801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b043eb5bf367b9bcb39f7a19090c20802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2a7ebb7b421b97aa0852e617ba5d5803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29393fd893fda32927ece45c235bbc1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69996f506c23b8bb24a56c716a26e97805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cf284bc0f2ee37778a2d58a3c5ffb806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf5be20b6dd0b9f8354187a7053fb3807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba46d9c90e04f9459ee2192645aabc7808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5489aa8f6cbc409e6ab608e0e9fb767809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7363b88b923341b6482e4260067bc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84a9311724d81f0b5822bcbf533a44811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9cd71e0348a9fb3171421af9c693b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c3e1f289274752fcf0f9c79810686813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e0a9bbc2eab2539611cc45638dcfb814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff282d520074f2adb8203f261fe9c1cb815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92712058d1702038d1afd1ec40bdc0816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c6dcec6148c5fa14c8422c4a10cc3817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a14739534f9e960f5aea2146d21ad818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c06cc662f4c1f9898bc4e437962eb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b3d2a86a36d93b08b71aed92e788b820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0a2fc4c691ac4be2d7cedbc4fb124821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c188be71d1852b04b3a15cb4aa47f9d822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3680756f3ff06e908e6741c43d39f8823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786b46434763ebab728006ca0f2682e824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1893f3defef38195c264b5f307d45825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997bd19eff5ca7943850dba0c2e636d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05ba8c9677a82fb0307976ae9ec371827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abd7450efd7dc1183cd790cf29a08e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307e797511c78cbb1935e76c57fe577829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0b01a357f355c3299cfe0529bdcbc830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05400021226784b2369e945a94aa2a18831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e674932768d217dbda22188ee0419c832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680052b916abd97be3bce36211f4158833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d4e2defab9e9adf706a5fa1a22e84834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d260df16fc5500b7940f9e6c139c84835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e301f79571253c60ea6d4d7130fce6e836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5db257b29d8248c4b24ab0f463f67837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceda50082c9d7e31b4c31c7a8be8c94838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c9b6a231b6cd71b85b6d77e2fc44f839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1442141bd77f2c4da50bb591faa6c0f840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c83275d910720c6ed50fbbc54573ce841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c7cd7d3619e98093d86b73927ba979842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41476cc3bfff632f0fa0ee1fdfeb5fea843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8d6cc1103e1200978a38f7af09c18844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c9c19186b3df4ab8fd535ed690dde845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59080d5bab147aecd16bff406f7ac49846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7cf7cfc8b2877fcda809087eab812847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a0ab60aa457df4c83bc7b70fca189848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd899eaef01159c0c5b12bb65b7d54ab849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f44afffd0206a08cd729911ecdbb6850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac6d517ca1c010aff9ac7bbe0ba285851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf63c6ee388c4ce851e10fef9d38641852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cb7e1fc7d4eb9b7460b86f532fbd7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852d8d0830f416a10cb762de8de303dc854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1524d842bea7cc18f71199628be75855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85b0d849d0e0c9915e29d561d707e3856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74017d3fd6a2159f0f7e610dcb0c0bac857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ac5dd7334e4b0d43198a10acb2a12858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f46557b6e119874a9389873017769859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5cefcd84b6cf7e53f34f58c933dab860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c2b0235dcde00a6dd09d1ca07c4e0861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb544fcec1f73b53e66c8a3eee07bf862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08975a6b9866f512abe90c578be80e25863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a8d4a8e7005ce30740c1728853377864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddadfb12f6b508cd7723bf255170960865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860d1867b927ebd75d177937a5f165fb866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db654b23334d520cf1ea773af9d02c50867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93feef7ca1e5e2394a2a8299678a91d3868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004ce00670108f971c62b39758cd083869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e4d71317f71fe592e56cd6c527cc2870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b527b4f456bb0678a2a1eef4cb0b4c0871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249b15dc93ede9542f2a1e60e6fd85f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197669c7476f5c9dd1692c72fe2a6102873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73081faad1b21ca3107551f48d5f0124874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8af623e7e3434904e5a63348758125875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2690d8974414826b229fb50075974876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6bcb38049f1265371d049112c38622877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e9a4397a8b28fa65f6f8fbee36a24878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc962fc19a8389aa73252d59f6ea18a1879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb780a76af00b7948ec30c3227399d2c880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca105e6b29d06933cbf55f2a7b0d02e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11bbe7eb8f31584ed8e0213731b791882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daf993a55a2de3c21d5a1e248a2ea9883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a367a4290e04c08d0e894e6ceae036884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e3ee4092353bb04270f16241e0804885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba4f8f98f89e0af7f7d67fba98adf7886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab247a2d764576277765b59287807a887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba982e6555e3f3284d951cfd8546c8b7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3e46fd6c994775d841fa9b24d5a5d889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14a459056ab8d28820f77a3c35be35890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc972e13fa5d51eafe7e0be078c527891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae44dfa2a2783cacad938c1a1d58d9892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9d22c6ed72cf9557489ac30961f48893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997e2d42c009e0b17f75c7317414cf4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655c6e9661b11837aa39958284bc94e895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c85eb1938b9c2ea569bf1b5c2ab2ea896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f6318d37a00129bcf00cef519bcc9897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030107bffcb621f7fbe0cca3458fcdf898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d68063b4fbf368a2446967308d9a2e899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c1703c4e250e65190983bd5727a43900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba779c28526657136f1ddf1bca4dcf901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f621a28473e85fc950cbb67b35ca3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ad27b67f4bbf61908828cfaa14699903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b2e75a17522649990aabd708945a0904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4ad3e899d8225917e3eac735d40a7905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eec45389ad8e6f5ac4b94972205d55906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6841bfab4cb609613784e6b45cdd491907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30752e53aa9c57643b4e65cac6481357908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f429f9416ae7c14c20372fec1d9c5909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607354dd06881421e61208288414082d910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8528e90aab9aa62e151edc2be2ce72c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a231f06823813a40d5287d12f73e94a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fbb9f1b9a7793ea53d675696785ad913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843297d021caa2637c60212a97694b30914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57e8737ff4be887116db06b8fd2e98915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5d93d91fe2589300de41687606da0916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038968578eebdfa8f6672d8eb046b30917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71438a1e2576936cca0a6f3313aa552f918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e99547e2ac69453fe2cffe69573294919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d732a11097776a75a9d9e8725b269c2920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706dd2e4a1915e51fba3baec0acf73c921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684bfafe03d7aa14306454b414b8f03922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd732fc656be9ee53dc5d80f6413f001923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da65e2de5cafc84f9adc0f3957b8e9924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9331f851cc1133751ffa75bfacbf3b925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da772048e3909e33c0679bd1e6bcd926926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bf656c027df48a843b0071b3cb7f0927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53e4c20adec027a9822447390956d7928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec66090e41505780a44c5191cf67a0d929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3f3d061461f6cc6e664bfa1ba1145930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e615b891e869a1b9a87a0e648f3dd931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de61f120549a8ae44fbd99ee8bd48f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56a967d83c6f06b7d07f591beae34e933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea6260bb0260392ce0e26892f51929934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a8c3ccc5a9937c47696dfc73f55fe935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29c257718675fdbc723420c4b7ef55936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393a559111ae5ed36af50d5a07fbf65937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb76d5278aaa7c4a9b188e074579070938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82481711cc529e161cd50ce898e2d2939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf474b64c43fb4c6ab52856c96b110e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d9fb73f4afb0b537f96db8779dea9941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2569dc05b1f0f06eb15d4807617ee942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31498f407ac3d595ac8432b850c898943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34f303ad0613ddb9370e3b176b4483944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d098bbfda1ef273762248928d5cb83e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514f2db176b37bf73099c1854ccbeb7946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9006798c83299997e397560de170a1947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2c25011c665a9ee7940be28756a9d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8532ba972a7577c83679f0993bb3e93949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f7e9fb2efc66adf5ab0ad28143398950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c12c849c4afeb5a66866d8eb23af7951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531edaf0fdc006a9b6def27e6e75bf36952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8642e9e0dd5770580d7001b744bc777953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f1d584f346bb97739ebe18bf7dbc9954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772be1aff8d6ed55454036cf453da28955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0a4c3a7cafcf19c2a21b159cdca60956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62732f08b9fa967c0893e0d0ba40da45957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21924ddee2b702815bc389291af3ccab958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718399a5dc8e1d25c27e53839913611b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8493ca5902d51591d2dcaf0e269cc69960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441e5bba16feeee86dc39335ed57fe0961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ae77f8726a33ce03db9eb1c1c9183962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8cc45082d875144bfbed3445bdbe5963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313d04650ade06f8d3bc806f3b2d1e7964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024cdd69838bc0ed83473de091e04fb6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7517f01158107c291b152fc20b1206966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5814317fea4fdf24b43c05886a6ed967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92327d05be656d570de15835245aaa968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c77968aff49054584dd4f7348e8f08969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316a55048df771f585d473dd0dced26970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f19000d636d9ac18b9162556180ab971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0da040495ec0df77482840d44f81b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e6f6ba90e958342f38a138f5b63e2973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5a598e07e070073089e18431ed0db974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65eb5965fca90f51d7cacb5abe6f006975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81162001e42988e659eb0b2247dcf4d976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03787bd2b7c5070872426a9450c31a62977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97232fedb19d3e0fbc94b68918d0cf951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5cb237dacf805588ee4d083ba8dcf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56981f5ac6867282f3087dc0c4ee2a83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e91a41f88aef7194621bc8ec52d91d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13837aef04ceb14f5571683675332945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762f88ca40b57e927824d5801ca7d1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec2bf825d6a13b3f7912f53464174f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ddadbd082cd28d5ef837eb7f952b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c8111541693ec7833bc2704e189229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c4af92e31f2df20e5419a576af4ea10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27524d7c9eeb05a2669e4d160cef804b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340b34291b4be976b8c680654fb68a612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02458d6ee880f80154fc1c92bcbac2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6360912bd5b237c5583daad0ad74814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d12fac3b546f078310323a06d823d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a2c2c81939996e0943fdb893ef9de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b901ba62c99a2eadf8a75f0aeb4a652417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7440f2ac81d191e84759aa3ae64798218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665a4c8a1d7a2ae31ca53555800783d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b771097354256f920b2a470b87ad420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c008ea7ad8c46fc9d79e1057203ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671b420317810004048502fb146d4f222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299dc2a72417f0ee3ffa6e940ef8db123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84329ba7ed2ea26df8abb3872aed7f6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83b3898b99c620954ac3f75dabc32e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829d7eaf998515a95a44f81e014daff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d7d60174f8db65ebbae48e4b4660427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5eeac8008b2261d6f7825a4a2dc2a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d356bcac5300b655d0f9c28678d8dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46567f2a7acc472bbbe51aa04fb157da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253d2dff63f6cd96f43b461d202d29631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb60339afa6f5b50c676e5d6cb498832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adbaa350ac55c7974fdbdba78f41fb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a700c72822042b969f598ff9f731934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19a3e4e8c00f6ffc22f4fb0486bd0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999ddad515d8c8d0b9d9faf5b19f15436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e49b6a6b7fa95fd7c65af56b10e59437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d91cd35254327fef8ee8a541fe1d8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9006b6ce2f2f1ae1a6b987d580f9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9895c42398d84ed3a9a7e269b4be240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f6b030bf978b8ad6b8fa9280b991741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc522cb7cec4cc6db897ccfb910a21e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820b45ff6cd69aa141b4b3e50e5c9a343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86afa859596f64d39ef3f6352f25ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9eab7afafb63e05a85611ab87055bd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09939e266d1ff7b12db09f7c597c7b146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf31c4ced959ea1be7534c2dcb255ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9ffe02c9cb9acbf56f63f9c831d1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67db8282041a758244bba4a62e9aed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220478b3c5433095470eeaa6e09fd28b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b970d5cc53e29066d6329e7c5648b9451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fee95f0ced2b38241f3cc53e5f5c2752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0d5601a4d72cf4f322be55df2c9a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b81fb399a4e2c7a9addcaef725f84e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1a6a610d3219faf501c0229c9ad3655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15334038571c55bf7fc7c8f3cfde00656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4343791cde9187bfc363ff0f8f8f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efebb53925f21feba7a153b0eabf57358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4547b0b9e92c8aaa2c507af7f896659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85faf13864ae9ca3924a03c9ae9cdf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd11a462056872707fcf6721ee7f987f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b77c85f4ff85a26a69b4abdf70a2b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d313ea986b3c9c93524bea8027667e1a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ce4f7725c7476e52112437ddca956c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a725614d3e8bbb987c261e69ed363265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe60b8dc35846560fe3e1eb82b049866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02453f5cbdc8d03b5f1eaf118a5535a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663d2522e00706ac3d0ead84399998468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377f8bd40b70e1b1fc3ebb2252c36f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3b5e911feda5662f8729905c7476f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8731ba59f874db3bc2506e921f01e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b50bd74b9cc5f766a4535a495c015472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa0daf9e53cf4643992b3452c86ca973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2742a911b32bf6bf8a55bbda4d9f874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fe726d15980495636694c9e74643b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f3aeee9f32e5359176e1298448b6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f0bf74f5525721a2981b56d733e1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a0ae3efed857d913895f42012e86578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c02312b2d3258350b6abc47e9ca2a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1602c63f0e019f534bd0410c9f2ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f719d2e73e91866476a5d9233ce08f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c7e8ddba5b773dd0f7a444da7d34a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d049704996f489c67a03d0e13cd3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032fa841bbd286d1cde44cc7e056d3684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3bd48ed8191284a639906c1b98ff9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf076b9744bb6b88f6ac06a8d7afe28786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d255120316a01a4fd573d793d5422787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e582c656111778f6c7d6b6048a770488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b307bcbae512b1558029e53f4230be589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8e0747d68bc9aa8c80da38c888a6690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4900867086f1c4ab23550c462fef8f6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418edf39e2fb044b5873d6d5bb0006c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95947201fbdb9eb67b9e188d43cdb3af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093e205f6b7bc76223258053c393a28c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae828a01490b5053e86da56e176501a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a55d3c393e651f7d1d23d0837286d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5f4ac4771fc0c6b5016fe7b360ce697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc10e94991a1197282ed8532b7e96798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341befe1542beb8358c0a49bc4ad5a1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfbf1ec5b317b3fa5ddb3c4a9ef20e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910981fd76259dd2344f629cdeae9bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81091517f3e18a88a33da5bb992634102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47547f0b72f01573ee635122763073b5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49484716dfd0b5d6e3eb17c0b90721e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3d92d643efc2a08a36d53911d5576105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186da6920828f97e4264292ba01938e5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f252a13f0b03a509d7a4f2ee78f991a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8bace01104fda8c7a7ca997f89266108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f176fe98a47ecbbebe5c6164e28cba9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe12e78bf1dd7a43e79187f13d2e33c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18789df53f58181164e3daf308a34733111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b462d9b1f27e1b8162b0985127446bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94fa84ab8431017cf3e0ce6112d54d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4384e2df208c760a60b96e210b872b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9d9b7ae353d738eeba5c17ad75a7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef94b14c46f71e1d3dd84cdb4ce6708116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f02233f81f902fa0d4a3c12ef211b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e1a8cf2793c48092dc76dd8ac5999118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acba1cf64528e15c5024e6b7b238fc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d94fdc17c0af214973e09faac70b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b455dcc6e0df6b75ef0f94d840af45121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0ed818e6839a641558846e32c11ce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46953bd18a5f95f67d5e07a1bc98dbd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a753b48adfd811942de063a5a920fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ecab067f90f1d565b82d49c3274ff5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b094efc6d9e4f4e7fad1833b8f298d8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331ee7746929c9e9d93b6d11437a60e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28161a336eee44fd7ef9cbd470179ad9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0090ac5fd17553f17c10b16410258129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beacc19dfd8a340d2514762bdb2f1d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834ae9f167f7b9a8382bd5893f948c1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f68b9b8cf1b83d790fb266dd20db41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e03b773ff299fc40b312d4c47df86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b08a8f1ad9a3f2ac761542e4dd250134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada233f71a7ea500cac365e08f2bd22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502e54ab743f080f49e9b95be9a8420136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9564f3ebc6dadba8ff640cdb775318137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b33c4ecebb81a96e46578796135d5c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f34e9ea3107f59e78847dff475c3fd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd56989ceb4e205bc9732a28089f459140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d537a4348ed7c233086bde1d4bd0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450a94d0c9976ead7679350dc729c1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a32a91dbce7b226a7c9b1e2eb00417143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16136be46f9f5dc3d9e4e5695b37f49144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec034ce40110b8cde505aa75ae17a9d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0a12319550d2f5279a9f073312e13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ea9ad0d39fadda3757f0b19cabe45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aae74eddd37db1e25b3ab42f097d55148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a4bd318c3a9f7e6738a7d74adde7e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda83e07c18be74cbe3eeab022a4c52150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbea82ba27b5539e6bc630d3e03452151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d7d73b49fe76b287ce233676f966a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bf97052f808b246172b7aa7fe815c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b620a8981d029050d7b84a79169ec1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17698a4b051795fcb0c9e23b8b68cee5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a4a2f14f7aa78c6ba1f28737d02a7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8e4d57ff0ad0f650561a4cdd9df9a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8ec34550becab909c6bad3a36313f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103069d20c6f78ab6a433a178b107f2e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8a585c7e5ad1cfa29762e6fc6cbb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1f8346b4bdc7ca6750b601bf02f6c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cfc36b05f1c283a01adf0f8c23f11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460ad5cca9f0dec78f28a8f8e57a168163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5eed2badae3328751c78bfbac0496164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834d383b83dd6b3c19d2521148fa06e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb955c439432a78aba24f1e0e7a202166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5573236b5928f42e3290acff8a6fb4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728dc9ada20ebdbe6eb11c5f7fe80ff2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77ba6f535052839458bd58b550bc45169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a748034c828c65f9d3412b83283de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afe6d6b05a55f8ff96dade8dbafb03171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ab09e8879b3ef70ff1dc6baf23ed7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91ef5ce9c4858a3317fd96b462f9ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ae0fc862b1bf8573c83cf024773de174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92085a762ef5c577048c3201bfa8a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12bc7b81aef890decbd1537f9f70884176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3551989bd403a3177c60c908677a4da5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c739ee0d0c9b62a4473e32cc2157686178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b7a6595284d99e28e0939241300b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03063e9ca1ad8a9f0a488d90b05c39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290815071f9bda9292f2551eb636cd3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b240980e2e3f4a9193b51131f6c4f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea90561b22a061a90d46007493afb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05259204f21fd8cf455ebfafa4818e91184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe019c7c6f6cbb83f708e2960cb4e4a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540b61ee55977fcae20697508058020186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19219dfdb0253589d2ef2f8352c2484d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc48f9b5f326ebd5630c7fc6fceb8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe0841bbcfb04a61ca521fba310431189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486e709797d6b2f3f1b3b8b41777326190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a2a888a06aec64b88715c4637ece6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff52af24bd05524006a6f1e22642e1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5f32a4bc2127629ebb20becb9b61d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d07617eb16f272682372216b941d00194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416d6a60dc7427d0e8cd7feff31edec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e3f921890e18d66129ea0ebb21ef0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a25bae4dd56e1f5d7ac4f5e42b69b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49245c804fe99bb83a61e9b687d8d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385130fccc6888e670ce2ef9a40f3a35199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d0f494964dc4fcc0a5bcc4be64554200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796a8013280d94950be6a6367a255ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d071f4799ea8bfbc85795274e5a881202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc392c51bdf0d1efa2330d6cdfc6dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993deba603281cf7cb7d79736431d9a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c7ba2a5ba9316d98a7ef9aea24b0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f69eee30dc29f6b0e37e0fd46d948206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1ef57632c5ded6f99b7573e80b3ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b79a970aa735f0b43813d5abec3d2f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d575033e18713079c85d2cae25af64209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8f27e91d42ca09f9b368afc888fcb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45179da303b98822e27ed1b8eef09672211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533decf4591c5c1285850f7614f5531212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff72a4375dbad204215065ebf55b887213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254e56e7d9715030ce3b4edf94f87ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0c2fff8f627aa7a07327d156b231b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54afcea9df8150ab200ad0df57d88c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419015178cd670fd32f30cb9d763936217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a04301af33e5a5b1d23b5cfa81f2f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97e3211b05749e95598815517e9a25219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4380940aac909d589139d5d503ba07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2d1e83a7823ea5e39baf7502c0655221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec206107641f62ec1d5350664d8d98222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8006786c59ae6bb91215ce68b37a2a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905444197485d992df54bc0c18551ab224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5e1a5318c8589becd3c47b34b6f3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae063171ba98eec87efef15b218de1c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645659298d53beded147e8889609637227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025565a5db629eaf00e7b88f3a218c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a3f0320bf38be57b140f4c020d3bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c694b36e7b72a41b514e268356c729e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1207b11772a1d77e916aeeba1eda00f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7ecec7765100ea1461f8be6d65d03232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087461a42ea292dd1a452bb318959be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db57110fb405783dbdcc4926d1cb5d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647093cd0237278164c13d6f5ab96d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59092fd6ed4cc108b8210d37920325236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8fdef34e96b3d3fef4e04caec21af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b9c309144aaa341e1d0b686a89ae4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8600eb137cde4c5da379959e2efc3d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48cc77d6907ec24d095cd450bcffaf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1629083f6b006f33708933435be688b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863239ca433530c6464dffe0128d233242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e19e6d023c03ebd2c0fa433738814a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e6a5ac61f5c8dbb9af5eaf2673fd9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd79ff0cc4b81735c8dce24456fbb0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672393ce0524c456041c2081d04c6acb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca220f6c0df2a7ad9c93cea09a1ea0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2252eb897c13b38304a34459eea7809248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60795684e0647bc586ede69551c195b6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821ce0109a2dd2b76abbefbe98e003c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94ee32e795a5878d2f278acf3c0201251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9dacf1ba972593e15598c20a8d156252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803043e8702c7db679ba418e03f09a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13371d44b04930433b841db09b00ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1034797bfd06d4d05074c9c45bf396255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d0c13d5a724eda9e2cf3ef4d87a20256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320ffaf56479e58edb114d9e44a87e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bce28099b800ad8b37e4918c9f7a10258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d779b9b7c963eed604d6db9e9c552f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd32098b33d7c5650320e6deda43c7d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b656b477c1408ab431977d098958115261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38aa250a0cda7d0bdac59bd8c16742262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a00fece839e060b0a89984360cbb0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c68ba5df0f3378483c7ab13c88dcd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90edeebe27c5781985e159f7f1199f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ef65aeead26663dd191329658cffe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b78d0d63acb39f0c5c5ca93235c7e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f70288237ebd6b4bd9c652622dcaa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dfa574c506000be73103f60d12547269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd72126c83ccf8110c779a3cf883cc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a8ce22e13eda3e507a9b7e4f53a6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0fee1d1ebe1ea44f742eafc27090c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea53f07e507e876f3036c677bcc231b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d915802d84c810083f20cab4defbf65274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677aef1bf379b46425efaf3776e4b91275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf411695c1e69b7d1e755d255ad9f07276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde65fcd237d1a9b24830a3d568448fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55153def2b29c18adf0ebe03b6a5f05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4c0dacfa5d49efde0ddc9ea500b0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc74923389b58580b6a5359ae89e90280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f28e422ba1e19a836c395b267a236281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7056427e4444ea97cbee1ce79297dfb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5cbe27fd1ab809848ba6ea7f2c5b60283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798119f6b2adcc8b782e94d008e5765c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5050114c9628f92cbd5df626b0b2c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046baa96971d60d67232e1ff5e688eff286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212357bb4845c443d48aa3564b4ddf7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c598cb1abc20ed3fa2474bfadbaad78288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c9f158139165faec7371eea1adfd6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550d3eb12532d0fd1956ea9de5881c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743172b76ba09e1ca99552e04150cbcf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e26b705b9731d3726f12d2a8339562292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da2610706ce3ebde58cb9afc90f5d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932a43603ca2e288a46f075d460df59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0e230a0351183b9aac4ec268b1e16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203e3e09c37dcee75133f4a7beb7f59296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10b18f57dc3e32f1556f338a7cc2ca297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f795e5372770faf1d8d19c21e6a306298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92288d1533fc98d8bec9720a166358a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e3e421e33c8f6d75923c52f9763bc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb11b79239c01627057f16f4971682301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b255b949cecfba8e3bb51a194491742302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac5da8acc750834c8fd505a6b8331e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a567938114f9b47dc2f5679bc341030d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f676bb566cb92417e63e558a7b12d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a4ae9a20fbc2aa48443de61f7125f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68805adcf9f6d30c24ed63e4c13c71d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171470012cf0012fb80273922bd141c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abefe34381740dad8001b006053d2c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d2d6f9a46741889df34ed176d799d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe7607e9f5bef074191aa90ab48ca8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c3339084ef49b27c193570b55cedc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689c4f9420d4ecc75473670932bb444313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c03869090277c612cc466b8ad4ddd9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54729c78dd9160319e4c737f0c62ff2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b7b44c0315863ab90da600d6eb409316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6392d418dfaa49490c6e8255fb3f4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcebcfb4fa03ef0876d33adb3297866318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ddfa6f6c3e8856a4aaf5532ddeb12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543bdac74e3c201868fe974712e120d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9f6f01eab4278351c3bb6e917d2a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce180e2e0f76e743d3228c67c147e6d8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d37e9f6f19df1ec12ff1a1e950106e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29917710d3ef64f3d4a06a5924a8bd3f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa371b759c41ccab00976b8dc22b2579325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8556f7ff4c708317de428537d7501326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7fff8b5a38fb1d6e9a7116013a356327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac6b45d30fc30da609a0b60825d87b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64509ed7107ff4c5775fdd50dccf8d4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4569a2094307f8cd284e4f02d01b6c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536deebdf3621456b74454e6f831333e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f689222917e7e15e18a5102d00d15332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e78e4ef76c8b97a0405b2d68c53cb0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bccdc78d4ed36a721e69b01f58b9f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b1c6ae1b985df565daa8a741b573d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680ee2588019641e96d38f6bcf7a45f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef093e39d300eccb22161e9d57122939337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b856c6bb013a7aeece7a68772f1700b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f22976487a80b6fe6e24cba9fe2c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476aa2b1924ceef909fb3bc27b9575af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf714c7c5ee7a0c80ac3b58ca64681341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc51f8a5566aef342d99bcb2698e128342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f706aeb385f3320b2a5165ec28ab08343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99ab6da6ff20ad030082905493ea5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295bec9ae3f17001e00c2d79797818f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497055b13ef0e6e71a27df5239756e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828aeb590a67c204e4d9f4aec8af9187347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459747b428e086cbce76c90c49d7949348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a330965f116fe3643229cda1dc8b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ea4e4c87d2b413044baef63cb66c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08d682beaacb24fdade4d858bb5dae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d5ebf76821caff5e6ee3bdbf29c55352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcbbdb0cc2ac3b4d1920066bafea01353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb73075712b7be75bf9d86f0bd240e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad6172f4fd388abd24ed72350eca0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff24b5c40d2151c8246db0fcde2cca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59eab188f6b4ee804f038573a73e4f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7e8742d99ed81f2936b5c109e990f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98710390063021995c2e8c1dbb6308c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12da71b645cded99d801278643596e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2e6381bd6285e0ad923ae8623dd8a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cc88a7291260be9e81da77d6d6e98362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528062cacdbab19350ccd7e371ef74d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d6e493fdf9551305e3ad0c4155aba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde37617bf75214da08ab87ae4af9e00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e69d9aa726c4703a06cb7992960cf5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4747265c3a98084e28e5d341ee0f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6eee471004a6048570c97696c3559368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df32f94439baab37be471736d0ec47369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99030c91af9ecf972c0024eec4c9a34370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd217857cb3fcb3499a2c061f0eadee8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cce43bcfd368fd88b81e24ad3d1cb5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7582e85620316dc992cdd3d9be771e3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25da603e718a583c6728ed3bec16f02374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3c5d183f350676f474b16120ab0d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201c91b8e3565bbbcf5a8b4168049dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a20bdec395c5d58ceb211a43768b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d60853f0474e92a7e8c26457f1940378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b74ef5f33c1552227e18dd4db126f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40427b708603643543f692abfd199db0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e0acc16c81f7022494febd2e9e2a4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deade7f3ff19910d966997107e2b929382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6316aab7e8b25c4d5660d53e94ce305383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c4de8bddd9ab6a95cc430492f45cd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbeeb4a0fe4cc6656e2e141cf025d24385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba8c4ffd43a1deed8f9f31b4252740386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab8639ba77b1a3bdd63744a09b64d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42d9f48b46c0e5107a0ceccc54295e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26c9e7c8cf670ae55a7238f29ad6ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bfd58b15c36feb6a335cde6067606390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccfddec44e690b49a2b00737c0c8163391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44181320b414f38f92a5dba48d11b22f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a3ac867313c14ab6b42afa05c73a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1573fe8e4c84ea6a2e9afe6aa050b3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676950f589d6a63c7f5acb7a0ee2df0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97512f5f567b798dd9484d222068d1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40039c30c8fb88ed966fc43150f32b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd303ed75018cf3dd78eacb14e54a1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae261960e1dda12b924e6aaa0cb61b83399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530c3c21339bf82e9e129da10205298400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17523e2aae3a01d9ee15a5674b709f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a600bce2f3b17f5e52709a2bde1f96b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248922eea9995f148bd56521dac17c3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e46cc23493c826f381b31a3f2d010404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba00bbbdac91a1cd986b79ca039b699405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89866d7c485bb9d90ee6be85d88e6248406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8679b353a107c49d2b5145477406eb0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4b543d85365c187bdf5432f06af05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee795033ba9d21e1ac39966ec0ee68409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93110a824516296fe446992364fe4c6c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af74b6991284298a58ba49604cf7ebd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2f36cb71e6ca6fe947535e5e3dfd5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfdd2ba3ef042bcbfb24ec7b2894ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5d92a6103f1f9b432d017812356f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e76bd3e46dd0876d8897fc58db8833415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61574a73ad4e4a6af891fa4596114206416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952183a18fca3f3a59e828102de3306417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1c3366bc8a769917cc1e862ce6fa8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3c63fea1e3bf3dbd7386ebcaf8ea6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf712326b9b752cd94a1b6477f99a73420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adc22ec71c1205f6b54c41139ffe34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7fd5d139e527c8621aa8bbcf5befe7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981c47e8a0dd90e8368bfa8423a4744423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cbb839b2dd36dbe7fe39e48a296d2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e51ba1e1a9204159b42fd218b413e3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23989d36825d843acf06b48e024907426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7da8311db1602ea76218997aab810427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2b8bf9e088ae728c39500395d5c6d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb140fb649e08ec34eeeb13e0a193d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919e13ca45b2e43aa0b6bf3d3433506430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee5c83d8b42a81172dca1668fc21f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe90eaad2c897069a8af794440d102432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e265f945c2b0170466cf02bedc781af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f5f1db3e94b6bed0cfe87e30e3dd2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4373abba9dc4e34c7a3ac750376cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8494f41c9b9592289c1c0d3b8eee2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8b4a71058b3f91fcf62316dd5d6338437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91ef7cea09a05875533722ebf3e01d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c44b8b2d071146f785d830b64b24df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6cb968e0d9aba52d42e78f96600a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1822af0b5658531f1e681b56b60fd6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325c13539886a6e5a7f4656f947d85d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12270652d42d5af5fb24d2a4bcb6b0c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e288d77aef9abc21ddaa7a606daf4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8376a5ac843de8035dc7b47df0f5ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3cd0774dcc89cf279c1e3d1d50473446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40b14135f202d61b7a929a348b55c8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd03c6c7387a29cbf692dee12db168448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e71e8601e698e81d7f281a5290b8ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd703423a297607c5e97f7a9b808a25450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f53c8285e32c7a7a5da9416615283f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3477cb966954e92ae7504a86d5470b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae170008fce72441b12244bcc49b936453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642817248d1ecb1f4b2ab1070dfaab3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8531f733a2eac76f4a2510f3eecc63b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b362b22b696613766e288d06377bf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a4de62e86f3333b73093e055f1ed3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e74e877c613d3298cc26bed8fe260458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583145de99eeff908bea43a2c2d846a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79faa50895db690b9cb5d19fa6982b6f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10b2cd21c7ec2cd7e394fc528c829c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899db61251651b91dd7cda2e22e94147462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ceb29aa5240e1caaa29d255d053f27463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1cad0ea9d5f8a084f9a8bc14bb16ac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ddf2aaa1d94a25be80d7d004314ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24930f0948841e205656b0b51bee552b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d378b270155d4524dfa890695ee9d41467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3f1909e0ef038a7ea40ec5cb74342468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f61e46496e8826f6021364d6c320a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d91a166d0944ffc21ab86615bdeef5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40871869aa5e243cace8dce29be09431471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987b86e8bb67bd80f777989424d7c81472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7cc167ce359b51e27721f5e9ecc8e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fbad984461c8b9a59bb471479d3a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919485932559f8a2e23a7d66edaa836475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8ad39aa5147b914540c6416021379476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685bf8347dfc5da115b0b1ed866fa474477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df5b7cb8c72e74fe241535e7c6ec57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa60182f1a2a9e254505be367b4272479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af1cc0fe78f6fba4375f3286275e9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efad2709476d583fd36c7bc418d649ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ed95bd98b10012d31357d4283a7c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548149473e9d6c5e4afb361b4f684bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffea0fcfe922ef112279b4d804a78b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21deb635584e29c4e423d0b2c76a6655485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b1741bea9969f5bf5fef83e9160d6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814897c9ae6791e02bc93d56cda80550487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28031f505abaf80f851464f84543e193488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af2c55de0b30a5de7a9b6d77bc62ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed632327488b0bf0c7217a331193d98d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372354a87b1012613e18ef8a7d4a15f9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5648461e5299ef72cc6e81d4d2768fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661456f92366dcbd7def73f6493ded5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9059264fa09fa47e0e20f5d4de9757b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7833eaf7b5d34b5ae073ae87cb900f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de44abca6b549aacd28ddb6a5e3b613496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e4143038216c36b967b18cc96a6df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150dfad2b249ec5ae7f0bc392d2ad57498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023fb72bc9b331032de819b26c9e32f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e28673a06cd6c66a989e4f4248662c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2dfb2275867105497ae7d050f8202501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbe882def66d0d2f96a76f823f716db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ec0d3153128639138c5f29d504cf2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e88a7cd500f660e203642c7cbd3b74504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0aa8eb83fa3ccc864fa2ad0d5a6cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926cb05e874e1416fa0ed39dcf20f051506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc31843aea322910fbd9b7aaab62efb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6d06976b4d8c6a03214ec0cbc4b69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c895b59f451fedd06790c6bedd633509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1749516856123d6de86d2849ae5c28510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e56e82c33a643ac14f8ec9624fbda0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d8c484b964bba5a484cab683c823e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4bd1f9076b09c7328af120e0c7a08513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df55a242e9e83b1945c7c184fd37e94514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8aca454df2634acbb191546c49ccf0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac05387ce855267bcbd7a0be948f5de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f222841243dbb9714f818d03fb80ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b5ee5af284dbb4c9f1ca4379347bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f69a87445f8bbaa19848aabcf80ba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17e815a03d597e9d5e50c1a0d5173b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69fb39c675d069f26c516f65dfd880521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0d812df1252c4de3a991539ecde68522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00376c65e40a7f8253fc8765b4d55f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8c746b2319ee2c56b0c5bba66a6500524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a4f5d759bcbee106a6818c150e67a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fdc188969fec37483f76801b800fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccf0c4812be4d15b9becbe2ba53df5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8c02aa5b904971a3fe1fbea76fb2e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f240f7ddec39f0dc519c448e9598c8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a52ec481e90b80b39fa2e8e816d0a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41520a9401cf90d51fac67a881f0da25531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac7b88bd22b623d484908093ff0cc5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe03980a43f51bf323c73c4be6369bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e097c15e1c45c880b13bc28cfd0666534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a4a31222c57bdf74a180d6f1cc4ab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125cde11e53111528c10b14e15495a96536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c394f05c3c14baf365addc2f8e3eef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a67948f1c021ab7325915d14703df538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f4966eb96515c59e73448493f739c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b03e79e064d213040e6eff8ec1867540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6df229a5ec2f4838f75dc8c239048541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549db7d23fa540ad084eab6ce5c7c1bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fee0bd46f14643aa8197ada6cce9f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab56fafb28f53b38e29a8b39940ec9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5a7515f9089d71806075e9440fb88545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004c6b1f2a47a4db96c6045ada4e380546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47716ff06743c107a63478dd5b69228e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e8718cad65592bc16d3578c57060f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea069ab0d42d60c4dcebbff8fe3a30d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98741938908bd535bd5d30bd9133143550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf68d5f66d2062d3c143a637262aa08551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de722a017a393082434b55a853fae0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002cb6d5577bc2218628f7c08c21539553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af5fee11afb097eba1839fdc0fc232554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526af596156a429d79bf5bb255e9e777555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42407dbb2d2a75ae6e0de1b37b460245556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84169eb34594f4bb05941ef06a02992557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92f8dca46f42a6c76a8834f8220856558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0276180b39e44eeb7b0465ed8503ff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d880c912877dd090e200af272f62f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe178ae2de8c8db208497b0936fd733561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585c6a8d8bb96055c8ce6275289861b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae56ef33d60f5431bc67d7483e766c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245786c1f8fc5ab941d91b207a0e2f54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace793293f3edf62cafd5dfde0df95c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd836f6fd6ce5f0a3b736535aca174d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed64425e77722a2c649786f8a52d863567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dbdffec9d5008b53133efe5ef6df8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac3fce9656c55a0f548c4b819c7bd9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1eb7c615ab29b6ae275e230b312489570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffbb63237f9d277f7ca506c3d87f20571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67ab3c74b13d66b198b147ef01da58572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d63ff5848582658d6a2070e2fcb23a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20831516eb30bcd3de18d70692ec84d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1b3b3e54dc69944d10ed6aa9d840a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592230411625bf78a677855f9292b58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c8588caaac8a285fcb3dd866a111b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04785803b11e9ab206766d47139c477d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabefdaf8a9b8bf539e9e3d91f9af7e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598be0a1f636a9af8344383a2d76146580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431764d08ff157257b29c90218cad40e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f9f8178dbb7c31f0083d8128c6b20582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9c18ae94fc11609ac2c1dd84a6574583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b8b801dcbdddda6ce3f60365201c7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368694eefc0b07c83d6916511a80566585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79767988653c7b46a534303b33430643586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a745a08163b48ff6f49120cf1e3721587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b9d0bcab265ab48bc37947821d4d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7ab66d84d8a7eb62161b10f31f5d7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407c2188d8a24eed557cffc9a53dd31590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361417fa4b99766bece550174c00a90d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616b13a4b1acf81ca0eb574d5939a9d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0b1403b5a6990ebea81bb91674d83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957c37794ca21c57e4f91245ac22e37594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203eb560dbc0f2bd30298130a69ea5d0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235df1bf8224725ea0c945c01d184519596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeded068b7050aab692448fe48cf2bb7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b0cbd1ae8c5acd1f188ae72c28a4b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f286383a5d528ff98608ee6303fe3d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84600ec9374cd7c64bbaaa426dabbc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bb62ca02432acfbce2d83b7ea7e4a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a2078df0be851b428213375fe70cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a85c2573af5b133301396fbe30f3b43603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c4527e1c660131c2a2a64c29e32eb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91892d970befcad3a9de09271372f143605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f17b9964ad1e3182b05905df45fd4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f51f8f41ea79dd4f10004968660c0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6e9875eb835b158b9d20ac62cb0b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a664079cdf76ff451eeb81f7a2dbc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07f2beb93a72a137d2b648914f5365610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90328721e909424f248c60e2968f4c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b03ac453812543d0500389b41b909e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41803951f8932c65ab7077e39a63a3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7228a508a5c604fef768c0ea78cb9dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7406bd81a903dad3be7b22e4d3ca62615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424516365808e2dbfdcf33ae43a8183616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1369aa8879bb2169ee6e93a0d43bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ed10a46daf56629cd36ef0de302b7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726374166dccb35ddec71ba79b349dc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366963bd67660f8138197edd4927469620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425827411de04071e5c601935cfbf8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d99784a6a4bb0866bc835e66136d6b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7eb9f3a27f8c98d087e0ddfb5a8ed623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b618758a8bea0d289093dbaf9020f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cc362c18ecaf981aa48fe3ca150c2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676052436a1f3db7f2cdc59007a6353626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c004c431d72b561f0ea7423d8f832627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fc470d95848edd05a440698d183e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb501ab86b7aa4004cf2cfe6419c9af0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90e68ecaf74cfcf080234ffa92ef2e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17439192524776dd78e31234c0511bee631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a55ebd4fbe882e30d26541db27f431632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e600403de95b4b6b7c31ad94626e51633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaaa3d8fba369612510274bf7c4b2b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe48683ad5fc8951626918456fa3560635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf5b32ee8bf1c0d9ac5cf2b134040b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbcac709a1af888a5e2b015e1d0138637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2ce954c25652e01eba8503c520388638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb5deb413983065d40915d62edbfd0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055b7dcced09ba77ba25657affe027b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ab27b3b4081a3b23f93934727d296641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18b3ef8ce11dd373fd30d156bd80ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3e04bf2a33566e74ca71896ee453a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220b9bcb52b78f1a5a1ef10a4979a22644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784985de8215f6c1d015d30307d7b50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ccb58b4869dc8c5677967d0f21f36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e59bc3006004f7007f44faa4b97222647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b330d81447397ec140991c8af96b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0680b3404cb911cb426dccbaa4fd0d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5cac337cf5cbe4b186ee1f7c393a4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e59f7f20fee81ef3b59aa5d1d947f8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57501f33672d43995996ad8790ec9450652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7976f9d518eae9dce9af21d489cdaa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04b16caa42a042a49d2090c07e5362654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86bfdaab01f3a89361b32b9d591029655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8821dabeb546f00d53587efebc7ed3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cc9862ca410feb15046159afc66d2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f693f1005bee287c095bdf797148558658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df815212b1e5393118001ccbc4a31c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf7091a4daf8fcdc19ebb014e4acc2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd954beacdb59f393ec79e7fdd3387661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca1c71d7d86842ddee464c9f7aae83662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e811ddaf8f464a6b1dcce3fd67012663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef7aa1addd42eda0c7b6ff07595245664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5a2dc9486a80262a987e3fda5c8a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0d92cb028fb393e63586b79c7547a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4beeb9375709d8b98ad90544d7d753d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15330fe7ae9a196b9eaef5ff775c482a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61607c62515f447950879b52ede514b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1829ce78a971d522234b6c640a92a1b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c665ca045b1b6f4b38bf90f1fc451cc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df463762938cdc31c24b155b39a25d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74834ec21d7e212cbef5a960d6aa8624673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae9976b37fc378438f20a5b7895d2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee145a47bd12cf1b2b6f11c1a43d89f6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2fe3184bea1736cd7625dc109999d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1caf953542cb09aea9abc3594d0ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb4de359ce130a90d389c33a6d5360678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f276b9563a2f6637de567f989f31f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d710ddd4f004fc36df55f42d60a11a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc1ef02fd1eaad699a092037535a02681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75dec61ecfff435b50a0a440afc54c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9254dddcf427a7a33e75a8d1cdb27a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0749d3b4522dbf45cfbce348dd08b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb71527673f13113720994bbcd7dd8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3701c10cfed144dadbadb3695e5c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ac048d8725ecc81358b820ffcd67a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd89a288c92e33c540bb68b4f3c5259688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716b59c81cf8f965ff6a060af2ea7d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04664c40334fafb59a02998f1dffac7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd048f2e9014cbda93749082773cb9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155e1559eb9552782fa810e1ecfc1e5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e00fcf8cde43515d60423302d562b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256bf99c7d1d18cdebaf6d329a702f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7aface424668231534c8517c0d0678695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b21f8f8c2a03ad3111b91dd8497fc3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9d14112b6750d8561391fc837a227697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b2505398d71527396ccf61ee4afd6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190b23ffec8c66d7977de1ca95d90b3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d9cdece149a3a77a082fcab91c6ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae54f0c15010f48d4c266428458fbc4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4287946fd3ecf82e6e2695473c775702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d588cbefa147d117e90294ed2a42815703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af861d5ccec83e2fa37bbc24062ba20704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb154aaaa94da2afb63b4944f00d5084705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf27881a2f92667e927d83fbc8dbeb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7d8ff0b5d8684959c03a156a4b168707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18f296bf2171a9dc69b1f985f0a7cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c4a2e9e1f8861754fafaf7eca97c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d7ad612231354ff30414fdc892727710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27aed3f63e55f49a510092853377f96711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d262acbd5280efa7ef9d61aca9836712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09fff610980a9aa9230cb345a92238713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71c4aefc2120e90ba8123b650247a6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e57452a2a18b77edd528115245893715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946435ab91a2872d769e3070bd3cbdd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9181010e5e9112ab889a90e971b70ec4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722944c8f43469809a93d3b0bb6a2d5b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f17c5791da9751c296155289886852719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402f5843e3b288c27dc621f80df360e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c496b64bbaba3007f2fe7a37cfd53cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1d42b4642801436c0b58c79d90307722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236882270344d61f92324ffa30ed6847723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45af578053db01eae8a6ab9ab9b57d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb64dafec21d73a136457138f0bebaf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf171ccd94f5b085e9824b73f44a46e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190db8dbdac081eccc7b854ac8ca7d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f6d8b8fb0f711cd32c3ef1a6f640d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f79b88b5a2c6b849f6b18138fe32f5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963bed5294b370c3bdb43d3886dcfa86730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e8cfeae5231ab805fce067a32dfcd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dc620277045ae98d2b2e37de12526732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a1d45dda5a8e6012d580cf803e937733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e07be28194bbd2539bc28a015136c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ffd28d5990dff01ac9aec46068b26735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c09ea12dcb02992c39f10dcbd547f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f842549a280332514aa9b869b3bd6c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee3f554390a6aac62c557166c7c09f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541caa7fced954be52e6c150d04b557f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951b825abb65d31b4960da1a0b8ac1c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606fedf65998d52e43b51c057454d70741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0392aff87949a58828996d7dce293742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d79581d1d0fd2ef18ec83a6ba0acd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949c317eea4fdd8128c7c47564a0666744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e86c2664a493d539557da23ccf61e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405de1d6e8dbf64260b6d81fb9ae64e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc078232ae935c384541ec8988ac78747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321b4ca2875e181aa4bee8f3c2eafd3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d930a328ea56e678ac7d1953653e0df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee87b694d04155b46ed368de1f0e8d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e6dc1ce3e6b2b2d7bc28aaa81ad32751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661af12fc7c76f0c934dcbc80c0ba5d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f65efa5dc712f0cabaa843277f8fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc432b84d5e104644cb5f33cb77994a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c051446871f80acd071fdf53656c715755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d553308ecd7beb1e9fcac115858fa55756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e87930bec772d5c33bee32f24399c0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf97fcf09038e5dd41dd8ce21634863758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db2323f9ff3e7b7b9382d3c847f687759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128306d6023b61ea17971a0f025fa3a760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d01c16b7b4bf5c0b11b2f20067865761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c7f0b7156ae3996c9d040547d2874762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0eb4e7b178bd31f6533ad1cf1c0b2f763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e1c20cbba8b8549911426081ab2eb764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b41eae572d13a61d7e2972f9c999f3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c08425cd94992b43decd81d9a7d9e2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df2eb16a929d2f97703f82102511aba767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419600297c65be814f003d065826ee2768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd775a580e5e03258e94494b583687b769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da687099f02da5dc34adbf7e7b6de6f770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f2b1dc73931f8c13078c04fb10708771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e60f207a5e2f9cc035ccc8e04fbea772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad6bf44434a488afadcc10d1b0634bd773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825363af9d92d33fe866a565812eebe774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbbe323673e98aea207d1f9e8a63b9775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c3fc5e53a2dd1a3a62cb64f9c8490776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11200d1fc870194c1839c9d2e40235777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4e2591614180a137f73495d0a22b4778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe048d91ac5b851edcf37b04337ba42779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41332a58406a979b5ab35bea9d3b2e99780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ace1a241606e36ed96ca6c5615fd2781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098cd2a73bab7ba8209592f97867885782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cf6e82daf74cc42ac2173157e9ed7783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d944f2e47b811b5e9e1bd5d33f6e0784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe723c481e86779d9a3353f0ee555f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aafa934e8843642e074b5e4d857612786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4333a9fa8cb7ff158c0d45c88d35c0787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588272af8153a95d4facd6d16a18061788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42145e418e94848d965b21352e90e66d789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf21321260a58637a3b2b7e5423f56790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85258e25f84335b04a01167ab1683e8d791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae1100ddaa4689440ccfd87b9281c8792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5620f6849125cac4de111e6bd47b91793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15018938fae4dce2610a5fd4fd4fdc794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8b0cc05b77513439bf0724b2e20ff1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfe46b0f20fc0f1486338ae7212462796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965eb343617c71f1fdbcfcb90dd58ba797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d60e4e0eacb71cd0a2fbb050b688f798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800dd300131e4b41ceda84c502d52e4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa70dcfec7933a6a014c4a4602e5ae800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe77a616ca08a4f56cc184c91bc9f29801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ae0aff80ab1e49d94287a27b3857ee802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8540a4951c859e234b7c2495b3cde3f803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c213253623e29b6534c30fdd366d7e804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627aeaf9eb1a698ca26f40286137918805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608ee1b26eb6b6618c23dc9b5abe44e806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c201994d73e80c07d47d52120e2acd5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c96005c21b6b2992e25588b7752464808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141f98cb5cf983601f8ef4472dedfbb809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef36dfd8bdc6682dfc6da75527ad6d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89b61f373e084b5d91b68e9d5bf0f3811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c09b779cd549d28eed8e2ddfc831b812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef845da973b5105da4f4362e025ddb813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b0f46846ae08af6e24a53a0037edd814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b489fe051b49bd07b185a2315d7e43815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6eb47d790fdd25acd77bb7891a0ea816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac76d9c62065ba7c6ecda3a9ebf2a37817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cd7529c5853c8baa2e51dbe087564818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da846161b99715bba79d82bf5e1651819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb789ddc0c84997fdfadd7b87272c5e820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80798da2a5eade01a4fff4ca5ffef2d821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ef3972131f84c61561f676ef5cf6c822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8240f3b888e01a527372c71609cd2c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb46ae57cf1db0c053cdd775740b168824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e1e5e044bdaf126498ba09a2b04c5825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4a94061ca8ec5160334917203e779826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15987d7680c888b2a67063a33dd59fb827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb60c84444adfa14ef603bcad5e191828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec051cbfc772758446b0d81e2c456cf829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34857377c2691b391e88e7d32c46dfd9830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb895f924c304b7d91072504152aae831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533a530c361ae3b1af484badfcff6d3832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78b9a8c1627bb81236857d70ee35fd833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396cb11a7cc540a062c7eadcdba04d1834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38db703027f52c9a721b502016459a835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc63cc9e18e8290561da00dade7fa8836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661ee9599e34299f70a1115ffe2bf3b837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9ae2c49045216920a0d326f7d54d4838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a9142d4a765dcf7d54d170abf77c2839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1ea2cb69441f7659167f82b690cb6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5a5081d2ef759b27f9e59bbf10ecb841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334eb94db1f28b469302b67209cf9d2c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b947133cec51806c4060d6b4d23b2cb843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37811d4a9f8b3559dce4e2a76148cb28844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62184bad29f428ea5916ac4a16842462845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1abe213f4d33f43d8354674015e28e5846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f27d0e918f99d8e4ccac5207903df847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a74c0805df80246c366dd4ee964668848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f958c1a2cdfa19f27a10d7992ffe8ec849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be89b9d8f48d1d9ed8d8f805477741850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baba942cd16d957e2a0b713572423d4851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c143554fe9a1087584681936fff8074852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be472bf6b0c8428aeab004d0b8250804853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f7745f730908047c967dc35cd215a854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369aabf1b292a5731ebbd2efa14af56855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc84d61120d22158d00df88461142c5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac837af6b2c2e00712e89cfb55adc3857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa04c857fad0f0f2429ad2ac60d0ab7858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c2035a7057ee2b05480071cbcdc74859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9b9b13ac20b8d0d2a369a1aefe028860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9061eabe0bcbdbba9bf15c33c149224861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8330ec42d7c1da18a29b1b55902bf862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c001cd2c416b093f25965fab319e215863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a69572d9c5071410d2721140ead843864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94ca0e3ab8bcbc4e5f4755aa1fd2c6865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd045f55a5da0ee86bbf5aff32bd7568866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf182f4973ee4c877ccb0bfeb0b7c1a867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef05658e4a9bec35602433bb3f4ff06868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d7d4cc2efafc96e71c25f3d89e303869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd9f580a8a400127dc6c1155b1101b870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116f807ce7f61ae3a0e6ac004193e9c871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331fe2c047717998f16c3efc7c9aa9bc872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a303855683edb87ae5607e71bba78873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71590bde2c80302b19de6fc26ed850fa874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed80ed54d4ca4d922c5bf5a269dd938875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362c31504aac982ca96a24732b5a301876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131ae90f96c340e38933c3b46b045da877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec92e5e6b69c46c621c8b3fd735c41f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501dfe2ac7b5c29fca3e9320d68a0a3879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d22e25288f265bd9f3a8fc9a04dcf880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0def545f232e67f1e7e968b81a5ad881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f35a998a8494c61e66aa0d0b020dd882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401c8a20c9f85119f84ad63c562d1ef883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db34fda5ad32bdb9cbfaff10faa05db884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8dac5f19db514cdb9e0321fafe93e885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eabb3aa91e5875ec5355aaba560216886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985cf95ccc88c8a830460eaea1583a7887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74473727d1b69f692dfd10be24d6e018888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19609bc4c9049e550984de29f6656d56889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8075ad2f9dce4fac0cb90aba4fa497890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2342b63739ed5be221999bb6bf0c08db891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f3b9d750ffcbd968b836741719033892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d38cc10fd1d277c5146714ba68d54893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310d07521d99815016d1366e284bed6894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73f2f0a7fe94c2ca32a1b68a87a936895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421e49ba9852a6eb4e971cfd09dbc75896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7102982d396ffda74196e431209294d897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3eac3dc0e3002fe841e89f4006e26898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fbb11a5456532a1846c2c23538eda899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8382a97b34721c6ad7b577be00750f9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aff3deee38ed7d46943736fee8cac5901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa5e999ff2c1aa40f169cd03279161902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e164612215701c6ead78321374828903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2d6c5a62702a798d82b1ed78cdedb904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052330a5db3dc657f9558e2186f998b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58c9fcb13ec057120e62c40da313cb906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4bdab76b3c567e517e0d64652d135907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992aac53974489fed6528b5b12453c5f908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2a3de7132fa9376da02703be1cc60909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc36db0c77c1ca035f15ef30111a67c910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba3b0f12e3b34f60b5482396bccb99c911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323dbfc2985ed0d3a6ffc53ccdb02e28912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852adf7b074c3dda594d63f2651d1358913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e71b6a56c2131006504807da665d5a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f3028d729f9969a4bdc1ae6b49e39915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b4c6b9956109bed5286cc97bf10dc916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4f2554aa851a5db49ba7f12f49f62917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5e2aa6411b22e16b5dde5a10e1d96918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050935445cce2a55d1375d919c0cdd5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcf23adfa7c4fa0ef075f60f79a01d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157ba2eef2292fd3c7d6c11c63ceff6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f1382f60a05cef1619f7bb9d16b66922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778375fe03b7b15472d631df6cce126923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b7440c619b090f5d6be530d7d2eee924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd8664fb3c648c59592164db156d38925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054a68d56cadc45fc757080315806c9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fee7b54686f37f130babccab857c8927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0c2ec864b8448b9b1a511145071f2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265b10dd1d0cdfa7439e370d9a9001b929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74ee2990c88601209acf6507ae4805930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c297a1d323fc08e43ef676405f3dca9931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653b1ca7bc3142d400fd2bfd8602acd932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e80de2ac9a66eaf0cd27597c0f950d933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d3f5bd4e3ce464e5263b785730147934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b71dfc94f534e8de9ea2316c463b5935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7fc98f81e8dd2117c65b92e4098b6936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88548031867b5e5471f8be965f06287937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd715f6751742e7ff3e7d3ea19e6e79f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20b8df35705b773370fce8ee1944dc939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774a33ad721aa3f1b11f4c3b168ad9c940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83a99e91c6f7f5adeb732e1cceeb88941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c77ea3d18f133afe890d3e9907043942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3492b90b8fa5f6548976a2d08f2fa85943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bfbd9413d85feb4b72d04055d0da66944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08627f5e7d810db91d4834da5babe6a945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2eb47c847c201709db78a5be16fe2946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a5ee8b4ed0eb0a14af0bf4b46bcd9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d7998b0ce82e35b27701387a81d1b948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d61280d93da9003d3a6766e60cf18c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fea6e29ad789222fc4a78ae74a268950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53606410f830a3ba97cfdd5c500919b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb57d5bdd5691f0e423a81cc4bd7830952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4abd00d851a5d6863f726209a40fb953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2723c93ccb505810df24b73b0b80ec954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e363589427ae9f4310fd19c90fe35ce955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9191a6f0cf5e0ad3d69f9f2cc90b5ad956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d315cb665fc6cae960b72943dc7455b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953d0b23b81bda79869ae7a6a1e8fbc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e52653cbc9c39b96c9e8536ae81d4b959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8de7d71da1dcbf0db3b02ecd91b5f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08b8eed5f6bc98552f7b7c578f7123961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a747b6f2bd13dfe39bcaf8188220e1962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57844ece5292096c56c034494d7d381963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d4b83165f62b95a0455668e676f0d964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b24a42d7fe61236bd54e43b5f291f3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2ca96370f990c8d8d18958728e25f966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a20ab06ef666de6574c5341604e3b5967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6d68921dec69be2bd342d827e0fe0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28860189637c4410332eaabacd386464969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b302c6fe050153b1741f9edf0740b970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f5047ac3328b177db97c98d2bf54b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f48a829a2411fb2a820fb0525cad8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6867567051a221762939524b463fa973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8060a12ad208ec8582251fdd5a2c8b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acbf360daa8f9a42afeb1a0ba49b40975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f533426f7ea0319d333020982836e976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5090aa12f10b10d7175b2e0a8975d0977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>