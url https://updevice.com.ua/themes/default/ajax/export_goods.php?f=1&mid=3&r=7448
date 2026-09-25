--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a3d2ecb67d6e2468e6e4616d7cac51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f279521ca85e65f253675659115fc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266784b6a9b5cc9df4e1af40ecd05b33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ca0f0e14e219f42f2df3cb2686a674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96bf0111cd774b9393e4c65c70a2885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8a9e1dda149decc8f21a97e8897886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2af59e649bd06fc4fdc16805ac7947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f80f36cfa92adbafb036cc93649e2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de39de92d70b458030f88f49c2cc479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea5c14d6dd033236e9469e6e1a629610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e1b371cc23a4314cb82fa9928104411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e3720d6cc5b9aac759a8a4738e4a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc3e89e8b49c1fde0a2b078174f02d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87413500d5090f1762deaa1cac0a74f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398e289aa3753d7b97fea3860a89f3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f664c56a62f111dc5a576f786923b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309dfcf461ffbeca0f5eb2367b9c92517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511aa73fac5a4a33d76e70ff7786fa7d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea856c6262d331b72d0f26ef28015ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294a0781fdd2baefbe93e374370ed5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4621acfc8bb54e61f3b3283d7536121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5d91aa3024607d5fa8096ac596a3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983995a5516facb8426e6e785d4de6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a374755b4c2d095090f5a5129cdf2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11821c8d5d85cfc368fc536b0cb996125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09db339bbfbe1d931e4cc71e88ef60426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d0996be0fa0f167e1c3d7617b4fb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d996aab37163804252445439ed4d3fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77a8eec0c0c5067748fb0c90e2b66f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2698b81d7e44f636c15b63e971b0f0da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53506897cd583f341af75b6574016c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cd6b0d0ddf6c9ad5a4992e26511ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482dd058e7f7c2003c4e2cc3c9542eb533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f938202bbddecd06805c5166b353034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab92b9f45bd751810194528ab1869a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76683d12e20fd980b4a7fdf74594e05536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734673824868c7e12b3eb1a10b6263737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125ed71dced9bf5cb7f1261f3311e8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4de1ad9b79bce7eabc024c0d1179939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb181b0499487acb688b2baeab6cb77840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5091d1fe2957b192586c526c649c33c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703b043a3e102ce9262c3368fbeff6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0806bf0da6ab6dc2a63a8371cd75e6d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a941e56606d21dc6510471e7bee2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266e4f3588914fc44fb87ab239998cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c63655555bb60ab2e992ce6cda989046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32059d92aa00c5be638a522e4f27c5f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e25d6da4492e3613f8c195784dfebc148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ac068e2816b6b5f7d600ba311f68949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09716736e681bdf9953df7207bab10af50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a421a804415a9f2fabd172a360345f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91acca7b0222c0b01376cb6c6c3ebc452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d6e5500dc57ae6637a5017a61d9d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0fc6472af9ee93524d6de1ef1debd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d977cc6f5a5096edafbda1e89f08c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5239b33829b6837674f70a6ec87211356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d98cb5161b06ff4f66ea64bfb4f66257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d913ebf941ca07cdce5a502455ebc7d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f335f62bc5ce8c12a065f3e9503dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49b484ad22ab5c4af9776d61c3acf260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd120c14957433e210f3187f67ce173b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5b5196b7832cd56b7f1b7a5a0322f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0668babf311bb2374fc508a07525fa063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2f60b7642cfe136396bd8d06267da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbab3adc66b5a4f59be10a78b3934265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33dfddb144cc30106feafc69f3bddca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd299644d9ef64d660c49523a1dde7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54b64e384b110aea7338cb6e6900cf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd0c7afb986d86529206d3c763f05b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418bae40554936084ad6a7b16d51e4c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48032898156ea0d1a55c825b98d1550371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53981b409fbae9e09c73318d7fba551c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac050a774e8dbe282b17d67352369773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b9a4753adf904672d9ffcf57622fb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b760db10fd4f47574d675a23352b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ae3213d1a7cedb5897878a932012b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4394652f9f48937f4984af5b0804677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4997b79b82f91bed5da8387c30acd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff6ce96b52de09cd5bd4640880fe9479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6cccd3b21b7cb7f33bf44c702617c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85355b05b12a9c9856fd7634285b86bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76782cfcf5b33802579796def407e16282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a067c80d72888dde7a7c0d542a86983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ea07d6f80e905487f6f8baed29bcb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fe6a0ad1160a332c62e0dcf32fd5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ad7fb2562807360f5657ad39135ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02aedbb53441746670b656be600004d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e439faab3c2d03085b1d6bdcc05dcf188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebace2084c6f9f584f2d313f9b88f64389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635092fbfe3a92c7dee428fbd463fe9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abadc4f7dee06cc290d36065324f4f4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1413d1fc49b25d9fd9a41901160eeb592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9f2b36400dd04d6c7e9b987d0120293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b8d50f455fc3cdadc8da7da8a172194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60485016266b13412c4c4579adb2bd2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da05669453fbd293bc829d67a263b4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3632c49379188f2e968c9bf25ded2cb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23134bf38fd02aa763929a36d13c9198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f32614285975c62c2af65b17f1f95e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fcd79daba22b3115546840701e5cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae14e7e4ddef8b3d2ebd4a82fd52cb1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ef1277048a5c416885ab5bd82278e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254823b6de04d8aed4d6ebf6c052edc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc0e0f3df8b7329ea3a02d50fe2ccf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9533d16697a3240cb35df906bdd077105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a45a9a7e4b85ba3bc0a225a2a0a8c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52deb62d138fca962850d463738efb9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749965e059b8e3b1b91df1c7ef64f93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe276ec99c17a45092922e02cc801d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d80271b6e182ab43ef6c943365c74e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014901c31f41338aded817b87c6086d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f01181b56cff551d3c5938b9856fa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2078f2aa27bff184834fb6bf2b0091113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b44b4f19c6839bd88b0af3df292ed8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee381fca9de708c41bf45c1dc9fc3703115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e098ad5532cb9bf549549a0ff9250c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141e31d06f7476eb10b8a1f2371665a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c002f5ca50860e3d99994667ee86df118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c6813a67b02a04ef321fb4c02b3cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac969e225b6177865b423e28b5e549d3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cbc93b106289cf25f17c91d35380b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021857efd5d181284f619ce1ce4edc8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1f015d29a72f5872a90d9f4b7a987123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebec62671d3390be99312991afd122e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02032348f9b604edf8c4a5f7bfc0048125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea556a632e6f81cf40542a3e6ed398d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1653e23d51dbc455177b89a09530f2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc489c475b414cd0d1c94823332164128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71074c28f014a28f97186989a63bc397129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016ec3b2badb4bf90aba324424176d2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b9b4c7f8d0321c4647195bb3bc6e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3fda80e39c11c3e80150de2b7bee3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038da5e6efa3b073e4a4963b3b098173133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0717ecd237e9491c2918744b1ff5fd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b89c3e2afe4d036059205780cf1b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368a2dafa8f63ff82d2e852e5fca43e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93743e78640010052b878fc747ee8494137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718697defdbf1e80fe28eed199c6652138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1764728771b49fada0a8a9b5b20f2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120947028eb81650f44080998ac4862140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927de58c0b2a43843f12d958bbba369141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c13aba80544b19181e19ad8d4c3998142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6e34cb82668b2188201a8148390b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7409a8d307dcbabbaa7b7289c9bc08144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804fa9ffe4dbf554c59f19d7af00694145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c4c53b65f4fa894dd52a2e818cde2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb0372bfc99ea714dcf98fad987393147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271af594b92e38a350e49c7d825bd74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b8539672ffc97f9f632b8f5d4bcf6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016ea7d541ca9011bd28cb733c8fd7a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d4bc5f9166193b8c8b89331f774f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2cd4af3960901c84d4c7904cb29cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318130e628cea4c28f1397ea70841f6d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41da973f5fa94e891488f016c001e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67075be82e2fbafe201d25a495fdc58155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe65a32dadc98d3041a5cdd75a3e6b5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72026392cfc4ddd979d3b53918569743157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b14e594500850897983eb29d64877b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58de65fea350ab86e27fc5321e9e458159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae415097f13c7b64df07a0af621e2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05806fb2e3f177c038704db7160672b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a039557c4bd1b38b5a80a958966f89162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c1854f2697728a25282cc507f3299163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c1c1190440bf77cf6ff1ec7802d87164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea721ca848c56973164f3ccbda51da7f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4bb3f0659d29d2536dc42c9e0da4d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4a716b7deb41f268fce3137aa3446167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05095fb43a666f5032b6096dbf3585ef168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b9e7bfb28714e9691938502b02217169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce1de9038da9e5670996273d45591e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db170a90b96d4e7c7a1ec1edc8045937171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414334bf021ca8aadf73f1b3206de1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc106d73c54426543f2dbeacd645311b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3965e19ae5f0d2c60ffbab8f6c84ad8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a371bc18535e086c2b964e08883f351175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51c662fad916ca456c3b6ec2f88e84176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255269c71ae7d9b5f1408ca50e5b903e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b265d86a07ab1ed440334d504fb382e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdf60bf5b17853eb356234cdfa1775179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5160b4af9c7dea5708574ef96f7855a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99e11cdb9933d15c329125ff37a296181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15539a16ca6b337bcad9e0556da47899182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d619883783078f68c30cf2a1a5cfd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e488c12d773ebac115409d8d7b3119184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273588b971a6d31e019e1374a5d8d299185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2ddcaa7af1e56cfe8e63026b86905186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b3667c7e698fdc18e256d66b3228f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2e0646c462bbc3a9980b567fa1a87188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45263835f511b5fa073c8347a601c564189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237cba95d03d171e854d2b7f72f4edf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f3d259795bea6146d1b1c4fc0b52c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e9438bb0127af366aaf25fabe83b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c954a98c61f1b7d90f731078786a3df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e4dd39a7be7a3eb87e7623b286b4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c74f3ba3bcfcc9b6235182915987f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57373b2c2a0a2a9850c39decb7438328196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65fe1309c8415999a0441f2ec2c7324197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3b0818c965fafb8762947a5c4ee18198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd76f374463767eca616cba8c69ba7c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2821cd115bddfc94550d318eb4c0a244200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909780087e28def9617d4d5e59094ca5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecec318bb733fc6d2fdc6d65fac67c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f92fdca0d7076efc138b953fd8fc0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f674b2423388652d7d4594c97611e9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf69838133aef459076a10446f7106205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc13eeaf6c0eeaa05e5ebf3d4445376206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd673565ca7d7778c39c67a39f7ac9c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb45b7d6c4c53d79ab652cad5e23d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d70aba5fc4e0d9a9a319bcbf8843d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993c7f001d0edb780bc39d162a757c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c6c5152f734d8ba3465b11960ff0e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220163ccfff6f12f7ccff8a8975507d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8151cf6e6b0fb99cf8f3825acd5cdc2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3b1ad4a9aa1b6881f48b13a769ffd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddd558085e496ea4061a4ed586b776215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6af86d4177c274810a5981e65d1f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6690e1b9283494ad282be705bf6c58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48759f89609c604bfb0fb18cc37c6fb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2ce3136e62dcbba3ef55d95fb74e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedc3d1a58334195cd931ba2a781850220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b852423190955a5d9e79da8b82329221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1da4a27547b677d83682e87b23b6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66f1fb5f6bbd43abb1dcc2d91a5bb6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6091654ef798baa5fbaa7bf80707770f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28581ebdfdf466e42b8b7cf5539f68c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306e57f6001790d8ea7937bb4185973226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9c6021e7d2d4edc4fb5143853196a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4d1c8198410e03cf5eb957f726b97228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c007c968b9b46ba26f4d66d43e7b61b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ddb09b33ff1b8b0741dbe33e923f7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184752826274a74ff39587b16f6b2d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f16e22012f938a9d5f086da7f8c9ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa0951b961e87c56ec1a6d9f296a4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fdb9a16bd44a8d076cc4bee54aaa4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d128f05607ffccfc53732c64ce55d73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b590de88b9cbe9575b15e3da0e5b2b63236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e386b15d4abb5e880c35bf8ad2f825237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9354f529c7809d55042d328a9f175d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1937ce4836aa9e6fcbed0333724f9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b105b4b101219db7bb04fcb4ba1659240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e02a708c0653dee0784125d849c906241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38aea9e65e7d495e9fb0e19cc30f5a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54c8c570c150b197667f898dd0b527243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8293887a1166e11e953ea9041c989ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb3d0e1b915f178fc31e3fc01e8ff1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3fe667e8ca6a9c96e5d8457b71bbf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7252d15353fe1b7d653e07a555eef1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2b5c69ef5ad3d243476271cf27265248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8c02812424cf020775af820c32a89249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1e5d7d8ec777d3153a0189f1acb84250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede09b1986e999da9d623783974bd34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee2ff8e446791f876e74a78d7854e4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77da976436695428f2ba2f1b611741e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d3cd5f5a90d1bd690efbecf749269254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31cf960617f0fc8dde79a46ed214a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e6aea0125bc4bee8c87d64fc5e02b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7acd74a8746ff193f4ea6ee38aa06e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162c25e6c47d2a93922136781d21fc0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682178e924c77540a59ccbeb3f3a6ba9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c77ec64f5960f20759426c3eb949db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cad9e88aa4154c0be21674b0e3f8ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe47c5d0257ec9fd8eb76f4a5a1267262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3969e3d8216bd5945076fd8e4e698cf0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f2ec2b98652791d9376e738bfd282264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b48cffe60d43573838dbb3cc47ec82265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577acc70c33dda9dc634dc85ecb3a6f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9b5cf3aab357358cd4dc622be4ab6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca08524b2b7386425dc8a6e363b07f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9be7ce672fb4e77f747d45263d96a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73a3310b248eb95b7b99868d406bf32270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee79aa7b2de4908ee824e0d71d551ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e0131f669d9bfbe096d5aa54a406d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77604c67f8a3758f4a1eb7e9643c19b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde810a488e4d0bae231d1a8c5d60f55274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cb64ebbf3d17a4d1ec1dfe2ff8c17275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2b6d2ca8107d5f6d1bf8e81d53ca5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa2b479ecbf829be22eca71b852df8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95131d67208e51d583cbb19908a4371a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d4ad7cb33c6dc3ac714bf9f3cd762279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e53be349d7524bdb21926e27449c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d715464dea3d92437c7e46d2b3543281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a833fad0bcc74dd4f5e5245ba3bc223282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c42bc284764226eeaf72a60d298e6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362453c44dcab947f912ddd8eb79ee0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4879ab343812d5a97c180b166172ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8c1db5b7b362e7a707e7e9ad6d02b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8eccbe44822e029b5626ae6619dfa0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ba8c38affe3c4ed131430dbd24876288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204138d884926c09ed0ad5690ef0f3bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9dcd28266575cf5b415df02d132b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485be73b02a66a1a97e592d28f946901291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc81df19a830040e33f6af12cb96edcb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011871ded1391511251c32241282dbdb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8daddccf38321c35d0983b8759a866c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49e1d217125388f1fe7d9bb51a6a7f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083bbcde786db8c74b7056f1ffde7b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d30378e818a3fdd3160dd6e7cfb2e14297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a953fb6dcd265319b44a3e8a6362f1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c722060fad0ee2bc5732ef080a5c3d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dedb69388a464eb270b2e9c9589f97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77442657feeba62d089c84842fc9465301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e29e7c88c737dcc7c2d6ac44bae524302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf135b6600a5a3db6d088341ab420ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c618f19ca02a3e320fedbc42da00894304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0f2f8a4553d65d60f4a5337115429305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c798d81b4fbbafa269663565189f5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f880a0d84ba2000a34d7c57dfecf1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976d7d9710ad1dc402ae36f099bae57308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11386441f9c1daa0a1185cd15cdd23be309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d251f0804c7f8bfee2f37a269b12d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfe3993dbae4b4282e27df8cb91f23311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c426651358c4c3e6d38c1d908ad0b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06255dad6ac0243ad7abbedde3545c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b380a749f4696bff2f417e6f5211f49314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de1d5a5e2c9c135e817f9cd2e7e393315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ac9c66a8bb67aa4e73db6c8f66c0e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390d62e97f930830f795a4704284415317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1d72b20a6408846f58cf3f50d790c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfcbeb2cf24ba2e8663af516c81fcc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b7d5269ca9a543a88e4376bdc70b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb75d3d38400c742a014a07bea1c38321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3a21f6937b01144f48e13f37a660f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995a6de50f2501762318b38f7d5fa8a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1de68ef999dd682bc034d9fc257980324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbb41a43fdc64f7fceaed0d25a4583325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0da563e1b1212da421c866039db5ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe464ff2314d5985a85773bc27ccaa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c1936cdc82e8901a062a0e8af937b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406ea19c89a7c908ef42bd7a003dcf5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a01544fb057008af9ba4e68913d78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1d9c61c87d3a4545bf3858e06876d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4ce7e4a83b914ad92265f3caf51ee332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75208b47dad7611197699f5e34f4cc7f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d927b368af7058734c14bf28baab56334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35041ca03e54abae2513bc3eef054753335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc163cfe0e402f9150bd3804b78cdc0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67eb12a7327be7f0d0b3bd5f5afbc2b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e0c26e0269d6bbe80cde675af0981338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18193e425c889ca8eb46a2d8ae8bd7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80297d8985c77c8c72264a50f8ac7e79340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310923f278d8e65e793e2af8b12291e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e7619147abfa8551e9c5baad725ac342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6757f86842891d06517c472150ce1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b3bc71ad609785f19b2b92b5120ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40094ee87e3889f97620b29cefc0b480345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d083fbd4fd60dc87935d5fadc5aed346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470223081884ee28db64f7c1dd3f01f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dbceeb60b8638a1977481d503e758348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b675737fec4c7afcaf9623cb300fa4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb775d8705599a7d9bf7fd738b6296f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606dba25dcdc1246e8273faae3f61f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ea04b62906fcb718866c26dd5b1d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c63270404ff1e4d9bcafe2f6649b02353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc3aed20a04eb855804971db2f258d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ef78d5db0e3c9ab38df99de102195355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd7100648f1dae667cde3c612b27b4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf87b5b74eb9f718ecbfbb8ee7d3570357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d576000d1df1f5d98a204d25aa922c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c05743c977987676a4fe235af6b417359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8fb68dc28c89c92c1aefe88d18a85360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df456559d26e31abb817be7535784a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5376e3af71631925fc875b62c7126b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feac6005ff2de628fc52682018bbb20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cff10853e91efda4c48f0b1a14ecaf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9290c89a12a779826102f228f0a76a2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d091b6d8845e67a78003dcc8e5a47db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1635fcb54fc5b4375e7d7813307957367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d791a2ecfc61f04dde2c88b9dfb4994368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a3fbf60fd7cdb4ea791d094be2534369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55514176263cec7820bd44616020d15f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d18c036d70b49bc51b7755a96fdc1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2f4afb2116b344a0b758ab41d59f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf316c869134d44b63370775b00a6e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94080cf7cbac3598d877416f083fb689374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a9c9a5f40d51f2ae2d41087387bd8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7754d45f1dd2dfbecabaeecd4c728d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e504c9170f176a19e1e4321b9a9db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63daa315c2402f1d812dcf8afb930f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ccaae3f8faf9df6eef462e34bb115379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548f276672c145a4b74b12cfc43dfa8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087cb2d4c7403a791f6a81114213d12381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457d30218ff64813aa2c15f99c8b43e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428c4d0694f1c938da3cdbf4c2b357c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902a0a5196a6ab9f6a5d58f73f7c518384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b378f54f9029b04f9859a656b56a34385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d12412604746e875017f7f2b6ea3e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79577eda0459918866ddfdb73131ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071342a00d4b809702ea91c6d573e6a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238187969b23108fe9df7a13d060a569389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b6ead4a3e0f24faab3200d98bb512390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfcb6941ed5281262695c06829d6c2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf854472ea2a1bd6f7d453d3a63cf125392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bae981480971b3e897f8690deb0a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d2ebb6ae652edf4f66dc9c0e47b3c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8817bec0dc0da51e8fbd694f509d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22690d90088262886931d678e32176fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b411cb2aa42346a3b4fdf540d9b4a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2e0bf8b9b00720bced37a6c5b8180398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7dabb5d95a3694c2f69023999b32a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54aaf8ebe0fc1bc3b57dd348d06794400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd5f64b7cfa6988a03468c80005560401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d473157a547182d22e05302c43f3b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bec07b52c685902c670cd978e1677f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab5819f6a6430660bf2bca52d748d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94520afafd75f93287b0a97226097b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f843d9b0061cae7807ade23039bd6b4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29f01b54dcc272af4ee35fea831078407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6a0d6f5fce8b8c4ecd6f73282f8a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddf21035285ec5be78eb4798084013409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c16c83ab274483f5274bb2758877f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883a0f10126d07084939d76a96e2d89411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b868abb932fd13fb637e8617b1d4aa6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5153250020726baf4f07ea6a44bfe7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab3aade09196212dd0baa6b14b083d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b56a0aa7eb1d11592f9751febf42a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754366a35e3ccf0a0508426d2c79d071416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7a782086c85dd7057ffdafb5fd2a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04baf8eae722cfade0b23a60f88dbb7b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d08ef95843db8f79b966d4b882369d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9abe8c430b307f867f8ff6a6abb52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cb004a344a821f2dba6da7a8afad3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91454890564ef27772406e063b9b72422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890b50cd31f5b03ebcc48c09c1381a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a515c82ef44bb28fd5ec387bd54ef8e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbb7d38a690ff14d0e735d54c83758425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ede6da2fdfcb4e145bc9f822f7820426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e59cddb052c14d4ce714c4e1dc67f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693ce004cf0d9ef3e13943b67e4d32e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02bc52abf8741e9f94a7ef79b9d6cd4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263c1d063391699cb9bd2954278861d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f345f5db0468cd9147fd8ca03285e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49150aa30954e4249d7b4daaa32182f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7546ad0d83a625bc96af4c74036f3b09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8821bb601d8f6d644d6b0dbb08b519434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db6461b3bb6374ceaa6cc78bbef8a7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e84cd7c6ae7aba9122cb8868be747436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329122d2688e6c58c6d171ed567302b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3cc209f4929915625b7826c7467918438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a04927478bf2d74f29b1d86a1070a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345fcb20dd553bddc058ae828fa0ce5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55544be10c2eee479fd6eee4facd7149441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130faec2774ce9fcda0696fc16d702e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d79d0e6e356a46bd109be034f841c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a38694636804ac96b853582b3717c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b08328dc43c74627b5cd92a1c478ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe562f6172b292712e0fc394560406446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e8d5fc2621f76ebcf767379ad000b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bec5fabfb6bb283907f1c49ea3bf86448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3511287252225c143490c2c0581c09b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38a070a0c062bbc0c33d4dc2ac00c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f825355356e0a222e6347fcdcecbb001451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ce100cb1a4cea6045aaa3ae442b2f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace873acff2386d1259983874ef0e0f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356fe08905b86837321e69e41c21b01454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809df0a237d53c44af5c25e7228b5a6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54074f96663174eb8d7212eda992c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c372f56250421791ad95f420b8ef1b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2837df43d8d26fdbee7168f7437efd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fbebb634eb83bcc3a731fc2765397459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3baaef480c1b506b01b07f034ad154460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461b67e0874ffa9b8c2e3d5802b5179461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214cd4a40e3da72e6dfbf755e26ebeb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ac9189da202a03c80ef727df6b1bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d30036c5afaf9ea751c50c405baa7a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f401b7dc3c841b28eab905a12f684f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e167b79982496d89d4cd11cff6d2a19466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40633ab851762aa0bd89fa845662da3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c68d745a2711d95d6e990b1aa69dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971d9c5197d43f7524d7632318752ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e36c2e332bcb72f69d39bdbd0eff2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a4644ee0bd90f6c77f8389805b07e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc77fc9fac0f72511c55abca728f25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef557a6684665847c9d15c2181347e18473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64c8260413de89971531c96b320505474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c481093c1b41ec6eefe4e7c05bc5f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31814f5426fcde580fcf4e46bf70c9e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5348547b178c88e0ddd62828db147a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e9f19a4cdbfd18ef64267678818a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5b4c2f84690f7ae7cebf86987521e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037a48fa24954b6359d0f7f7f6edfc0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294803e85e1816fecc46a92a81c01400481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb3e27361d8e9efe9298ce8f3fab09482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce205d6136a72ef5064bbc4287fec9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4bbc1659bec0e42c11289c876aec1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d96a67bf88610d9d68c6b677067fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafc91c718453d30f07757d688c3968486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f25ca50fe8d77fb29da36509adaca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ee8c1c3625262a12aa56d24fd0457488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9400151827d0c30b280a3f368893cc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ba7e9f05e9187d8eb3da68839f210490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223aee8aab18c71ebc655216c2968f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d090f7651dbf2d254452628b318982492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1df47a4db61450ef771641584e33ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8a693bcfe8deac3e50a31ff2c03d7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda849bbce3d35871fb6030fdb1056aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f545e89ac1efea621c8901dc303a6d94496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146048e1fa48727da52f7b7afcc19cf7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6c6d6fbb3019dbe0b99dbfa44c87e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167ba041d43473ccd31c8d549789808499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b92533838d9c86fe2210d0f58b9f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc1937e66fc2b9fa088d3664b55500501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18036235972df55bedee3f747e132baf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446bf30dc92fb6b696a69266dcd5a9b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d89c1dbc212306f7e0e7ba3a1cbc2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1f21d617d2f418000c6ae2ea515e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde78af1a7c5cf0bb4d9fcd8cefef54f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a873f9da824aef03dd88963e4ca5ff5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696beb5fec51335d3d55038413f17f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4c234928b439acda096f7f8b5faa0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c301a758c56ffafaf2cdda330ad2148510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af89f0a51551adb320b54e9934471c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6180fa85cc15de5a08a7c723adf45512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947e3672a03c5edebfe7b46378a882f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a0288f5822ddbebefb9714f4ed093514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d609d5119415657f09fe0cc233bef5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4cf676992bfbe26523e37b51a5505516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71e52498ae6028f185c1467a3c7bcd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613997ca347830e49344228cfb288e0b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea42982af0de62bcae0fc03ea5e97d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608659fbdc6348205631ec7a623d18e8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebc3d83ba102fb844d14db63b7a0fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b9257f3006c84738341c01de03192522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a84912a4631f70caa93e01a073afaf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddf074b874fac576a3fd14f25fda1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9ecf469b8d9d2a1681f614cf69eca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9eb70b67ae2cc66b31137b2db56aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea329bbd45c3f01f53bffdb60560bcfd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494ee666b34ad9afb6d39b23695489f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c2609da2b26c4edc4bee00826761a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c877aef389203063d58300b122a8f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45328f320598188752544cb1673007ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea4076f23dfb28e81429c5008b6cb4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770368ec49784ef49f6875b75e70d1e1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66b92ad377ac1231681cd67a70cee6b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae88e4ca7c58f77d64aeeac3d7ee6df535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf78ffcaba01f399ef3186fe3981e2b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9eb90358ef0765b78a58133c8d1a22537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231aaa25bec6f3f47834eeef63b92a42538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ac6afa854fb3aae8b202584269022539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f604cced961b892a87468921ef0dd9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b6b36b1c79548337d571bbaecec54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4055c54ae7aab8f331779bea45adc5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b2a2c24c29a393bb369e7f6da31ad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff7b9820f163f56adb671040271929544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68053a6d4806fa46a976b2601e9f0784545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063924256cb464042c70439494751d3c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87a1a6e4eb8ebbdea4f6fd7957b4bf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151cc3f7edd1d94bf80652ea68eb12b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb2a71a5f98239fb6a084063cd4620549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ddcc1239115ce7bd5db56c20ae755550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0054a4c7f926ee90328472811f0c59c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba870c3fa1149b4957c08fd10389a9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be08d49346941abd1908c01732bd5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d23214bc197087b4ee9807b73f7f24554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424345fa0657ee136bb78428fdcd3d84555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502d01ca91e0c98967829c144048933556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c50423934c612e66199b53b1f30ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91fbd40dfa4bdf74ecd7d55851a049558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a36ba37447f59203260f6a868ebea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa473cff35eb25df4b665bb7ab75a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9cdde0782ebdb08385191d7054988561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e0a7434869d1149966c988a4038be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666700ef38d48b337fc940c559fe6ce563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb16c84d81fa6da69005fd930b2184564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfaa3f91fbb679c0ec197558c94e76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5201fc5126e988f201cfbff4508ac566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c61e8b4add4630a82416d78f9ee7af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860547dc500240fbbb104b5988734986568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab034f4d8f30f0f92b20a0123306df0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871c5268bc289e589045828dede607f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135119a1ea5a17833ad0f06e15f56024571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff1027b06a835c18dbcd33c6518006572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebc7e21ab8bc716011e8eb2c920385573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abe684204239bdfed52fbd9ead6ff8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb501c242d69594f5f4bc606099a47575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9917f52e8f95e80ff989d1ac3cb3d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42659af7b4be21910415aeec1e07dab0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80294edbb8d69a686d4702adefe3c647578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a627fc09db644b673dfbdb77232fb9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b91f8677d2d1a356e905fafaf28cdd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23f45ce33a398d1b419a032fce7b29581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55f6f0243fd7813bab3f7c46baa812582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd36f63b1b30b02a52feb655cbb6a8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421c08462ea18cb1af38d8254fc5c0c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252801b65bab49526b20e7768254586585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e80cfc14f06a60e0e4e8acd555e523586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535e7cd8361accdb18736a7666b3969587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5befa2738e3761b51ea5dc61d453f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63832fe6be886ce7e6795b6141eeda3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49defa5923c716a7b5bd8ab592a799e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2101cde6e1ec6eb9ab2c084a9620343591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf51d5c102efa8c041275ef90194e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e171479f35cb3dd6917627f51d26447593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc963dc56b674d1808095944549e1a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee1089253202a6d1eba1bed023fcfa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46896c2cafc8549e86df47ce1bd03df8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fde0cdfd9054d66331cce8404b17a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca617a601634601cff437c8a627095598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec92a48ccbf8fac5274e989bf29876599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14340fff86d2ed1e04fb41b1429380600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9fbaf7c1d5262742d5e71063f5ca3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efec0b3e8a72f73d3d0e5ea3f6f0ba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798f6f929465430c4645dc8b5a23f7a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63ea82cff7c437a84b91d664bb919e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6d41b721368276cf68957d2bfaa8a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982885804d2572985225fa6f9886e8f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ab05226379fee7f9e343740662d23607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ceaabe5db334128cc803b8e01d9836608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66b993438f54e82cce9926eb68c669609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169bdb9271d496a9d6cc87e92775e022610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320dc664d8602dc96a09241f8a5fcf2f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04667ce61c4e920d9e9e593ddeac38612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fe3ea5cf94e36c097f690238e32a4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355945b59b4a4faa073b02747bf862ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1994f9d2c1cc73fcf7b194a3e776df615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde0d5f0a6b8384fdbeff690b5975b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1936f980a2d26b5b99275314ebe78f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b73897ae86c311e184f463a76ffa4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7637ce47abc880df73be61d76daca5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765cc176db06658f5f290be6e0942999620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3048b95b15ce14bfbc30d9bf9ef188621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66393ea6e28e58a42d8bd9fa8b8d1ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af3802d8240f092ac8dd2d52ff9e2c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcac78a04ae41c2cb3157233e7c61f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acbb4eaaf88e8d7f0ce1a2b2e6e31aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45200a2b25d9398fdcde78b3125cd731626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb112f6c01cc9006f79e60bc1679f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ce8fa450acb466db8bf624fe5c40f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94168e97b3e2f4f8ccc5c55073c036c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8e2aafa938dbcc3edcc044c90073d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc648ad0ae34d53e1d2fb65b593191b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f83427888720a7d6222e419d694954632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad363bc608e17126df72b98c0a2c89633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14b67a00db57e59fca60ecd6b20dcc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf503ae1d345a209bc5837b47d12e4d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6782dbeea3b3386ef6bc6ff624cd752636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab8f235d7ced939394b233701f4876637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afe8d099193620fd5de0c466c87d03638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306abc490132f5faa7a45ee4c92872ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c859a1808a4636d3b38cfc8cd9d15d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c37296b555f02545ff446e5d730a5d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1b22c163e5100dd1c1bd859b6557f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869462374b6079ec19ba444e1975909643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31adadfdd14e72eca10c2fbce1f9bfc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcff8568c18ee2f1c59f0b58ef40c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9381486d7066ff9bdde912b4e0a73e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333388762461fe8bce8daef2319613b2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d35be45c15a6a95e728eba61112e38648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb99eec5999c17a0e73f6033783423649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537519e687b039f99faa5b6a190869f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca17593b8344b3d7fadd2372480060b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d91de824e30185d955d6f13464054652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d7957e5ae047fd163932ce5b9e55a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83eb06228ebdc6bd4f8cb46d1855fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4efc43ef96bf6b7de5ba816e4ae397655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cc509a9d81ba41bd4cf1d44018164656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933958e937fe12d00450f123698cf43b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa6d0c0bee8cd263d7462967d70321658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b7b3c6e442a0f2462bbf336d3fb93659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113200d977d89ca085f761e8a2f92d66660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002ef9e87676d1b8c0bc98bc46dab9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c552449274cd75141d031e72ad4e7a3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203004788ebd80d9e4644c9a1897ce5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4634f738f29514801f16d9992dc3183664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487a7732a736c91762233af8d7afa4d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000373d9740ec898eb709009c721d9c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6af336ae640a508f0ea15fa78c0e0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db45a988d31e9da97bb0b5731d5fb8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6ca7a163e98083aa4728768e62404669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9352e41384ca8a962b33f6be05577670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42ddcc575ef996e291b838159edaff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee840bff7364a2d3b60796e10d5dcbab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a08b9a83f06af29b721ec21de623c7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc354f64320c4cfc9067fcebfc9fa6e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499d9e08a1e400a737ef9cf4559d823675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e04da67d2c0e08d753077f563c60dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8b74316c266e2b71faaeb3b7e0581677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264919c44fdc7584c03e6c1cf656e33678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca100070db920ef2e5b7821ac4ca021679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff6e131c5d5305424c782c59cf91a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e5032045e443c02e12dd9281c14e3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecbadc06c10db0a2ea520128f48a79e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c656cb16da9aee302fe107f7c7200683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e21b490302a8e9ca7e75ed3de1c80684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5b8d7e013e20ce05fda500e34fde9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fd3c733b1a65243beab1cb973d1c6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c58a19543db1f0b86e768fa751bdf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46390fabed1f5bfbeafce47f971f881e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59609411d4cf0f2ab2af98477eded411689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5cc76a564bcc56cac8c7edec7bf668690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870a2146169e079dbaaf0907656d0c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c930d040ba5334d9fe4b52712132e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbccfe5cda8772749ec7bce4414bacc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a785f510d7777c5cbba099c83fdee347694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a127d59a4408e15beb7bed7d85fa3f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c64214aa9d0d649b4909d1f9de7f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3ab4b11f2caeae5e5401ec97aaeef697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cedcdb27bda75d9785bccdb266659698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fbba76ad8248c22d508c877413a7f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bad62182b04902d21cd934c8ce650700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5964a0089d483cf9ce341672ba8f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620190bbd8a6a2925cde4e4473f48ebc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072823a5a80b28e78546e7a0b196171703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39715ec0c1b8d04364ddbb2b8e45f80704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1620c13301912f7837413c186e6e2fe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503fbb2084ed566ad6d5e187ad777f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f49ba2e4d52ac3ff5a42737e9ac135707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005092bbfa4ac4eecb09cf4931aba66708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbe916f69ef8c045198bbca2d88d1a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c36988f6ea4813b173006dc930b25710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a133b7001f362813e7aa2297c49cb15711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7edc741ebe62c76ceff828b577fbb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8ca6b3879b05459e20bef2332bd32713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e944a0fa52570cc4fa4795c29951313714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a7486027a5b5a34fc616b24cb3b26715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e6748e1725d284fbd487d3032409c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdd2440dac4b8214673468b54b5d59717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13348a40eb24491243ace62a353f2f71718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f87102aca3d1f6b11741de07bc1fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17af218942479536a4652bd02983418720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42326c55687ccff868d395436521f3de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4849f1bdd63fa17d8bfc4a4feedc6b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426733a2de6ebe383b3d0003a5f9cbff723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40569e4e0bb13d1c25697fad8ce288724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e9981cedbecf8c3d04958be734179725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca1575d98ff8261f5e691daf1746ae726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cdf490808dc9a1b595b053f5fb426727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c53e7aea43faf7c7628ac97afa37df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c7b69be87e7be331f7687111cb022729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf968524f74e9879dc989e43b7babd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e8a537c5987ca0063f7299381de95731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea768b41158539d6326e745eb93f47732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab766697c66fb89732f8180e5fc532733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25669ee0daab58d839466aefa5160d50734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4c6597385d9a053a43ada2cba5a91735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04278da58a368841948b68791b854d35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3be646676e17a3f0e0be49ddbd3c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db800b7872305bd9667f1ffdc7d59fd8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d49df82623ba11f870082d30aed69cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad276656b81f64bcaef7a736059828f5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486d841fd8a4366699aec9cf52adc05741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979316dc5b1ac86873dc14af55df14b4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a3164f6889ee6eb5ff74a898b7272743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721060b5bd80418f1f1a0f953912b8bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73611cd19f455e6dc86c39ed85cc00d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a608dfb0eb270d1388281eaeffc044746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d7897e5301ef3aa31cfde7b542b07747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae07b8593d5382d45094e7518f107cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65d3462cbb12f49f593928996d64c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b02e68b5dca2b8bc8fcb4d9278d3c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1434bf1fc232252bb3ab000813f96751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f49308040bc7bba0025330a125dd3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963aca1bd060c393a5be6c840a723323753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1a5294b4321dc81a90202458bd4f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461ffb42bed09a1398cb51f45be394b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e402253d6a83d66f50844f5e9f1e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490837c1234d9f59ca3b3d33b953107757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37de6f34953d77ffca2744cfabd7c05758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85296d048799065bf5a6494f298212759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96050de7c9b19c0e35440c3ad7059e0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf4fd5867788d29b0900187c383c7a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c921428b7332472f7f5acd1bd35852762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbfaab242e24cf9caeb785f438417d763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b1b8fbe86989b29907ebc7a2116f8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78359791f128aca74a566240cba76e765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f2130a9852a9dbdef33835eeb6c08766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9afdef1ef29315c71e03169ae24526767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd38364db6205e37bb7d4d476eaf99b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a29c3163098c8ebf45ba992d5af2c769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bfed019a30fa48c2d2160d33a4e64770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccb022487bd21b5c246d02433cd6c7771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5d90be929ebe43adbfad0635e3ac8772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e07b5bd7eb00358977ff91ca36ab6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7361f509c1da77e8cdaf538efb58d7774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a355206f678adfe14a8372a80efdf77775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43581208f7f821757ba2106cb2ad9c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59079e4d551b6553147914d256bc498e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a34511790b6c37e71ea6eaa93f803778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8051f80049938b0fd230fb02cdf81ec779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eb2cca45439aeb843980c9b171005e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56363766460524d80cd5384ba915929781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9cd306a6d7f747fbf74b94c60c701782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b23b40be1dba204b0caa16e06e24c6783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe707d313d8e002a6f949e78943cfc784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217cfe6416163b4a2c4336ea35f9792785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b0efee7727a8c5cb6025f9b4e6c62786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0027190f78723d8d62abbedb6e932787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66773efedea2bf372cfc8938c8de16ab788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75392d912b96f9ee6813fdca491a0c4789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5e38fb5cda4a59861445b071a5e7f790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33524c97c8abc8088084ee4d396b7537791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43a72798d4f2c41a296f252974dfea792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b2f78aca364ee8ecb3ce89b8d40e4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ed21eb2015e734a2aa8cb7b06ee08794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf4af24a53dbff763b380b584985e6795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f737e530ad151518d9bd1d5a6379885796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5134494d0ec2b651293f3808c7b37a7797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980fdb03befe87a864bb0fc4b915ebf798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d4b0424f5508a3348a93dafd17e1e799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c160af9387248c82e9cfc44ee53af4c800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05f5c62aa52ebc0e18f9a29e627e5b801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0226e5ed044a420cb121eca0b839abe802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c594ef6275aca50e7299235ab27488803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68394564e944d0fecf5500e5777a1cc1804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de08aec268fd258031153a457f1d9b6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4eb18b8a80589ef7b30e97f7434f0806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef46df11968346e975efeb4ad88101807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330139ba77943c3d144d7e33a329108808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6b51dd2bbede58097ade91a83c312809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9617775e1454d6a628735415b7e39a9810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2e117cb4f5630a42ab999fffaf542811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5245db29e3777046ae33e9e2b29834e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417fedee8c090ea9e13802671805594813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae61e1d36615d0b5c2e2243efe1d0e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172007c008c643e1be5d046a0094ed3815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6984e323fc2029b7516c9753ae46b816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957cff9c5a7d28fc35416144e2bf4bc817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c4cb76f6a5722443d6e931ea96ae8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66370733cf87a236e031dff41059670b819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102c591c5fb9a18c263047a39c71240820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c05d73d837623b238060bde955635821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583bb5f872bae24ba963ea785ed55fe822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d1a3831236a0ee91998ece2a11bd7823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bd91a7ed6deef886aa8401747e4e4824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecab2097096d5d91169ff3cd81e343825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ff1815e749581a0b081e044ce80ac826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80dedb7cdf58e8064a8772d27b8cb2827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa6229b888cd8101cdaab3091bb844828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df6716913f3e433dd3dceb53482998829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330af6adbaf583dfd8265e8cbbb212b8830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397e4b2fb24b3111d70af0da46eeea6831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99324ee85e070553401d923337af88832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b513fd1ea280d4ad79815a274834e56833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8939a330dc65cdaa69293dc57129ac834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742371ab3e1f4d6ebb11ee3ba55a6eaf835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63550ba97b46c450d3602f7d89414ffb836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57b9d4a594e9af85ac01c2a6063467837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756dc92aa5520e9ca6ebb7c51f8884e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ed67c8385c948f1823b52e2a2f9e7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed012609658f17f2ee447d0ef49362840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28ec635974efc8a70970ca76513d51841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758e1fae228651932f2c7895c6413a3842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d79a14e0a519f1497f0a6587c8542843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58b74da299609fd796e608a9757244844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7447b421f12935112516098b1fdd093845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddab7ad7b95b59da11b63b67429edd8846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53725a66b4b5f5fc7d9ec30d9d99d47847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a89639d635274ea32c3bee692d04a848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08738bb1d98f57888f5ef746232e6069849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d7d8be8daa9f4db117a28d6c0f9d4850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafe8a8255e69687e1a09509c490308851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8e0ba8e445786432594d4840ac895852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f44a5882a5779be5ce2476cea1eac853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e8b2fd4cffc879c701c215dad836b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4590205e0f581de6376001cc5e175855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6254a2281d77b169990679506c5765856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20684e21c5cf881f045d446e4062f4f5857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acb17d97efbe0d730a78b88d2a8f07858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d025c771c3495755bd1ec2881c88bac859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ec7011bcbea9cc4a0d7426992a680860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521522f7b4e1330d6e45da2eb72aee2861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581fcb9c2996ecca2e5a60f4e932920862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce87969cb7ec63040f9b017c391d2e4863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf886b54edb5d94254d9de59e45d888d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4930afea4980daf82dbd6564c455d4865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73a07229c89f2f33d9d0d8bfe398dc866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac4b06eab0ff80a1eecfb5e00eb596867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8e91bbe8d5093cc06d9018fc8d557868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3306cac91a0f7d2fec6896718fc87869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63249611a20a7402c750bb317f20d7a0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aeda2d509fdbeec815c5cb20209bf7871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62403f547d2145cdcff3367160eb01c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3076318b1d4d5173f8bbe6406da603873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c697dcfadee65ffa94c4c1641b4140874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e969853e29cfcd99a425c60fe5e90875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7ef0926e2123848078c59340e6b27876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49392f92750e255e3889a23ac576a0fd877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7404c9a52903dfd749c94bbcee8fdf878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b81523def9cacc583502c60caad30879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fda0925ddc0f6b448e0b85860f4def880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c424953d8e9e4a3394b70060e9a30f5f881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7589aa8ffd2ce95e1a2cc63f2dd8af6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cf0829c8b1414b04937d1892ee1a7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e38745afeb285bcbe8445ac4329a5b884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a50199c80aaf275ea6e7c5612c914885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e0c46468bf49e1f8cc3f955ebf333886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd6244202b62b9a24a5067db105681887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c97f0edab0008eac867e0c6c0ff300888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3d5539ebb65b7fe433a66e0a3d5ed889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c80b9e6f6df48d1dc1d9063da0b83890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57b9145b4785d61e48e28ef7a0f5a4891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48641d9b464effe8e981e171fe04eca892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17cd219e2b012106d24cda6697b0d6893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb96a70406c244e38f217c96ad9830894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c8dabd48f0fc56e6f149da0339c344895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e863ce439ec44d1cd8e08d7d64aaf896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419c72e573c146a85461dcb4f93e7e5897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb202159fbe944f6f1d5aeb3f706148898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be2ba54e63afa98580565fe0d5f9744899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d77f4006687bc819972cad9e29533900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64323249ca4c64e93d7de5af99cf78901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8914397673ae67a57183ba51e76fb902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6812010ced2805bc9945d3f57a68d50d903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75274b600ccbbe831bf35edc12c78c904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde89ea1d93bc268ce1afcf51c5463af905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e66ecc78d847f0f5682df1854f4e5a906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fa8326c67f095ac2a53db4bda5d93907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ba32307366a5933bbabbfc78bd20e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbc3d44e6b17503192f019f702a0e7909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a9566d84e77cf0148504ca7f67e03910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30962db36de59d152d74f6c986a2338911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75005bec31ca28441c8fc7514d3aae912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83602e9d785ccf59c2f85247adf891a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0f812e284276f46d99ae52557e883914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f302c7b382b8d6b47d8eeecf306b3f3915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a14b55d3bf296980a8117677389ff5916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427e3d5307819847fae9789d416904e917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1d40c38280a5913a2299b29818c94918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7aeac2f56971e167ae3def6ed08fe5919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7864fb426324d7bf24abebd23ba475920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51583cf3e41ad3ef3564b56cc6d1019921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb553ee0e91531613d83a45550e6603922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd565d6183ef060c196191632e52b0923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12685b451d586c5b8e862d0d60e177c7924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946b47d58e2694b73b64c06655ed1f7925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f409d30ff38e73ee170928499b101926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bb5f5ea48153d4563276861436762927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f31cb82c2d1dc8468065cac4666b71928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb28245e1bf5f6465ec8114e6899d9a929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be512a5a2c2d809581266f2dff8bce4e930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fb1fb58221bdb4259c0ce04ce948d931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411d3589ef17621c1376806e0d3a1b9932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1124f4925745c4ba0ca8a49cd7cfd6f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc4c021114cad9de5431b5ea9a11a1934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd2d37559b05035d329d8acacf2c1fc935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d7e09e1d7e848aa73674b29e21cbb936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf2a8a87082abbeab50fde87ccecd8937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffcf37615cc61f7ea7dc2b1c777f999938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db5485147c6dc2e32717396ae7d1cd939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99924d8eb9d539f6ef4fa43687376a940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99322d2cceea37276d7888d092c69ad941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae043db660f4846fdc78ce13400a59d0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fddc89940c16ba5fbcd37c998007d943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb230d213a0fadc9b1f1a0b2f1cb51b944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2459c52ec95e537d484cc40a97c090ca945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef99a437f83d661dac3dea28b12e00946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171ed3be60c7f582c131d99245a4860947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff98e3ac1e744380b1c0c8a03f4be8d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a919517537ebe27f70702418368c7159949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ae80b04e6218766adb4331a5be25c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b897d3a8d206615ee60e2d68cd1669951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d35caaaf9f6a40d374171a88a364d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edf3bf762167b5225650039c036edc953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d93d6fd6019b3383c9f16866bb859954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273932c2de7ff51ae9e6267e5b232b42955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16bf9350f445149877e8e3ec110bb4956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d732abc7c7fd7e449c9cb8fe8feb05957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4d0b8cfa2c3ccefa2e0484439e5d5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611e657c97030fa2150e2ffd3c16bd9959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431d9211eedcdee6198feb78458911a960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ce3e45c0980e957f675d2cfb0a905961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226330c93e5656fd05ec02195a34c95962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c41de3b681226f5c8c97f4d89316f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0a9eae1edfc35b0e11ac5f4d08112964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b87d5304fe0324f7c7c960a2976a4965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0a4ffc1b8eda3b23c0f2a994eb4ea966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722e82c65f0542cce0e4cd4364f0493967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9dae8c1e2df0b6a702c891794008f968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321d6acc815f4c9f22b14ffa6094951969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed45bbdf02271c8f877744d2c29d5f970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f74a4a193a624cc1812832cc917dfa971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1b65a6041656bff4f7b0162822dd8972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302829da5e10f4b0a9067d76a8fa1def973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8458ce6b827db58ee338ce53ecad7974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e729c0efe39cc63bdedac550dcee7a975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b721602e4ac76af33d9e36af397eb2976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b276097aa78c31f648698c77805cc977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e500046be8417fc75f167f0e7604b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72c56410763d00f6a30f606ab8446b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63b65fc942371ca2fcd07616f42d323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672765410b946e04f3d8cacf3b42d524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63a7338783681cdfa009927905d72e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232a2754d8fc61d84f5b9562890b7e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306a9f8e72051689b19baa7084d43137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11928794642536fcd3c4b2b3ad5b4f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb151a0b080d805bf85087e4259d9669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419f75b965030ac2188ab7841afdb5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872aef061da3440b5bca1780596096911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cbf5d423eaf810689de1b9a6acda112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cb1367325b819bf6a598dba8034f913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae45d3fe07ca25f4d0bd06dc927e27214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2fa69be763c84fddb335c55f8032515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88691b63624ca17d68022cd68b3d03ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ce00d58cf7fca597708cc97107bfb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d3dd049568070690b3d90a8b1415918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5ec264122bfe2d2b0c5c5571d34c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30a19cc2613f7fad66a26eabf1fe6820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fa93240789306d5192a2668639f7321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b79b015beb5cc40ff70421fdeac9a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b516b4e0847c149254058aff022bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533505dcaa12df454d394a87e69fbd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e2734ab5242556e81fd73626149ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e352914b49d91788a1d5c605e93a2026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b10a21a58f0f9c047bc6c3474723c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f456f2860b0224d14f7822eaba081fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863ce0fdc4bfb6e9e1cd73d0876d49c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854169388de7359e573e956bdf64cdb330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a383ba5976cf146a96d054e7bc04b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacca7e5d48cf58b788f53296f260b0432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d96d57bc6a2f7bf76c077c47f8be5833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d042bfdcb8c1606082d0fe1ebdd99df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243ea62387d6e0b829be486230b314935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088b4751967be4fe51581c9f57d6bb836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e92eda93827338bf08cee647ade3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c7c18ace5e0cb5673db4f796dce1d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec1f1659d835e484576436e0d22193339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae534228a32bf98f77fc958a84863bc240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08823f893810474d7d1e15d137b249341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c23524b504fa2d9b10c2a1634d5d3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb949118dfe6863ac79504067692e443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49444823a0837527f7d2b27d2420bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e13bcf386ca46ca5abd72b7f9ae6d645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebf0a6cd90f463599a2324198d8b8e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb89e800992f048041f6f212b81bf4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34832e1aef82fce192f344d409eb66d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9d587f71cd9cdd6982025a400b4bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0d1bad87ff335bb1f257d71aad82750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3a81dfe57853f02948d84765aa27851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f21def372ab125d965aea9b45360852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb2b7cf1c4e25409b2b428cbd7301a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fc209497ce8d0e262717cc3b2644254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75ae2484529a3964c96c609570bb8955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72375a124132f744108695f28d69c8aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a52f30bcc835c7639137976b4032bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0f749040d3dc19220361c5db3873958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca7b4677449b747d08ebbf8f542e2559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457e16abc1dad7fd2503a84ec51a8c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bac56ebe91dbee712f686682080db261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd23f8f3cf791c5e510dd27cfd02e7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c616df08924d97a29b9861bb1dd6463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a400e7f467d1f8df6a73f4b2f8700b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffe6c55f3f3fa7f12cf4b803edc34265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106ed37c561acf2cabd70568012459f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d260b1affbb6def33eb52627c41877167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8435e1b441a6ec91d46c84ccb0fdf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bb803e52e7c217d0bd1d627a4d7d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed82b9ce105820afa7219ecee74d61f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7700c6c717fd0417f0cf9016c11badf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae5af93149bfa20fb2899f18f078e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed900bacadb7277bf04fcce5a602ff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f84ee94e654769076b2254d34a7b1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a56493651f03fdf922b2c9fef5cac775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6a0958cd5d2e35e315f1db91eca4876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450c973b32b68e994edff0025aa5eb177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03fa02e63440892cd4aaeef76350b378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51602386492bfee21695d74169e671b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2622e19d1006a45cd002bbbe5fc521e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7960f9ec1541d9bf7a6de1fe031f82a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe9ad132203712b4346305b23f597a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b83e94714cf9fc1b93d0aa494c73083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6eeebd51cf9d1661435bcf35a7af0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1140a60bd15dd8626ab9d173a9095b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03050138fbad7492e51faeb39556c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24e1f4b916c48de99c010fb230a62c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23128234578af4d4370cbe384f896b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d561334d2b02e73251f8f095e8bee389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66358d8ba9db97ea6fb4c9b0121dc5790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0181124113aa0ca57674c2ec4b4941ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fe7b90f9828a5576b6b505ab5fbc192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08be7ecb78409a5399da2101f37098b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d903f9c55cac4ed6ea89513e7999efbb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384b9123d5f8378b45d47455af1371795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd48f68d225d17485c259e7479350396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df81cf08018b5db4076dfd1498873297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9056ad31b0450103902b27479c0d7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6b3fd4e8e3228f39e1c8bd375e03a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d838c8704c645b509a1254c612dcdba3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ca697228d3de5f7f33d47562959af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08534f8d315f9186642b3cc5db5b63a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e195111df6830a7d961a6e55e1b0d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298e77063a6c7d9f576fd32700b173b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc793316728bb0cbde145a9257cfa4cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d823603a647b170db608ae143e9f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305a9bfad82d72adbacdec617a74359107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22648c44524cdbbcdab828bc6eb22093108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e41fe1d77b241631a7d5580d8fb10109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414e22d268d7f08b493b10427defea8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2095c5952f4531c09bd86dfed977d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e55c8edecf12a07ee596aea05f0aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3ac0745ac4d2406301ba974450fa8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fb249bf39d11a714d597561d2ab71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29aa38fb0c6b5f858a425ab04705b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eae6094d663c16223379870bb28e2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73cce3862865780fae9417556ed845117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2cddbf33b083d7225a743c432084c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa0b9c4bffc70562a66658e7735d36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c2440f94a9beef461f3a50ad40ad7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacc6ebaecd07e014c5e80218e0f20d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c22b63899bfee8f704d8a160a442f7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c3d42eed26d1cb3631023f00a79aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edea51223c4cbfde45ba6989e05fd8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea548b32e7a8a584a70279ef09def04f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5decafd0998ee48ef1c93011aa1a73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b74c3ec52116e509ec6ba07f6e6bae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8054061e22381030c47e20031b3cebc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cf1128b03398519d256a557995495129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7221bba1a866fc35a2ac16135e60f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a945204f96d071b8d27744060cdd59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b2066e5a10670c0c58912342488412132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4339249184315ca1adb1e48b9b2e9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5399288a5d6487177d7e8c2817fa34e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435591920c98d33e364565745d8bf4f6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94e55d334ad6e494c6972802a9bedf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ccedb996445a021f85a47ccc72ef1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784726fc9dfe1b5b6f21135854d13019138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aff1c4130c1f3ed6c4c8df43b98d3a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19cbaaf0d1267e6c3ec59ceba37466140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46539a2f06d940a1c838e730ed43fa5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542511c79d9cf826738c368800f0b6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aabf8e422fcef4037436fafda44d9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4edd2b54d5e3d7b740a1f9e19daae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f07f91024a281a762e66e11ef15a4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0013be95040760c2a4340c9218a82c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8ff2b7930d640f0aaf278338b51ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a16568b2858ac4688ee52597b14ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaef9974efd408937568f06f254db74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172a67a805b553e839113015ccc2383150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea9856c1d02522330c19c949927d8d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf6ba58e3ddd118bebdddcc79730f6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604db8ee5111dd952933328717ffb54153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372ef29325940640502b59aa564d1d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f5ee4d969b1e0c378e4d6fecbb586155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c154db10f6a2cdad2e6c45d074f4e48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3981c472b3da90417cd7bdb48cb7a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38e5e728e65dcbb4f49c2720f8c6e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88196ddbf522a46b4ee162b4932f0afd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d154d1cd37b1f0f573944c8d511cf0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677deb293e72ef10410905dadddb681b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88030df00d7ff08106aaee2b08dcdcb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26abf6c18412e24a37d90d9d7c8389163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91feed3ff622707e8d6237298f400e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452a451dfeac10bab6ceff116eaa9cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf48f04d96e26533d51789a70caa9e9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2f509afe234e6116a59dc52dcb35b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573c5b614c1f35d10f62b18e2a6ddd6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f27a41ff02d8dbf666670057d7a8b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec98d920c01e41b1317087e811f34b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f046e75f8a6adb1b101254993e531a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf47aa6cd1f59deb9d81048940c3a82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07e1338767c2031030e5e21528e689173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165eb8c1186f9fa7c079deaa406cbfc0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748e1134de848c8e91c60fcca8cd5c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfe666d6b1bd085a448b50460da45c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff309a3db9896ca2ff8fa8f743b82b17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b554745956277631e5e9387bc483f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453f68cc3d8c647f0d430b5e2ba8214179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff3c8bccd589d577e159e58afa0db69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02676584f05ad479a9d599bcb2239fd0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf3fe63918fca24be0191ec14253bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a180c4deb66c1f3b4141db0decc0b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f39bd42aec684b97d0598f2ec4a84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a1b6f7f044ef987cb8f70a68cea1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efda3a6f9073a3220ef316139b88147186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c77591509bee31f021e3fb0ee570a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120c2cd5ea097ac557f639d866568e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5adf4a0c906c10234e62fd4f06a6d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2b28a0117673ec7b0c9c2a7b3ca35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04d4047c24f60c67f657745b1465ea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020123f931288a927521efcd7156024192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ced2f48e98613fece8144c99cbc93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6742d527c4d4ac05ee65fa4ee27a519194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608b1f8a5ea4b22bd88cd2afb064f256195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546d3261a11f3c3d6293aa5243e9d06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273449dc0a26eb96158141f80090376197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8faed831b6bc45c032cdd50df79ea16198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41636a1fb915de31216c1af59926f5b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caec910cf5f6ae30b7d05750ae3123a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241c23e36f8f08ef2cc29e407b53290201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1213beac23991c3f7ab70c05eada2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce83fc928683d5b9c5f288c43d3301203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aacc13791c58c197315f2a0ffcc4de204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b36ede29d97e6cc2e3da236e524588205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f0d0c4c558cfaf65f03881b03caa1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd669e0adc44780fb791cdd75d4c53d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92337ebae7a0b29e4d54bd8fea780bb0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3c276ddbb85c303f7e27d62c30cab209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7e35791f11e780610ea3578eb2f61210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97402a00ffff275adc0cb23b6db1358211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496f28bdfcc99adc01761420306b327212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b057a080528c141636f073d66429c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f83e3f3bafcbb8ccbfe8ac0248d0d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561110cb125f96e3b4dd884c7a8f9fbf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c96317d65c40f6e12abeb69324f59f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b797e4de0fa6db5837400cbc2a1005217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606544756e182d5f7d8629cd9cdb76a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7f78a6a6686183ce3a9c5d0d8debb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa48d398ff065767d0258ff1a759dc3f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6194cd150c486fb31d81cb166ed7151221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8fa7a6a29433875239ce8ed3d095f4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34e6764e65b049f0312b345ce1a6a8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd856b476a87d47ca5ea7ac2ac90d77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d87a50e05109a1d031d81e7bb3b5e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c2ac25b23c78875d95e13ca8bb05f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c328a52ffaa9351a4a84c110fc6c65227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b0c85acc62efc81e08a663c8eb963228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777f15cfe55cfe5aa299b5736b99c86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427b021189c92959748f2e67a66bbab0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41377ea0f56b6801be46538c986cf1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cca7a869d9ade1224874fb70e3384232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f720ecbe076dba200327963ff4c8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bda082aa154e13a566a456c979b688234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619efe37d6b2224d4cc770e8e70bc18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a704702ab2a22b72e864ef6acb33e01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620072a1aec472e25e26c9707582658237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc01c9357edbb8d50a1a27ee518945e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea7d3b5e02fad5b1ff96a9a3653119239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f15dd3cf4abd34c55514c8b697688a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92f67a61340a2b73ecc9914bc08880241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df7c1a19cc4b5a38f30a90e53ee0d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166599b1e20a734f6f3501ccce78ad52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e167795a8eddf375810cb9803018c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb81f5280a9394cd4818b61a9b1546245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fbc070062be5b1b836d6d531866fe4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a03d5d59539ac1fa0bfbc88c17d079247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2502e86c666c5af22b89a7a9415e9a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63288124f564b55ac4d57122f76be5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49e050393c73388ad8b784ce76f17d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae36e8697d033c57f89b7543ce7b214251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59a803999e8ccef093e4ac387513d5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0907237849b6f6e3a580ac21ba56c21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af140e982efd2f49ee94137bc3c5e5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953419207ee33822f394215ca063721255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fdd2c171597b298994c7bd4e2d758256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104d0279978fdb541a1ddfba7b8d278257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3744f018db7fe1f30fc7ccb0ed2de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a046796029bee8b8db738993ed2bf5b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d116f05c22db17cfa626cbd959176260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171de0187a84b4d652e59e0605007f0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a725e2282ddb20bc0e6c355d541b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37ad95c0914e2e6be5c84a8dc17c2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c535e617b4c911126e31cd4085d9017264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09997ec3d5ceab0b202cfbdbc33131f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab683aeff26ff6d8c4f8f649e86065fa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6e1d2901822b69367cc2afabb9abf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1373f6916eb23a7be8f98c08ee22a20268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99641b716d9fab1b018642c501ddefb4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb086ce159930519cb802f6edac3009270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ecfc866c4bbc302bcd98eca801a500271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1ab452c68df8d9e2a7a2468616898a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498433006b441328c7f4231568cd0c2e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f9a1da3d2a191153d437d210d2503274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78136e794746e0a0edc2a8b01ebfcf6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9fae9d98da714e839880bbf1d73c3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d48d3ba06f6ccb0c75bae87034dbd9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c2c170b2a8ff47f8bcb09323dd7f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62896d439b269ccac04117dc63e02f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e1ec183ee9807cc95e65f586a0ca7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774c8e4134457b9b1de41413ad541e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047387e53db33fd6040f5b98f9891c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2906d1356028f962675bc391b06c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d49080d20d976c023e95e71e711e68284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1842bf4ecf3214dfad007f30a160c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b5ba67052ae24f40335fa129ddeee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb81487e424a9e0884b1b9b718241b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e467544e262470b650b8113b95330288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051493b786f262ade0e2b4e15c7ec95289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fb497fe167bd31c2653dbcd88e958290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7223de73640ef600dfcb735fffc196291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7644b923c2ecea4f5856c8e8da543292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf292ffaaac27590b53e7850fa5d8b64293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86794a7a45616551fde7c47a5dff38f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf620415f0b48b3f41b41c3e4853079295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51792d1f3d9f8ee66dee0b20bfc76861296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e60d7f27ac4775122da8dc5e1f5e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d13019eb8ca79f23975bf415c13a74298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dae66c565db503176f60969207e9c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce239850cfe0abc76fefc63d6dbfb3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8756e5fdb49a4014cd090800932cae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08509ce5ea03bc3f9594c9bd0ed842ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ecc34ce7d3fd4a8658a5ca03c48a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2f5217c57fd0c9d1c9a7e2a4f07a5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aea7f18eb4e269ca29257ac293e96a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f682bfb7d8798e7c5d65ea2f797e8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981b87d53b9654f1e42538dffc991d9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eace1bef00f1e99ec70d7919d2ba809308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d540afceaf5c5b31711c849b0fede309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942a127f6ec98d8bad0561cbedc6371310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d32d0e89dc0a97f6a04a5f16b7220311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89a3becccd831c95e441f6605f954d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a0ca2b89263aca7e9138709abc760313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58e56082805801b84aa3ab20f954f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4c73093e5db41f3c7e7eec061e730315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f145124738346bb66561e7cceb2bb8d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ded6468e37717a5c6c0fac784d9961317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d919417c34b0ee03cfe4824fe9be6e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ede96f86c17da19840fdbd5675408319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fc185461037e8624300100660e656320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e90e8d7ea7d9557d6ea8cd57e2422321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba98e51436d69d396bb6404cab08595322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3867da84e701782163ece769053ba2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1626d4cda9864ab0a3df6fbc836ace324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be34c2d7bd488e63a705c9ed94d3a4c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba0a6ab66a4f3092520d30a7be7af9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757e1b486a3dac0095e4618d69fe059327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f6b67023255819c7c47dea798d5a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964b8ffea0151bbdada522ac6e4d3d2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287a6f989d8bb570bcd41e77ac878bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b927326f6cedfea7afe36c9ef4e52c26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243ed31cb039860bfeeca0035b154c6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e48f8b59b56773fbd92f6ad75b812c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ac53a922ee7daecb0587811d5150c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c072bdcebb887c0e72a7aa625de26a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5214a32334b770df9bb72886bc3eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240838dc7a89a6fb8b14b106a9c0668337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaeef22567853f2a68670e34916db2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159e15a6826d4e1e102dd1e95cb81c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6910c0792500b9b7bb81e60727541340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1571b67b4871f69f20e92e53bbd83341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a07fd18104aab2e03d2ff088eb2cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8f059f1d4fc0d5a3da25327189888343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc586224d4064bab53ef8b42ae7f161344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619c7e582ba10bf55e5b587c5adeadd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bb208feaee206d2c70996d21c4fa9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61d97fde27ea5162293e41c4e871a7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50a4e07f87cf3708a284d2d957e20d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ad6782a94f5b44cf93aff51f7403b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db1d655543b0c5eeac952dbcc548d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9d54a152c9ffdade77fbb9f03fb26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602bc219df137329a815f834c6d351a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d6ba3e89a14d6603c6bf50e7b6b50353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bddb3deb0e5043cf3df2f65c7bd7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df418132c286da884da3c4cc2ec0023355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006fef10ccbec7072e9e09da04ab119356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbb91175d5e51c6ac1be3936d25f30357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0356c8cd905d6760e5b027f3b9326358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77e95410789d87b688cfa379b32d7f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6fa6f2ce6e1ae8ad3c53a6d9a83ae9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270f698aebafcac0394efe7fb9f58ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2b75b6ada3a9a27cd85459fbbafd5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b54048a73fea0db970cc682d20410363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e5c56d47fe4e670b4f82c61e51e1d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14107ad307102cbdf69d13eaad10cbc9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d2e7511bd21ec45e79a6cf26bab27366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1658833b5d6977b82a8247dfe4cba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2903b1070c66d2cfcb331f9a5f058368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec4d819f3a214ea735ccf6a10034a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7960246cc4c3ee0c97f107584eaff18370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802f4caebb497f59b05eaf39b3cd714371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff87013ae861d596003734d815e0bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218b020c1de7dc035a30388be8d7043373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28eafaebefab6567d99bae5ac05932374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5a428d78627cc465dd7421c630ca9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9264065ab5d3fea5cb4326ebb536c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f4258265a07cee743854afe0062c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4912df8beb3f9f76e3c4816f5943564378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a5c5003ea72ec30f1958729713326379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b5215c7993bb9df8263bfa8c776c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cacb82de029aa394a1db8289755e71381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1ecf2361808c930a4f1ab0376ef93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85650e73f17c9f83bcbec5cb3450934d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e64d8831fe8459747ade39ec750370384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e4c6a643a7edba8c09bf513239ebb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209a6b7242b2c955a2645d8a844820e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6b79b46f720fc826054c01137ba3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f6d2df4a8752c1aba2fd048b10bb8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f1be98662fff288a49293c17ec9fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457082631d547fce800a2c1d3d667cab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fe9feeacbf6c27e01963816dfaf40391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8530f27dc475a5521562af76c0aa2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfa3d9d5edefae5bb93e6b0db956cd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460092e81d55c072174add38cd8089a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926f0dfe11d8846857e43c9c347cbc9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c73413ee5417a139d0406298c3245d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c689396ba6601fbd547b9b75fcd33397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714a9ffe4b1fbf191520ddb74838164398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac56eb6eef1b0db088d0a61e81c5e2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402d23ad7b2c2ec510fe6f061cef438400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80af83b11446eb4fd679a53e8941be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c75dcd12765f47402fa34b5918c0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9caab64e6f701967bf6cd1e7aaf91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156cbd20e1f8ef0d5b4d23156ea5244404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17a4533be96cdf04e7cd8b3a21f8e2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10947375f5e935b05764681242f56877406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884df2b4a6ecefd2b97b04ddde1f1d26407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12fa6948daffd8ba1ea87e8c4ca766408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a275efd7c65aa5cf423bb00a9eb256e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82802cc11e057faa38543a0ea24410410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a57bb71c1b7eb355973fc36e9359ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb244f3d0f866fa3322e3e0900cc0b4f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2126358262fad41d469cb277aff7a0b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1afe81b6f518de02b46dc1868c295c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1345695447e7498432fe9b7a6a1aa9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539ea54adcb2146e092f18aa26ed6ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42341135cb30d076ab466ca89654fb68417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f4c6b5fac9580c85a608336779404418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fba5e7e6e3280c29385e49a1c3af5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ab8d9ed860053318457ceae36ed8d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c2142d434be2c29425f7506eb76c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b56bb67342e1398b5b773a671ca56422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87b41fbdb5de5ae04452800c708340423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229ab6dd90e21d08922feb3cf9c6fd0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb74816e292163ea197953295f49ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9cc87fa8b8c1b2960950ca3ed0e582426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa312cb8ea193511b784ab6bc669099427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d837f341ec416bc84af87b30488611428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bed21481f1fe70e706fd7d38d2aaef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4868477f382a343f290482984c2776b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5682cfbadde433ec54dba6cc7737915431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a5405d826ca8300128d920c591d92432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44d1d8692cd66b67b07335881ec66fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4e91cf998e02167a3a45ebca4c96c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514e6ce68c4e766b76edba0d15abf2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6536b40af6ac6d158531ae8ed64ac9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d4d5915ef47ec58b95c14a7cbe625437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e01627b231564355c63024d4b17c49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f2ea13b2e820c5817f420dcf744dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ea5051bdb37fdb7b550797ba2b00d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddd2d53c1cd0b4e944d84b726d49e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e0e7680c823773a83eb3222f1afcd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7da03462a226483233b4d9362b8295443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b5562dd6292ac97882fca88007c5d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b493cecc360ad661a45c98a257e80a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f772d793a7cb214a3b4723e1a23530d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886a649a68ff30cd623e989d813a7e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6544f61c8e98be4ee4f656a0d69f4e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e20ed7d4216aca49e4eafc6fd8b5ff5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc99dc115df1d880e1a01e3e0084e29450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ed97d9f64878c299d29d5d3a71a61451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978176be2725720db1a978eb3b36557b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae02423cde6032297806a08dc94896c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c346ef6f8943920e7ea65a96b77f4c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c598c4e82bfb97bb0adc7e859a15f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e0ed64090cfe30aecfc22cc6861ec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90e1090035d8f419cabc7d91c50de8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902eff2b5d162532c46dfed582293619458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f37d4c449468b20c3ce2a3174f4c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fd9e5d7d68fb68caa2d04fc02f5d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c0aefe810d85e7176eca000336888461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878944a0ab9ae66893a45fb8092aa9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7dfd8c61ee4b5dafab0b8ee991c3f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330e57bdf8f8f19fcf59950b799f5b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32b94716f52bbf8c5eef141a52436f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd578489bb65b9ce9f8fa33652c25b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecc9165e370c2ed65893ec88941a94467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3aaa223a1c1477b449e6abfab110bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241af18cc03c70a1bf68384c6eaf66ac469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffcd3284b3d3fe2b62e6be7dfddb63470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d34d200bd0e4d6863d61acba877cc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff28242de11a7e99a687d2e9df5fd4c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9bc86a7e79622c6d858b4974912c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed862831aada0a8c00d5d5b16a8653e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828aed6393740ce2bfd09941f70127cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758aa9537d045e73f53fb364b6c8d486476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b620986cd773a3b2e3e3fa8ae477fcb2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f8961b29853b26500e72fb0e04b33478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691d1c98131b3cfbcd32eb1bbfaacc7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7a6caa00db8e54f6d798eba84b0da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3f9f2f1239e95a715057636aeb18e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad235cae2b9a1d1bc012b433755519482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db268b01efd47c34682223d9101935483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f11b82ff6d517dc2e1fc7d7fe6f1d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce5995a83853956eabbd811959b0c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdf56ca186daeb5d4e133326beb2c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0d365c53cc1b2bbb096e642ebc8a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece1744d30c7d7c9ba8f458a6b167f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6e7a5f8303270dcf33f717a90fef5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681af72340e58d3b27af5ac7392d574b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9d07caba05d05c9e171fa76ce5caf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b357043ad41a148fabcc8aa1504a78492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d135d08368ae7f05db04315ee1bc70b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88df0f8142b22916159a429bed96de04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77e91053d7ae3ab7330f2ba423de9a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080649c439e08ba1f6afa062d686dae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef259811e50e633c47520ad118b7e7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2706f6c7c2f4d012c0352f8ea2fe6c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb0f60ec74e29b07b2cc1645c63aa4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2cc97784f9a92d82546fe4cf87973500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fac2878cf2492b268b2a4622a5787e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8400bc8b28c936d0e9e9e11de39325502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d9376c228e8f28521976b6e9cbd3d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8f37ee088fc2316c9a57464b13f06504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9421bc56c210b6b613d7827be91b96a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c379b5f142429a569c661a2709b74506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7753e5056cff494948cc34ac0c4dc7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61dd7b983fef699eddf5aefcccb57b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e356d2aa187da803fb73cb8d59cea81509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902e938083dc11bd42bc556e70ccaa5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f56b3c6b3ebbefc7a39b3d06779949511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734829681c137c0b771b2845067f414512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a5fa6f9a42da06ec1998f35a77267513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c9131b24cbec51ef5194f9100d7f0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2113943218af3a96b90a0aa1faaee9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5795f16e8483a68e14c8500ef0f41516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afd94ec747eb60094959aeffa92f90517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa983fd2ce500f35e5d9fbc8a5849f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3298785e30301336e1a7a3383b13494519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc7b2abd1c1067ea94cb97f6c85e61520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19887214a7b700132290f63b3865dea4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1bd4a94dff2a1484ef6f602af65cf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3271c341fb55cbaea677ec56d89106f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f8d4ecd1d528ed2d5bfa5440fb825524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8d41b513ec230c055f5a4a3362403525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c715d4ba7e74833dac663754a69349f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e9ee0e424608d60d2c0abb8d5c6c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03646e34d330474f95716fbd0fe1383e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e4bced4d702f0830873abbb915a3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c5b3a66b8976e1551a02129dfce53530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd2b2eea34cc0ccc45113acd53e5e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf7af79a09069c919bd6e65f0c1348532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af2451973c771c34a74b77aa4f5328533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcee063ecc0f31bcee1c5aa8cfc4dfe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a825248f5e840ad5218ee08705f18535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267026b0dda03c960e1cca8ed0c0ba0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f7e4c28b8ed685ba6d172e3b4f332537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b95e7c6cab23ef7ce26b06f200f10538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8f1fbd6ab3c94c4bfaeb6ec7a7c77539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bb7146aeb9494d57bf9ed2205abca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2d54231a441cba875ede1dea49164541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb93285210a69bcb0b0bedb8e2c45f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c12e7215f604671f530d8197f11af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f68ddfca4c02e05d1e0cb358717706544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea0f656cc70b338496d186d37a9ad39545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703cb19c2162ff1e082a3d8cbefabb7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd14f0a70b55b97f94056ef9370d39547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f637264185890c8a935f63b1b65b6a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202a08b84a8e9c2bd7ec749969cc3ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986bc7e2097e9fb54e13e53822e4312550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b2def736725120495f994e7855d2b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de95c8858683ad951caecc4adf5133e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981a6a5eeb9e8880266d246bdac7e8a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec7c1e8d158b03e86b0915335b5021554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2a07d04cc2456d6dd21f30dc99819555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdc07078c8044e040bca901fa947fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3d61cb67e526e4ebf86a28ee7cfb2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485aaef649d9cd49c77ec3a4600a6b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2e44879fe43542140b62dc3472a6d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea4cbf4116e7787c564b43d267fe19560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c0aec9e3c3e58fe21a814d6a8adee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b97635b0e509287900943640e9ed4d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee91f2f5e9e8ee64eb87f9ed8df69c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bad4c54562fc745c6102f233b5b13564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006090b7c510c457969f50393cfa8de0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c17a2f88729af105183430db309c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0713ccf6db4dcb116dbe5261f0b2a75567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0e263b20ab1ab8687ac3d229f1770568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0323d0ea02469648f44d112bf45ed0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174666984c1d6bc1e9f533a913fde82a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c031ecbe41aaaa78b94d0a0c6775349571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1821597ae3b9c3e45d1c14569ebdfb4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389999cbdf780a41b316135bd908f58573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe417f0c1dc3a01437fa8ba0a75a2a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538043711aab7d65955d2f882033dfd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418d731455729397c46385f9b3d64fa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd60cd62a6db2b578e0391744e48fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f63d602c346a1e3a65288a74c94875578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc6452bbfad5911018660b7290e5c2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1853b0209d1346e0aa0ba188580f32e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c7a60dfece41ddabc5ae01b79562e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce4eeb4e9df48267ebb258eef410296582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb9c18c09da9a61a717172ad7ef3f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d123fc7465393ecb2efff68167a80573584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e473f6ba39f10d1cb2b8e6f52a537585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac44dbb271c8ce185636daa2c7831d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d31b64dcedf007ca212035ef69a0f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406efebe96d886e27dfc963c35771e1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d52a52dd121ed6155f5b4373481767589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b5b33f1c247acaa190eba2ed1d716d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011884481ef73939091c28f31519e8d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4a5fb3783435f0774e4733fcdc7a1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fc3b9b96ddacee75c85002e5fb019593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb57a54379c8a2b0ceadc99f6353d8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df281a481df40a97914286c87ef2687595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb503c2729d3aeade7370e2acf18ad596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e8757fa737e2f4653c09e0643ece3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10af0b528e2273a8191d10f9ea8cc0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2483a0c8e2f2dc381fa5bb0db10536599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7eb2333f14a58e3cb8a9d8779b6799600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3e808a3d35f408a3b284c4fa81fbb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3425775a867302c933eb4c00c6292f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c138713f436d861a1fb5193d1436a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0183ddc36df8cb7d544440590743ab2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37354ee71a5ea895e2a46a3c7e5ae59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a2b76ce23cc0a2a40cff066ca83b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081745901a667bd84f4217749784651607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65740b609f3e2e89c445b853da6be5fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750be72f226f45ac1ab3bcb926abde6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef055596c854a4f5032277580acb49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c089c7c71cb234ad01f7fa0586252c9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbf8cabe3d447e0013904c62603033612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2a4f81d0b638098dae1f0330f2a56613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597090e1c76d23cb4758a61b2e560e82614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f72dec19ce41f6d0a52c043ae17c9d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597777d530486da7f078749419a9ad2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e547fc2c0fa0c32d82554a75ad166738617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00fdef6337b170077a6cd52c7884031618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427f3a3de25cb8e698d8f4c272182e7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392ac5d8619850520045cab032f0713620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68bcc7c6edaed0eeee130cb3cc3789621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94075ecab4bd1a3448e520bd16d7ad02622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e8b0cf9cdc2f3cb9b1dce1ad53149623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694b3eb24ea58831c415bdb23025d0d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5227dbdbea49baca53cbe9d2831524625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3414354ec0a0857877798f223282d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39585e5cf487604e65ac5e53764d6d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bdce3f4346e8438e69ee096d38445a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8f5d38f3215994a5d89fd8108104d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cf62efc843b31616c4cdc8ed2d3a2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20896b7ff9ef04635a771493e9ba5341631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cc2d5efde06d2b92ebf5ba937413d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad1b3e110a0e370a4b50ee42c75491633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e49b8ccb3a7a185e474f63cb501af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7108661452172c0b801154e1f24742635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1e29a39c65a8c14b40a321a04f2fc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47690c9c2b9cca527fd59e874521d0a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174eae02f09d1df96e011b2e81cfd96638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaabefa4e5d688a651a6edacceaf13e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12cf4bd663c0c80cc4562d5497e5dc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62dd835194252faf3487a7b62c1b93641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3332c0539fb38471e537855ec6eef58a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e306f829bddf99f8c4bb6021f12709643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378405f09614454509de74e3ecea0d9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da837fe5224e409cff5995c5b09aa1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7262a11422f1744123a760486bdbb6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444cd1e019fb5b54abab6597617e745647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc129c94e91153d26435722be9a5dcc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770368578f324dae5ecb0d9ab658b19649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52e183f7cef87b97b09ca44d7624cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92868e7b7481ba786cd1deedd6612bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab6f3fc2b11ec7570540960732b141652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bb80770c756962c71a3a4c073978a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037869f8e77d84d1f3365cc91e7b4b9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701b39d0da7d8d288fef364faa294ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de83aa531f0964d51b9ff0c0bee171656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9da64bc823eae59156a68f6f50aa2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ba8b6b1c3107a47156927cad3c57b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45241bb6ab7ec95d473befb8388213659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145d4b6c96c04d7f3e3efea2a6abf5a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02078b9e57381501e7eab0e4cceaee93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b298447b76a5f463ff13e72158e86662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f952d19a582a08953012a4fde1135663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc6a3a23b6dda69e44b9245135b8516664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33951c2765750e50b3b66b042bb7db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb208402985efcd5b5077e90e5f0dea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a97f4b07c7a010eb1f0ad2b470cdb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87381406f070fe73b5753c7fb70fb8b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535389d2feecfb653d5b4da8df9290fe669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de5dc3686bf969826f74ea5e5c32e8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93215c54189dab27e720c500a551860671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9aab93b54c8e23de9056780af8d4a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff187b88d14b3f8ce8396de5b5f8d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8901a77a6e1471c77f7e59e60d7cb0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c4b2b8c8d774306ae89a03984cda1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5d0b4fdc96a29cf002b38180d6f02676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5960e3de1eb2ceee7cbd8ead908d13677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7539b02c3b5698e5071a8b9bc0fde678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9311678bdca2e205183c0a0ef60c05679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7b01fde5cbce0af52aedd08a7ff3b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7c5182642a765235f5dc751684a96681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ddcd0191e15419bc9fbab225aa4524682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f2914c380bc08bf88efbc16831072683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a748d5079adc47a76e68bcb8f5e0322684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22979a367c312dca07ae0ac5f62e8302685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e4d402e950b6ab612d85934727746686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17242c80367e1c2816a5584a53e309687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79204e4a6ed7dd0af8ae18cbcbfa4153688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf137dcb1348d698c9d04a7139bc93689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51340d3cac65b2882126cd0c9933abd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddd8af5bd89dce91bb97b0ec0e0349691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee50a731d3c9cb243aad4ee75a9a3b9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2964834adecb91896b1d0a3d5ae187693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68885829505d8d033a759cd4a1637a76694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5986445c24c1fd928b4633f11677fb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f291b1c6a2d6add782f5c592a2e84696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72f6f6c6061f8c3e452fee93ebe7e0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6fe54852db82300370b3670eee1474698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a258c817566ecc32fddb160e0ffc9ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdc54a92bc8028a230c84c95b324b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efe874c6663283d735db2a5e6d0931701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cab0cab409f05a726117530ff5f00702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed82ce16d84158ef1bc3fae751dcd6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d2b9bfdf1a96169cfdb3787308392704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e6b5d20a7c31fcaa99c96eff86ab6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619e70aa9694bf56f25051e300046e4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb597021b74d8110cb78ec274f14b89707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4618e327048bfab1ab23e9bcd53c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d4441fd720ca335fec12a358894f0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913bad2d69e58325d19efd8a7e4456f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248c4c135f0667f678c5d06696613f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61939be85db1c7c0ab59ae86e037df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89993f5243959572748531e04bcb19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f69e4de75a631d5930994242a3571b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b236738089c09af3ed6ca43c2e25646715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a374bb847908b3dd558ea66bde049716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab56ea51caf9be2cd0e1ef9d4781e1d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3a865c2115e915aeb84c9a3bf722c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097d3dc6049d4c746cf20f838495bb2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c653f5df342052bae4ef9d9c180ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72ad616490c6007f7d3c89b02cd486721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9099fa527efa8ce042d871bb7800c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb394fbfa4c2eeb72f34ec3a7340f97723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423dd09d6fd0acece17993c399071db724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ea38d986d97ce8bbe149256bcb785725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f45aa643f46a9d09fdb67bd484e48726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db501bd2f615e09a4215651264f8ae8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c009bf1eb2dc8ff0cc2c3224f99d307728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19575f83a5535e445671456c9b62b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e70253d07805dd7d1f7769b8b3dd6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f936d98a4f45e7ca957749332db18731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8eb74059a7b6a98b808cd0d7ede5c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97670ce37a353e4b6621692627ade59d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98829adf3287d1410b4abac16298ecb7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173577fd05a116f7294342e23cc57ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499859b29c7e49cdeabb11e76b1e03e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4e4a7f5240a914c1ca2d89c555065737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a6b47abab5d56a822b30d28b2d5a7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddf9774cdb2426bbaa6e071c1d889e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad713a81d7a5ecbdc3a5890378b955d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3797c0e384befaae1905a5e0dd7c77741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648088bc66407c102a3b8aef688ffee742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedaf4b9eab5103eb014b91de56048bd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d450b93eea3b600125337647acc466744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b04f0490c85b920a20711b51971ff2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a0b9f3381515f9206659465d2df62746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c146ea444fdb94adf6f6996c3059f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45fb0dfacb409d0fbec71e792b55918748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69583abcba770f521b5930c41b793875749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0195aa952790ad36ae7b64fd84f31c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95b5417d2c384447302f8d8e328ef5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016bcbb3c1fdfd0479e2cbc947863e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecca08bfe445468162f1488ac45c0c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e599eeea8442060218e69789420dfa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c75e07a86d33c3c03b3485415f9bf0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb728a0defa6333a24c7b50b039386d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199111c09a7d5bfab1f324ecf30db0f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d5c6f65ba5e1a48bdd438430dc8ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f85e5babb9628519ef33954dcd049f759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ca99057aac5cd67436733976dfb25760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4948a2f8641fdeef506cee408e4afe761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388abef7b8662e335ef3c3ae52ff6bfe762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a673804244a2a376758adb93b02faa763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19996aa58d288d319fa9a2144574dd764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e6de2ed579143612e2f3d0fbd25cf765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c81caadca4952a84befc89469fcbc6766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d770a2785b3c32f847b0109d02e6a8767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdfe23c57c824edd082edfc10133ad768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8275b6db06dd66904bddae407d8ba94769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9878e3ec95b86e62cc3bc754f56921770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678e65670eef5e9b69c05a5ca8a572a771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c947557fed0659a4276dceef4cf1f3e772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a8e0ba7c549f8d93be8e0e5b1c950773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e3537cd9c451fd3c46418982c4b5a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac69e00aaf95b751dfd2eeaef9c543a775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d5e8fe793341b6687de640d79529d776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b419e12885c1c59d33ac423e21169777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec86ab0dc423f6b23cb0e117af11344778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d472d0b1d2e85357e644eb51ff3bd80779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea793ab058b59b100997aa4c033a8e1f780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad492883f1c48c84d87f233962b92b781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d2bcdd572a088587513b49760c8d5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d66968186afa8a5a82e6acd9bf8ce783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e636a56c4416ce9f9dafc4d4fab0795784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d449ce37d6250509e28badd701c318785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f75e70bdfe234954224b016650667786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fec3782bbb8169f08434a6fd85852c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee63ee125fd39f499289fd29a5d793788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b696ae75d69e7958558fb1c8166ab789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768cdba0b2305390211daa4c09c8e60790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16047f48ca31c9281833eefa835cb7791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77309ec52c89480f1f824f57c8afe1e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0897c80719106c8cea2ad90bf64baa0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a59e81c7f2acaf3b96e4d1e87057d5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd2d7b5ec3a9043936dd0d84cc7b16795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68184b14ac8fd1633059a05a6654989e796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3ebc3f441672fcd20abed00f2294b797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab020e18de1667d76aab2c46b3eeee798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf36c94bbf5575ba9eb09323b9c1a1799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ab8e3bed388f6f872d8bdc6cf6ba3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86d77e9e73ceeb2b9cb200dd976d4a801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2041ca3a7742ef6ffafb31c76e26007802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf88393b31ef8e5641bb3db625f63db803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123c19d968813b2c39fcb76e335d45a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad6bba8ef37e2a93e4845807f56959805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7192bfe699a7043e81d4ff1eff439806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80924024c62744c6327838766e902ea8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccf00b97b067134e30ee4da3882258808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91daa47d9bb7385eab083a402b1abca809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7dd6cdf20c423d4c7f1bbbae4200f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f50345de156c91e1ed5b33a1b661ca811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f7dce3b29e7251c8a2c55911a22ee812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2069eb363038e48a1d9748520623e5813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292661ffe58773cf27b5b603caf1db8e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60808904767c0339598218217a3572bd815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738d0d4388415eeb163b69bdbf765b5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba62d8b8eb718a110ab7515727040d9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62331d926ad48bcc33884729f3c8e172818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd476cb468b8dccfaeebcadcaaae68e3819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baad9d5d80392332c778d1578f69fb820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77786810c78fa6146b8055d2626ce34821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4c84d2f8be2c2d43f9b800d567c22822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b20b78109f19c3c0fa14c8d12bd2b823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9afa160e89eccc9411ace823dfe769824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed77e92a724fd02b4f6c8627f04b3d825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe7aa318bc03459c632b299894c398826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93c317974c4a9fbf5b7d99d4fe2b3f827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6f63c7afa518d24a2c609429e9ef2828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd02ed305538158a5b781fd0652238f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25831be2d8c320237ac4a4500ee9df830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0ea05c05793d0822e07fc09f70062831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26402ebc426840381ca3a83dfa79129d832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da71201d83448dc80e8b65e23a6a62833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4474407f3e7d3bb6b12996e1c6ae9d834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71dbf43adaa39af960023244fd00be835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a4eaa1b22d4a0a5691710be22e8c9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a3556fc6cffb754c92bd454e088bd837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc1a652918bc1323673fdadf9d3510838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109301dc509d28a1c130ce24b2568212839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b2f7bc683aa8c88c7f95853123553840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863d34c974db8b96fa54fbbd04c6d39841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2d183a9d5c3b7c10d014215b0abdc842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c24d5585bd9b67e94f9b149541c479843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fd72eaa88d76bc65cb4f53adf9923844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a7f3dcde9fd23c97a77665c5e06e2845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cb53c9ca7452251d7eb9be70b6cce846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab689b227605d8a08b733358b354c83e847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9c0fd1c4fc26c3098a324cee42b19848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4a6a6737119a661df8f3f230d99c2849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e042290d3a3bef4fa142e4ed9bd68a0850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258daff9c058235366790f08e3cf3b0851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff0240f3d13790a2c8cc16fa5c0b26852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9db9976d60caa7f96e189d800a94d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d12c47d540d9710c0382ac8ab95e2854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36640dd9a8b99688b55554373e6a9ce855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb8fdc768f3a281809bb0ca22a5f1f856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a55da188e0f0e59482fbc9ea46e0b6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a83c3a6eeacfa1647062b024db65c858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ee13031864f9a897fc8a7f19ec8da859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ae9856928926fcbe573b7cb91ffc1860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65924176c76b2f83693d1f71842d8546861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2415c2d019331d16f5f3ae7930b12b6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cad1fbf43626ecfda55fa5df22ad60863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84538f3f227cd73e3c419028157ada864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224eea49403e8cd3c88639233d595a23865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2281b6baa9541e374071b411ef74f53866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22da4a4709b6b9bf3555864496c3fd867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa70d71fd8cfd52285ea5d78639f96868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82f7f1272616f16d4b38bc33a9d65e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2362476e2a2ff0bf105afb3b3fce262870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9eb3e828067cf0cd300e5209f91e3871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48628c9eb84da6d175b98c754b7e74f6872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa53203dbe35129af851ac8220af8e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3ffd0c627fb27508fd20b9b029e80874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293266b0df5f75d78a024d0aee06f046875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93938ee0096f25bb557066bdecf9b5f9876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482629a28fdc72de998dfe509cb44430877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b4e8fb5beda8652ac5763b876e2ce878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe959102e402e5ad1ad7b4c269252c5879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ce8a1ed34654da6f404d85be6d89d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd13a80855e388e7bf548dbaf406a0881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fda2ca8544b720053532fb3e5ff57882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d027056c110d3e28e7083a74b9ee587c883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c3c345756c89f89248e583d9b86da884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960c0d42fc9b88dbad9a0de7077ab89885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e63f4c4a09187f7a6fa2d8fff38c8886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd369cfd2376a239dcf0aa305a3771887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70a88a011a2790947d7eb8d1353bfa888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faa7cbb182de5dd13d13b6a7961ac4889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227d81b4481b80389631e3613827c01890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395ca432f16547cdeea6cb60da0cfb9f891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d5a88337c73c7cb9c84fff7238802892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e70598a74caee147af13d8ca248c00893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98823dfe5513cb54f0c0e0dbb9f765d4894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c539cf7808ca18e56734b63fd07f144895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e920c8182d7449cbc378f8c0b3b95d896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5773c549d7eccbbc8d5e57f43d5b807897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305ee310563bd24380be80dfac4de56898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5a1e762622cf0c92cb11c0c59a817899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46eea13615e796ed8765417ad61f2c900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036818b16c63cde39028a3b6cd537ba901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff505c23f101b542cdf64ed5495b963902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2503d95f0ce5ec2d7389a90a979c13903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2724eb7e71072877bff0439c7c4f73904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8886a54c981350c89fe73774bec85fb905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd90a39616e3b781e442c1564ff1388906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b363dc82014b28c88ae0741b31577f4907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08bd1fbef9e99cb694b7a9bb3e9373908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cad3804833a428610f6fafcce665e3909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f671100ba23eac5a2554868a7cb185910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1cdf7e9ea2587e9f1b7057b51d9ca911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996413887f1eb0510fe4820b824a792912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367fbf0244701523f3ed60a7031f5689913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9fe0a039166fe896c3af86a83bd9a914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571ce31f67642462b160984c556b9e2915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42155405bb64ab71dd7bfc1514401b3f916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33899099c8fd973379fdbc46dca01542917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe41b791aa55e74c6332c3b33f16b36918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba577ea11c0d56981a1ab3b422aa6570919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef142a14137bdc7102f82e64ca7b82920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564f81208f66914653346d60268e93b921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded47f7ea7b61e091f8d904635ff942922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d746833c475f1d63e804786283b1d4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ee421f0c68bfadc25110012f4f38e924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd19906c57b6c990be92a1955b0b74925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f02c215f7cd8d83b22e3aac3a6d9d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe94462eb33497d3e37198f27a3a698927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84ee6d968c4a456aa129a3cb8e6580928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6fb9fec95eb302bd119b097d64adda929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767a2052cfbf0c336d31b0e63f9aa28930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3255c0184366b0bd5c367815c06caf931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdcfaa51d3c75b442c50918f20f95af932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67911eca3103e09d301c602e800fb238933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460c09481f514216701bdca3037141c934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140ed72509e13aec99ce107cd574dbe935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4330679b4d33d86dab7a735753261936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805517782f737ceee98b73fdb2965ce2937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ac4691b3e37af6bfaa5fc5dc83ef2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a0bc1c1af28f125f22fd833d339d9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32548080438acd7942426da95b0af8940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586381d29560874830b59d08ab97737941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba7536df0831c3380a2240737c76c7942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c267acda76e00a92c3bad003f9c0266943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab157fe5887dfd73210243d338998600944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92b5c8d33eb6daf8ca6a5fadbca7a3945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34567018a205a891da6701569b9c9ec9946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b870932024e435bcdae0cf63cb703da947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3262bffff1f7057d77a26f9dbb2ed97948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f77f37e62b7fa059a775d039e3024949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebf3cc44d2c7f4515991677144d2ac950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e9fff3d744959d9f3433c72363371951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24895ef8cf459eac7a1197906d226a1e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dedb016be1dcfad031068300f72ca953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cf3d6089b63b3ad4c6e6ba6128d4f954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d89c56ea2d7d2dfc71391fd453d2e955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0ac4ab8b25b141141530565d3c4a7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e6561bf3404a2c1c443add8054364957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004ecb6d7706cef7a07f4b0696b2a35958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4898b054bfa952252e570c1aa67c962959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790986fba9fbace51482375ae616409f960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a149f607dc212723faaea41e70370a961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3949bbe686afd016f3f115d043ed5962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773ef75fbdb5dbffd6adb7a6b861752963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73b986fcbe8bc2e37f4461f55629f5964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b230b6956e3bd23941e32ba9ebbd6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438dea7caa6020fe9db552e960b40b7966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80605d5ebe307cfe213012963b1d2e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fc9a70e004f1675cd4274b1e2f647968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c815ce0e9ce8a9b168c3b05687c675969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9d021857348712707ce65234a3e4a970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5635959bc4cd7f872a88a2399c181d971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e1113ffbabca59f92366d3b07840c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84968c0791a1fd57ec137fb017dbf87973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e323d2dfa21e150d3079c6d748bef974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bf4176adb54ef36a68e68b862a138975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf2923a298ad8e98578cea4101064c976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3d41ac980eb7b0836238fcd9ca395977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>