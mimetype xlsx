--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363442d12bf047bb7d292f2c34aa7871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad0e1011a2b8b17aa1733044fddc4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacecab7995c8d66ddb4ce16282b1e13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ee3b6aefe1d1e8f3452d5b84ca84f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2666f8396c932b76cd5996ba57030665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d43b128ddbd2f8c60dc3e02dd590a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0af742770a29efeb434f7f96b19837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f3bd3b31567cafc60de282f64dbb08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d96e1071e8bb6e17e39cbb8b6fcb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fd8c64f047aedad6088848fe6abb110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb359d4cad0b9bfd5e7642b759b3fe711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bdef2e896e116e13fece2824ebf12012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33611863e24f3a7b2d433d3039270c5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f020ec7c357a785685595f37e474b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e440fbfcf96b2cc9594061a9ec5d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e26f83dd49630c1aa72dd2825a87ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de3272f408d1732892e5b9805e0d2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaf3ebca19e56320533d0021444f8b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095e3a507282a2e5443dba42a4889fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02476f62620c81796e56e2a274d6991e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37314b4da87558485dc67a6f8fa04a7d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f9076745e0813b2c48588a7e2690322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b10a6c2cbfe93bd27eb17842ee76f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf02e161879d512b1de29c1021090624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc35f645d7227b9e4767b4e4b1ee0825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db239f57ffadbe5fd425a8932ef907cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de284f83a9a683c3bde4fc1e4d06b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f810826a6250d712d42fe67df7d6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a955e36cf01fccae3a8fff4b2048db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be7c4fe7ff775947772dc2628e016230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558a790c732e77e8560643b6b29c18631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bf5065ea8a8640289e8f6c03b99c932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be69ccdd6c3eff3c7c354d9b79093be33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e814e3133b1508ecac5b28ab7765a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca15719e8d5eb2dc5ac4f0281f1ae8a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911babec37b94d95108f6c59adf51a6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d07e3e67bd9a0bf59519262889da0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3e867a82725f3ac2906cf459351d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7bb4a40a4acd103f6c808f299e39d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df93ad02c5d46b7c10829d0e33e60040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baaecb6c8f5766f335ffc670e1723b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30520eab3847faf6cb744445c040ca642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287bc20e8e209ea1b59fcd7d792623c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cdc4d934b40c2b4eb16018d9688ee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6763a563287be185d13b19259f3775c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aede2bcd76df44f7d368dbe365c7bb846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e587aed44051e2d60ed03bdb312cf9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a3c8150fe5d1eebce7fe8a14c957f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e3b119d322e978e30c38ee8469b0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfceb7291898fa74aa4d13dcd1f3b150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42abda03f762cfa5e5e219d1a7ac1b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48857bb2d7e7909066ce7fca2d8e988f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c73ebcb15767949c61a5d7e8a6a0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e1a6ec4ad527300d9789e05fcf65a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d1ca2381168e052df8e5092dbea3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ab7b18fc77b0b6f18c6a0a9ebb98e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07041d203003e5cdc3ac1f150a99c6a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac4b717b6e4359f4bd9b81a8aedbb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85988950b38e2f47b51f09fb135ea8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960adeaa348e24494f5f14610e4ac3360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d783f5b91570ce0ddc129e9670b7fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1498943af11fba0ad0401dbd0e82a4962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364b92c493e5e904e4df0d14e22362063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a4f4b0f09c911f88f6957856f795364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869bd860cbbad109e6af93be7bbc7b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02736720313da6129ce880b809a3301a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769c37d17c6deb48b897d7fe52336f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e863ad6f4113685fd9069380c5eb2ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381042fcbfc78fd889111a6588cbf9b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a09a0fe5bf5b4e9ff6671c10a5fee570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf368251efd7f56c51cecb3e70b4be71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c3b9301f41010da1eaba854bee63672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc57149d8c28119c7e104680ab2957673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12472fd5537ba95e4df2e52327ffe174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebfdcdbffd28b2913fb82f2d6109be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad467512e128768bb1922de85fd5033776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678a77ecd985d1d1ec0846d90d7403077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd617bf664b0a1669384de78a92f359c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9c3dedf62c20d8a47a3f07f45bcc779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8423f547da01cf537c68d2f57323080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68f6eebcb43ee98c38d198b22f459a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca75cb609e3884a2e15482e67431ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79978f4e87c8411259550f106221e4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676aa641e96775c68eedae00d576694184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5ab7ddaf5541cb14263b055f14db985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db286d17b2a5b2484602a394c77de0b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ded7134fe38ca57ab55637d4c788687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc9abdbb0d262cd2ab053181dbca0688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0e33cae09c637a43bd2ddf453daee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d02649edb6a80b7d9474de91c1afaa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473c8a1bc7366ae7cbb405455839d5a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9788cbc6935f908d4be7aa20b63ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ecd8e1351e79e4147f98ce68f992493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d9304eb532a31d4384ef1ae01f50394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb35af9e180ac0aa938bf08e7a7c6e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864bb994a4bf416fec0c586832b480496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327954100552d78cba2696b8e390acbf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee50ad327c8df32a4c3162d12a8c95b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adc70afd20875dc4f8d778fe1b0caa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c6cec6abcd7d1e0a8f4cda325e5ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388aefbbb0c9c2dbbef0107e943e79ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91b01973ceec6e690b244779b66866102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160e02903d19e5b450de3808d5ac2ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488695228e10d0200630240237c6fa6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789462a2b5babab9919dc0935f187420105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3b09ee8426f245faac779d025727a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a2aebb125e05690df1fb1b2382e60107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91428dc7df815e14507f068c3747707108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b8c68976210435e007a604513ea58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280b3c88cf10867e92a1235287124b9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0762e0eeb323e75b8a5ad7da01be4c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ae81acf6761fef4c8d10f1469e51d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1ae26f075f95c2f5de4e887795d7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07de0b922d3b40e6441f54bc9eed88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4d492eb80e76a1cdbfecfafd4b167115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5583b4b6f62afeb106a90fa264daef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f94eb16cfa36258bb0df5202d7e418117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8591474be8ab2352ab88b3411f465118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b76db05270a57350166806cd751b26119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474d019edc9e3846d98d5595e468464120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acd8909ae66347d43da2b6a8683bb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6f66e674ffe9da360f5105c0db5e2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd26ce7ad58eb068120133f283e8d65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db661d9b25635de1448b4e482e7f10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96de5d1628827ccb94b446d1231d122125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c821cac45ed26234ba77864d241c8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d2f789230b9e25b726d21b3ceb5eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93598808718a4439b2b31241fe8dc1a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f6588ad0005b44c7b02359b5fc172129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd33eac2cd09dc2394688295995d1f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa24f8e176f74c8aff2074a95bdb278131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59b20c4fb6506b9e45488d50594618132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22233e0834735113fdc9a04150090b9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f328df8cf6bbd4673e8cf8ea2daeb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b6b0eadf8ade2b0ad6c5c8e1d627e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f5bb4ff5af4de9b858108e536776e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50128b6dce499c17e93c26aaad8a3e5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ac5f7b03af469b1c721289e2bcc7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f38ddaefb9c9b9ac280551b4ad096139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebf88c7dbbd0ddb9f4be3cfba9ed09140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00b5a03262b00a3b824eeda7b75628141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e68d6f25440664fe8309af7f3b6a6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4827f213b42262a2384fd6a804de7e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aaa41177104a6df902889b97ff5614144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4fcb1c42f088da2e3256af0209894145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c0e60a14c5616789d8723e5766580146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f453217239a64992a04ac8fc962e2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea07133e3a875f6016e22cfa4877c5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01e4f0896b167ca37bd261ee8f1a0f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256990dec5af82d1b4c2c352e39079e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40914b9fb944c0c46d2c1b0f7a96ba41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda0e1a8a2d94c815b66411f1654776152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c64fbe17887f2642a1afc42d0c268153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3261bea20d7e25ef9ad74dc11e46147154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db59f3cdc08c8fc57a8792068e5358b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2327079f16c637e8fde4c33532d442156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71692701bc31f6728b675bef42bc5562157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d1c38f163bb9966779429d0eefb27e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f2f91840159dde2511997158a4018159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a652389eedddb8c333541c6da8c9b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf124451dde3f13a163c1470f8e73c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb311eb42b443a7dbd24a1cf80fb126e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd678e8bcfb394362a6fbc70996901f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f45f47459e3950bb8379357224c01164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b0f0c58b1f8eb11bb676cb1d2e224165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b50439a9a2dc215a64cae9f104ba3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a8a9ac36e3fd531f98c4171983902167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47644f058deb0d803b4ee72fe6e45f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3d96b51da63d0828b7800cc39a6be169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f728d0b05043d75c9b228dae67f57e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2cd144eeb3e560c672fdc50cc1e154171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96e08e3ea10afd1c9f4044f6904001172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b50be2826963a5c13c9fada7d3e54173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98c3d3d77d26ec1d543c0053984dc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbe4d52dff74028387c77208a84f96175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169e35013d071d37a8f39071868e517176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7412bccc7114bdbd0fa624184700e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e01b56accf6765f0bfe3b07749dc2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd469f2cfde0a949a6c5afbf9ffe507a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0745be9fb05380d81a8a35b8c3f2e3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396afc0cf2625fcf916a358ab107d3e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc2e744a5af07479ec42b52862dd7a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fab5c54e7eb4068dfe2b7a470ec0b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d992a460f62de7d1747ee885f740a7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6bcc2a12ea23268794059b23175b47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84120ac429a51d4cd281b96f682f46186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c41596876259ade7f486308f6c91b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6628106364d9d75dd2ef87d4cda70188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a25bb7900f8b039b8a1f8b10cfbfbe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8848f133526a9a0534c78f029ab6f3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45d5d2446c8956ad5c8f826db153bc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e4942c268b4385675b7a5d457e099192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ede153dbd9afe6c0e5c331586fe824193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611515b12b6ab066c68c23383cb01dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83f5e8d48cf009517f0e63a1da34cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585642c552563abf90463fac921cfb7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371c11a351cba3b83bae51247d29667197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03031c22f53fd5749da50dccb653eff1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627501ede34ab378f8cf86ad1fb6b22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c68f790c7e9bf0b521855b88146fa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4f2a6022bc178ed4e5984d0818fa0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc095f8d1e1e7e461498d4d6be20ed1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb17d5de770358b03c2b7cccf891454203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3bf6dc1edeaa8d71537bb2ac7a1cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149378c98389b0c148a73b6feb606fcc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf154b0956307123ca54cfe1020a7c3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c02fb901d80372c8af69a8affc60ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75df4f9f9ffa9b5bc78fb4afe3cd943208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08085a4448b8377166dcbdbc84f6da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6d1dfe1ec31d556352ab86064d50a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18c1da999919016a0565fd3686e3c6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5284d77c8f0a89efabb7ba048ba98d2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6fadb86f665117699577fa0616256213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c0cca43cb8faf9c74ac7ad2e06425214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359099b689fc0824115e3a9b0c36f405215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975fc346be0e977fab33e986b72406c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc96d32682cd031721b2f7bc909502217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac675989da10a4829ea1667f17f3d23a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a214386a3191fc43d9e1fb2c217146219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b6e33bf6cbeea53b6f8dc887f78a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09723055bceeab1c9c81484ce4e8e582221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834455a6e33e3ef905e10bfeeeba28c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f52efc002aeea8d81e656a4138dffc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5a32f81376c9fc95c1dbe50ffb0b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408700a5149b3effb2a2aac4fe3828b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba1dd062a48069b40336f3e65bdd29226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09706537dace367ed3b1d688b4dde93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be448648030d3560f9eb83ea2a06c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04e0affea3bad4a8727e8eb9ac3138229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824672804af4bba61504b25aa9481351230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2022747d5fbde84fc84d91297cf328231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafe5b61187698c07e37712dea6e2e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da033f34006de4b7c3acd9dd4188bdd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad59cbb8c45915fbbfa08873616377234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b333b28799a113b1bd44aa3061a23235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90654cf37505e713335a94c7d08d424236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004b2fc59c939cb3f14273bc8449bef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e390b91c258ca887deefc1bd33d24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5e13c3864ad9e41977e7616ed7378239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb6776c17250a0fd2fe4919a29cbec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e61458073f4f5d0b2291d93b6dde6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a8718eaa43b0655f571bcce108984242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e76f8d57d4500d5a65938996bb249243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28037b45f3d3528af7c05086015fe8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7d0e5f536efd9fd56d8fe807e2c55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb2049d8e5a4aa6d1cacd4b5e429f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929bac7ec327bef041f9c30a85bfe40247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944d170c0442ea83d358c8699d4c974248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f807847283ea2b19b016b3f67bc6add249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09624bc87325a376bed0c38f37883527250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564859a57211db9d70ede7d0b861b12251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049564780bea729b542c6f1c24b16e00252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef0b69a4adb1458e1edc0a371c9033253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbcc6bf558ff4e626c3ac1a36e4946254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d62cc31986f683f352f2c8be30b8e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c943816f0ef860d287cb61dc974834256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06ae3606f5aa5e5b7a469ed13d1cc2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426aabd8a6b6413da40bfcf226e64363258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13997b123ee68fe51fea53664b0634d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6cb101c9252a325a023b1d63155b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc3a25a2b5979778e8022746e155ab4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4755cd16fdd11654ef2799244fd5b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4cad769323c84e3ffdae5370dace7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802e32c08c66633bb2e5e8a309708ca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73930fb1e28cad4986fcb2fe969fcb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267735f4ec5819e533ac3d646f967c7d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c8436729779a05103b772866430cc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d7f7b935ddad21e72fc15ddc7f956268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7467c10deda010e65cbac230814586c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5e648059a904b618b2029816914d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965c1618dc8ea3fc5e0158d076ac031271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5131036b65bc9cdc3ea40bbf353cfbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6178619156e8d5bd46e510ce1bbac6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ae662cbe1fe34f1b1b88c4f0d38a83274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ac162a4b72d984a4d15f27fdf4a0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256badcc4369edbd099efd3e1eab815276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4819df66a333fc1c7756b0c2740f26277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11725dee3ccbbc0714d8a80595bddc4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addd550e76455e1657f642102e49be1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f22e92cb9ac561fae8f0cba3ddc04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c288a9558d3f371037fb760aa53ac78281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922124dda98f47dad0361034aef4ffd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25f7bcfa02ede42edf9e4742b4e9e8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b413a4c67a1b658d1d6ecc08e6262a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f2d63b79e81d537b2001b21f150f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0c98c3b6e277f83e80058905c61a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4e88182995efa070103753c079f01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6233a458f19c767edaff81fdb1fc7f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bbfbee9b1568346607eea1e064538289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bcc40a1d0a6d45dd9f73d60b80b257290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7df5545af4d5d4404107972556b96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305dadba2f6026be3bc0107a1783978292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad92ef620ebf313bddcb5d56025ff2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2667952e4f167e5bf05e9c0c11728cd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5e8fd7aac452085d29d34658cf9fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d724042f4617c2ac75934f581a9e9e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b209b412e0a3fc1dcc05f908bcecb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518fb60b1689367b281d914efda738c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83eab32d4afd9609950cb6ff8cff2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee43cf8020f68c32cede1953d4cf96300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a6443ec3789fdcabbc277fab206bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939b0eab390dc47b828d04d4bb84c0f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc9a0abac9adb7de5f3f35ceeaf07d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aff3c1249e39e8d1484725f97191c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fa07cfbdca93acc5510ade21d6e44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735ba744d7a2a5e3c8a587108d3024d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcdfdf6bca34f79b1c781e4aa3ea0a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91c093b8da024f807d68962c5dff97308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1362b3d75f9a578b555f9945a690b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164eaf5df056de2f9fa852afbfc87c3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe862204d36a68e6e13cc3c8bf872b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c3b9687ad3f6a19e204d7e7c1b9bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c26a5849f8a3ff8965481f26edf362313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b195692c5294a65033b1671bc86cf6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf413606fd02d4128f1ad0f66f6504c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e40059e53f4f31c1ed9e0d0e71f7d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d1ec8cb0f266f5d56d408c3850902317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116422a6d665c774c3ab2197105f00a5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899c7a2f43abbbd4db6b7168d972d32319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fd6d07468c1b59d05c99b825d0d77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f7cb94fac5f4b02cb44448c865192321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fbd101758ff37c0df7b4d07ea369d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685961e54cf274d653fd6c67eda84c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d64a07a129acdb064e8942c85eb268324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7eea6efe55c3732b5727090ea1af0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4b4211aaa4439f035d0a051d3792a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ef009ded4ed4c2e09e23fdda2cb33327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be20306045d3fbdf9ce5ed6ff9f352328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771347816193bce262489ef44a78ddaf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d101091f9a386a27fe8be2097a92caf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ad1530d65e8166403a2d9b4ef1acf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3890506eccd7ffc93fa0864a37ff771332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aeeb4338f1374a6b5da289e3d32eb3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74b413be19fb36c538ca388c0401ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956cd0c3b1e0efe0e5866b60ef1ab22335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6e317d6294e06f52430d9790c4529336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef28247a60c48dd62ab62e8a5eb9820337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f234dee8b78b7eb70ef4b89bca6e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7ce1b9401756cd45c138c7e448f5e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767225401e169016c87d0d852ae2e850340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb758984cb4194248540596436ef048a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f52b4243d9d067c28f29c50329cca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3411b6e90c87560f95227874bfc891343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e60a5585b7a19385d806799414a7b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef340ec0cc4fbe7cdd6a9275e4322574345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75b84e75e3087dd5da80208d286cb1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb987c2338d8a6d305cea47d836a860347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a15731f66cf655767b73422d22065348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5478bf1c203c4f29e1d72273a4e0e74349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66edfb573a47d6744afc58b2e0ae3f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56e5d05dacb288d5349cebb0072b30351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50155ee15a8b2f34832ac303f7c1d61c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc5cecef7606a5bbcc1ca6def0c84fa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bcce072a80bdbef7b67cf9ae2a95d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24544694460b2199e0a04a522d6df8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6f108a6797f436ec865ed73327c85356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbba71d1c919691096fabc22cdb678357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b9dd546430d3e48dc58b6acc35d86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17857d1e592139dadbbc87a7fbc7a44359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347d40797e9f4b777fbefe2ac96333d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a85a10aaef8148bf16bff547eecc6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad547cf1df93b580760c501eebba15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86099192975a33b3d17da7ec7394ad6a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe16068da0c22218990116aadffa7d9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee38f469167dbf009becaa13d7fe68365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9120f3cc27505be33b97014c0b54a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11486a9dc244c1c8167b02eb08b25c5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61accb56ecfe3088cdacf9a75c672b75368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccceffc0f0920893cf7c0722ffe8f02369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69066b405424e27fb0d04047bf2202a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf47b22cbc1cc0417222e19e6ba885371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30c554fd659f6b199855ecfff7e331372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77ab2bdb9b026a8d9f3cd57fc8c5a1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317d852db3b7b2952b8dbf2df4dc2f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a92b431e024b4b925ade5a78f11b15375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264151c5b3497d3f1e05e032acd0cae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e5bd61bab71b40bc11bbe9e7f6478377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69238837d79c00f8a53a195150c3a58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5a8a09bd7005b5903fd0cfc488d85379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9e083ed0f1275751e2523941cb6f6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba498019ffd2b7ad4e6ecc71103bacbe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318632e307d19156f89a1418ca21c2d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae0326227f8ae027661fcb95ecb363383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f1c4fabb5e1e085374032397c5eef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f08b65c37e4df25c3b76f4613a2775385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be51de85086b54328a17e8462c18b9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc512aa6e76c809b619d94015cd0d29387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617d25d934572240506a0fe29b4e193388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e8be76ee767860a3f4d9daac95c3f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ef2764d8d71b0dc23f2dcd3f3d9f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832d8dcb18c848f5a93a5e07f4db740391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333660735c6b756b8746ae6739ce66ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ba4d640ca8ad29b442ab6bc5c8187393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e086307b2e359475026d5b81fc27b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8da0ddca31195f4d3c490b12f1655395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef1bd005a5dbc3125d26ab380e881e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6306754388a9c91c51fb18f3f7b8c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c04face1d7397a7a3af790555e180f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc804cec0bea59b896fc1479d92f2c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0ff14cec6f15d91f5f7a191f83282400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f270882dabf47062e1ed3106a7d9292401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d711b10f52d72b74a023e89e3d375402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695c88df5f054f6b9cca08f7b1460f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0d1493ce04d90764dcf8fbbbaee26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de083ab223558679050d7c25add86c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e630dfd35af36c28861b692b35c7d68406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315196eb69367413d21d56c4fb26b73407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a641099d10b4a1d56fb5eb0a5a16e4b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b99681e712df498bca3d8546af79e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9845c2203231af5de1f567d5a0d2083410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983896d84f006b3ef06f1aae5e11ce3e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a12a9a2ea908c598473924164a2e7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f688947d037c18b725fda1a87c7275e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c065ac95deabc783e585264126b19a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e956820fb052228eda137efe0103471415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06bde7c9c767a67f8a50eb5c7aed91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e24d217accca2c682878b720ca1879417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016acb91a35dfedf235d415529b6e1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc88bdf642f93c8f8e7e9a71549753419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b7059621dd40fbc67abd7cf15dbfd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad4dcbddd63c49908cae8c16686f77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423076cd3747dac36a068a9156fb0379422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43e2f97e77f7f3b077744161d935d9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838529ef97d80c86d5096d06907245f4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e08a37ff0008f35d97e47a9614a4d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b37e50ee5c8ef9b1c28173a1eb1bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05353bcf2a461596e9ac2971d0205ee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420ef6498e154a38fc6a4af5bfc2ed3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80307a19ca555debe63487a1f255f0c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27822cb91a771f1e767833e1a12291e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b3eb0ef0d0f93e88765d5088eff76431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013596bdf5bb271b08843eb930786add432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d17613858be50dcda105981eea76a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b68c33125a81a152040de3210d00d7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9b8e3482a81c514265b3dd19191b9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55299903de76552e2856ca2ce481159a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601294f07bca1ad380acc77ecd12ad3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a4ed0008b2fe15199402b19f844ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b6340c8b5445455ff938d54a5494a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b54d49e53e9521e9b18fab9e9de032440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b037e5b2723d3ebc659f8f9375ddf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7ffbb1e6546c0d697f125350f1b22442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e8a87d4cff09f0d8867ab6901b989443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f951d0a19cbb8095f2485ee548d5e7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d063db960ecfa045201b3aa61e09af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bb3c8cfdcb4b7d85a6de7881d002b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f52b6e07b7d9ca53436fbf64c4086447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c265883afe2447c17ea6131a51121448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef2c934e0e89ab70023843ae6e3a1c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb2e11c9a792e49444a068c62cfc5e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63628e01576348bb37b5dfe817fa7ac6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d6393382f26fbca1c0708561ad317452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1b735ff497b618c759cc277e465ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a877961c5cb9b724d9385c4cefe796454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5e0b75ab7fbcbda0a85b64b6dd9e4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a579a94a5f405d0578aa4ff23c1cc36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf19a0dcbddc30694e31898e45cfb5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c57f0ca79b98be7c02814358efc1a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81f20fd1c17f47559395861d902d5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b69540b2754ffce09d89a275ef234a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265f811999b73a14d5e1fc533ece464461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08c1491b4ce12e48fee7e80bd8ec8a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64aabf282bb40262a2dd99dcfe348ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714f5c7aa1fd0564d014fdd8882a27a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b01beaf1a3cc2e7ba3d1e323eab7ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79b1b8f128ac1302011f86bccab63e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d4a3819184d1f6535931e21cd0d31467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4461ba47acd61c6be2dcf329f7d2ea0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571c6a29e659a39e350a7e35be70ba6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9497e3fad3a7bcef2801574bb0b52a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f475816c0f376836fc593f965c90b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e3c710dd55eac6bba8e14f920705f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4c7e8d3173ec907f4bd52508208e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc206b12f2d684af7e228ca0a2cea1a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a1b8583edfffbdf67c449b6b5ac37475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97aa7062022860d9cf3bf463ec24f3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba15b6faa8a6638d59b643c0283e08477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be40d0ec9409c6c92b7bc3a5a7aaca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5309ed318fee667ca5fb5a15fdc80bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4eba288a4c2bdaecf82a7027d13be480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9d06c6d115ecdf7a1d23785a407f1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7563c55a90723cb7eed14605e6d789482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0009d3585bbf5240b30790384c3729483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75607f29d54d9939212bf2b438cbecc8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de87a9bf3917b303111ab4edd0afb7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01274f11fab9f608e1115130a1840e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e941648e947543f58ac297d6ac24f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecd1dab965869ed27bfb12556af105488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df33c26e680f9e0742284deeabc0d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a5a65a28f58a7add6359e40351729490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd59ebac09492030b7371f2418f574491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435b8089072091a2bc9e356728c0419492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07003bfce0005068f2cc41adc68d11ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dd637403bd1d4846212534f53f5f5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe48f9636d41096eb360147201f22a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0f0fafba986e4e89bbfad2ad3c67e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe199b1a68ee24b0816174e7319a03497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0ccddb5eec34d9d66bf90431dcdf6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0ad24e8ee0e3b0e111e000a17fc1d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ee706baaf1c6d3d1308d8bdb2dca9e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775ad24922197555efa728975d4cfb2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a3e94123e2fde25d7ff3d05046e4c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653e351f793bb51b73846c70433c6fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd52b60994ab6526ad22499c4c98935504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1df99979fff01a2492a5d6340f265505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8e40f4e1c8fab9749d14f2579de21506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc20a02945450666e5274088e63502507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb586dab2304d6c4aa1848dcdceeaa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbb4d7b58c107d71afc84274a047d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc092d45ebb4ced39e0e56f3138377f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1222cae45482929aa1ed7923b20aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84321343dfa6c7bd0da5aa28751afef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91660567959415297f3bee6e978bc79513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16335369ba1c0f504b8a59a34683f9e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ab240db2dfb6f152069b26a4da6c2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839d99fa8d1f20cfc9d5991bfc163c7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa13a337ff436dc51c7cb63de7eb81517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2d02a0235984b38f9cf0f14180a2b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b639c4c42b3f0258baefe4062b2849519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466540444a45df38c323b4409e9f81b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6611518045511adb965ac788d25979a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d768ea93935f105a2ca997ba77eb407522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d42bbcee26404707888a829c96300b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5056c2d135e6b4fff4740b141ce91a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d05b4213a4f4af5b6967e92a30dd4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd14e3679b98a3806de0eba525457d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b49e41fe2dec1dd0b61634504a8d25527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc163fc8e47010761abbdfca9bcd94528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e59405e6373b4c7bf41def3e9a7409529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01799ff91dcc767981418eb579020e0a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402cf25f57575a67f957a606c822847531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af81b411110da0f5a0caa748dcdbf5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf07239d7b127e36226ef492e3f3221533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67e1d75dbec69b435cb94430568586534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96a15acd17497e5e76c61a82a09e0a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ead6354b71e102fcbf42b13d79a35536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23333b451f917df2cac9f419142dd95537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4904ed9670000105bf51c57db9b4af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbaadb4aff14b0cf09d401e3f533b5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bba8e61898dd1e1fd641dbf8e50d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489b1f4665e6f572162b4d824218d5c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f890ad6088171b6ec9edb08e54bcf7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300734f4c48ae8d85b5f6a3ad3a6bd40543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad3b69815c02ed65a14e3f71f7806c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55386cb8ce3ca06285f7872d6f5f0328545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865334454b6f149d26d2c685d6984d7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875e923941fc7cc1eb86c776236be46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdc2e2e33f2e639d37ef6db9b4bb60548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4d422fbe437f2fa29cb850ba5c17b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fca0cdfa11b452bb0555347ab4533d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc8d7a9c33b6c9b5939b931138bc1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1af21914486d4de688822214e20bf4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66816f71f417815b455a3f34aa77436553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba0a554266e80e2005ab70fe95b004554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7768609ff1498572bd81c6c5527e3f0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae98a3789854dea3a17f4d6f4c2c1ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8081bb14acd5bb2df5876a3092f2c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8fdabec7de76d8c4fbb57b91e66ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff99ccec9cb569694969e3cc366fdba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3ebcd411c2cb7ad3933a83b0ea6a1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a0ef1da6b3cd64e1d7dc029168eb2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1383dc5cd0804f5edf27403930fa1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04445071f9602983f267eaf9fafabfc5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a4138680631f89f65748564c808fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419abf5e6412998601dc1b968035af1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147448be9511915d4d1800970d4abd0c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988645f680b8c1f8c39c7d63d0c2f4eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ef6b84c564b83e25e6ba3252ece53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92abd77adce6ace06914a7feaa2abc4b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8f61b6fb61099d705492f7b5ec267570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547ebec9f0c349e766d231a4806e8b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7f793758b9011bd6526f6fc272557572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b771417a15672191c2d95fb2695ac9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56304ab9faa15e649aeec67472ab3363574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a31ef213110a6c0e541108fd17e7776575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45011c025e8f77f1ca344fda27829e3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe8d7327ca508f6b87b5a378c965ce577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc560a09338721f8230e99607a6a6a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e780e038410016a21488b9363c6b0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4159bee70ff5f18fc4fc6976fa343b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e309d79dfa4e0bf04a7f0af4914d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2cbcf166225c11daace91faa92b81582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee0d2a9393b0488163d1f6349dc352583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f99bd8c7446f5945127ada9a9e6414584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f2b0ba249b53c8df891f79b12061c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2d4f9605f58da5bc7bb8858fe3ce3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058874e1440b1ad0628f3e88ea5ec744587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d80e37a1b793b787253cc799f898e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30fc093432cc06fa43c99b671c1d0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322ded129f1f007fc26dbeb799b0611590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d33f4801cca6a36af7eb924ecc1c9e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262db1d82f4d5fb8f684931b5b0c898c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c772a4d80a683353a02625cbdb83f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc61aa1472a4d4ba0a81d319907af3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c369e7542568931bad94cadc23e49595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43ce2948d3b502a0e86c0151096cf1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a4ec15a4960c6b80442e7bb208aa7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c20e1e83c239b5ed5b2516a1e3a79598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523574bfdc57232031d2bf9ba6b4480599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ffe880dfb9acd41853fca0711d17d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf77b04aca36909d951807ba7434b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b7033cae2e2bdf5cbf0341e1a48d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c456db23732d502b7e8e87170b9bd006603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742a879b67e623291087c0dc6a9f152604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283bc7a97d9a5d1b0c620a59061184c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8242fb2b9f11ac847f82170f3be46606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216699ae5fa90f406d4ef1a6a86ebcbd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599855878d852f6dac65bccc61cf5fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d28e5c7588ee0ef3547aa46bb1f40609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017e92f4ba25d9362ebbd82be23bdd5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179a8b8881597b7c222ac48a0153981611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1ebb431066c225e9d1be068f6155c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f12ffcec7be8d984006063ecbbaa66613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138c6a57ffe5d70f701c7107977d00b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2117fbda28caed734c716e4b38bdd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd1865b169ef080ae2acebfe666804616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614769c69edb284ec4d1229f876b5b7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e365e2e7c29dc6e133176578aad35618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348256aae0efac685d0ef9685c5018c7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d834229dc059802f4505dab8338cd1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926428396b660a98339551514653ef53621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f15744bbfb9b6ed676dc9c2ec7de9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1ffa1ac9fc8b9f1ab0a586f198cf1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959af3752c666c9f06317858957c79bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65748ae9d75ef767665872b012fcb10d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201d5b6361fb8d2be98a0e992a26443626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462b5b4dbbed19ab53b463a07268cda627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b048c1434943a2db976852417845f0e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852ce1825dfa75d462855dcec061791629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823a6eee2b571ddb7578b5e64da6a1b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876db0dcf8a2c4a948d0549e1bf3a7f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321e8cbf74a95f363b64f61633eeba2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788b1760b72b5c1d3ecacf20dae2167633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc06bcd381d1fb4b651a9584c03422d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9213e9dab1f4974ef5299a339e7b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d4d517a52e8e8273e3ed98bd43eb3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de00be5daf0b5aa0948e22231d82ef0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416fe288ed3a118606d3bc23b004486638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0406cfe8c4a71b61ae36fb0480910639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3cf5c924124af386b5b4f727446ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aec7233c528dc533ba8258a7f32bcd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecc2af1dd486ff7a259e4286c85b5b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76243727d75f6e1b34555f95bbf4c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad686dc50a3115aac45a038d850865644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31585d5e8bd24e379c0eaa77f38bc7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4baed66af55d9c6c654895731a87d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e62d376b476281abe7490ab583e1b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86e7f1359df2a2c4fc21ec95610a2b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c9e75a2bdd4210cb393661121f5ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d2cd4f0da92ec12ff64dda97cd9ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014290abe9c42dce8f275173f5826406651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1bd9a4d157c63a2315216a06c247b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff6a2bc93543fae3284c68fe1cfd6a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef16daa0d718be8beafe2a7848b4ad6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9c626e0ac788894ea800901727744655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3960bb4153e9808badb2fc339a01df656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6affb5ca1c667bfd4f498e24ab4314c1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca85531ba909cb3118a5ddaa5f0cae4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac211e13668e36b353d94aa9cd932c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76edf6dd27696d156898c9fe9618af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5c3d1683f42b2f9f37c14c7844959661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518fb44d076dc709031367b688865c6c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c6ef33921ed335b92524b770a8c94663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e00c7701be3f04cfa7a586af495eae6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864a31fc92d2e52ac1f0c3989ff8607665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e351e9a3a0c5099348c0d23667de13a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93616f88859b5e2bf8371114c3fd79667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02c67f50d54e9705b32bdc3340b683668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a490087fa8b45bfe9ab7c19422f95c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6aaaf346d22027711fd2fde3894d3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90f1061daf969d592d488d74d7a065671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85838085fa52a85b566d6509e2cfffd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b0f986f65899eda3dc300e1f93f67673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a3a93619ae71c26950cbff39a4857674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158674912e7bd5d39c60d9aa857efa27675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0e06f37fd82da11dfdd5c506b1565676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301aa4c1d4ebbaea04eb238e6d367b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439e7a64017e89d69291f47deba61fd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad3ad550b6525f69f45e19b7ea194b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35159fac1830423bcf65f39e613ae230680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743e8f89a107ca74ccfa98a8e719144681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddf76cf6a0bc37c08236805f8d71d4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60189d5942a83f17a7181d56641fea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346897168c94937fd30d91daac6b69c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7041d3e6e7ef53b1ea6b0a63813b30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f3c84702eb22c9c30ca993678ee95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffe15029036bbe5c0bec7d73fe7229687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc698e10eb4d5a4bf32d3e19c9e1fc4f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bd72ab2af1197d2306255609935c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6c77bb84b6b151ec901561e624cd5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0736d6176ac3ae99e6948375cc03911691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e900ea26e8fca6010aa43dad388de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad3b6bcd51fe75c3478093c1ca1f90693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0f99307cecd672c1fc16ac294391b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedb157a4ad9ccbab60be246616ae36695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4dd6346cf0d2a15f285eee75f05f14696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c20e96838e50ecf99cf0f414f3d3c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a78bd899ea5c44770ac12dc36c17e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618cffc53ce19cd8fdf8235cfd419fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90523a5f75a53d30181d3e2a5b71d011700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8776935e7fa9489de06b7f9729a75ee701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0df92c2f074920b0bec71cf5a6b4f4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f59c4e9ffb921e308f4d1039ee4919703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46bc9b5aac971e7518877ba44ea423704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd11441a9048878fa6f043e6dbf9c8a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec0c22532ccc1af44d371917b22d9d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b8c85845c0af717d26c27ef991b65707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260cad85f30d3418e7c0f9243c49c63708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c124b87d083107526ea4e25411c3b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef8882aace168d8b187f3d87beb90c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97101b36e01926322ced449c3da51924711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92644a80bb2c8b925ba7c82728e4a59b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c599fb4ce85cec0396e0e53a0efde7e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c673fb2fd4c056bc78c1781b7796852714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c99c9aee28b7fa6fd46d8bee8a5b42715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9150704d467c9342556506dd17f90b8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95031ddca8007d44737612596eb5a5ca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e9a7b52e469a6963284caaf171f9f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999070856600979c40aa7697384f5a72719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61679acc58242d11c230680bc62e73aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732ca5918ca03284b80ee8bb9aceca8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435da1f38b63e06367e90a787601294e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ffdd6e7500861ddbfa9fc688ecd19723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befd85ec6a2c9ea05d300ecea155036724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574c9404aa5cea05dada6f8d2dcfd24725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4da631f77e5ea21e7df07b08a21452726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41193eebf29e96b9450b12982508b1f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aac34181c30dd00c7c82b69176bb5e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4406632319c3b5be8f8a69a9811b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ff3be2e69ec5c3628a452af7ae7b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a34323e541c3ed8522868ea671ed427731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb175943f36ab6c2efe5f88c03d4f4d4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74655b7468808edc2730874e821b28fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a21f5e1993a9b7b8bbec2a33b9fe0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dac94c3d992f92bd4ec561cc252897735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e962b2c3a1553b1328b45c90086c8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fe3b8dda682493b825c03dbd2683c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c763f1fa5d0f32a476eea5ee67e3db8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4297b437595dce7b68fb84e7808273739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ea06f4db2e9426865bb016826f3cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55197d376c2736654611f9df7e264e3741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3e6e04b07a8306d7f18e02586be77742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0bf5308ed99140e52ad6a16a6064e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b22c5d36434568279a18233b2d14f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4a7bc9853f08a4caf288dab9f7e17745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c3b5a65643ed130a6c486f35dbf70746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9f166733858a0952e94fbe42f0f77747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a772b9b706d5ea7e71cc005e515040a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798e54593dfdb7b2c080e2a56655239749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e3654e13bab9e4644c3d48e7104c1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f335a8daa5209d7f4a3d2bcad0d89751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1800e6a51fd574b128dbcd958c798752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7e954620052ec3f3893280beefa91753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae1f58864d54e72c5ebb2e9a6db895754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc328d4e35952282e2b40a9a92d5ae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2228ec720adb31e85ab4ff2b4a6a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6ebb0e49f38fcb2d7eedf86c0a286757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e89885d565d51b65fe64fd181d519d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715262bce4c9d386967c4306213ea4d759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadf16415ed03d19d5659d209960904760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6050325020875e2ce7881cbb58b8dc761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600d825299d400149f3e20d2c5b2e03762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0239ac1b56bcc8f7300257bb8c1ab4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce5fa1ec53c13b3e0476798febca0f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ecb9148984f6fda656a8e80c115ad765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36612875f0b0a3efc687c6a56dfe81fa766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4089f892830914b71d4bbea596ef6767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d279959ac8c37be5fb6000aeff50fb3768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b828f27be51a61370572767e6db7198769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642443036d54e8bcaeccc660ea543019770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d41782e542d814af6a4409466c0a8771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de1337b125ea138cc79ec3965f6e30772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117ce9cae055caec6fde4bc7a842f6a773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74020d95a4917e9dd1d94535ec5dfdb774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6528f3a0d08a6c7cfd9763a076108775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67950f8d7cdd016d09c67c433635986776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a18799944f903c6be49b2683637490777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e097ec538f95d86994e95f40be2db778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522451ee09f77d3110a6edfc4485438779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886e6daef3c6527b1294a389174da59780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d927e68a77ee70549aa22d67168dd781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a741225c854ae9600b72c087c0d0052782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c63ee8a3762c7400e46970c016a06a783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a375a74e4121c35a8ca60e174cc31784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cb64353b82e5921fbd0c897b41b33785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64cdec93a0e166f410f8ffa1e15501786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfc7e297f0c39fa5d6ce2a31456e0f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682e2b293a31bb47200dd1bdd168e35788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69abf305e671a5aa6cb20e92e0fc72789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7461f8f35c8cceec873a4e0d716d5b790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9946255bf92f425ba7d048a9dec7c1791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864bd401deb63a9d19bd1890185ce02792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b17909cbb26f3e46e273522e5a1003793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108649f49e0a60b3059989e4771af1bf794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf93ea66785d20ae9543d3fe563e1b1795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf074be262749e11fa294652574e35ff796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912397f0e7c75491e3ddd45763a7641797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd11cdbc921cf7ddeb4ae1e29c8a9a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa8a59fb237c24f3e37e6238325404799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fd085e233903045b34b160c33aa2e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441083e09e454708f267e7af6a29065801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978bc353769e4394d199a4088f499dc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad6e10189f8301fdb3227d3b51d67d803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d6fa754dc01dd2020a9b2ea2025467804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66f51d9d0467e743cc8c33ca36e2aa805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155a7e6d323191a55474eb9b7129bdc806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e3e95aa9ae547dd2ad6729f4053be807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9957e522e7cec06b9ae5dcb7613252c808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c3456e425e067c9bda561fd4bfa28809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867c6b2995a7b5060f8a42b96cc20d2810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45449d7ae753cc1c2e828971f0c8886f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39218a48a8869f7f65221cb66380182e812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa057d91c6537ba81fa8a3cb2765e3d4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31974edfa4271f8f7caa2a73c6fe27c814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6bf9d7d9a8a3d70f8ee0ac949b279815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63da62ea3b6e9c5ddb724bac879dd04816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f52d7f5a187fc7dd8fe4946ac794c2817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac16f00f80aee8963075ee346d6fdd0818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fb027c5a10454b16f6d5fd6fcf02bb819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadc96732a4ef72e2cfbf252e5c1e22820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077cdfb8900827bbac88bdce5219d22c821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5287ed67964f34544474716b768c9822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079d40fb7d05a2de74d288c6f6f0e7e823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a162148645bb9513d2ff9bc72b7631824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9840c4423bf53f045be3b49b17d58825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053ee1cefe1dd4300acffb62f0403f3826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe65086ddb8e36b22a1fe1513714188827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b38e6a8fffffa99013cabfb6a0a28828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147d49ff75dbe61b29ffee348f1d635829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f249ed455644b4a470da30bf4c0d3a5830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2722aaa5e0373e72d3d960626e819f831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025fe6ca4506200400a57a133ef40983832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d10696e2e25d2558c4656f9d165d40833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6576280e1c5f787570eefb8eb6ab9834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f71db5f0c61b8f6713fb5b395b4ae3835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2b72e7fdcfcf7c5c816c180490d12836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985085db44b41effef345ebdbbca6003837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f79e713b71c9468aedaf1b43f722f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcaa6bddf00976c275c22c8435279a839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef01c75a66137a4ee13e38e4152840840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56388167a6daee783d0535e4b32474841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c75b26ff2d9d842dd15c4cd196399842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0c06bfa73c7ce4a80edbe847c2242843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a6de9648385b27bdaa2b428cfc641844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7a316260e7137933d6073db89a8d5845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba8e717d97886fad023bff56bd63e6846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c487975833f96b83098f61a0405051847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fb1014f27e84b74b7036cb8421c4d848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30b242ebb970df6e9d56edd7a2b21b849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ed7cea9d6e619445dcd90ab8a3caf850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16054487479814f3c483d6bae8233c96851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7eb5a077cd94f6ef1f11658c9d1f6b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a020c98685ff3a09c71bc288a7fb2dc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f46ecfbed7069b9f081402fbc04ee7854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e41211a6ef668bafb296f3c85fff9855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016cc65fe385f992b9570a8598019fe856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440ceb3eaaec365c4e18a196f4912bc857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1effe023160a05adff24a10f7e52ebc858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64eac02ee48d10bbe3e139a4df2eb0859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c11346f54f003da83ce553a91a7f94860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da8a12bb63704322eca776cb625930861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d1d1b62329d5edb9f891de9481ff6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb49d0d1bc5ccd44a5fee31f5bb2202863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9990f3cdda5d7decacb8214925159864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fea9ab87b8fc38ac49953506b0ef51865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbd7f92b8bd98412a119b53f931dc9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1be3397c30677f0c5d2e6a33670bee867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca996e80cb8db800e44c3189a17b3419868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc633fa9cc7381559fd983605f0390e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7299a0ca06e4a77c803cc383cebf91d870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf703893a17c8e471702ae23c6c54325871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defb0df9722f791f5bb484d5c32dd2c872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb387f84ce8927e2a3fd62c72b23ae07873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c86eb9b69be7a50e04c76ee743028874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37410de00303735fbdda84a75efd79875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea51c416b2fd21ee5bb89d400dc1cae876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911741d1569040a67caf6d48298d1515877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c367249e63fff085d31374c7001949878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb70edc92a2720cc5aa9ca494c6894879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5f3715c1fb8ec79b4412c19462ed3880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d804cd0dcc75262f7222af75a7d7bba881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef3fb21d19aa4f1625f4a848acdecb882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d52cfa8f4ee0fb50d5265a94c4a0d6883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd325e0ea74c0af54434c11147f6ba56884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904c843dce999e19b9afc5d55d03104885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04e56b19d46eee34510d35fe32b502886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c47b17668998aab05042820744e27887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa5dba3afe35c7bf24e9da7dcd168d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6b69029207c5e44c620410ef8e593889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33029f1c4568fbe47ced50010d370a2890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d57b22ebfd9eb2d71e608c3fb9975891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a726caf79503ab234ec2168e4294395892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6be72664b6ad0a59f8b7e08740257c893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaedc60ca8a57a1ae00c222c1d9fec8894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04252e77b49d940000e522c184644a895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6972eb294a81281f56314bee87eeb896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452a9d88f9fd8d904cafa707ad0e2f1897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38d2569897e1bf474bceee6dda400d898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a75ff489130a7a3c2da3f5cfa49f8c899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870709190af57e27ca191d93ca4b12fa900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fece23fe56c1d24094fe3a6c9873c1a901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8be2c2ef524777a31424521526e1e902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa45d17afde654ed960a472a63f73a7903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fed31a66f22d92391eae80744aef8904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0d94350ffdb1ec7f6883a24d811e6905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87e767eb2acee63c4c232901a88d63906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8049ddbe4c8aba85536e27d26e4ea907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028561cd6278cdd8a35d84f652e59ff908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bead8e7aa3f804b86e7efae7cdbf5f909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641d45aa911b9f80b231cd937d93657910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb0ef27f41f55e0476d4e8878d7f1a911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a967ee5f395617eec9e506fc93657a912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7018fe4b88e0e1f3a8c0e67879d91ba913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce170e28f31ef49b2db5d02c9ee852d5914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72b8ac292399f91f21fcbec28eae37915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0646629865aafcc5b0736f03028ac39916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a558d5cd845ea023b953d91598b2de917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac9c27cf0eb206bf2987f01ff5d0bb918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13ffacdb12e3937c144ed41808fa2c919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ef6181af6851d9c68092a3e89df58920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb5aea4185032de733f90bb7d2e132921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72386d148b98a8b73eff62caa1b9f01922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4973f62ff52b63a749a7db854e570923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841793b23fccc512ccc34a2c75bfcb45924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbd8aad907a50c35f74d5a9095a411925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8436d8a8f31f39e2991573ddc06c654926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abd97898323d8f4f3993a15271ce47e927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f4185c2bfafd6a004bd0eb2f3702a928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4d8ea94e50aac713fc5cc283da376929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94caeae1cd2e145e45d11eb154b685930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff951df2e1737dccf779485c27a50c931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df578415498a9419e886c81b7097b910932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355b8ea6893e5e0def7bc238eebb7db933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8b192b1c96d0d93cb5dc58ef62843934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ab0067c210b762aa4689ce9ec7d56935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b7c4d0cd82d6b7df4d5c01cacbba8936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f142ab1f85fd4383392d0cd2809699937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da76cec01e9a6e40dfceb1b703bf17938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84b8b8f8b44b55a49b260be1eb794d939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896ece20d02afd1019025af0f8f9217940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed563c65e0691cff2cf4efde1227d4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfecf3e5c2c908dfda99a8267bde93e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8ed3b622a0127de826b93c17e45e30943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7250fea44d5fe9fdf364ce8427213c944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9816f8451aec230e6fe96a6140e0521945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877afbd10210190045f764553d2cfc8d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88fd5e73581dadd9313099bda79713b947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16349bfc7053b476ca649d73fa9a5ba948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc24c2a7744ea2c450e4cbbd480096949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975638b3d535c3d8351e6c3ab5a735e950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e64bcd7f9b6391b19e19b822d0ad304951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832efeccdb510e778eede4038df4a3c9952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987cf3becfeed55b2c1dc8082e2eb24953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33755f761b203c5c75b179893a85e06954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54db389801f1264066551544b71a1db955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b322945bcd9bcabbf585af909ae441956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f169cf8e18de35d8a19f1f629b572d957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068193c35074aea647e89ef8d2cf7790958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07b4a6b49fc93ddd0f1eb03781d351959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98923ba97e75ced6dbe0683f6e395d960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624541d293c8a927dfd616ab3bed2cbc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db3ec2299a0f7a475d3d439fac14c3962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f92f285b7cb63d6810974692df360f963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194033ba47a552fcf141adc8ca400c57964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee935b715771bd9e3a3d9c7453a5342965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3f5c4625dbeb4753043dbe96b92d9966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e795e1b022eca7bf7f81e817580b4fe967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b61e04ff164d31af105d689b9b7a93968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935f9fc09dede0914ebcd8e5ea99228969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dc4e91cdadf232de28ea745ec5c95970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db53a8292bd41c1abe04ebdc3e649c6971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946f136d8f19962918034f47067d957972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad0c914090e9ea29884224c543fc43973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d320275b4c2c6eb441cc9e876843e46974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11460b6f658cd841bd0a0f155649f7f975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a9a87aeb64519492a9f39de1ae4e1976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f960682e300461d2f76f0276041da977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38371e11abf10a03bc055533b882101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef79b90560b3f65da7a9e63dccea752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394aedb8be9854767e05c46438cabf43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab2d16bc031ceb6fbc99e6fc9f183884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea26fec9d468c6bcfa4dde450307c085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776044d94f91c655ee41707e8109104f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca8d262ecd22576b0ca1f2c9607c237.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74f1eef5c6ac556b879144dad4f7288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24852537d14839ab6676057b8da55c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66592d1b49a979b49751d7368e26d20310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4050a927f3b822c0205c19a7903aa511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb640b8d66eee68a30eff09876bb0be12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093a511602bb707a847f551bafe721d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf6a3bb91c6e9e24b0ed8216f974ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad4c7d86491665152f864da3b2fb3b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7096513de58004faf794d35a2184c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6de6802cb18ee9aee849534943a0917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fff79e81027a5bf9f90b8776ef77ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9e986f0d9739f65693a63268bcfdc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70aaa35d018a98897e653f2ef2d627920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967708e9a7b787459df2cfe5db50601e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80d1755fa667cda32070dcea5baa0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784a46912226918184ced79d2198b1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ee6392b363055b5ba2c67b9740a3824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125d326bc84684cb2897ecaa98ed43425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f9f3dd241c26429c02884eb18c93e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3747a5b0e515547f79ff2c5c59942b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee042059ed5d0b1f31a6e2ed06fbf8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4123d18515fcab6d121510d94ea20a5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7759d73ff1a6150088a285a0d2cf1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446041eaf1d12053c1619905564db83d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfb25d7499c760353c70f6dc6e0f3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901c32def7466e80f989a14b6c236d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14738dc34ab26806efaf967c2d037d5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f87e9c50545f365bd4aa99af9ad9b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b39337daa7a79d921b1419a510096536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9cb432680544903868015838c0d3f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466dd8f631b471d194e1aad9e6f2cdd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ca25a9470e663a8a2df685fa5416339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac3244152682ec9670f9cd8a866a4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143a5ae2036d9dfe9ffd83e4c7fb3fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a4af7cdd807f96719b79d3d2fe12442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00745427c5660fbbbaa522c32988a78e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd9acabf37a5057aa78f5a5d26056e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099f8c594d502f983ebc7f5ec915a9745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f688c9bd0086bc134af8eba7fd02935b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874ec168bfcf50cd66b8a4d1e5e0db247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2a7dbeed950c254963a88d0cc5c3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500988c5ba39531156e2b4fcb61512b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4945e37088bebed08d9081d67ee36150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af654f8d7b2350ba6a714531e60bc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4090d88585254db752b742138df13352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63743ef0b10bc21d03b5b6ae476690e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390508c41049e12e8488adba39ea68254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cb3add857208ead39e7c4131eac1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80939939a322980d76ba04ecc14a25956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a5018755323253443c9cc9ddaf1f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b365f40cdcf4414b8aa3c1f91005b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10667d07f9d6899e14cdeac104405759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af82371a2adcb002350ba0334afb991a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1bdaac1dec74b3cfb6655bca86e4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e1c6dde001c9b261ad77d1532e74c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cda2da1ee85fad57e7cf3e9b05f85763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea803bcc7c58be98a6219fd20aac663064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448e2ff4b6c9816f6a3a275bfbfa9be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3840d998371f4370d353e7c5fa78fff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304b5cfa24bd8e66488c89c8d49687f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242b0f36acb255aaff632e841c5a9e168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40228ea053c84c0f430b403348b98569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10689a3134ff4312402dd9638de024970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ff8521a443e3a155ee138fff88ad671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c258bdd066155ff2a07cf1b4d39e7ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5999d1fa29eed34e4fae21e4058e5973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e52e624b35fc275d53adfe11f382474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d36bedf8a3f968fa8af23fdd82453a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e47e3fcc2c4808c8b8fe6f7bd8114d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a98507f3478360abf6f922cbcc66477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed08e8227dc9c495d254440a353dcb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69ed7d3103381bcc40c2d2cbc2141179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48d544495b47f9a9168ba5d5f9f6b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78125558bb7abc7248f6c670c4575d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a072ccd390e6bb1491d519024460bb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2dcc2453e39d4e92e76267b3e41c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93792b81e10447f892c06c0ec4f3ed0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd615d8ca32077a2e880a192bff26485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27585c94abed10a4f3df462774c670e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50adf03e7facb9e33f857047ef4d77f487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d575afaa5c662297b5fe6cb2cc69e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530de2b7a5cc97e1f96e09449c600f0889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdf3f0c4f2fad3ee8af792afd9750b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e93f4cd25c6e603bcd16dedb6a16b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bff9c42af660d6af24580e491cde292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e833a6f9cf0d929166d43b93faddbc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c791798fa37fab47d2fe76338ce5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adeaa1cfbb2d714ad7a6bc4efab5fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb928efee43f7b7d057139f53f155bf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f705f23453803ab9535ef0f6deb2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73c0d26745b65b47bc196145ae03e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c77770dab2ba980e416a81810320799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fe12d9ab0705aa96856c24ebf7209100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e04f593523ad7d69f2fff419db6d51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370129629bc22b81e4a996e051832182102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403f8f9ed5a91035fce7a819661b9a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572b22abd83d92ed1784ada859e7c6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4d741a47568b0b4759de60e8ae66b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f142eb90a72743ad1c5b805a7d333106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29cc898a6cbd1a5161d549b9f023a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2f271674f2abf9b97afa49b2cf195108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f42ad4c5a42cf2b6c327995f8cce4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa72b40b677d6787748016a2bb1c87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf1c59c42cbf96693e12dd700ce969111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c422050842576b9ab0dd4dbdb88c8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115f797cb8dd6f15c053df8f5b9683f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5a2485a16f505925bb225b243bfeb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c0129368e65ffe6618c353f5626d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce38d0aec03a8884477d84d3c1b837f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7bec6c03f5771ba406e8077c0370b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826579b9af2b0a165d5a1c47ca9fae9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f00390df98d6c6d6c590be80a737f2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d5570160d85ec231decc22f978466120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d1c06c521fe1bdbc7e2e01d4c63ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1afb298fba739cf06189b01870249122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ac12eaa5fdd4169a8a3030e8aa1ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738cf27f620b886511529bcd893a8e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0453bbe4c5a3ed7720ac09ba4b6f44125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84507dd77626bc4f5179713fb998dd2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03c048f1ce36e6f7f7230543f1bc73127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299700bf230e91773e57d4d1ffaeb0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b877b0c7878d36c26c9328f5035b7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abdecb0b9eb6e416d646c2bc463020130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d739e0416be7f20730ffb4eda24ce3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b14c5b4e45e4336ea3832543fa5b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd27f5f5bcb355d10dd76d18af5324133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b993feb6f9c43df448f3d7796e4c6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1491a216506e3c591398d8d5278da95135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c342d1bd2e69bb50f371d3a027bf7f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457cf354bd6337bc88082fdc0a14807137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f629fb094cc0af792a164968fc45fc67138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55de109744130dde6279456f0de0841139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485788c67e6acb96e1bd01fb2e2ec30d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c647d7788ec67af9c5d2c8b285d755f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55324c2f6625d7fc05d81f35d25b6d24142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efa00cd8782af834c970b328d504af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afb1f6584fb860886c3f5052c1e387144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5b18022dcb00aa2783b2997a4103a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521ae8fb9e5e2f1a637a90d17562c43146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1d080ff04aef7d97078afe674ed25147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddb6529be5e52de8ce9da07809db39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40ab12b0feb1b99098855047300afd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07a541aeeae902bd0755db451573dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906366d3a73dd9662930039b39ae7d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220d570008e143b3d5281e4c08e0ff2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26598dbaa146d6746e6698a63a98329e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83f42b6e1e41f65d03f6f0a986eb95154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b50273dd9ea60762eed150ba5a968155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34d6c081c1804de0b460c306c8084e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab2e6e49446a20a7e82462a65e1e2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df547922b6a2b57888b5aad290bba5cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c251ab6abf222f3483346e4f82d502159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65ad4ddde7e4d69cc4803f9dceb6434160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd6e4e8a7b40daedcf9fd3b7d9fae6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73a70ff90abba433fcd44ec4b1c410162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c94e004e8a872992e3cc0dc81dfc3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025736ef04756c4a2516aa19d0e1157164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ed649dc41ce68e13c865d4841cd39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70a1e4a48382ed0a57500aa4b2c6c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b030458fc42ea4e4a7334af333ca93b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f5b86f39430dc448908d3736942cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b652b4c9bc8f86f44a2c520b74c2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5bfa14ffd3c913fecd98711295dfe0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98315e119f4f46f96f24b67516c60f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfe630b597b660d832790c5c7ff08b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a137f5d9b6590271878c7ebe9eea9d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0ecad336c4ff1ac725922bafe8b70174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189eddab89de76d1e9707ff015da2d36175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf7b2caf292ab321724bd289803a05176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dbc2769526d04cb26d312298376ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0822ba6ead13214363130cf4ce42f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c46d50c3daaf03ae6a52e40db4842c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a35c9ef45100fe1da027a04d715f2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8d4ee81ca2aa05a4f75ee290ada40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607d74cc47f61fdd12a2883d3f2d1dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049d8e7bd1f83bf2e62c5ec6d98c2e7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b43a94ce0b68cbcc230d7a76d0d7a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea6fb7f40e5de4f2c1d2768597f70b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f48e846c8e26e5ecd98ec226b13886186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291fe7e5be85d4a059ccaec4d2b9e57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034db053e10f00d36058693c4db62bbc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e4c73ceef8ba4e90cdbfb13897885189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b1928c9a2b80a95a37867d2fb9f55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7177f185db5756d8e29db671d4539191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62149b5b0a5c1a4cd6e4087b02f369192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666f7259854d525f9ad44b4f6523e0c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593b8a52c31dbe63690299997473275194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e476a47bfb3304a49744d1b74054683195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf34561aa464ef3e7f684269cfd6d64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfc7150377e5291c21b3406dc82583197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10bfc940c9a7f6a24ad2fc8e11da70198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ccc2143d4875cf72730881c3e2626199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5983427e5215ce2cf96d6cd20d9aee46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e1fef7588aa9ae47aec7db4ff9564201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fc0cafd3721fdc7c48934741112b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c789ad8e06482994fcea81c79837dcc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8cb473280cbac542ddbb83c75c76b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656966d1225b69d47d7b3d35ff8b41be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae9a7e90e18c8d0678fce85ac840c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4671115899d495a4b0ed6c3b1f6e2f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d87ed591b4e1b32189136f9582a96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56d9b8da0ed34678a104f6ae216292209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c7c0373002589411a0e8b81c568c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1df66d467fcaf3858ff86bc860a474211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0fae3d0087b415e1ed9d7db2935c0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c90fc99d40ead7961e3987817ceeb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724eaa41fc4d9fa7f843bdb40b57c1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aad5bcfe409dcd2c8b42fd48f7a0ea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda75ed1b9af5e68de5f1d3d860dd10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ba089753239da4b05860058c2a33f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4e4da4adfca4f9a5437482185dce3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed990f5adab61746f9fba4e4859d44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dc6857acbe0a20ff5129088af08f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad850ca4824c039b81668655efcb02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a34c57d024c89c9c32865f7a3f2f40222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bb4a336a08a201f37da8ace80897a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8bf59586cfe70537c0f5bfdb8ed543224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5001b228c39f3bef1ab30ac62b8577a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fe19fe8aa0d0394c1304312b838e48226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc16d8a118082f3525b05ebdf5cc7fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26fe81718de7c2c3ec928585dfee45228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19165475c32c4bcc8b11bceee7a8be229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d4961e6b04a3ff52213ae1afd5409230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa586e32b44c36832dc74942e7f47fb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9b5772d342940d5b58309a64b4dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1d24cf23c7cb72cfdb567832d994a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e122680f0ca4311842895088584dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07af23224e7a936fcda67ec0fa1a10235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5267b46aab6eed47a8c4aa44172e2c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd9240b04b19fcadffdc1422bf8ccc3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcb02b34738b1d99ee1d8fc906f503238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c432f7c13b9e3f2f63fc7dcdeb59f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43f741de1c57d023257aae8f1cdcf0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e30de8ede0804edf5bbc06b11b6773241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36453c9b88f5578c5f01a5d4ecb0e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4fea074a237057a2ed4a934171fea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a602b6009c562a99cd46ee32dd2c9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9715774e7285eb1e01004b0de2c4d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c9b29b3e006502331b9dd8069e957246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c042af3cb3c1cbf4aac7cd0224612247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65d1044b955358caa6714b6e934e43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114caa6898ab1ff088f3fda06c5e830f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37dc158930a3ea75ac5e7cfd5fbbc3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589771ae0f9814cd4503967fcdb4c20251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c75bde51241e3463799d72cd3cc1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aed68e2ff5c251cff8ad43a90a0e12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612371526d180fed0b4124318782aaf0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3920ea18f10ba4dde6f78da91d973f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260ed076f0a32bae08dcb82db36382a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b260d5d1fec4b2244efc170cb9eb3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d26f90ccb31de465419055dc6d9312258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fc6c90f2d2cb7976e0b7aabf48cdf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74913b7b6bbba8dd2e3fa1ed5305c9b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d207474e49b93cb9f5e6cd9313d25261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc838709d39600418abd082e5baedc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7768843d0aa8f03221853f2ef32201263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b1d18a858e71639d4e5467e46ca4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bc57df54495fe01433ec92e29bb8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d11a4f6dcef634df5b7f6dcc3f650266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ab462c198ef156a4d99ffcfe072c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f06dd58fb25b411875033da9bb592268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c27d44a3140db2597a061ede9d348269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521c8dfb7e137f5bd70b11e57fea1ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f3b558f21f7cd9412dbf96292f506271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b136e73be95fd96258b079c3294bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd0f552fd9fc2340fa2f3c76e0bc416273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051af802decc65d4a0607cbc174e766274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3543de18ce6a4af59085e56e1c94a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c29be63720152bc090fa521314bdd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c60b00328d6bd6bd1ceb73faae3b96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da86c32ae0e9768203acf3d1b6876e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8e8a00ea9fc4c1313e3aab135e5e8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77498e1a1f45f732e1c443a57ce248280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c5977c818c23433eabf21d30f3ce6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b61156bd002983c0c7622bb4b9cb9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b33039ad35e97c32dfefab4e3c9e5b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf723c395970c7a9029f7a0014e07c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c079d76508bc3c1f13276ef0ca4f0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41dfaec947e34fd97ac0fd869287b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d81905acc1f8bfed649057945a027c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e28cc7309143c0f9e1cdc6b9d59d6f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d07a7e7ffc98e723de022611d984b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017f2d6949c8c4ef6aa4e6e456d9bd1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96b41d7f04e244168bffdda54c9594291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a5dd7b9413f2a041edb47b234e938292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42ac745220387271b1606b4b9ba92c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335d13fed9dea7fe7220a57c3cab35e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab817b78ccf3e6fd39570cfefa0c6e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc708ee2a6e4823947555adc05321f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac45bd7cd9fa86e764b1ff1b9c168c1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd970a6a83f9c009e1d82468b10c12d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db565b84ff055a6dde6572bc49d849f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f03885d93f80657cdd66bf1e4a2803300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22802f8eb8aa4cd797ce6dae01b69368301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64602054f6fcc0d8d443ef525a3ba1b5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f8625533cf13b08a01df1e204b0cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28be0c2ffa379ae1c2eedff90302d77304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4214d5c60184313e795fcfb484bdab66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717866a376f1f91a61724cf05776eba306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395ecf825f3ae4567da8f5773822f29307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db11f2d028ac615a99294028cc1ac35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fc96b1ec173484ce502e2e3ed1dda309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97009d05b42f40396233eabd762602eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189c2a329e50630d0a0fe5c93b9f278311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09380398f085e7beb0f3f16df15f71312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61688674d585f2b7060dd3776dde63313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2f3275514a5ef825ec2aee4a46d55314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bfeaae015f18c01341ef4bb83e13b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61e43a37b72f4bbb054662e91d07a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185339ffae8277706625fd1cb246376317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b52b6c443f334a6b85c6209781f45318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc907e8a027bf945dd776052925f870319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81562951a617374509c2ea6d8fb5a89a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d8ac2fcd7236531c000bb627059e9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d62bfe5ac5291a5b2d0ec0d44c2d7d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e2343205f643b4ae4eecafb9ad34d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1485cde644cd7a849b87e934ca275f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e54094a6fd4a9a50fea02a7464f01e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e1cfaa480ba967e7e69ee6906a198326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15b5b4b79d0423096dee7b7eb6d534327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f90e24049ba447c13685c3c2db088328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a81ae01a68e1094452af1ef73781b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9fd81ca7b38cc345340ab89eb3370330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a2102c29b4727d0f9fd559c3c1e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99354cc225c691314efeaba41e0f6665332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec955ca94e6ac842085cb9acd24c44b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e9dc7658ec6385507029e6a836963334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5533929a650652a001c31afd3e54953335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061def74b5e7f84b78d84e18690e56d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ed2bdb902cf6346c01e4baa283edd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5f922eea0eb105c8e1e3b24f78b2b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b2a2ab55ba6b9f5fc7bc3df2f7ac5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59658dfe1712547a020a270a302614f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb99bfcd045883271ae5d36e56bb88341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6953fe40c872abccf3fd4c265d01c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24776152cd7580f7f69cc9d76dff07343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7691e51f0d5838534449cc5f5071379344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b476896f74411e8c470636730c1e35f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a486aa7bfefb019e948de5c9b7ca6ee346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a348f88f42ab4559bf0114d73a8fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bea641889067626dd1832bcbb24d62348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee535e87244ee7d41b4dddee1b66376349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1624ddd04ce71be9c5a7aae84e3d7f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70031efcbf7c7deaa8b49a783064bd1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24b6e0284c917f3530f8ba28ea339f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cd718ac9413bff8a15ed647ab0589353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba149f09fcdc03cf681657156d08dffd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3c511793e0938ff1e901531eb06f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524c7f899a666cf77ca0f9cf4e08134356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfb5240d6665043eb6f2d41ca967bc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e4d28cfda3b16d7f693c7f663ecf5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33924a05b7a9d40af6c8d996f6655a16359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988d143ee9f62f5aa03268dc6ab7ec1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94494bdd4e22e25f5fd685636466a6f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab283b7e2229efda24400f2763e6907362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a67f0559e49388950c9f0411657fbf3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0701aa61555929932aff3128474e989364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d33e7e8bba6872b9791b5bb6b4da1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d92956d6302cb1109e1185dd2ca0d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736b5fa5524ed0dd7f33dedd2c653c3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aef1ad181389c97a0aed0efeee83d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fc155d04a582951376a9f325ed1c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718f1c467cc2758a02967cf08dac3d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6012d166024b7bbf8a1756faa785d12371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364c8c2465ffd24eb92643ff7ec7ae8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f42043e6904591229a45c9a18a0095373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ebe21391b0b14afa85edfce4aa2da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd44cd2c57a1759cddda0cb8fb249fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb31e4d9fb4ea34eeeaa780073441ae376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609d47736e20d67a3d18fa318d837d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ae0de5ec718a186aaec6e156dafc9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af00b6c3ddf8c66da84160c9acf3586379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203978ff1669bdb7a72269407e284f3a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e1c69e8e4c616c75586f6ad2b7597381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111642118711e0e8d9a5e9b7143099f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32093ced7e1612a6ebc90be817a465a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3ae914c70fbeed45644ac39e723cb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b508e8438a1a2f7afbd433c5299915b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49bebb686a2d9afc6a73cfbd169f84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49f5849007c67b277b4f37aeb24d31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3aff855eafc60e5276ec7b48c9c57a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7bba16bbdedc69742641e542b1543389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5552903e1c9aade79cd204ed88d4648390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a01412c77b1866329c134518aa3de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424f3482754c9c43f2963ef533ba8488392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7936a0fd5305df0c564fdd8a99c90c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594c2463b0c4afee8195adc19d37398394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83645f214e9e0c473b732c6385ddc8e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9caa3506da6db809078bf8a3b543a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e25d4823611cb96ee87a47532963c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa338cff52c546a969f9dbcc62a6e46a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae0661207f8a4c81d80ffb50871242399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989dd349337ef9ef5b5d46ebb85fe66400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fccf9ae5e1730ba82196b46db24dc4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5184cde7d8effcbacda68d65f290265402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69305557dd2ff24ae99b58a4ad75d89b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43031125f06bf244e3c891d03c15ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4ee6adb64b75a0c39f7b6ae523bf9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02507911a3ed4412ed5cc0e1b0dbf61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb92111a9c3fb7281cf66dee5f468b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecefe4c135c8e7b4d673483d24c47f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2f732ce69f46c17429314f9c74738409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0436d3580b2b8b63520b1f8b2e483410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03318bdeffc43b1fafdbdb4821400884411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660722e1646d71087c5bfb7eb10e387412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c1824ce7172675737a70cec99fb1e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd74e2f5c61dae15fb484072cc56f2f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402c4171b09a20ed05eca7ee2b01ceb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc817081a0eab1cad04f750a465eef7c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc8f9c74bfb37cc430412d1c7c45e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9632cae574803b5273352634b05c9d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a10531bdb7f8452ff142f0874cf997419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa6c2f7df636ffe8ad640b8b6a72f1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d76a210635a2c650fc7b08c51ae81c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dcffe278e2f79bc76f87aebb376bea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d27289dd41c3bfb178de4e3f61b66423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc696cdd46b563181624611d8c2d34a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8aa1e3e85d614290b5133166e1ab11425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1eb69e288bf3f7dd06e01e5a214a4b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f02086983d58b705d55d904c8724b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a19c561110aa9fcb0302bbc8996fbf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d33074873e1d7100186182a0cdfceb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3ab5288876fba1cfda708aadee62e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab3da1afd1d79e5c10b28ee213600f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb16cb44c0c5b7bc59b82a0188b418f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425dad93d88899a71f2335804fbc78e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca725535192c766f90d91b712d64bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d5881a4cbcdcf8cbea03f8068ab05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d94fe4f6187e3d9192dc62fb4e1ea3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704b154d3f20048b1d5810cc938574a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3083e797afb8d18a6561513716dac78438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba50cca878329fa408ae9e21ddf690439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff617caeef8e39c82538ddc3efa18dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704083c41ec5095c54afe7e49069ff89441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d689f06dfb32fd06843610ed1757e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8ceb53a4e854096f22edd008eb01a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23359dda29fd5e6a2a51d9459eaf4771444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4cea1550070e01a59e4f8698648e6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de339cd08cc3865b445580cbb99c76af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda83f1585060d0610d1116b6c41382c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43ed76c7c3b89f3c3d59b85c02f7a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62081e5b3423e8b89f6a51fa2575480b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272342aa7cff3f76dc0393d9564f33cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d75d891a57894363d971a8e03f5a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c42514f286fa40279055963a860e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911aae5b025bad357d5c75e2d1a1844453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15877500f04b1c30bb204408178bb6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5d8e44939baba592da32fb5223b8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb3106e771ed1ffaae9a4e2830f796456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6daaa0eb1000cff244f60e078b89c3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2adc037bdaf912340278482265784458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679c549141092d6fb37117a5f0853cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262eccde94de9cd0618d8c8fb12f939a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd251d83886180adf27b0c340981cdaf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35c343f35faf37176205b080f2f00d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef736ac966e41c30d1ab37fc24c445463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59e69ab7af5216f71fede9450e5334464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b33463b9b1bb0abed4a5fc88d3cea0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe13ab7d90d27d0f2b721e9a760b80466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7f9a947718b734dcaa907e696b2e9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c0174d4fe1c8adfedb1251de63dff5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1d1b69d2892203ba289ef16939468469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44e966b843e18246bd86b2cb7f66dd2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4c5856cca37f5411755aae11424a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0c46911d2e88c34e09650081d7b8f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f8916e5ee459d8618186284dd8279473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9ee8583ec8321af8720eecbd94b82474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf70bd9c1e735aa1769839ae41f8c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83445349bcd6f1baef550db5be6b775f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0da591c8bfc4790a3014ef3f55e47477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8147e6060c1cce1b71b59a66a1416fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcee33c9994fdf1e595b6c9536a949479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70cd5e37a3dd05c74e1a1bed229feb1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b45a0514794380abc21a21b1a6878481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486e3a6b24a2b26f2164ddaa30fa0d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc1e8787473b08956dcbeb7015b79c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f078f9164c921789b6e3b492cbdf8a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21329c7e8b2b7d4d74a85fd0622585be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3be97b4ddeb806c53b4ab997ae4e10486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fc9b4ab3a7e5fa36932d53063df2f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3da958c4ba3f8ce082a4ea91318e2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fad59f0ebfc1ce628f44b1682a63c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1c7a1a2afa1275c4d5fc5ceaef417490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a649a900f0b083c8448617599a21316491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506cc386fbb7916aab80e5c270c9eb9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec88542f8b615a2dec79fc55d3419e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d965ce63fe9aa2501c98e631d7cb4ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3dd241a7768bc9f6fc20f6f008238495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee932a62c503fa8b2bb4faa420629f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdebb621deb0b6c8f0fb1f64a05607497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc53e747fd9740647b587bb3852516498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a96d8f1e9a718d25fab41e666758d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a30befec3ba9229e8851a0c0cdc3e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68b79fc3f6f3a775ef7ac9fea81bf8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92304a1298108e9ee422a07528242ab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ba857553f937478e7c52a58555afe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b82a116527866498db4042fa44253504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1aa819d6609137ebc48efdad07ebd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0344308771040a19cfff339a016beea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6167e1f15a4fc52dd8b91c9d20362507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440c77299c1ea0003a3df03d6fe135e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c629ccef207e9d68c833595c6a2af4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8735106fd0e5c90d49854df090a35510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a62b194a63b5a47b18caecfb0a593511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34fb07547f8a00dbaddef4509ece01512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9a12c47dd763405e2723d39ab2161513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6f32e89213d59d6e80657c32c68b0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8ed538a64da4aff78d91e3d4e6b5e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149aadeede76facd0260de49c14d3ac4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de00333cdfeb04fcc19dcbc29c2dd1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6166dd8d37cc445e59004b891f6bbe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568163e91cc7994ac0f06bdb06930b46519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602cf9eda796a79f84bb01bc569e19f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e724df7a32cea65caada6107909898521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e3074c0181f0e90a6e0bd86985043a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59bb37aee580eaa0c6df3063a94a0d5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fab13b445a729c382fef3ad6feba6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afab8a037f11056c8286fff2785d24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d667e50a6374babfe845e9b644bae4e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5461905f86aa1eb720b3212c76b86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bccdbf75cfef47c05bda307ccd434528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a995e11cbe9c097263bd35d8ea3eb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6978b483059f6ab13e91e836918d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24ba4dd0d90f4776483419c856645f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab89cf9577098654fdbe54ab43349d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513fc02dedd59fb53c34367743aa0fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e5c3c2f411856aa0c32ac56f652ad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8991bc58ccb42c594ad6e0588ebba31535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2ae489b0b4a5494cb9864677ce699536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa1104a4cc0c5f2a7bb6a31b60f755537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192372f2f63b15e7f7f47b3f2d6d97e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621eb024bd5612af545f7a89364952e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc42986a3b353f76467c28c290eaf16540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca53e3cd050a9d028030ec961474c82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28a7d98309e5eb5391c7afc930b1c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d71f430afedf4d097343c39ce48ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b594ddf28133b94517a9004bdf343544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925cf4f52a8630de97d037dd73fa35e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0298eb4e57b24a2a9a5d6726e88228a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0b3e17b0acebbb9af212c5af6b5e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901ba554a18b48e979f342de530f571548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cb20c252fdbfe5f8f4b51ce2ce918549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5559f955ea8277968488a32488c3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a959c0da64245ffc3fe40b90f74c8bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7dec7788f076d4f3e0c99db8a267f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5927701b571bde764d20941857f16c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e7fd506d7e3abd3dc437e4144ee96554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f209be8e7168dea16cfd4a25c29cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d4e241281ca4855048c84664ab45a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290b7d931eb0e7bf08e33b0dbf2e674c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2668091b533d6229c5f5d162bf4f5e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f4658e3c7a88959538c175c41dc3a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bcc7c18b95cfaa40bfe88a6e406bed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553c78402c1b181f340907ad7a0c847561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99a2eaaf98d042796ad228ecf7cafe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18cf4a3ccceedb9d19f3ddff62a9bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fabb7284be275d87820bcb8562b66d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582e91e0c00f497d39a3452fc29ae57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d36641f9a45536ba56bd179360fa38566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fa30cfbbd834b35c5f43682b1c4cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29119652a1bfc7a80e3949139e38fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b414b5d7b8dd8290882446c915a9dbb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a28cd974858f784531a6e481034bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bdc949b29f9cc889cb6899f574e08571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d2e66dd51407e29cd73a39c8b752d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4981ce71b01f22cdc27c03dcec13ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e7b44e96f97f230987efbae81c81a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1c9193fe92d12b5c0a3555142a6ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfd1b24b83318542741a181d3289f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848004f192358653ced2645b40a82992577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b517add0f4818edef5a1fcfde6e55578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddb1b681ce84eb9dc83ead75dbc516579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f28b494134a078cc7aa5868e7735fd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4be470ce4d8976ef41c72207774a2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599d374f45c8d93dc77d535f444d391582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90252673d72e01f9fd7ca6819d5dd384583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc44d6809822a1967f55dc9929f438584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0121fd0f063c4a0995f8364eabd0a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd94f61f89d3b6308823984c1a842b5a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9201eb657fd00db7b6c42df0f6254587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee400463369de4ec0295c0944be909c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44212916ec26c9b7c17a3743f27f0215589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35af1500e719ecca8e216cae3f331f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a96ca37215d2a73c0028abf5b7688cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e614fac4df7f2aead5a7d2f9866ed28592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175a4439584201430d703b2ac14a292593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412f8a2ccb5ce4bbdab1a117b3dfc08594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857807ba6073389a8c9da754ac27697595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b990d8f2d1e8b03652b0550508111596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281eccf3b2c5b248fcfc887b6db1c58597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d9e3e52dcdcbf3fa48a358abf0955598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a380af062c612ef19758e9c80a76f4b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d5b2d81ec1eec3c68c099cf3506bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eec7bf2f111951acf2d0b3c11261b3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258c9ddc5e5d64116ecd41997e2b9ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b4e54e2cfb9ada18a24bd7d835802603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2efcdf5388ad9c186a0f89ed5638b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6556237b5a37b712cf9475c54052d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b0627f7b378219ced28afdf03d791606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5e6c4c7dfbf76525147bccb46766d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f2b362bfd9ef475ec8f1332d15896608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc375e25d56ef8a703f8c6f52621cb0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc4ac93999b4914212564bdcdb29a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63845dcc6c21f8c4eb8aaf8b7391b7ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629d0443aaa6bd13ef06f845c24c0c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ae0ca9e7a4aac6de48fcd9094f76a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9ff20b8dc8ed0a9b01c224027313f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac15c3b79b09903512dafa3dec6fde615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9d1000e134ee86419d37a6df86d60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59c100735eb006995bebbcc7f923d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ac6f0ebf374b84094d6d539f992eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701e998a2404894e7a6424b87ef2654619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4cf0e9b334634af2ad1b21fac2e07620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe4b94d73351e51f1c484813d41076621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2fc60e9ff316340de3239112c7a6f5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a8e504c0b160b3447d5ea732231eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5665b160d7a868724b4242c2ae0047624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343fd32c8301e757227f8f4feb0645c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79f64ec7043631690ca04c80fef8d6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d68f811e02aa8cffa17563e93cafe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9ccc2391acb09cdf0660f25a7ecc2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62301facc958902f9ee24171fbbfeb49629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f1b99ab5c4eeb3b0c8453a9964002630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32af334dafd4c6d8a09971383f3c2629631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bf15008b5155b4c4009c27bb2edc9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275feaa5727313d595f67375a4879ec633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515e018435a6873260ccd1623106ab1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9e0a2954346f888fc23a14e5a1b35635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384e29b155b084fa9123114edfba4e4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb390373768edd014bab08512921af5d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437ad9ed493754b94efed0fa8f5fdbc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83deaadcd333dc0eb4130384d6dab58639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf81a8219be9e2c9cd1ed44976db399640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cf9c0d6a9532a25db383427e2ee54641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27eccda09a7a2bc2c7a0e327ea04ff6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d0eaffe6e7c92bf808094bbc3d0e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c355171dd1849e2e2ebda03784f01a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7a45e58039614124594b153afd7ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baaae6bec893a6c7ee7e379f2df3b0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23325aba10ab99d190d0047525f2822647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79f3ae7f05abb7c7050ba6ddb005d5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943e83cb92826182623159751e9d771649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897fb3bd020fef0f154fb1081a37bc0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b818028cf5887cba80ccc1a532009651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b8d8d3d0667e0da4c6d29b902bf3d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fddb10fbedab15afabae933effaef653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f289738924c6bebb4a30744cc1b8aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6ed4533dfcfab5dc9f3cbb1a75b3f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bb249166745a4122f3439a2328ca6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d96423780bda9f6814b6325e28392657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7db7db9451ad41b3f512a4c8e5c04658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7416a35676a9c1707a636bd8729ce6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bf775943afa1f81a368a7c8674737660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7033bfa4f697deb8fa1ec390810e903661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911357a5b82363329d3d5ece806f8f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277177660237f8b686545d355a1bbdfe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee28bce05c0166e0aa6416ac57d92b5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7c1c3c89ac95f9017cbcc782b660d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658bdbf64b15cfdb62c91340bd733f9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae41756227a73e209517890f6ac0931667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8b1f32932734c21d6f74953a57c37668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3f66aa5da738a4b741d232f710786669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6be82b0b3516a2d782764412cf20e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982c8bd97d6331faddc7a431da56f91671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30a9c47bcb2f2278a56376c4c3943b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02a52644db1ea5c11dbf1c39ade94b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cc50526c34a29341eb7827d6197fa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991e7455c0296c4ec4679118c7dec47675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310600435a280a363c04d845e9cf6c74676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf760036a7786986f1f5c119b50c59677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9513d8c5b0ae13190adf3290e41b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a82f15e99e244de965fbb1adbbc0a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de718dd69ae970b5ed74b6dca4537a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34fd29115de20dca8dd3e792bae037681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f592f802b790704c7d2493ee66d55682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e1a29ba89acc9e2ff6ef524c86174683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a79bd4b13db947c720cf2b31ee4e74684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34440ad43b7e7a642b4145cf0554744c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1267a23db6c09f58bde84fe6ffa716c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de24f3402a789bde5f2286437a1bd8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993eb67a0b1c3f547304ded3276c85f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277836d44389e4aaac025ba40aa75f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8856ad364bec3a64d9449cbca361df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bac1592e59a58b6c00d19d8ba2621691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf75dbdb6be92f0a721b97c70099514692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80d3928e6805dbd5aaa40af3779074693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e62a3ba315ff6af65d9adff5e77d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd547efbb552d47dab256d26857b6c9c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe337aa6209ba4f7abe6702215dfc6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4067114114d380c78cc3e9712b8524697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ea5eb8517fdebce9d8b4048c12b92698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b4e07e60a8386fe8f63fafd936def699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb11902846a3502d5584315cfdc889700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca448bae4cfabaac71423df3a6bfaf0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f554c9a161f9a5221116f6f4d0c6046702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df3dcdf42aed5aafa56edf60b13367703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12a78f35ae4527c3e8da03aa01f1b6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157734fe7ec649ecd8c0b6cfe6f6474705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a8a69fe68c7040c10b8f0d056b61b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e4ef1b2c4ffa11265a9f6c227e51a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81b560e65217e2e1e62fbd5edcbeff708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261bce8f8540091d74aad50d60ecfd3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2844888519198b19c651c0affe8d0d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c1f91d3b1aa557d15e6d5231f0be9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abea8ba49dc69f5fae85b8e97a0edbb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4289955c76a952bbb027582a6fce0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98285a6da06f15e390104772f9b4bba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8708aadfb8ca489512185e833f87e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c480cbb238a482b5bb65ec6710348ce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33119a0750e7aafb88c7bbdd5e0adb74717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e59257c38c0af8545552848e3022c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304f07e4c3b4145a3256d02194747e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40645c65529f7a2fe60d431a6f52cb02720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f545355b71d9b216e5f420034e623721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175465c5f1b685d2c61dd97aeb0c178b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f9503fdae94904f7d064ff14bf82c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af498515ab41da5f8eb670659007c5e7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14d5f7f4815d5f4901f840fe7249e4e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e356b46e1b131610754eb99f4b54ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257e2663dff2dd4e157c2b6ea79e775727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5540fe6cc6b53f3fb985fcb695bfb0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f95e782fe95d20dce4db5b4dd7c2e6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd724b66527dfaf79db5d5f65177fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0393bdb5270f7dc67ab11a7efdfa6ab731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25aa1b20f58457c0f0a1306002cdc68732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa09f0cc84d0539e1cb3a19381b1025733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a2e6d6565b07e590994d77444fb71734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e426c2ad63fb112e1f8e0654dca611735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320aa576bc069645d0b92f5767e5524736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbc502d014df3aa9c94cc7d2ec3980737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aef040e1c7c388b1c7bb57b01703c9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ed2ac08417530523ddde74fa03fd9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960afb7c636bab2997f8cc19048727c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612240e43846e9adfbdc859f02b7300741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee3f40abb980a13b9ba8d8f8706e32742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c2c816fb0abbc56b378938ce1e673743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b66552230cadefaa84dfe82c6bf0c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e41f99407be7d126e523bb21961cfe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bbe38a9acd2615fa6ef9137f84fe4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9756b0f695694420b9ed54f625ace10747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4355b4c53af158aa0fe021b0cc516748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b504324d301ed14bd2ccda5a1886464749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b445d26e00ad402cab92236bb9327750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15394944261db7610c9113c12ebef06751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e6b44bcae2648f68a7722bf2c0b23752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346f438f9f0637a6a04da72b31ef44e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fc06d4e5288c4f7935107fd5fea21754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf335e5cb5fc9e01a124628c69680fb5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9d4adf00956d11ee81ee1a0263576756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c84a8c0d4475818c828c82ac06231757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701bc598b13524fdf4e4822bbb8dec5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c994f7e19c0d6fda896eef23ddf622759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db43afbacebb921a9b9ea71c933ffa760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79717ad7a9b2e0cb684f9178aa978b2a761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07338c4dc6ecbeef455848a0d4727653762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021211370429edf95920739fec1ed407763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9bad6706f06b602640cff187767d8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de7fe44190ce13ce4ab6661eb2543c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0652b3084491e9bc84801c652b899926766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada1a49e9c93930e4d38fafcd9c7fed767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbda6d36bcaaeb32ffefa559b185c4768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aae90c69eef3e56c996b3be929a4d3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de011f0b0d42b7c70f39c0fbbc4768770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8604937852e6acf068adaaded1171c0771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b2c6f73ca0bf6eab574b601575761772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccc56b1b526ad7119fab5850e253b3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1f9c54390b973054e034a98c6ebce774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756d3cf38d16527e3e532981c6c6155775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1763065a1bd9871bd6d50de32ef151776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56062c75e18126374e569c86ea90d482777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdb99611a5639c8fadebed3cf45384778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4134c1eba6cb587533c46152c9c3936a779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e88d926b0c541e797fb9e409052ef780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3df729b578a6500212fa2d5fd65f3781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac2eb81ef3985a762d2bbf3e390e40782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87a4bf46e00f7fa82f5f32cb00290d783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17acbf54a9a1d002c772fa96bd36886784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847f31bd83210bc679f772befa11f6e785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec61d5f0e39585d190a383f1b1cae1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc32b86d6eda5b5297a2e37e4651a1787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d62adcdf888ce1aac05f89d372425788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658f75e72b1a2397b409e6bca9ab180789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5ad1e0f2dbe67553e57fd6e5cc36d790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886929918b36f8b051a4c161ecc6b85791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ed432dd8373b0b808e342ea1002b1792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59ade14cb67aee736ccbf833da47a5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f526302c90e300e6925078aa2cae5794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e931105134afc14c1ad02f29e128c795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8a7c271a9110e19375eddcbdff125796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52b930cbe7cd1eedfb0d8aa6e7ed43797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79016a980a243418bfc9a18be0a453798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f118d71dc7d670db8b3170af120717799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66da034a22e752df95f48098b0c092800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df30a3991d5f330e0d43a0044f626c3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd9d4f56c4f9c742c1eff55f7b6f34802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ecccec1aea648788650d6c40fd187803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a5dd96961e4ff266ba976d8dae65a804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b92d08c09a804e4462bafd01cb2286805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e59488a918100a69f3eca2cd1e015806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a835b9a1c6195ba5c11f170b8e1b5807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100ee89ce52a0b9e385f654c3daaeb6808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710d12c25df1a362208af6438b2b5e7809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88072461f070d45f59402c0ee85b5fb0810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de7fddab6431c6203bc0ddd6417168811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff12af578e25b3679fc77d31707d50812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189f7f172b51d6b679bd48ab4030a67813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55ad94a27de5de79dd82386a9e798d814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7546b8d889ec5924b8ec6c4a2fbda815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0983b5e5900096780ed734fe074a48816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779284ae9990681cc6a3914c33942364817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb31615c663d14cfe0becd67ed2ab9e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31641b155229956ea2798e0f5aca03e819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76f3980004ce5f6979deb8efbafac2820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54893ff93023046def859f1b9bcedc47821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c534bf53a13d5d97960e97f8ec19fc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccefda42f5d381daba9867f283fe856c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedaa59c96d0e24f639cf84ef7c1627824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11cfd97626d26fd1df1b076576e256825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5faed8b59550e6e6a23e61672fd7d7826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3a70f9fbc4842b6fa9d1b03c3f63e827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b014dabe67778847242f6bb651881b7828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22339a56dfccaaa61f5c48c6cc48dce829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881260349cb348f4d216f5934d1eac9c830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a5875907e3ff57866e0c24bc95ae7831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d19b5656ec708cd97708b0702334bf832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c22ee3c30ffab583e13c47060697ec833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24473c50a9f25aa890f3ac9062b33314834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719df0fc60e9337e03ffe00de898a1e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b88eaa211d0ed5687b41734a8d583b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216597dda808fa483fe9eb93a3f93768837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52ccf0c9acaf026351a5cbd4f0c525838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712affaaf7491fc4236389bb9d9e258839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470923dd4c9da13b900dc49ae49d051e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5de99266b9c2dc07350b80f3575483841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415731d9a3b23e8c236c71cfa51a22a842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62239cab2fa5e71e655d4613e104a2f9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2b24f02e1356ff9bc05ae6d3517b6844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769101bb66dd641c993a006bb3d438f845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096ee71a2e8a9dab5b5aab9f3a2f805846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726caaaf679033ad3c5421cc7a33f5a0847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fd2c814d4ab0a51ff585e5d2d4023848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f35a652adb0c30e50e1eacc28fc24849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3401e39d1785381a01b7b9f75156c850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68ca8ccae02198d806d5adb1e4d3f5851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d3d508ff4d87c5e495105497cd29c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc22bdc28200a4fd434e76fa263a13853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811140aca3d656989398f40ba551825854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da90f6611292be25aae34e9c7aad671855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2653a47f7c462658cc20f737448dea856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801771e1c00be5566b5f0d53f7f7618857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc07cf8d02e5cccb10445cb6f0c8dac858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef91435925fa03ce2c2e0ab05e0bf4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba02c3ca6c78d0b1631ca65829b4123860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821711daa42e7bb17a0d743ca71afc9861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf9ad15218dd19c51491b5b60f02bf862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90968ac2a635e1da21373f245f285d07863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a3b8771c2c925f5d416f68e62b607864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e33198adad3ccaa88a568fb9ecf8d7865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbde710c0eb2685c09fdc55ba631064866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57fd2b16e66dccfd61a9c2f46a9f1aa867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd0a56f0a5dc1cf94b8576688bc52f868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2aaf2231e5080b2a4844ea0925d2d869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889b49afab2b4c6585cd3ad45bd6706870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05654e67a47f87165c469ea473235de8871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c1e2c97b47d80f5d0af6efdd34f33872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1d2d2e07bd37b2be6736b65984b3d873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc86638a8f841513c8d2ed61a372b30874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb276ff87b7ed182e384d0ca0121dc84875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c783dd9608550f7d129e116fdf88d876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1009eec37010966dd54c109647cd8877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa9202b37bf6d1f7ecd4c85d5f9a229878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ce2e373173a6b4ced1c0d6703bb68879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563801b55ec1284d6de3c60257dc2f9880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0986dd77c84a413b42fda74d756babe881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97660c29b85d11f5213b51aec12a9c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca549c3783f61e1762693fddc683f7883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bb308b18f3685dbeaacf84e7777f5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb862bb3e3d4ab185eac4d05eb34d9885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641c5c8f6ebb3582a230b8acac39a67886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4852945a8812a05134ee99fd8edd08887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c550864238582b70085aa681ec78c17888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d89a4fce62736a2875b0c5d097e70889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccf7cd1dd7a4d9988a5d619c4d8b97890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e52ccdc566904f4c0f07e2a1fc0d9891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961672de7fd3d3e61033084569454883892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd30d5815c82f5ba6f59832bff52999893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5877d261820a906882218e8863de0e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb81f37cad01aac14ef0022140937c895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752531c8dfec257c91f96292c4786eb1896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c3649b9d843527148e87b5b087e075897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0033c2d4046e36e7e553856cad2ec82898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5d87184c84313ee6f27b17aa66b7f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d6bdffa55029de16b306b041c8eb5900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b817cd8b3e90fa09e5d3e6e5092129901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4dd8f8cdf438d71d1d07b60f64ed3902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc110c85da4a4f2728b87d3a93442492903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68cf04076aeac6f5a8a0822f0bff051904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb270a6b3fc9029498c4db4b6c4166f905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479d90d5ebe4b50bcb566f3092a6a36906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6f794501fb020710218b27c8367c7907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba443eb8b5e26c2f199c52bb53a05dd908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fa4bda8f0f630047ee4a2093fa588909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512d46cb4224f12c978b007e0b853bf910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ae9a95c9779d2ecac0de649adb3f5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574e3a78336947bcccbcb29a9184a1b912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac23b0da12afa7a23de5bb2f6bc0ce0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442d42548006c727c565bec09a18e69914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f48fe22552b57e7f4f9fb472d873cc915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e88d626d54459177f4195d2b5def11916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584106cbba4b77aed7ef0fd4e488c62917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f905d7067b6c27b2c1a71bb8a00ec9c918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5de61ecde9c39b42248d73c6b3b66a919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396575a8eff74625fd4f5cd35abbc44d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5f70c6100f291ea75ca03fdb97dff921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2388fd727fbc9ffed0070dd379edd2922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c9b1256f514c886bea657b6eb3c19923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab819f0521a9339fea1a1228987cbaa924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6942db59554562cb0d4ffd0c454cda925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1224c73c93e039880dd64caa2b1078c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044912835f8726d26f410fadb6144fb927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee042b63a06b4b08e3c001cd394efddf928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2a6221240788017fb68f24ebd34b6929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2aa97832e0a29fc6acdd63c32fc461930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf7957d17ebe4bb7a1e0f81bf3e058931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7642679cabf75a2c3e7c41237e0635932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa02309f9ecd0d2ae935123a0948b4933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917a34f957f53f0e86ac7b9e6bce4fe934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19033271c9a99d0d1d68bb0a4496ecc9935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c8e0e70d0d85474b017762446cbd0936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff3282a47d4e9e79806c5892f9b381937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7aa842bd9308598554bfb712cf483938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8ed6223ce092fa1384c3a76936d61939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223d3cc4de4abacce539df6d15c276e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104327b78bffc7c42ec41b760eea3162941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4375e9b6a34a1ea322b39b64e2172942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445a4550fa2d50825b99d689f818343943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab10869ae174cc915b7e258557bd76944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34d50098e720f5d1a6a67967c9125d945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c0da9ac4c9dc7177ebc2896df2319946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe785d987ffff4d0e407a646ea68d9947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ec31f2896a40938ddcb6fc2ee65b0948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7f3f004c7ba150c461cf9baacaeb0949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4065e568ff4f6b18acbc228252232e9950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976be73758630d97f213728290e408c0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f94c476d777df7795b13381f7b596952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274b7da2faae4617b2c567d69e31a75953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3d07cc20a384c35119158ec2b0bd6954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df893ead9681ad4cba337fbf2ab89de955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e3b02d3def154e63a413a02f82eb7956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90416524c51d1f04ba2b2f00bdd81459957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41ddcecb76d1163dcb41838653acc5958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264572c2ec466e60e4ec6e28f4f53619959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd733a45b79dff438f47c3ddaaff4bb960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d68543ace91b68024340eb59109e3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e3d83c7e096c2a91b41d09375d71e962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2caec1888179547147396133903e4963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea4b56de293c6ffd1f7bdaad351485964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7e6751edf2af5f1b8b8ef9ef583d8965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c12f67a76470c5b034ef75e2f37ce81966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5af42ffc0702c9a5e780c85f3fcb6967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29ed1e5f1ac7ff3b203180775174e4968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f2a82434766f6993acdff968d84b2969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8df033f402113d7de2d82e363efb54970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaaf5b26df1efa7414313ae2bf414b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1eb1eedabba899cdd33ded9bdaf07a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096610a71e74add4c51d8b96f50b354f973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dc05b1bdd44811fe2bafd87d222d3974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818850407f0257260ad3bcf544e5cfe7975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3e27066219130982132bf6ce3dbb0976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d193b5a53a8cb43f98c52443da2e97a977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>