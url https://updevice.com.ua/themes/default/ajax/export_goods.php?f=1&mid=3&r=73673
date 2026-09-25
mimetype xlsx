--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fade8fab09d7f2e543eafd7e62fbc61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7040f168a594a0bf197aa3a6f9c312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc6f0258f92ebf5093972cdcbac3843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b413bb5619c560c037023b0cd9973314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92b44d7a14a265fe79425c055a62305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1f487ca58d5754e59ba45d1e3b0c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7462cd7c22e023a67f270cc15ea717c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600704e1a1f0d1a457fc2b210e2a70808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43939b8314cec14315f6f805a0d92dfb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f3dc1bc10c124f9496883268ed63d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dce27c7f962bb60d8ac68e266422311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa8a69747b5777700dbef4363551aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85776282d17d5eb087b74ef04eb5667b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9a1d662b603a41fe3f89c0108c64514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3795a152c4fb1527c9fc4e4abb8cefb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0932369e7c9aa03f39438fe7cdc0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b355a0908e0a113f25ed28555a474617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa95d3f0a97d5b136577102ea4e9f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49394ace6425a160b3dfaafa2e115a5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2038c061efce309dcda72beb55cfa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335d91bb40fcd250f9606a02fb8cf2421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a769074dd1141b1c57972738eabec8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290352df7a97e6996dd2ea8a6a072c3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dea90b9f2dc51d9cabd9b9e9e52c3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e29bd09a39e01089914df272a666c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33693611654544e69d22282cecf00ca326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b29ead95afbc907777d4d66b747442727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c7b84e82ff1ffbc4600b84344b92a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6116e4a825cc81ad4edde31609c7f9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13660edaf008637299b1c921ad5797730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d360e57db7e0710d9031b35e0dbcd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebf72c42263e185e724ca75943a49e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f8ff14cdd64167cd83d19cecd0d3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061a0ee4381ffe8f1a2064b2ba38abb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899614e87108847564fcefd2d6c4e4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4e4f90503a5d070a22f5cf4d83cc436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171fa4de3e5524beccb893fe699e20a237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459524ca001e5f375bc8eaa9263d75f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff2be83de5f7fea8e28a4a7212ad91839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15deee1482e1795e7ddfaf26e2106c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ec934ed229b3ebcef00c8fe22618341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46593e241641a62f3c9565440806b9e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef580817c52f2f6eaa10dcf26e871e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7b635e3706a3af36a50025fd4554044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19d350d2ed24d8f83a5a55c63a4c1f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f3b911d993e405abf945f26be18fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcaa3cb50d8e6055dba803890660d2747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1cf7cc856faad81b896d406bf48e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7205976173458c1d8bf93f6fb9226b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f1f79ea670349f9c16208b2f9306fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95522b3bc05c8043bf47cf2d63257a9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789911f048fece2a439ab80f4337d9a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27208a7dd21212ca22f718c5d8d6ad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34741093b9278e56e0e07245ea8c4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1c4d621b99b98130c0a3e1684885b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560ead24fac57e15becb644fd21b84756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac3e74685b5bbd95893f66a88b11ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e75fe308c7f73d42e7619eee06720f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d25135043b351ff3faa80d52142df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e97845a6af1e76f0041471081448660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d676060ddf889e6c9431c2eb0cf9b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724b8bf60030a15bebf0da12dbccb6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c11f3150e697864e3c752a0f62efe2763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383fc332fec6466a2f5b6daf3e5c684964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc0aa1b62efd2c20e679747b2e723165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bf5dd6d6d71784fe702e57b4f21f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97de1bb5a126e4d34cdb48e5389549967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e1238ef9466b30ce3b1ff684bb0eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f8177da883ef0d4d5b87ebf0be23569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f46546004d0f2eccc1effe2928708c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758cd9ddd174c6746aa3971932504e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dc292706502ff14d9c4a10edf2d2572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c52c94b10908ae6204b86ea3cfb42573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744efc1cebc9c358d2ef654b9d5e600874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417ddcbdcb7fe1cba8187585e44a02c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206a3c5f732d5ff2057d946dd8366b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582219c6d4880d94d9520ce3e40bf3fd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661ba4920a9f95b850dfc51c9224dc078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa5237179e9e269c8b4ca12d8221ea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005723739d03b4905310a23cd64bd2c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f838eeafc782546d93d648d48928181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472acb9009fdf24d6110abe93f25a3582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b04533ba2ca2726e3bb5474494793983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8e80d8991ff12cc3b7ad637eac36384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf2a9326d253222bc4348f7bda27be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00f7155e561a89320efbb4f22304d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50be2654f604b8f1537fa2636433ac0587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2af45895d6404346af6a44a317ba188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f38870f9bfa7690f1d53da94780de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83029b70c11307df26517a80f494e36890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc88d445e8ff9e8cb6eab5bb909c7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9552fd2af8fdd31e41aadb0e0a3df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707131daf11c0b54bf331c4f896111293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af48f3e7916b4060e2d1be93b766e594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f869264a199221e659b2fb022e2ad9495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a7049a63fdfb51ec833f496c1411f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9978e2b11c15b8e49226f8e78244497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1073139d3b9a5d06d15a19e305119f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0fd0a66f64540fdf04c1f0d02e2d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14641bc5299ee62b47e048e1a9b32394100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af548d2450140c3a89035fba0a87726b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445f5297ec6b4cde5e6d3d59902985e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911db1888382f8afd158ad65c251cf7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cac9c66979963c2cb6aea070075a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393ca9cab0c1fe73eef9aa64296ed1c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecf926e7deaf8c9241a79ddbbe168b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816f9f79e51aa276c4f192e26d83219107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b74bd95f169eca86d198a032262cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59f193e5f16e4aaa22605adc54eaec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ef13fdea689d5ee9758747cabd8ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f5792402f9adb501716d7c8f512ef111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fee5c1f249be567e87c9a9ef9a57a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d79eb2b37a8aca27b10080f88b95e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40a625f8116d7fd1129ffd68753827114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfad9a11a8436cf4ca06f5f40982764115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e929c837df61f0ad78173ad94cb049116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2b50005fd83d9fe4fe6ce5bc4e6f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc1277e538b7d939b6b718b8f4c2c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1190d2c7cc0e795bb8a619a09b9f8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffc508dad9e51bf145a21450213769120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062247ba83e6dc4bd1a2dae2c93b994a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2c9ec6af09ac2eb01675cc0ef1580122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c914b5a6ec4e4691371badbad1ab4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce4b8d0c9f89f3dff531429f211b80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123de90d7d07031daa8708d474fd558125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59005c8aaddc145c7f3ccf2604b91668126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e4e473a11364ea2c9b88f90b1c54b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3344f458b04014aeffe46f7cade5f96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b2cc5a494421c249596ea0c77ac40129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a42d86d55b5e7183d54131d7ddacd6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5981ca6426fd23da5967ba3057e74e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed93647d3b461d1fbf7ed83638bae2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3afb239c0ccb06bac850e94248fc26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcab04d38f07d0836f3880b8022298134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f96b4a520ec44314cdf3a914fa18e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b99af578e6de2451093a32f37206f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552371403e9caf97c9b828e82540f91e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa32ccf7fa64bfb83ac837f92fedb02138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9e0e83caa690328230705655d2356139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c829b8127b26a4d3b2822348f16cce6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb770f0e0ee91998f68740378114f13d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b2e30c28433ac055e7c3f828bbf50142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1978d2afde1e3420d151ca483051e6e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02aae38245c74f11d0a6af47ffc46e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387051cfa558c9a1630797c92f7dbc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab68bfcc3f7cf97633b99d9b8205d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cb327e0940757fa17480d928d35a2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173239cf86659a1f91151f4def1aa1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec181807c418f34b44912eac0716f803149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f472bffeb77ab9d1734cd8522400b4d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989938aac2aa73f44d995a0e7d46fad6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561ee25867ddec21009b35d33201034152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16170c26b342b024e4c5b1c0cd61a31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b65ed5e1feca3ec1b0b8f31761fbbe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f01faab845715fb2a0b53ff01cb8ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62865b199fe6e1c6abd3034b34ca6e63156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff367d643044325455204f0e233ccb3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a480e414c92a9a0515bdbda4d8656ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c929b81deb9233c9acade8eaeff4d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc20910791280a96cc71c998dc08a01160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e659c31ab70af352ad8415ccf4c7cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1272ac774bb2d8c53b0adac02c86e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b37b45c9496c5b6b248ce3d007b1e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483729a1fa0107624ff3151d072ff2fd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff03260dfe476eee342a122f3d2bc79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea71470a4d0c316aaeff7da2a904d55166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34327f83d39e4af412f376e98ac47cae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc06dc063af0376890c4d33cccf27a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70a2dcd76df51ba610a7cd5b64c262169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556288a66f72cd51a80ccc64f8b3f9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be8a3c1bd4dcf37f4dca8e00f95cb8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb240573d25aeadb04fe4091b131ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94c70e11c470f81d1461d3b40f9367173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0ecacdc3f7af7b21300743c0bcfda174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de110c8dbd5994d1c6f0f46c0d0de6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0140fe7eefadd0af38d0acdefb898176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafe48b595eea5db6006093b825b003177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5717dafe26dee0b6270b0daf3bd9c9f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0c692251a1f711d8cce719d6b5163179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23832dc2d0d97b7a4f9c81dcd324d833180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8df31a59f1d054901e12fbe159f14181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278417feb0bf996656a3b1b21fc0331182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc640c6b8c92f6a8cb260fe703ba731b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1159c749323b095d610c5b1455644184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b172b6ac522e97bdec7d45994525927185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888143fc86704f34115c8a9e66cae22186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426c7f0d4d8fabf8ac4d423623ff4d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1fcfa60ba2f54997cf296130276a6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b44bb1007f3739d5a089830b807a6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3921e0826cdef9f0e620e84a227e1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c605692ece8fcbabbee4cfcb779e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77cd4b88955302d72e903d072b23aa6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20f10d777b3022bc282f8a3c1fecd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318090346847c30dd0a73e5ae2ac6dc3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a6183cbcec24e711c6ef24f957186195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e83fcbbfdc154adede9789b6bd6243196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f0e2c0db3809fa69c3e1e53655272197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70458f4f438105efcc444ca838951af1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f0665ba7cf6f9856d7268c8495beb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f55941efd7c84adb108efd86510004200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9c5ca2948dca91c2c1e94dba113c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e35e8938b0d2976d79a5baf9222f32202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd18956b98d221c86b1e0ac523d1a66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916aa1adc36935e1c746797b2dd08e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773e6ae0061a4be416a4e6ad4197dd0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307de3c86301c777957edf01672acb0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38315c0e2b010cb439437d67224df5f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0c3669eef551bbc5dbd07f901e5cd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d58b94f1592f3c6e21b3b37c866486209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f19219b948b5387d7ceaab9e1eb52c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d818d0b7b1de0b87b8ae719b7f3902211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c8207d9d07b43cb7745855abfa675212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1dce482e447061094642dd4086fd4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae52f819e1a0b867e5fe215f396ec5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53d018c14f9d1f877a91dc551fe895215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24ab8e31451cd550554765f1eb6ee3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cba9cf72c9b9068da6220b51a3e95b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882f7a3ddfe2488a4381bbac83e2458218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47f4013988c49b6af15ffe16ee27ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c2a6a9e6c3ba6b636c80c9fcabda7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a383d4fefe5485caf28b65ebea453221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97a5f9f6d51d9fba8d7cf7ea288393222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a13adfee0ec83f56f759a2cf74c943223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c4cb1a788980d5e4dd0c3724be6bd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b1ddc8b457ed845a264c66c5ec0ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9b5241f5e15ae2dc5e4f8f9e53c82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd2a64f94e24e0644836bb481ff0870227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f8c7a82fe1bb37981e053dc293a52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0c59314f64ee8a78025ce64b3c58f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c86d6e9bc21e1187a1ecce9bbc9d19230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf131e89313792f198ec3e81f8e45346231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26641ad8076c102c4fbcac609794818232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943f1c61f00d073da863db4b2e3d0d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a47c8d0097818f35c9ebfa455f904234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e190e705a83c6a6f7419da5bfee431a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec54dfe87daf3d86eeea3fb7589efd7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25560610cb6817fea950ac8164fab605237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0f5b60e39639a4dc859308e1bd846238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b368b1d475dbdf3bacec106481e3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03f22e2869a7747db697f02636b725240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a02f7459d11113ef7b2b8f64af2491241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e92f04bb732a6fe7aa777e9e44461242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a3fffbf2d23d56f02a587781c35bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9bf503ab13da990c95d8b31a30464244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226bf36f6c2987d30beabc755bec867245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a0b30d88b5145b3ef476154f4c274246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91838bb9bdc5be682a2c33cadb552bea247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9384e1c72310ad10f7bdfdd718e0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cc43176e875aba5bbf022dbd0869b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4084e593ddaa1df021ebf1f56a1835d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702073a5513bb45f8c638bd8dbd6485251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9d61745cf90e81cc26e9b3117a287252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b37cc5b02a13e95664049d1bbc86a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65e2a15a0d87ff83c4b221d684e289254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f0a3cbd02d9ba6a01a0d15e634353255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859402ea3cac9eb56275aee66fe7e028256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8235036d99d3a734f1ab6f510a99034257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af3310c6d91cc9650ccdcc129e2242258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad84701c1805b4cd9560609564c764259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee8b7a8607a6c5c03cbb78c10965b7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea60edb8f86641b8d62d09576035af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4feaf33461665347ef721f2208d6fc9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6677e27edb5fbcc7267c057c24f9f03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9a0c7163b5c860a085c23ca25f45e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44104bb775ff316fc0d810d1383b8df0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a609a1f9e9d97bfc673e505c95da431266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d555c581a2574eaf68e3163e542bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65813cd073894335a7029cd84f6e24af268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a07ae95cf3e3d2dccb98aaf44dae2f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f54503b5c14da9a126f60d177f6e55270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657107137562a5f3210c26364590f05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11dd401c9a07b0af88b5d91229e167272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df96f8e85111816d9798ed2c406ba2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7664f0a218c91cd7c9fb7eb91fa39e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d92ffc4f0cdeaef72f3ad0441a9fc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e61c13dcd5d6494e5d07e67a48e7c5d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20153d3fdb39dcf19a492730b7dd80d3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f308014be082196801959bd3dfca0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f84ec1013ac8ac3a199ec7513b98a5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164468f80652bd9b93fb6622d7bbe185280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38437a33b40d1088e4c90f34ff5f41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea55ae3a8c5f158c12d2560e3390a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb39dbe307b0f6f927163fb63c1678a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c84e52a931336543160fe3d54b5f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112069fb92bdb2d6590d40d38640e32f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bf1458b89c0cf430ba8f2239ef3d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f2dd4165c55c5cee170715b24285b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc840924602c7a0de4d373436772ae13288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adda00418ae467b384122815641664289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a67013bb92f548aa4dca72bd22583e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007036f1c8323769684e2405e5136f6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae265133bf17fdfadb46d8ef06cab6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107fcc9fc4b55a4db1b49b5696e11b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811819242b51f3d01f66bc85836d1af3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d22e871bdda5385d6f5f9daf9eccb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dbc7e9a79e0c256c2dbb98ef470ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4bfcdb8a036c90d5f51b99bbc888c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6078a92293f9d1b049121d151252b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e270c22e9c87cfc8b27b21910046d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179c6087af59db5d6c82b2b476abe76300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85204495a79162cc7e29352febe2eaf6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aebd120919cec056ca1fe8a4f08c9f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97901654dcc469d0c600f2454de14c72303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75907bb93aac744e3466028792f627f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe65c2c6d33ff68ff54b2b951545a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2085b224ab18fdd01e8afa9d9e697306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eebea7aa2d0d4c481c83cecb8f1bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9279c421180305ed175da74438197e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c4bf56318be90fc76d0fec51b2a88309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accac4bdd7fb552cfc1adaa20f550a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a093bf6d628457f61618508e9e8a74e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ee95ca281df6e31b0e568eade8739312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c91764e5896fbfce31cb13ae27a1b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330cc922105b9014ce3023fc9d43944314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15cbec557b1e73c3a15cc328c42df9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff09fce46939ff9070f0bca62cfa534316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15db94b83856e121f9696b0f99594d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914ebfa614c49dd1c2339fda22ce5ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427778dec9991152d1308e0848b7c079319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbab19f013fcdfe6d2fbf0e78268eddc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c32d3ba56a9a60b3e5585e120020f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1710b4ef78ae232926aa02c7d5da56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcd352f525a48aea2414e4b78a3023323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ec6b1a36c1e5150c3010317ae6d36324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844acd6222d9290c5babce3bf5ba5e0f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470b82ad12899d25397ec177ea48e42326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fd8503a54e50dc4d074a18ebeabdc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c22885ec8fe03e5b344c7c6677afb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1b3988d18c4e31019de68b9ad902d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc931bb88bff25464e56fa2bd1460507330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f339adb38a95c72d5496abe01d84e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cda6f200ec70de86a863d603daaaaa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b7260615c0ca0216fe35a5c5d00c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3b969d3d1e99f13405280f946c6e8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827e67bee0df7144de77dd545c67784335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cb52fbd4e4fa417d386aa36046e14336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784970a7f13a43089b69d41dd99224b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ee0134fbce8b127dbcedbb91067ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab02ba2a42f1c416df514b06293098339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17ddeb1f85b4063ffb50cd168a7ddf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71bc8017a451371c5ad1fc4de2390e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f965ea333d22541f3daee59f8445eed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ac9304aac95f606b77adeb40b41d1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b24b71358bc26eec5af4060b00536344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0b584b7d0704eabf622e3758fdc9a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b61807303fa2b88d3dbe8404d5a8b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aec2fd47615778cfe3436ce44517f9b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f775906737e2a41793c1a0feedc6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f9e23b5c0081c705a02276a2c5353349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15debffd0570a675ea8ecb50cc09e204350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbe24950237c131164feb6a1732532351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696ea9ae6d9ff03e599ded312242b56352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fb3882b4c5773f13d107ecf1ba956353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56918e748c1d928bf0f37b031901b758354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d01b25d0193b927dc9469430bc330f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed45b3bbae6026b8370546db38f020a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5fea7988e0874ec8b305ea2bd1fc3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2981f12d7f7fc910a6ffa376c9237e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f6c487e169c51734205d98b9c2104359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398ae32bd173f311ff176ee3ee48c1a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d95b28660ea430b7d771fcc7d82aa3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd993dc014105dd4ee238ee8ed9a7d6a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4156803eee3d26238d2442ff56434363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d360708baaeb516abeaf78b44d7534364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0bf020d8da8922a5c6981bdaff1be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2460ee17fe0edb93bc53e8c25f4b4c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119577159a81530e492b710429feeeb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85e1814cd2ee0bd60029ed2a7c35ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e37ad397b44a998f872a6d98c8c93369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeec87b3abb69f4259a798e5171ab32370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426c529b50f4cff0ef94eedc988caa4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9ea6709f905fd6247c1214e6017bf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5349f940dde2892efa89ceedb06e65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5427834032afe6db2263ad30b421b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe57b2f2a8a52c49372f203435a7e6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6be955eec851e79cc85929a88cebb59376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bce1b58e905b7f41de2ac61b5bc832377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d7dcb8486ccec1811c5ca7cfaef02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65214bdf1c18eb5428d85487487c9ac379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d729e3e15d3b787b0d98754dc78b5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc449027c65d280f6747f74887b4ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e12bebcc3901dea775d8a4e1a7a187382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392223b34080fdc350dfafdd272c9c6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c455583b391d941e98b103f0e60f641384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869ba12b318c096cc6b6bf2f78037d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ecb648051f916c62b6dfe50ae5986386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae263f9a6648fc16bfa8c15d4b429c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdcfb9d0da1013b57ee92d193940de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ac0b315746c7ca948eebff2a39461389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e15da5aa21ef95337166622fc4eed390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8195fc32a56da3e1bceb6a6181134f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bff51818dc39efca04c2b451c2006d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00974cd1b28d3f7cbabfaabe7c368b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84488022fed96077b8f273570ff511eb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a1d4cafc3224b48f4b021de362583395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab57b8c054e458d4a86c7564a2c11f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d9f36887bf4c8745c83624b05a43e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5effde24d322ffce7260e29286f0f43398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22409ad3235caf11c99ca349ab2bfabe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b901d75641881e6aad1e5b5bae990e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75774d4898384b9e02eee7ad0f16a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c0f36971c0321b231435a71fc17e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab91f0eb8d0bceebbb8cfd5e0c3e3c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3467b21b93bc5d349b9fcf5d7cb3b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437786c8ac1be012a6bbd795441fc69405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95553f9e335608a47372b0bfbb6fbc2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cf9f7897d5f1c6baebe45b54e74a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd878882b0e6cb2c540aed5fe470e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0168c896156e9808c15245dbacf67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544d0f931b2ad3e67900ac05468c379410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbfe0b0c70a4dce9285a2f92697e7b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e361234e1bc90b4387255589bbcf379412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f83a0e0c7dd3f2738364766a298e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5d8bc378702661676b1341b6e1ae2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5114cd3670b13de1f91c7ca9c466652415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25393e2c566803796b4eac953756a352416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ca73856bc09be9a09afebab35f4d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb950c68adb3183282a67f07f6c7c343418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dacdd774220eb27406f6bc0965c8e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9128c7d947eae66a1c568084847b22420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d62a4f1f55684c6af53e32811bac26421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57222633b46522c8b3e7282b369b867422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4025a31b15bf4ff9439f13a1309a21423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fd97570abd8ed651eb6a28c0bab55424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811a085986565078207af46ea9fa7cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eea3da53eabceea60e3b4a83e90601426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea8108f76576129cb7725f7ac12c37427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74c22b306229c59428e33e1f09b176428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311bc022c4fc471f3139e5f787ad1a8e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5aefa05a0f606e1643ac0cde0756c1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0474a21eee78c710f5da1c66834af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c871cf69bbd7782df5b7f6fb88e46e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e812f9bd6e9522fb4f70b4476504fd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760808da49bb513c06b6d16701476826434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b877656515750080c97609818e784435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8dba44a928293560da4aad3eeb062436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570a8d424ec9054afb42e6edaca0e68437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f9779ce210ee7deb9e4d35ed54291438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2aa6aeadcb506aef88002542911a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3297a9a44fb36f7314cd38ad41fde6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf184133efd0b15c832b2a43c51017441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcd2963862cfc67c32d2649c45f92a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855ab285cac3542f1b32d790fd20e4b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e80917628c99394322658ffa61f33444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bd7abbcb97155b0db74c6ca9a4c97445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4eff39f44dc4538853f72dab592156446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb71c4dac43156bf06db8a612f4972447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06483aca10630da11377093aa2b9148448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424529c8292f146d41e53e57cf4abf91449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e439882b6ec90bd4fe050075a3572450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91283ad35941d12ab51029feba4c1fb6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068380bdfd53371610bf2b299ffe392452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5db1750937a8da02bfe31a7a225ceb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1388943178295900b1a7bbb4c053b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1cd2edb5e33c7112ddf9e1d3bbc99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312723da3bc797c9cfff862250c857b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757bea4753f92b76a9cf33a521182d64457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b503ba10ae3dcc9b3878f8431f951a3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204bff6358a95e00882c12032b343cb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d3855faade890f533ee1714e48fb7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ba0a4593ea44fc20dbbc94d53294d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8209b48e8227be410104e9905e6bf8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8349fbd40029a331fcc2e3ad7f8b53463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a5ff18321ee4b80666a42241cfaed464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db9f1971f7609cc279068181bd3ad84465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636ce76d96445a4d39f030257583181466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761290c66c1188979b371d8b4ecd985467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2eabf4cff8b273e999d135c548b070468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5f4e386d03fb02385a4ee4207570f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827beed685768bba25b3b8370404250470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e1c221159f7126866970fc1247383471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27235f0eada9e0cae49ad649b24e8bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ed02896837d1316b94981ea72fd6f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164be8a8e581b6e76113890d017d13bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20c5023a0e836874486243d7af0408475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2563ced1798ac9012088d92c1e58e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a6be186f079071fd588d176dbdc9c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8355628e7d88c4076d2951f16f0107478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b672e4c4b86f41447c0265291df6afe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c732eef7dc29873597d6704a60c98480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35546180b79d195aeca462786addabdb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39b1513f4b7f08b25c49145776c438482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be951508e5197ec838edc12f9e1fa4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee41c61c55bae454b6a2e367a1ca46d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604547e288b3fbe305fdaee0527d0718485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4af110089cf6fbb63b1cdeb9c4b55486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e3ec08a25ad5e1ba78cf08052583a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913a386b5b821012b86816a10e83c19488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baabfdb891be8d2c303f422c7e3fe30489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8763806342b269407ec274259b738a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3f90ac2c6b9a73ad81f2d059f77d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198a5b0246c2e244af97b669d069304492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703255070614d091f84fbb2cc387d1cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342ce3a9411cfa4e27d9b879b40afcc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac89ce79edf5cf60ed90d482c18ff15495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba9067be2322ce31b5319d4f4704dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167147fe8ae09ff95a4e5f29df558e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908291975ec2aad9cf687be90e62021498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4980289ec3184ac70359f3c77784d06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207f559a89325cd588295a0261671b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c642609cb3e0005d719dbe91bea716e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e4346c4de51a7852e433ab6ad58fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b62f72d7e4236c5d1f126e0f372843503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724c508ae3897582827d35ed278a1e1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef58884fe93d4c5034daa09712d03ce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f85525df6d6c3196fbf1ed9488353506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982d48a6a3fca69e3fe29a1f3153488507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cce0d9a9d7e0f938c2982b527d9d87508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80431df8e8e52002b635e49b51a03252509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2dfd3e03308a1d255d3e1db6bb02ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdb8228c68d63a816d429961308520511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb03d8f91e0a4afa28ebd5bf5537015512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a90cf49f7ef2e762bbf9dad47a40eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6e1b493293186f6c4f1e07815d953514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6482e6fc562a82d9bb19a3685bccddf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1b6682695f5b22807587c5b4742ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afb8433f5cf51566440f51006ff155517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f735bb5fc053c9c58c8725559905094518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e96ca6aeb3c62d269c6879a94c671519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972ba57bf76beb53b9e458196be7361520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48297748c15663d79e58b6000d458e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0020637f3157bdc259c66296940a452522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d503279eaa78cdc47a39b673f71d6ab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4cb3c67e5ed091217d381103325a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f5bd22e628878ae4b324f5c1bfb77525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b56b294cf3f81362b3546103591cea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf81c8cc4915ad9c244091af08eb37527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd974e1b001f1ae741c0b047f8f1e6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929703b26165a53f6c3109da7ace3e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72b5284487055c91ee5952ea00e21b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506857202c64481fea1215d11282839531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467bb4d217a0c4be20557a0032ec015532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df718c6cae98692367702863015a5a83533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53e1c97ea2cbe73f8fb5447343b601534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc0fd8b6bf0d67bb9f9d404e5a21747535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923a95d569fab0cc284e714e512e4b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50143ef2d6123d367091605c18a0c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3f9a116e77a840cd2c2e30f7e22fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478425a573045d35ab8db7131f7ab28b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94fae12c089cdfb0d3fd8950d4b023540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d70ff2258bd1dbf1aa63a7cb6763d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676038468a6bad77c8b66a07e1a0c6b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd264666d17b3238d71ca04766743b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a364dff40f7043041917b3bbd1a7c02544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc71ff1ac7fe38299525801c7ead063545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe2eaef70da6171845b4740befc950546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c6deec5f978551e84189e78f30843547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a045cbebec88529060fff8e7430f524548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70027f22557b0e1e8db106b82d70e9e8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ffd997f6eeaa4df63dcb37c96f713550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29a31c2d6f80e8729bf060ad0aed6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c85dbc2041f0d2afc2142cb680f09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d147517b6767b76218440ad9e0f17553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddeea5a99446c71e6d611f9a84f93ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be5b175d0ba17b2ad90d442a949ae5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fdcaa5153862972909d3afe297479556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4650c66789e5b9d78c30ba359e29d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad50fcd19c367b250f22fec7f9039b8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eabdcfe8ea1486963ce69c613f973f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421d83ffc751bd447437f9d7caa1859560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571f8cc49175371578199a4d397e9a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2250499574fea3a62c55ed073fc66562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dac8641712e38c9169097d2a79df55563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b666a31beffd88a73cb2730256613564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db03f6fc883583e87235bc3d72c4ed0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768272a6cb40ff84e012f47912f40ec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5ed8976401721cd995b5fa855e90d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47c96745cecd00da32ffc5dbfd00ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff332979bf52bb3dafbbd6e5ae330bbe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9054ea315b944cc14f85c356d378b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756d93e13deeb32dd595ac419215b99571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace14b5c3e14dbd76cb82806637d7533572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f73c0c2f690ef53e850f61abcc4ca5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8022b10c78513c70eab2537c322e9ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b174f24dab6811876a9ad61e4cc3ca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c397cc58f3fbb16e610e053dc5b0c9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb35a8ecd14139cd3c8c235513aa1b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f253adaf2e08036f1fd3927d9eddfe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc6e994239f3621e390062b533c405579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329dfdf770b08c20957ce4339b55bfc6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c1a3405b8c8c6640e8a90a5d08e4b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf0f91ee75a0f4c077e83e9770c409582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458bc4bef59d7627482101569e2de01583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a434daac5473ba7f8300c584bb751b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c13798a6cdad7442bf6c287af13085585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a37074b6fe1a62ae6442dd79e17a64586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9fd4f9ce37a329af58d75c5b9367d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae703dd8c2ac53c63bb1d7675682d7e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523012ff1985a12840f3ef103fd446f2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c601672638f64b27d472523f100cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b756d8b31a4db5ef1676171352966591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca241f3b2ebeecbe4c715e6dcfb538cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5767d0758509d3329096f7ef59c52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d778c2d34b4efdb964e2a557d86881594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1fb2694da684b869c5b782e58651d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60128f12dae49e722be6684129dade58596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87432cddef382dd4d8bc7166290ec2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1e0c9c14ee00b99583732db3564da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c1167cafa72756b00d82bb9fc0e72599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff471f50948fd3f5e76f007a40364090600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9406ecea22dc6290d3a932830e12cfd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d700baa5bd057b63c44d5a62f4b59602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e06578dd2b752570fb32835d8da3c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f47ecdb42b9272991d4714efbd055604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a33b28d617c564dff53da3821fc88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cec2e7a87647c2baa94df2cb48442f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565aef1ec484e5da1d6ee33bb4f0d35607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c37b9dbfc776ef5719083845c9040608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661e1251984c9e08bd413938e458624609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c441159480eaff6b5b4477571a994610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e91ebfd4d5ef493bb01a24cb5f438b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36815d2b7b5178a1c7dca5e35fe1ef29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64fc08419fa9e3023f9fa2f287ddd0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35d8e80c02c530affbff48148f3e5d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd99fe94c49564164bc36cffcc6612615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778302ac844cd9cde976b5e44ec5172c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cc48582e786852d1a5c4c88711e7c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834b9f441ad5b9c0528e8a5a7500ddd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb44b9f1be3bba8018c369f1566ddc6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e02b8e4aa1e7c0ab59704a099b01a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dee6b08ea2e84bd589117c7b5166c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529895fb7092742a39219d9dd39f127622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92fd848a41c760edd259a229939f96623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0439bc505d384f36abe9a12e64d112624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f842b100b05bde97453689e4190f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605c3a5ba2e11d745245a8b18e83f0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8315fab922a9c03b45ef6cb7f3323f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce64c3563e1685bb0bcace33faefe4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f94b3764c9fb91c232b865d55b9af7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f614de504da835595d1f0f1344e7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33289851d294625f8641613e53bc58a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc2cfba26c481e5240bbd489913ee8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b399b76b3774b1d59b91fe8501c005633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b7685c8666898757d1106324da744634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3de7cc2ffe3ad8d3224d20df4e4af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a10347ac840cbb2f90636b79c5b12c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce630cf89da92e378bae9045e36eeaa4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88486da1669b131734d48da9fc57c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b8587be0501b45eb3cbda52a64f25639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4af9d2a7cb5463e45c9874f9dd57a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2457a9bd8ab796f9f4bbddf1dd26dd1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a137916f580b8435291c6120d31e5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7e06286d824e0c061d19298f657af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb414276344c2d46bdc623bf1b393d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a868d5022a4e76674174b749b7026645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9216368523f7353c291a82a8f5a566646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd6dbd4b7261bc3ccdcddc2d6bf534647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a9dec574214725530e1c35396765b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583e39f754eece0e1d9a8287c5b9ef7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da906659056d1934d52d03292577dd41650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c707b4e3cb0d59f3ee450b7ba59df90651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d7cfa0b18ee7795e5d2a109c04ab3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea21c49d63e86581285049511b63af39653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5983a60ab97a3f8eae3a68f48204bc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536b631be3f0d03056e2271eccbdd43655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d6330d84427e457aa006b13163cde656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407cc4249269490f792de2669095882657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0d87d2a368d6a2796cb0a04381dea658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b78f30620fe951370c581d7a91339f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b277118e456607e9b7822b6a22f4e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc5b6bd77e8379adb37069790c3ac8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cb864956fdd346a0f34a938e3849e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519a0a953ccc715fe18f96b6f05d876663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51b520b52cf9e67f14552a2f2ecea1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae71e467e45fc02843be50e0b6b0dad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab2c6da87115987fea6bddf5a6544c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cc2d59cde3a1a7097c0ffc47a7355667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f92b5bf8857d7b567660fda0d5d960668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce43e1d82be83e81a9a236f5584bdba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d469c5317066f352f7d703a2a97da670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9d9dbefcf61d553f4fcfbdc48c335671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566b6ade87dcbec5b68dede9778b589672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd672247a2df31f9b65556c841f2356673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b5e867e340ca9961bb3dd33d6121e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069aa6e25116cc38e9c275c608f4d4be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0060457cfa5f20f7284102122735826676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e4c33157ec6d5c0807a6223a6a075677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ca383ba0c81e4b716f3a76f4b6a20678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c8a556680182c820ba75e71472ed1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e6cc7cc888396e63956cedeba2ab2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f91f4e490a1d19abd9ccb6dca9e370681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3c76e658e2a1f293b5c7ce675825d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859191c619b2c8646a1d6d2d2024972f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069ee5bb0f877ead259c612f9c9d6bb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25c13d4c8fe8bbd6664cbe211033a9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde758c0cd65fb879c6c0e33b1e929c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb21cafc505b8ce362d45a623c8d6e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05516d06d80bd5c178d5d78a6a48f18c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43d32513eae0c7235639e5ef3a5f18689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997d6c26d4c07199dcca9564ef3fbf8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76351cfdb19fb8124af07ee85fb06b82691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552e4638e1ebcb1fb4b98568b9f74b5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81308fb577a38f7a76568cf4824c4681693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c4e816c5be4c5fa560e73d901135a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706337c82b361b3428472c819940e22695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69adfc62fbafb0b5aec00f8bb0d09d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e09daedd483dbee23ad86df3aec5e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee3839e526a676c5143c4f951093b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65001138c792355758536fc5b82157eb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a73fc3285c60769e9173ca0ec43031700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1847c62e881e8e55520c375f55c06701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff0f93b1245dab3a4e426d01b654d9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1e5f67dd423a05cfb80060868ac25703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d3f16cb8d20e2b690085a01a2cf72704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020cdf726b27d0bcc9c26d6e64f42a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a683b551ef75654f8052256f4c1f8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2c56beb435565f6d118f5ba615e0b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdac8ae4f21908950549fd17f3dce53708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a893ba7bc0ce807f864794d3de15cf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e961291c5c11f9428e365d5d26db5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d472d76d1d5df0c37e43ff6e7ae7793711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be56bf36178c3edff33628afabc103d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071989c0460cefee8fb0531e655283c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5970ca2e5772aa39015d6689f1b0889714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf771590cd14e36e7b9696f842377658715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1317957ad00be4706759d3f008f275d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463b9366a24a915eb425793400f3141717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939279c30274570dc77a1979f5cdacb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ca003fb527fb87c6eea92d9163c52719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4bc865eee36d37032f8b4ca21e154720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c942eff1cafe3303574e90972b39f3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcc8c29f6dd0677938da71ae1507778722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6a6b566fe959ad492dbe3141103d8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbc2ed27938aae555f5951d7ecd46d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d91b94ee90942061a4c5666b06d34725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00d502994af2be69ee27cc6564f92e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b51190ad7b4478f97a81e7008b8d3e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951aba7e3da94c286d0bd8b6abbd98a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24222c3fd1c44ff03a34e175ec6134e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d8e6d56fb02669840b11f5a032709730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6175a9d2911a0b8268d30ac2d5ffce1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a72b4d526790a0a78b5ccf7b51073732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e14eadd57f1605a8c4c9d1b8925992733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45517752bc48b24e3ba1789192596184734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650fabfaa8300e69438015b59c3997e0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642e2d04154025b1207a200f76cab68736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e49f50f4428011c9ddc22dcd52463737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de898c7667086cff0c7cf61cc584bd8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc0eacd7d936ed7620cf0d037087cf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6135aa8d973ae30f171a1f0405f18740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ddf27325754f9efba01aeaf5a79ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76811302cc597d7f6278a8a0780dbe3a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2599ab5f328efea0b05e0af2fb252ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffdab4501f297d53c5098656657dc0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3d5e7ed77a717c996e1ef1f08e8d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44298da17e58fa0efc091e050074ad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800babe6b684f557b2fa10253120eb90747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a82233f2558143001be77b5a33d457748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb41daba7222c2f54e0ac6736f605ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1a1b9c4dff446be646ce07513fc7e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0eadf7c07b1d29e95538323bba7c4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a679e2f68eeca913dbc4d10655fcf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c363d9a09ede7d3a37f12b3545478b9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e519c42740335d280cd57f1206bf0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e285974b44ce0395dd7cd73cd04cc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60488c398213593888169ce8b463f2dd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b85141524a3dd199ea03cb81c8bb8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8c273c27d424690d373cfbafa8c64758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e1c52d153e6a584f81e1cff2c301e759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37da401c5275ff260f845cc77f59b1c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097423ac1f7adeefe4dbaad4ce040400761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31da59fe4597b561f92a28b2bfbfbd762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714635c8482276ca3355ea11aea5c9bc763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a36d82509688213a962d594680b2732764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbde5cf1ebda7d5a511a3ae4d2a33a765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0a4a23fdd3271967e02b709f8fe82766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50346d011181435f4d1c7fbe27f396f767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e6dc29740a122674951add360918b1768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2017626345424f638a5a5f00280b232769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f18686998b019d23b0857d145c3cd770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b81a262fc22e63d880398315c8499771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02930ac82c3a7994f34bc07255344f7772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74f788da25a558ff62f0f459a6c9dc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4a6fe95d174b7a61842fd78a52ad6774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84e1d75a492b7329766f0ad500ab9f775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f782d88012f776715d87c30b2db7e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38386e6edab72bfc501b1a189d5f278e777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3def6b7e91e0169fd7a28e8eace885778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d273ff503f6cea6bf790766e71f3c9779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8f78883e4e47f7d2e3eea9bc963ee780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecfbf747fbde04df39ec36cb06e6bca781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680fd7359be848dab485d8009142f57782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a997d5f6adb01b7a3ce9b68995679783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a248ba8a25686be9fecb62ba00602784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156c85e107e2f5e185b9920738a1f88785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09d3990debd9ec28576e60a8db9a7f786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4395fd5fb4421fd934268efdd5dbda787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50107163719332d0b7834f4a9f7ddf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660675004f281d70f1663187823e40b789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91046749a027cd3b47fad490b087852790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add6cd1c95e4bd6c61f055c0c5dda3c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b50ffd332a76353d663a741b0a7c6a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202e31bddc98f113b2e2b6886c63736793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c5904dc04746f7d73a962312dd814794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d30a49210a8c5cc50b723463f08c66795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c899bec9243e4203ebbf4e57c8b158796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf18fc00b8b528939d196cbf75b03a797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46927fb4af755ab50faf2cd0f9374e47798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422472e746d1c9e6087e65077a3ebce799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e292e84d85ba76bde6624040334d4800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd7f0b2e330f2d9c07892cbbfe6e34801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c21ee83d6c3ecf89b9c34188af409802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69cf3814a64686cd54ecd1010ac593803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932698d36f13d32ed2e5201c483d2a06804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f981681de3efab9b703341b144b59805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd963958eac066db711cadc8a241709806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a5f00f22795fa1d19b4e7ed83bb23807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ce1089b95d8972215a8e5914df805808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47c17d219831f6b4d6fd7938931e26809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f14d3a0d1d9b892b0770636b27512f810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ed2c68b3096f7cbce51459990f9c6811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d767dbbf7b66a1a4911b857eb9218812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a1c9ceb9fab7a6ecd013905f9e92d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc175c97f507af67d4c1884aca8f0ae814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f950395037575d5d545b4429b5d6a8815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546d97bad734233acfd45b5dd4356a9816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59541bd12c57d2eb74e48bab72939519817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed535122fff2e87275a299b9f3717b8818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0bc1ab3a1251766bc4cc705081cc0c819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421de03178285df2075ca0771a6457c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d07471421a28618319faff5afd63d4821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc4d6c5379170064f781616983aa50822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4e66a667e08b55a48164e6e1bf780823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db2e31d0c9621d256db2cd4ab99dcb824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaabe3252efaec13866f4a16228d490825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05f7f9eb4cf22a47f5c886a0d4246d826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894f469ab2f5cf9a79c4bb3160e61fa827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84b2e0c9f292d03bf630907eb9c651828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a494524ce7c2504503d45483271d3829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb886c181d44889437823dae6f59ae830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad8f8e68fc68e5356ee3eb967ad3f1831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951452faff38a0689f882f4d51a147a2832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b91a12825adb42941c8d36d1c1eb6833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7874bdcde31dc46a5ddd119949a07834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c792f0bc8578249bd3ac8bacc11a97f835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a508448e88a778ce1b64fadc0f0cbe0836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c840fe267348ee98817f4d4dbd12f1e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66aea0dae9508ba9aff5664f45149f838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9fa6b3e22a60fecc3ad10efac66ae839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb73bcab63fbf061c4b4f5b0b51bb1840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26816e58514c6149b1d1328dcea384841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010bb5f738fc0e9f0bbc52ee44698a4842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c04ae1984f48f9def07bd059c2101843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4c9d327ea21f83898473ba9a801de844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8b4ea93f077fb31adee748cd7ecae845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd93295b7ce7143641b8fa629d00a2846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948817dc7ea4879e75d2e6d511bfaf04847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a238552d71006b5cbf748688c0fcb848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a778d1470784dd755f83a1ca9691166849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363b65a3f55b36bf0a16b724b02c5b1850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23089547e3caab09e3ce3ba8cbba97a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6380c2145464a9236b093ba0c8e54a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa4329bb70cc4544e2ef26c0a651db853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468cc1c43b2f20e6b44f1c5a3945d9b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad677a9eafe903539cab7675899a22c855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e98c9fc7af347be146dd5872a4513856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5fb06b46230d6603262979a760d6bf857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b6607e06dfac9af928a6ae6a3dcb2858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd10a4fc2796b489eae565aa35fd60859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8318a214246e6cdae03f0b6f3e6bc860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926ab755575c0cba1270a394b6b91da861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0b03fe87aa7b4d2aee700072ec438862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f556399101bc54ee3de662b34ed7b5863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d2ca27ba55ebb2d02133e935e138d864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f486dfa011a00182e9a12ba6cf7b92865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d68f998397f5b629fa668e7ccabc47866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712c62caa72b784d706fd771ab4e7e3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a3b730ae7d984e3dce024d773822a868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f40c23a3e8d8e05a7b42f99c7deeb869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607324ef3aad04bced75bfd722656ad870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1a91bbda99fd4c8d54f4e0d97ff32871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb72d0fe302703d4b9153edd6f58c79872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c5c0e099b838f77358cc0eff04d3c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b252277e44ba2ab0be765359fb7d17874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ac358699e1bcb217ed929e51777ef875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c06266fbdd16c0d9732266b15b6e5876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81bef247021f9d9bee2910fcb7f26d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee627536530ef2fc16adf7aa6ab9d880878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10efd2579641e5f640b66c4cbfdd9c879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7762a87583d9277d1b5c6347c5230d880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf0a15fc07ad8d1147554efabb336a881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf54afc9552fc388aee521e491bb1da8882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60401dfe5cff0daa2ffa47030b47005883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c53f35417d2568629725227f6195a01884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27945c0583a54e76142adc7d196fca885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6735cfe9f0ff68b60d6ee7e967ba2c886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b87022c7a1c342570c9833a25e776887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d70ecf0762613822d2248cc8903d1d888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8d5bbd841b4fa869a204f2ac1c008889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633d2628cfc4a38afb2663a9afb89e0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66f36993861d7c4c6cf20305eed926891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee057feaaccf3bd2c6d7072dcefe3bd4892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc943cbeed044aeef17cca3472e6a08893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab6d4d26933ff94e73920901a2442e894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abd8c0a7df959b870b23bf986c59f7895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad002a070ddbbbaf3091994250f0d6f6896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47092bb8bb41989f51eb9bd3a38124897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9b79aa60ccc7bbe8a68662be78530898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e888b185341bbef8bd7fc480e4e27f7f899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9b27574494230ea647c2563e09aff900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e205615956d6545c6ccab320b0ae50901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a71dff6775f421604258bf4803debc902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443d9eeddaba619f19800f158c77ae0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f37c6b0bc3e08f71d9e9c2c13516ad904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3410e3e576b92bdf10985cf24b5797905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cd8dad8d4a7694ed2b04ae5193fb4906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51478e80a757f91566a15e303838fb9907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1824512d026d7920ec82ae44c3e26908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1eab1c682daab268e66e5dab24aa52909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa390f3d1eda833ee74d1a8638042a910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4407a26e5856a90f19326b735ca22b7911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121d12d5cbed4f2851228d778688759912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618acb2fc32decb9a5a509bcbe11930913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c61ee91a9c98b40369963ed48d7abbd914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a4fde859a1d8a11d8fd01ab141149915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614818cfa09bbea7f9494baa0903225b916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0540e45bdc4862a3a5989b6f4c204917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ddc21bdd34f8fb79d826809def6f6d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad23ef07db1aa9f38cc3f6e61eefc5ca919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca0103cd7751433a6db96b6d996045920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494346951e9e6dc1e31d57851a00934921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada4fb51c237a4a2329b1965f6cc621922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91ca7e42eb27a26017d76def0ecc16923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0298a8368453e216d4e4ad7128fc170924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc032d65b675fb14cab2f23bac5511925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32883e643bbc36e5e206339d71bb5d926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a8c2b12ccba69b6aa169ea17532b9927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64e55fbb023058f307c2355cfd1fd2928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc794d41e284cf5575a193f93ab8f1929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33488005fb000ea1eaabfabbdf62fa40930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e08af7b24bdb0ae2569de95411b446931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175c97f0e5d29c3a41864655038326f932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97208159b54cc2c65aa3d85e09a48e47933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56bc38a0279ea4d86ecd04099f634d9934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc56e43525adbd379a41eadc626623935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee656869d2bb665f5913cb29da9545936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2030bd17688264eb15fef319cb4607937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3f14c2f862efd5b816446cbe49fa5938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a5d128e5d71cec94ef32e04dabee7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961fd368349a8161fad46b18253b0bab940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3a57bfdd9b0667affa167dc89a979941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edeaa318d3e56ed2049e34e732d6bfa942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39245a32ebfd63108e97478b7b5ca883943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b27b2f8aa2285ad15c0c57d2f9bbfb944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2fc0296c4c574346057cfcf58204f945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38000247f7308960cf8cc5be9781119d946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d513c984ca297efcb5a4f328062bd7947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95264c9c947b2ebb023979a192b401e8948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b0e6c78354c1cc03bee0a93c77814949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2d95f9ce1eb7009f3bedf17d6036d950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02035d6620f5a81cf5a292c7b94ca0a0951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea617d8c9e3a9e79a726d67c1a1fcf952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca76936e0dd175e4d5673f0d4f9ef76953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8882a5cb732f8778a7d8e6a8ff917954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cec35cc34c9920b74d5337313c413955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edebe2df820a558b399a709e6872cb6956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f164e4a975cfeb516fa57fdc8aae9a0957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078459a8ed7bbfaa942e8760d01f7b0958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96a07ee90c6594018c968ef010b74c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f6ca6903f91e39755c284a0d5ebf2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92636d77e607d6e34c46139dddeb8e961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b9c3eacd03a16acf1b3d2cf944c90962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1ab6048b87689c61e1c071d9c94c9963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87494b1b4338d6bef33423b9b975ef23964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02327b33d08b3884cbab49c685c7c062965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a866ad6404d449c23e9cf25ba68f6966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9f2cc2347be400f1db8b84131de02967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096bf969745d8a5f9042d58c2727104968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85e9af5995470d236facc1d6e86e89969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370e36fa21b4408db3cab032d17b3fa970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b62ebfc893c77b5c2e420e45d1f6dd971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a10230d37e3c190638f9e3c51e039a972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232444d13e49501fa152cd603aa7f0a9973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b26f98f2982fd8fdb2d3b863ce6ab0974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8109c41fb5bb730c74cb872b4876f5975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c794fb27574a2e57ef15984f90c023976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992e494eb4aa163f5857b8ff376410d977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0e7ee723df6b49329cc130f73dd7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebb5600b3f995f16b6826507bb17a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452c833e63bb4303e4786a755adbb103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae9894e7026c5bb7c677fdabc5338a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367fe1d6fb767842ec3b0a8f57d669f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96befac30f1dafe4ddfd69048e08aba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40930362c4b3ec12e21f7a056843e36d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa793088e4296b67a2f0d69bde534da38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e735f60bb5ea658dc20bb881059c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f944166385b6864fdb10435866a578410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22c23914fc48bb84a5edee195097c111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308ba9fadbb75f83d64e73faa85f54812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889df589f1a1ae9554c329f8ab07ac313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530965fd81ca7839917881b2819427e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a773852a20f95b735f1252724c580aaa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a47cf24515565ffda26b42694965a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852e49439cf1798f8e89c5f41df44aa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f841a1e830d5a1111fde333d55265418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce489fbadbb88ee4ab25a3369425f0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a47d92f551e4bca5cb38d097660df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619316a43733ae5bd93191d7f07dada21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194930b74f318984222897a86dfd92a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c96336037483351acab91434f588e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f7f3219fa5a95895375d984e0779324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb63fe0da69bc72fe2337fbdeebd5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5714639db8c3d28f95fc7ee78237126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ab86498abbf8061f68e46ccca921d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f556c1853091a27b539be14f0b9e628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e78a5e78f6cc9b94c600acf5ad23729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcce1848cb1f5b3f49f575cabdc943d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcdb7799c7c86c9db600f30b626c97731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e24780fba0c7356f703182ddbed88732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd75ffcf7163ed38beb67594e55c8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9379430b4dfa65edd8df398c62e8d8b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e8e649ca55f1582aa24d8e42db24c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78b47d6ac3efc84d0810f72de1226f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d751d1ff7994a737c53eb34ce930a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e55ee9962321c64797bdee55581cb538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a347bed852625c18f39e45ee7919c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90885e9f73dfec46e15bb798257722940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9530e5ae90a36cb0f2cda4bb62290d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e19e7c0d347d5340fd13a7e99c25142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7bed2416f92cb52ad66a7f735f330c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad99c9f6f605e1a83f671db2048cd244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b616e9f2abba10d82980df5d8221c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50935592de736cc9f9bc23735bab12ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47aefc6883993adc6cfcf9ab94697cb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb52ffc1777a18c7b3de7008e0961b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592115e033dbaf9f1578cc833ba442b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79ed74d2a057682951657fc0d0c6a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2512265cd606bb9ff17b6c79ed6e0cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e7487e0af603bd23284857d00937b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa0a53413c1e751bd40553d349bd5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6faf8d48e4e747f4d38ef221229cb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471f71ebdb0c3065a2ec2655ff4efd955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76bee5b5f81f7ea182859bb229cf4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22302f8b8bd081f84e7cc402d055ce2557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd1b95b5953c070d1540f9f6f6347958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f71cf8043971245c427722701b057159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373ddc5c4ddf926f438c9e7b1796c3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee03f9390416f8a0080054868e671961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b178339c41924245c16f1525e5612f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182f3eaf8a580f7561b69ce8d14fa6363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a13b081ef912bdcca7076629ebf8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bf4be27b723da2b2997c7521450bc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98284ae9471a3af051e9129c9b19382266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc781600df9120ca2f41eb8a730f5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aeae46d712c480fd11fcb55a4aa73568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d62392880513aff64040a543a4cfa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9ef30e8c035aa9c944f8584fbf07170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789bef2190cad8f418e576476bb90b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cdd383e6a534ae3fa2ef3216fb4e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b172f12cf04a51310dbea7c35ec69bad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccb5542c2f8abec432ab04d3b5104274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520f78cfd858296880972d7b7bca9b575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf64e3a5fadded9c51deb7b58dbe9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597dbe3667037dbba7d4cc9ec0da81777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc80703af8ad380150051668fca59878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c982ad1ead39ee42ae2594496ca5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40311a882d3adca7df7a9a92df85910280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4bfdc756c66c4d2d2ec591b14772d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b01fa468f44c2c2ac330772ff94ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da0a0f532770f4ef5a1e3b431279eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6caa7049dd56ddb3e63678486c34ce984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991bd4f9943ac67ccfed09a609b5969c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb723c2fec5e46309983e83f0aff8d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0430fa2e9af8ea6e60683395f4d8187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b715329c0ae7677d5076e7c781bcc2288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ad4b8cd324e7d3d6546b35eeca84fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa0c931a752b3ab1a6f6e09c306db290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b1c4d3530deb29c4b3a9a3042eab491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a3d8355bdc0c47f7d00bd4b12d48092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dddd8883ff001b343e26bb7138f065593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe127841b8bf09584403d0e7133ae2e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a06ee8acab54fb78c67e5734e3167695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051c4c08913ca15554e15fd5648f3e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3692357a6ba4497f9416f83fc616e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259748b593cfbf885c454ecd7a27bc4f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0986b012b8f2ddbee0e90ec31c45b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0366400a45352d469e5aab1fdc5581100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad8b1747b68c105199d14c6169f0bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde449cea5150ec41c31214ab96fc4a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc1cd1e58e4fc508e13c92ab25aa02103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e97022035ec9eea11a56e2d5b5375104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3cd1d5987d1b6656b8ccc6c2eaf53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ea862cc6ac8f56d99c41f013f7807106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7b076426886a23e70a18967ec72d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1159dfb4609044cbf5fe28956b86b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c07d9ef7e7d7eb3bf33de072d807c3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d486c4d76656150ee4314deb90c2a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d20a25651d0ba61b656da916b2f083d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb9a6a3e86d501244d3307d0b276d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213b84267e3b3f7c23b4ee7df940c9e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032880beaf73b5a50b05296528a0ef5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fcfe74fb01e185cc7de562624afcb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab607e58587b06c0054d20febfe3a30116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d8c1fbce00ce74b9a7fb6f13f47ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91c798f55f6368ada22af94669b79e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9109f23c1af33b6688bce3feee240119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f868bff9ea6d7453b79cee4dd464c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77d8be7424940e4c1a7ef0ac5f2fc68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae38602eb6d9dd0b01687e0e20df19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f82e0444a96387d98cf7ae975d9d29123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264159814491534d515a8c0501f5f44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac225294cbcd79a0e2b0506e7d1e3e64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492ddaaaa2be178c0a2a54e1b1b4982126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590efe0203855c7e8eac6a3b57cb17f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a28b06227d0661184477924f0ae21128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab2b12c69592fe3e1d13cb3015153f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912416d742bff9ca98edb414f018bfd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b938c24809cd6fb965b9b6ddff9f326131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e02378c41a959212c2b0bf8d49bd60132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476fcb98b417bafce478090a3c0156b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20058a579bfe6ab9e4a0a4a1cda6d9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54919e515f22734cc66ce061effb36e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41d2245af14a42e5e1b546e440f9e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72a009370138d468e80bafcec4ca78137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ed68ee21327e6857b389de9110cc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cc3aeecdca4a5ce2a9de93e15a7bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3543831e1d8c559d906823037725c92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b3d4618d60bc4bdd469e3699f85f9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4df840b0df22d96194f7264f31dc95142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91752ab8aa403b7cdde3557b7beba4af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d40d10f9eae2a8cdffbd7c8982a730144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a582b004d91ebd18e1d16440984e1a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904bef3b2d4d17be3464d4110981ebc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e2832d9476c40a32adaf58285d9fe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beb5a701e375d9d934b4afb5d06f3e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9b47f90df5b12d3c2cbc4ba7e5db9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979929c4b388e004d0db6019b43a30b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e63b3cdced03b5dcd382fc7e69f24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236bd094c9741db9b0266f35b547e74152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec8d129e3505a375a593c6b0c0a376153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce49fd8314c4b80b8e289e599311b8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231b617a93fa407eeab81f0290706c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebd0f8ba7d2b5305319c90b6ff8e90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35af9029dc270a45eac251ce740f59157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d133a397290715aa870ec4337f00b2e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58799ef3e32902ba0677de6056c10294159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c75001c5bb7f409ec1923a4f25e15c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a648807cad935b2813518b1a3f31f61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f606e2074fac2753be567c08a76e00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b67d14f7290ca9d892e8ebb008f226163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b89a47be17757850a2d9831c6ec00164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03837c91abccc1399c1090971a4dc59165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cc62d04ee4714e5f3815bef16156a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b794580e682a83ffe51bc85bd828a86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3d31b2a40ca81ab7fa05124e6edff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a3cfc02570b0eab8374f9114fff74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e882e26916cf9a22ba22a3d8fc05d26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05971337cfd3f383fcbc42427d8c2a17171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467f1098af5189b102fead1c6d3d4e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b75c551ef9e6c767d85628389baab173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79735afdb28dc5037293c749e5aa40174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533458aa4c61cc0df7bf334ff8e61ebb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422e4c03927def2542cba4714682d15176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f1c25ae8cda94627dc4bfe9bfda94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45b14b7eba8dfbaad40d56ad6f80bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678f10b84626b659013d6713f6991f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf043fcc44212c0026d12bbdac70a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c12450362864da89cf5b8eab90511d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2dce711f6b2bdd224b7777cbfcf2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2a4e3832ad8eea4d301fb3f1a3037183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ae45e1646d8b709b37149c1cc29d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cfee90265360e6cc67e970d9676b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6d93624d6e0f2f0c0bf235d2d692a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877fad3ebdb6c18f23653968fcea8eb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117eafb4a221ee1f3466e6e48486f4d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306c000f0f446f986a3b7bc044b876d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b177f127827b208a4e7df7e4e169f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c828ea0257bc6dea2d6abc9d03e56a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd588f96883ba7f7d6b850c5453d8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb7c3ad9e23ff7459282b45898468e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a74fbafe60aba2513456750cae84b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95fdb78402d7874f42e4266032c7d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f687e4c34a4d55830997636db80ba60196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeeba27e71eeb8e8b98ca77c34cb643197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e9d776a148bb4b0f39d30c3cf033c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee15530b4eb98b3153f14110a01a8a3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac187b9462d5c33055a43c89b69c16200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667d97007989bf401f6c388ca37086c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe79f740b8c9b93a2ad484a7b3f9e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedec07532afd15af4ec3366441cb281203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e54d84234e425f6cd2c5aafa64cf4e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec3345bcb17d47c3e0bfd22c572095205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be8af9043d56b601a09e7baf4205b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650183ce4bcd11ac2301e66ec887be76207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33939b1bb97fb12e604468a88e8aac4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4df8d8367e5b281517b72348d4ba8a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c5134cfaec76f7becf3008a58e46d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53f97498da164f29478aab539dbafc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e963b420048556c8f540167cace2d92212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a624ebfae69a7df775ef171dbd711547213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe4f11a1e94792631bebcf78016beb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b6ce4841bd39d8df2ea7565791bea215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caec4b9a4c75dc38db231fc1bb7b34b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66642b211be32bd256e12f6a4b03eb1b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9411a3ca756907c837a3503e10c37c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065b4c6e50bf98ce3f695147239d16a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea201591ec93350dd9e2180658d98e93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9141ad761ce2125d34702bcfefb744f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980d3758a0ec9a8134ed3a52a9192df222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea4122b140c3a45181791c9b1b19f6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfbfd42ffd439cf576be72c45b2822224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a36e068828a83c73d4198162210e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fef5412f05c1f8da98a05cc8769470226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baee7d9475dfd93d42efdcc80c913ce227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10b33cb359d93db2cafa5395c9c813228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20265952beca48abe11f4d3ea9eff1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4fe9c600fdc01f7eb8019d7d479e3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861d3801f830ee207f0c2182c36b770231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c280476d7f4e8a2f10fa2778cdaa06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b622db0774e1c2767fa7279e6b2631233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66230b0c74a808516151042501b6923e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965683179c92e76b79880796aac569f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97fa438e788b007b3d7194e7d52580236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5675916c050840b2bee9a88d0cc361d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7af9079e76ac3db01ca8c109ff7af8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ce583a3560b656a116026aa549a4c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cb2f8b8399fc845dd944e0f017152240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57eb31c03d18ffb26fa98a3161daee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83279f177100a7b76ab54ecf2daa1aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef24866531ca3cb4d044867294524a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15320a55ea9b76e17abed9aa0d06e37e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba9bfa552dc4059a8236fd682a9409245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6defdfbc6737a62e6906cd91e672d1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423df34417d91d24bb8e85da2dfb191247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e57fb39c8c3a9979417aa0cd557c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44b1f56d67bb0ef8e77984679b797e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079de67d05583933e15db638ac841ab5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de803d99dfe4d8e9558a55d76fa85e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8553ff11e1cca1e601ecbc5fb9fc5ee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a40000b0c057e9aea340c7aa82b959253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a313c58545c7bbe2e89d7dbd45a98254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb02ac3a4d004c6b5115d0e34b7e2d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0075715c65615a796231f3e5d390fb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76498dd08bf1ca6cd2210e085bcbb084257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2fdcecb9e7d9850227f8e1a4e8e86258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b10864d8f2d9e43beb3a710e9ef9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b26da8b420e5e56bf6667abd55895260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbc3eac6d962295cedbb4698ec06c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea4c6aea74244df28b3ceb70af144a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb26a51e70fed2d23966c3aa81dd614263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbd6e6bae2ddd8c84a27e1da38ad54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e972880ff42bcd162c0213aba08c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806241a723f2a3cb987e0e94cd1b567266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf708b729d0788fc50c740828d5361bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bd93fa6a2e23fc2b7c405ebbd3c03268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16128572dd0ff870b2f7a7887e9f34b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c1aed94aac8403c7ed18aa0b41e0b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66b4da3e10cf948677cdf90b0bf445271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93482dc33ab9c0f698059609e56d656c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165016d445b39198e06e271ea2818986273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166a1c1b7797623d9e974697bd3b411274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc309f0b64633a0ee057fa0a9da22a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cea5dd4943c02ab0a3194432613e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59a707cc42d95451ddb765a0d8f021277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adff49434fafdf3be320d39c33b74d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa56e29ac68d2f10f5d98204b457f4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e160cfdd14d5df954f61af9ced35b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3207d10361f20defee087cd58d3fb5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c4ef4e1173aa5f90dd7ffea57a574282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bac9e9023e4ecda1b0446d1a6528c4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc528876e60d327c84fe52b0f49406284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ab8785ff0b23f3c7d64fbab6a6907285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b6f6f8e01e43917fccff08e66dcea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e21b29a97155a38fc183d5a892448c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a6f161476188794945de8d431dbdc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502a78561a8628392b00cc799efb1bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799fe6b09de8cdd729774775d995c38290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773030e1c2cda65f293ba6e83ebbe6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca984366723c7e7029506e000d1af88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9f6abc0e2548b8e5682875833f113293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8dd720cd4f4dfb59b78662be110dea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd362b415ea21cf3f93febbbf23e1da9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ef8d9c6d1bbc74b03e871478191f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2fd7dcf4472b8b71ad061acf949ee297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1501371ffb322bc3ba10e5fc88d5b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc7b72f72b1aa62ab12f29f550f98a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb020a033f187f6c01f4dd885fd0ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754caa918e3911a0c07e7633474c9ea4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be2376cd138d34bbd864b38d5f8dbf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5bb4855fb24108d9a78e40db2eb424303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715d9b3d985d60ae5b4c366e155f3d7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606473cfcee1ec948fdc937fa050767305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26e59aaead832c373e151e26f6f77a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5bda7cab772c03e97c8981957fc56307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cc1fa040e9cd7731f6289aa28765e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d08a57fb102684144fb088747fb4a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e8449ba3bf2f5e1751e06e68bab85310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7feb1f83a8083897afd51c5f1c74280311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8049a7e3f6c91c6f92117c9259ad4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618fe3b5481c8e1146586eb77deb3d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841b3c8280aa5d5bc2062475f31a10c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700a04ec7753660bfb3d16e50d64231315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d53e93461c46547d2eb7c08b64bf95316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcda3841307de4621c7e3c2b242729317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717824f25b9a1043c2e2041adea8ee9f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022616ee2054caa2abc3c8c3ff8e83b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a758414033a263208fae1a7247317f0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2883601612a5bd2ff14121f3400cfa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb15b98a4ad4fcc51f1ac124dc4a5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff70e66dadf4aec847d8746170c439e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3622dfa119f43cbc5760eb25eeee97324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b604593c1299d5a6e338de26dbb0a2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78f560bca2e00d3e5f4796eb964935326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2ed776597a870a48d01f0381dc69c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69021800a4e62ca9bf0ff17fef2aaf64328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f092057e2a72494dcb138eedb239f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05beea759bd14ccde031347ba08486b8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a60b0abcda2057340b3364f7daac2d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f50efb7fa66249af0822a2f3e4f94f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f94c8903628706830632cb3496f471333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa40d4325a1d154e991426ab4118788334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172b3af05716a1ca0dae58cd64f7cc23335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12600686065c21bbce899bce8700aca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fa0904628a7f14dee56777be41b1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556aa27004aa20b06c8774ec49cf512338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccdab78a6635801f690427a666284c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799cab8d6e96dce829704c2357908a12340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3186b4efd50d9df7509d67d18a6c92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3746fff024a043c0c4baf74c30fc47a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88ef3fee063d2a17c49cfbaa5492db343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d38bbd0d80d0c92490e1554fce3bf7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a585f5dfc537272cfb490182d1412345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f6d7490ac9fa422930f1a9e1d82dd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7269d3d6d08aef6ae3086a1be2eedfeb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e5a0bc568a51e1bdb3b4d072a7651348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c071729cb276b99ce96548be5c9f9c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1d3207e1a077fb184ca1f52ca958b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a6b67b541d34ca33116ade66a4f48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36660023a57ec5cf35abf0d39765b4b8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3238b94f4e4d7965125e1d8a0d9fa03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1500a0bd070afdb53c69853a037d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd6d2a6d9a9bc686d8fad6a325ae748355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6afbfd1691e986596bf14163ea5883e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162c0fb02a500b0fe67f400df03be10357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb383b32cbd0afea60298f552b4df94358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a9fb58a56a722f56161dbb9e0e515359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3698df05ad95a030f78adb15a08a12a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf50efdc5d582a23925a820d48ea7a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17626e99d9692a12a39bc9e834e1e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd7da3523efe5d8e8ba5a746800479363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d608f5cc6ff3545de5544fd334fc76364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791211d7b05a11c86044a5bfd1fb740365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae1a345819e6d914e639e8cd0b7c3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d93828c51c76d293be86b4891f9cb7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61118e81a37ad571f8d12d9b2ab442ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046beefade435fbb84e608772761173d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040db1b6a5c75eb0a240dd556fd6a96370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dedb7da6c1e52b997274c36da4e6a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d42acba7fb7ea801bcd74affd8fddd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a563f59474ffa0013d9372a10c3c5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e8552460220f924ee9a0268ade6a4c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08b7ccee681785bc809bf8ed59d1f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193a0de707219224ba33befb1642558376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae888291c9f8f8c354e54515f571ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45133f715646f8df706ffb0410359b5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1dade450b69296aea836e18d63cf7d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881815ecfda2f2cfd0c96adcd2dd6be6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098135400f5732566a21d4be579a9d9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738948ea6bcce46d680881ba8e3ab22382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393c970c54c326b529b955a2b6e1fb6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ebe597d04d79c3672622305bd3b63384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab0644886fecd05db6bed0a1bd7d51c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11163690348cc8f971200493e0c40204386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecabc8d495c765c3b80d977da4e954e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fd2a7ac96eacbaa09ebcbe79d9836388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cd733c91ea8075e230faca98125c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5fdd1491d59c191fe5c372e1a2785390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83e23bea6bc1fe81f5c003dda96085391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd366fa9e9990ede30487525e39890392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcfefa4078f82b0d4915550f717c1c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c377d7bd8c5fca4f992c5e06176579394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e55dfe6bfd2b6ed9aa4cc97258908395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569017a2b3cb99967447fd5087941fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df254cd6310a5173b6f7ecc0a9cf41ba397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77b78f86a61049ea45d8e102c32886398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69be1052dfd8d93dbd16ed900a5086ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bbbeb6523b66dac00159a322efbe5b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce8cbf6124d802d7f5e8bd17447802401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab8c781104713e0cf73e0369c290ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5c599a81092a9d792ea1a9fe0a0b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d17cd47c0f211b0e891f5f518e185404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c3df7c78febee963cc8aa20301664405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e576adce47add4133a1dc35d0a586a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736659846430281bce100c489a972b8a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d15ce49ef1b3f54b4d3c3b969d872408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97b8d5e8ed7f45d59940799ef9d84a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eaf4d38edf7c74c4ea6689c9d874e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f3b8f6dde14b377fec05e0e38abdc1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88812c815d50cc42e05e2494c4d141d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf5ba19f07ab7bed52bb7b8ea2481d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbebaf8c3e21a806422a3d4608bb21e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ea284d3ea7d55ec95980cded5fc1d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c6cdecb3ad8826b7332f8fbb130ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d8c6b9424a67ea10046fbb668056b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fef2468f64f3d9fcf5ff1a2bab47ef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b3e022eca66fa3456f4ef28cc8bd1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb246866a785d349548d6872d4dd8e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda4494ec0c9a36d35725fba04c4f1f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31492ce888b7b2f35cbf365ee547564422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9b7712322c70dcf99699ec985ef05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fecfd1a8be168d15a73a6e24f8e61424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2f2e22d166e8d3102a0f9dab4e0a5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6ae4ab0782f8430461d547200c571426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9bf5acdb74e845ab81b8e13285e71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5a7ef33ee8357a09b4803392bf8cf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a1b89da06565bab8a14abd984917e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32314e6ef0144b450d87e7e075a8798b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21b54c539c2a53d071608729338fbf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae95776e9d2e18e8b663d5b7758ccd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c3296a980a13fe19dc8451430de28433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa715ce19de07947d1de160c3ec4bc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c77fb76c348b61d13573c60bcb059435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54a52fc641a9af79eb1dbba8a533c9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86bd99652c890c7ba7a1950e4eb97c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb0e26fdc64b32928b5045ed79f4eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271a14e1d2d95b9461a65185f8b5d04439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4943598f691cabf5f1aa8f4ced94f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f264141f4ec5fa23d3a402dbefe394441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3fc038eb577d5aebc8b7e85cf02d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9209a9e098d5e2e87bdca66416a48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faddcd2a45576cc9acc85637308efd28444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233a3cfe65ccd5ec064ae8c85afb113445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd4b340145207cf3005553f301b73b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477a7c7f6124ceba1b31da16601f1cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc75493082d13ca510fa73b2848f768448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd07767453c83f5221712dd774ed51f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90d845b6a059828bf0a0b04448b2ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23c3f14327f61c87df232ae15f2977451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd80815a04ae5ffd6623700b68d3d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d520b7eae3fd79611a40896589c1b7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef367c8c46fe49b2664d4b65261e45454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ac0872beda0833941ef6cc2edfc34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b6c8aa02f3fc85301b873e1cd8958456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307fb00f1d08ab4d1cae0abca865dc7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7fc3f56b7dbf4c1f89127d817f9ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f5e069099d21591e69140adc103da459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a5d094efb37e923a24979ed843462460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e502a7396661a7ab48ce77f7137846461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab60fbd8b5263db0c56f8fdccbab743462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8bf67e0f9b82553dc30e4977e96bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b6a5702648bb6c5f94ee47f60463e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b64f3a908c1c4d185bfdaf55e67b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a4f3c45cd95084af25aea0d35badb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9b4e87f3a5e82d2c3af2ef1d16e63467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a893b0804c414decfff51fc1b011c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a5e033375efc3a130ebf183d83d99469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce534a35c6d0222ce254ec190e334e46470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb02ae25a3a190e93eba9831994830471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b2fa0c65c036bd085ea2ab9910d71472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd0e8652ac5a9e8fe341fa32e33162473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d280f6b84e0a95eb420fcd0382792d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0551c77c4ed430603bf775ce4e003475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7886bb5e8ce8fa3051ba7a6ab22c46b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace636639ff791c7410b0418a5d622d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9673cb0efddf7b91c5813a5e9b66141478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef3218f29eb481a70fd3b79d1a0b05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45535354c49ecc74a6fcb4ac08dfa6c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c5127a17702ed2c328c6aa7ebfb48481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3680a207abafa678819050185f1db75482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e80c45686f6b3a785d4f1e3416c1c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff70c4435fa72a664f5469020a3929e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3571fb91bb83a189fb1ea6046ffb7af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cb96aed3a9db6f7196ca378579ea9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d04e267402a035d41d48370643179487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed0761d464a72cf32db940ad7088e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d56fd46578bb13a4cb40228006c0b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11547e24d5b6e2a19e92521fd417e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8d422a0039a85b867019c56261857491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633d9aebb67bc2c7d826911ac85bf0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2ddfc172e4fffbc2dc0575014e9ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e6d923984b24ec4ef674f25b4aa12494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750a5e935cf3a6d52195b722e0b3c7d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04f9aa301da562555a1c5cb76e3647496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a90312fc5f77a26ec23c1c861f88b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11867c9726d162d293b542500e3ca5ae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03990e6c45bb3fd6473e7300a0ad95499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81abdb89fed56ba8e814b4b0f2ca2551500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3931b1fe6f954e2a9587ab9799316501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989a0d16bde8ac6540d2d3e9be55c84502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc38d6554defbabb0154364da836480503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62772f4bbaaed8269f96128d51fd944a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6208bb6912b2592aff85742adafcf6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0655afeb424dc48685df36abd81db4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693de35d272e375e34988e14ef319c02507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6a22d8833d387faa00381021f45cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef8d58364aaf6f384af6eb345da38a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf30b860943d75401b0eca8751283dc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87a51bfcdee52e645c0ae22c5b1909511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7f4c9775c76a1e727e322efa4093a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b7fd0b70211a243509b1988f433cd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d79ff1b24ad253357e3e9855baef4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254c7740da742fae2162706c9e5a750515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bed6fde690ea56bfbb009bd748111516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd980b554cfe0d5697a6d647546476517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f05f9983a126b8c50369a2c318f96518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb20fec9b51f316742d45b9d719bac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f463a0355fb1915b6033756e1f57024d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f184d88431cba84b83b76e613c8f3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930ccaf0a5980ce85f324ed133a56ac522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0a7fd3f6cfb28e4b8923b4582181b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2980c6e3c7e4c770cd6296c9f9bc66524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5933d78634a7b3b6da3ca4cebde6ef3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8802619a83036c218faac3bb1cc1986526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525840149da6f64fb6e7f318c76632e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27564ff76d968944170403b29b67bf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b7777cd2cdcc5f18cf3f5eea2c6f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913b35da33240e66913844bf09d2e40530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca7468f60bc05c7aeea57ede4ec9f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3906d155496ab2008801f25565a67b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53af05f09c48eafdf4e7cfb12830bb4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b70d6e661991e0c6674b95a259d03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8f2037dede6a2b9fb8bbeb71c5286535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9cdeff6195665db0ceea62d61c5f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c7fbbc157d3427837cb8eb6d1da07537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09d1ead752fcf97b4c2d21976a1355538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95e5d7b4235d8f98d9da3392788268539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c90cddb84d5d4ba6482c1d8dc35957540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a4bf4f6f245da2efc512ff77f76e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499b2fe7b374eaca16134859cded509542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8d8c50204e6e7047c71ea6a1d1235543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076666aef7cdf8d0b4eb154a3ad3c5f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b2b331c1a17ae860d10b394d81fcd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef11b7329e590391bf1bb93d3b579df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9dfe3c2130479ed2cbbf21b7c8db9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c7bf4579df673554f7cba92320546548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f13a55a7fb51e5ec73fa3383d255c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec15f9c24e0a92b2c072ceafaad1985550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec93fab8acf51d0844848dcca6197967551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c32ad32ce57c9e3e5dc0c17648fe9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a802da60effa6d4d6dba32a34e2dce6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5d88f7c43e93e3ac24eaf97aade01554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88099fd17397ecbb5167cfa6e86e979555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d197a134c5f8d4cbf4dffafd40415556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f5287c62173b97bcbf97918641b49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba479bf4f0d89bccea8bb6aa560c8d20558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64308b5d4019d8d664b72fd48ecb5695559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66254bbc593430636fde27fd09dfbe9e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88798d75148d4861f25063bdb3417d3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806914e37d597ace6ca34b7182e1edad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b81d8177491ddf6cc7b312c8f3822563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0a0dcb8b2fdd529919725fda813d9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865c71c983efc62d4110d9c23fca0cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3130ba2e2f7e24349484e3bea0b31566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3052eeb3cf5b56e939c31827c19341a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1510bb0a120bbdb8f3d554cf321db9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43482d18b06dce6611b9a58210deb974569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79decd689447fa7c8ee87f94b6c1e60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3057a768c67072c28cc284fbdf8b52571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b84cffe7aa92496122f44a8c1adfbe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f6cab32d0060fcef2f85f6fb390c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d19bca10adf3f77136b767db6267c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e09fedb7ace298e6420fb300dfeccf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2c2cd80ade29259b42c694567dd93576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb38b6a7284c20ec6b71aa60825d79577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ef1e43a647b83e1a3d4113afe50ec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc536eb64b679fd2e5b7aea5eeb0ce9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972dac9860c232afcf23c8d8b08c576a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a899cec4bf4cf21bbdfa9752894516f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686e43c0bd882fea374fbb5407b5b4a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45928faa4e7cf33e314c0ce16920f1f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20108bf4962a40064f534d6451cc3184584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e409e7412473ec9eb81142a562deef585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7a11ce1469d081fa817eaec186d01586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56af787c5b1d946a6d44d6f065878e49587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb362568067b879b556ee9c186bf34a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3402d170eb572d9ab901031d9224523589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ea11f178dc275cff254a032cae4bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575334bec0753fc231fcc2e1701e32b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd40016ebf4735960b1d99b358e8b5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c095c171f52bcfbab25811848e41f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9f939d50ae120b42f5c5739d2b9fc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dab20a8318bf141e36f8d12922e52c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd559bdfe5395b79a61bbf619ae52e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d5d982a906c2fe888ba1797cab95a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478a7b1b1ac091aac9e63185411511a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625e0490ea0da5ecc6311bf535a1137599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e577fd601f318406bdfbf2ea1406ad4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43001989849ee7b697e3b2ea2e3a7706601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001cfb143340fe428436700828ce178602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8aa7b9d9ec794a9082e6d3d89076cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8598f68806dadd2c6d91f5e87a9afa8c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7951518c81c5b2401bc1c1aba56c2af605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7ad1b6dee3c81cea7bfb5f52843df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c213b931eba6d1799e6845c303d5bfd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b58d2a0c36dfffbab7d85f6b991fbd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c8843a643e3b922a7f0c0edeb427b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571a63dfedc242caa6a285e6310fe4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f094b393bb93c07d73e244020af524611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56736fa1926b0fc7a5e7e4dfe6ce1f20612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309748a72d35f9239171803ad3970e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49857419a5d33f4cd6164a65f03837e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fbba52dd2e10806d0274eb2e029a1e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98715f11e890d5c88d72fb6a63682c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8238a3a1fc55d717e2c8dcae7205349617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becae67e28978077877fbd819054322618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84210d77af15ba16c7b021989c32fdc6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d7e88ef3edfc54c94b687d460d5b6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcded175ff33032fe0b9a00ea957a0b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee41d48fdb5bfe36ce5471f5d86c6d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e68cb058951b803d5c4d712311a3d7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00346e17e9f483c44cb55b348d98d37d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5714663a9e7761a8e25e0c574aa15e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377739bc3b2526fdb97f6d7064407d4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306970466243a183a642434646f30dc8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100bd36fc9ee94304d22183450ae30d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6703503495914148f1d835c72d16a3c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d32c7f11987420e405d0b527b78e01b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5072a7f64d934d0468aadebd0205a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902d32ad1bfd2a86346ef636a1cb406632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa8610e6ff77897183519cb907f92e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c5e98ea327cf7470c314d02689116634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab12ef3f077237384c89394d47fbb3e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8cdb3516b353e7501555aacc7193ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b3462cbded8ad0990e0eb3b5eed78637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c155075dbd380c38f9c613b759892638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c2e21e047e51249cd0a9597417c19639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546cee81870131db98aee8a5c3e4ab3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9065b52281655cc7897c238194d28641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a57c07ff3fbff3debe585b58f8488c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ee6c504f414784bb95209ce5a19c2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9fd6e1547b0ef879fd7d3313c4ec0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245845a590856d6a29fffc80326d8f17645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44334e84c32125aa463144a6a2c28f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dd9ce59cb41de78c41e30f7d452b5f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94322b108883466f02e9e62787ea3648648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52166b0f6260a9c3df2b4443ccd36da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9ef3b1f69301f8c56dbb3e2fd0326650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f88d6ca382676e11cad93db7e90b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ae3001590a100829e499c4a9a425d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88163895d7b960c3dd1ea7f418779e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2ed38561e5e12161100626b37c330654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88fd39b2f2a57afd37914c59213a58655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15db98ad851d2944ad914cf9b5600f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dbbb03e4e0b7004dfa11ff833aa3c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4afa8afb3325da6e10697244408fde658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b341ac529adf9f416783ba848977601659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680f458efb0ad3cbaa56f1fe9d1585e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880792bcddb2efc840f84e4e3625ff80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea69329bc3f0abf4a3020a98bcf8031662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc965d2cfca723074a5413293bc16995663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f044270d71674fe297cedf5d29df3d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24913b12041d42b52b50a58e3d829ab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089518e7d7fc9e0a66653da21f87ecf2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf013356b6ac4aea0c0011c79091ffc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae4825ca3d8160b7c3ccb1ca3d6de3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78f1eb10b693b4d91ef7f0873a67cf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df691ee0171c4535825dba6f8c99bd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2515ad29244f82837e90100e33273d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d86d39fd1011f550770f577e1b0877672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6a081e780104de57596b30aec55bf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983209c73646cb9eee8c1814ec9eed5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83222cd284933d12ef4159ceafbd309e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb589104f147f2cb2125672c1a3d721676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f5a50ebb54c8248d280b059506bf9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde839a06f18b612ebef4737a5cd97b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130b9d130e12c4ec1c2b1c1318a8ac77679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da78fd5b489d883677d5924913a9b8a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ef8554d53ca1430d4630e8e9e8d77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca765ddab62482995ff281d93922aa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ba1155aa649dbd934804cb364b9ca683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b9c93e774f5e52bc01f0dfc589f13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9950943165222fb3da5c1d58f3a2d9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bee476c09016b9aba217d4d74f9166686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49a1794925805ed65b51e644b435cb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846608e9c05ffb171c60501a4c0f060688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbe4689c35525aca7dc3249af9af8d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88772ded185076ce4de6a56ba46ceb60690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6559499e1489046087d6121677a8165691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f9237c200f83c41f3506551c0b998692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f69b0d575e5efbc8a3a15d35745b48693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19491c2e27774009c2b9f4cd3a28ab1a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb426251a8a7e7ac6ebba60a064ab77695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b49f790661c01d853fe7ead0b7686696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402923733fb1632c2d1d7a67b8597eb3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e483d98b52a549d1abccdc81ce571c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de853b3b64d97db8168a32928d2c7114699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af2cd83dc9e0172fe9982248d9029a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962b87d1f630b4635c3bf2a1ad7fa94701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24ff83c1e7fe2f9c547954e99af74c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1539089a9df65ae8c73c848103328703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a281fd68f925e73a435fb68cffcfe10704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d4b0db6977e0c491edd6259eaa28f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d43c1aae3842322eaa1d55d44df7b7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9f4e38417b429811bab58312bb919707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9200669a808a5073288a15b10afac5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ed794a9c509e8c05683cb4b9218fd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a67acc8f1f5326239585b03bc84e74710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a615594a5bc84bc2f522bcece0ed0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e6367aa479ade5ffba652ec24ec20712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281737160679980e4475bac0fea651a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c917978b4f5a9705569c2e4045d10714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dab9e31cca26888b2bc2df33f548be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4fdd822b726beca0711c5f00222b0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3c5f5bfb7402ad176862713eb4f18717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad573b76dd9ffcece94643eb611bd3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fad922603c598ec3d58e4a334be84a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb148604db86c9710c319327561d5b24720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb940794e60f8929297440b1fd9d3a3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5c5bbb9b9395d30596ac77de0cdbb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f45d206c40c6e7bbeb975f92b112a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f75f80765ec8ce5c988e48d32d2911724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cec082678b7fae7dd3ebad48ef9413725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814752b4558b70a8767e0115622a55f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16cbc13aabc4317a20f0d15ae118c7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b664aae17c21e7a53d157baa10bf664b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3586dd081901bcfb0d6294c514d0068729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75421071afd6658fb4ba055f1071a13f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917c7be306892e1e424af61fcd7c776731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb72e0660cef497624ba13b5ec242f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0530955262faa33b63a9e51d891098733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c03a955f2bfd488f59044f70633f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a849981eb1ef20d4b4d3685845a2fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3df0c342a4f7be6c933900e5c07a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f5bfc277caa4b4d49b7f309466c8f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1f0dec8ef07fc0f7cd07a856be45d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc666e6b23d79c8e7e35bcd16b0271d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03abc7a36522339369797e4f0f7a4c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33690f491b189bc75780ef38f96bec27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dcb714eca0095b57d6252da3a6f196742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c26a3d4251f04284385a6d3d1ce9b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f403876eedc439ae0aee6147c55e5d6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b506a60915f0236209f79dd8ad68ba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b19c135f054866bc1ce2c292a87a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320b1da641a256096d8e28e93ef463b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca87277abafb24fa302e748b7d4d04748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec258ab06fc5537bbae453b847c9733749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d712b6641aa73190c25a4f32b8e75a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8dfa7a3eea8a0a70b29b19eb81554751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eabd30a37989f1dbd46a2fe472e9e5f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ad8b06d8371784bb81a1c4d19533c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1b96463946bc1701f152de5b76976754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcf8420258de9640ce03da54fa1907755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330f90b9cd6b95ae23b6bf0ef4ea6ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09476f5cb0e239a0e4650cb748c50ee1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287c6ef83d5f61eedbd6e62c0c56a2a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce964467034a2939c71f59c79624b83c759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f709e533a411f4aacc3f88e5ddac0c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ed461f98a15150e28c653696d290cf761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1484fb20c0bde97a30cce2dc039195762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ad15ba041d79e94225d104714e2a4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45e1700008a46e2b6371282f319ad0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88bac95075fda37d6bf5dc248edd31765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1fa25d90df49816929f931a9a4eaf766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dee51e9946d471a042b2d9f85ecc9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3385208da2eda49869bae5a33aa6a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834412301cc9393adae6d08ec9f9ade7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50aab73f49265fd7711f069066222f6770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583a344138d37eaf4626f244f47c107771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f72c881b8bdfee148f68f67b4dd1b772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c472447a4b968d7061faf3100379b7d773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90670dfa8704a722e7745a4efd912b45774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b75adf66e1e2df3cd1fcde61281b7775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef936252ac32c569c3975b0146ef38776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6329ea44ff155e85f5c91e632847be777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86917edbf066c6db00f6eaf2d35e5b8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82912bd4c4370e7d444f81c9d831f42779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e851bdf7b8dca91e4bacef78433697a780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb7a89820fb23f72a87f0e47e5aee7781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3671fd8c2d38ba76b986d1b81d296af782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548c2eece2318cd0b6edd4e62dbcd53783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a947bc6ecf50c617f786c171c30b2b784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c633609e7eb05e10843940095f216d785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554931a47fba42bf3b3340ea54ca124786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c73eb6f4d545b24bd2d7997bdca684c787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395ce9d90252cc5187f39200afe07a5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7e3722d53c3d31f578b4e69e5b4ac789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b9bb0a3e8ebd09d7e4d0ed9427cb4790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce14a9b8b1ce1fc0355cd82a8f88b61791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7d224c0a361761422b46413c31a0a792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065d1496517a0d33b973b85d4e6efda793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22b687ec103ffa932aa9267925608c794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166ed2bc2aebfb2d2a2ff32014cf07f8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c85520835b0f1ffde48cabd860d83796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d095fe9f7440d425a708162cc40218d797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882b00c9543573ae2ec7efd2e3c8cbc798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671c8ebf44e11407ffea8919b31d3c4799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1a821918ce0ccc31ba61505f3f6bc800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092593343d9603066c57cc07e195e72f801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f5b6a4422af9a3c38492322646051802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0d25048703f83e08a0c04f5f7e03a803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69524a82fbb95c9ece8ee1fcfc62475804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae43311ad52c75d2118cd937966217805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee956079297bb695a0d6de02dc46ca1806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311df2ca84cc6fbce21ba22fc5dc00fb807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfefce5e73f249b51b531734fc05b56808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d309d4b694918716dad42bba57b51ae809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336ce5759d8e92b9c242b0efd0e757d810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f7c353f95fac497728e08a3b3e3ee811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bb4bf99faeeb0e58700afd8772064812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e62d98296baec025505b00e99d0307813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b4fba753210257454fc8fa645fdf5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be2cfbf86c247c4488793b50a23a1a815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58e433c1599922827e1f0a9276e7ed816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c4f3d5abd6969ceb361f371a6a421817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9f520fe2e61da260a1f911ec7662a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ce310acbd6ffae561f4ed33f85568819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0187eda5ab108f9ed28f3501ba43b3820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65185793489a7a39b5d0f529b8a204da821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f5c56123a17d0b87d23d1d52e0aea822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56844d4814d5d263d0b721ea7d62e3fd823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cea59eccaf320694e65a62a8423f3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff535da4a5a0562164082a9fba9a0b4825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f951f9b854b72bdd8e067bef38879826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6da98abf4cdecef2d23c20464ea04827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b405b0a040becc061a34e7133134ecd828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247d6f6f526d5034caba0afae28c6a6829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8102edee68e20d8515002a33a3bc2830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64fad81bb069de8638a9944527f15d831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86b8c10874190da8a6949db70cb641832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19035553fbb390f9e6b0152d653b4eb833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da71526bebf30a05b3ee2b0eb088fc834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa583cb31c5a7a653057fadb7b17ae835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dd130429b0e26ae41ba446526853c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70968f630394bb040b2bc2b1028b607a837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395e67b7c9babf0fda1d9b5b10f9230838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4fefdce82d40f6579868f618e9dd8839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b20cab1eb67ec9d9fcbe2a32f04fc3840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15056a5a642de2b3fc7279298f3ac936841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206f0d8915e1fac7a4c5d83379306b7842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4555b4e52dc6da264fbb4285348b2843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356afa0b550c410f2127a2949a2b7a9f844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae093bc0beaeaaf1ed8e5ca898d8ca5d845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24846b1fb49730a10d9ede3d2e6238ac846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65719795919184a34a22d560811852d847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065faf0f32c9c7288b82d33182c942b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cee19b070b82bab5059f5829ae56a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709a3e693b87c0af40c22e46f4c1e983850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691fab55650a3fc971ba582edc07875851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1664442d277cd132e5a65fa97c11592a852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8febe2195ba5761a55f83dbc9b25e91853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f7043950e3a1523121d1017559830854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500c583089f0670442cccbd3510cb0b855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310123c95b6f03575d9e2e1967a4cc5856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db80a5bd0b7ec85ad234a4b333ecdcf857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90164514d10ffba484b04f4a6cb7b0858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed746b6da72487e67df1003fe40250b1859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dca1cab5da5fc03f2843ec3527c96860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c331d842b0108199175c1c7e7f9270861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfa34f9c7863e0d0b9ba331a78198a862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82b86dbf4388c7df4bcfc88a5e1508863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c0899a65be06de88dc629fa382f2e864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e28b6dea2274654d786916f6ed20c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff2fb220113b991fdbab6d859f86df866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e318d243ff880f841a9827dbb1bd3867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671473f021aa1e2ae0f15a23683d408868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f48830e4e544103e43ecc0e51dcc53869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823f9326b1349b6d162ebf81f986ff5870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cb6b8f5a3922bb723cc449c35f2fc871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726943267741bbd749dc20b3f366251f872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abb9a215e3859d2d5dda43188d366e873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79cd5331f8810f6d2e868d9516a0ca874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecd6691d1284ded1883d080da75210875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901b21668f40b19f7a8d98bdac17f45876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e520c2382458e5e843e1c33d54a135d877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7e2e4a48e993ece9afc9969c4721f878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f886dc51e64c6c25ed82f36704f6bbb879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca79c6f821da46668167987246ac07880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31521ac5f81dbde72c6b355709b12029881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968880e5c230e4901845faf76632e81882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3b2d5ccedce276345300fccc0057a883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d331fd13e7f1af05aef69010d4ae72884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd3e242469932e646e295f28ac0c92885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb103b3f87ad8adb17aa61f12694bb886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33671679baaa8d011b37e1d8104af660887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ab417c267b92ab5cbfb56787723b7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d55076ee322a32b7e4dcdfdbf0120889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2cf5997491f38f49398f157f6cbff890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4d4d55ea3d83c715dda0d2ba6df57891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5ed87b214e5353c98e26a3f07d29e892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421aef03f77c97dedf945154082f2d5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a75f5bbcdc4441e722dd5b4cdf2857894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a55270c13268fdb65bfa606057d62895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12932aa82f97eb6bd39db27818a9fc95896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8543ec965edd12cfdb1b12cc59826897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0bf35e123cfafa3666762b56d304b0898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22272c64f69650a356440426ad8755899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a012483c4a306e4182c672daa5531b900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97370bcff644de1d29c8dfd92aca43b1901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e64d1c6c6db509a12870484d9cba14902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b99c7b341aeae7431ea29a1fcef6ef903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa6d6017c069810e4c8cb1de132f03904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdb39fc009ee05668b6fe1d53f55ae905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64634b328e7b23733ba731d1cbfe367906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8bbffac16035b4d456cb5055d6c40907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87b49121b853fdbc3f8c9ccc950808908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6aaf803cefa576fe885111307332d909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a697d51446b8e466a6e4f8e34cdeca910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fb30d494b9e4f6927184653215725911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc4cbca75f0aee6d19ad27d3d5fbf4912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d19382aebceb6409d2406fcb590a0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb91ca5e4e73b27a8ebc63ca94dbdfd914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ad658fd1db0543238084029f0b848915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db30e8299317ea573be09c8c38fc78916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346c280848d151e46cf5767e2a13046917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d32174a031b4468d50f7dd7e6c606918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bd8a56822fbb2ba9c61418f76f661919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d45de8c88f613024de2da6b75c85ef920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0a2f96e05235ef40abe83d0ad6e5a921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5991d0c6756aa61f5f37500c7119f66922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efc9651fbe61eba2163890976c65e6923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53259e83d26259e49a654f6c520808924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c24b40392e0b9a032c66bd5bf9429925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428ce58d025efe956394b85de2692aa926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca118f4c56e54f0bdd22752c284483d927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c431641563ed6475d84cde3b9429b86928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365bd578a0f7c40f89156bcd9dd2264929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9701a15f766a2095f69a0a27e25d4930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9a55122695f0c79db7f7360fc2866931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432d8af398566b886f9337d150547e5932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b58955a0ff929eb5cdf139881e25c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909742f05a58012faf2222fdce5ae02d934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568624859dfa17e20c9e56b57b340f4935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74c156fcfe4af4b4f1847719a55ffe936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73445cf449fb089f9948be710f36c8d937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f1795c5a0f4a419a9e5340ed729e4938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace9e9b8be185f0d72a3200a073f4c3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833b13fcc6efb0eeeeef7d5d2136aef940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe631f0d0fa60ba5b46fc0e4dedcd4941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43cdd10651e9a807f0e752c6634f0a942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2550bd0e14626f071ec0b1427f31991943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab517de321bbd82e544e519bcc415ac2944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f4541e0b50b4a9206ad7a10e7c1fa945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc769622ef2bdf0b7a23ee3875c9b314946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d184829280782c5e3f39118d6e017a947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213d7134baa0010daeb710d9d7fe7ad948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5c350d6aaf0f19d0e7bbe90691c26949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1810e0b7e2650c14963e0802231b0950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ec8e1f4cb3ba8886531bc997081ca951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beeb0528bb6659a481d96ab222dfb79952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3e79f5111efc3c353e9c0701bef38953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78111a5468e5a3374dcd28fe115036954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d580e2a16a2d5893d93b058a3a0399955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf03461f1a00a31cc7f239175c94e2956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b623396a298a4e6e3f8f0a13d3059bc957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad85df9e9e755d2e1ac5c98660b9543958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ab7e925a5c63a28d6ea685865c1d2959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a92295ff29fa85116752c5c5a1ce66960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7f1fba084e2cd05b7ec194f5a42d3961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17de73f6ec5c29f4b99ee066da5945962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e354db859ffd94b22c187ef9c7610b3963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1652d8ee93797c9f3ebd36490ce5f964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3d6a12d4ede056ede7f3d8ba8a9f6965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c864af585a7a44efade19ed52bb0d60966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88037f475fb65644a014c35a5fe1afe9967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512c00be00305a8e15ff8635f531c64968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8710c2078d6a820dc6719986e9106969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c8b0de27a5fc8f15068e0117a7b5c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585238938e36720041acef8a370482dc971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d77ea486ee2763b2637624030635c972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c759641ee8102f711cf76b780562b973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33670936691bda220b2c07b7b8323115974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadb8f5c992cf76ee9ee4432bc50f10975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2589f137eafe69525caa4f2a2fe61a976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c749263ede7151a8f6f9c4d13aae9c977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>