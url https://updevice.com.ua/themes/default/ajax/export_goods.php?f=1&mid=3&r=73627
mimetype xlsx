--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca825feb845325b625b3e20d7ef696f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9346319ee0ed4ed519d8aff485f2712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf5152707944efd4b67ebc6420c4c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe1e8d1fce717420488909d22d47a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089c195fa6891ac9a6b78ad008636e85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ba86c48534d38daed966eed2f05676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5399349d7e347bb648f9f6dd4ba7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864e1e3e363e53f812ff5689d3ac75f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedc2d13b62b548f3d0d87cad0b4c8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea89c9ab5f6eefe763aed612238ceca10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6801781973b1e01a0a0d6e3e3a16b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00fbe1ff20e5f8246db78075a6517112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4f8dffacd70d3e3642be871301c1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebf2882f8d545e45ef39289f576cf614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a950a28bd9b5b50594419f98c5fd1515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8258bd893e259c71784fa21d4376116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f620966ec9796aefb2dfe05a166e4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf341e1bb7a18a3c250c226b25fb7d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768c9b3ea56fa50ce041956f9060132419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74250562e9a90c42f18de049544cc00320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872bcf6f35126fb2642a6d3c74d7b7121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb23f11d26124e9736414068bb9041722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81c982e859088c335a978c67433d7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52ab0ca100578e05c0d4743f0b260c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353be35f89b59567716a11850df7078625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e472aa31af9f16af716c31d6bb654d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a39724e7e52cda2a9f55d4763985f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72bb54a77ba278258b91b0d656b59828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d09f98479599baea61f5f945b945429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202554d741518bb5c29848be28bdad6730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1727c915925b03548b96c80368eeeac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b9ae5022126fd9b5dd53b4e00b25a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51169e22fe05ee0a9fc54bba5e69386433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9667c2ea0341296b5438a66fc601a8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8899ae6f01d122d8aac34ff106e497735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371df647702ec08205b85fbb8e400fa936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b8efd9b62521b6a263492cc96e88f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456679068270f037b56e52f1bea5357938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c986ad613a10d49adfb1e245ddc49d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faed1b6cc232407a7d629a7c93c9c6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474d5be5d9e34ee72266987a3d43ed041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a75502a57c2f60309ec305386f1fda42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0babebb1c2840d84ac485e787e3f543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb84964471ef7f76d91b30418b810ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbe42a64ec91a68a7ee663f674293845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b0d35a5c0035f117f60274b27c67446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abebac37cd5fa390cffc3988221a53747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1137440507f627743622c3ce45a993048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401524bc82d6fc713c50b9c95361ce849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5830ee311c5c146069ba62ea0137630450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f438bb1e3e3276a398efd636a9b48551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352049ac9396dda215d78e50c9618c452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e64b7ef353515893333b781593800153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404980a45e526d56feab12f7fd0519aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31c080fe5f6678e7d7189abe7517fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6addf5369866c5dc34302619b2fa956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa967041a964353b81cc764b3bcd579b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4e64be960746b0d214c1e2f10f0f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d046e0cba2fc94e93e7f6c02fa3eebf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645309f979331f447c4643df564cddd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc878a248c297baec5942bf2eea6e6a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6adee20097cc0e4222bbc27beb7a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84761ef96115c423547f05d5b45372a063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf2745455bd27592819fcc235684cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283929df3ad3ccead6611b1675b948f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf854043e37a15ad50e4ea85695d7ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89776efc30d17e86c07435d5b8b91f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155a88238b3263fc20bbcf7dab8e12668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c3e467bf0a5713e87f62a07b3e4b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb74c5b953dc5b17a7abead4c5eeb070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc620bd65b7570d162cd46095838301c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4083030496d3562e2594d28fdb237972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e282e99835feb4913d8c7ac1c5ae273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67202474274d4605546f323b6696bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27e4bd19a56d5e2a0d38c47b1fd50375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062546945c61c8699bd84ad84949785d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee14d9f0ecc2fc475d620ffb32c511f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0916abb0117a5de7731661bfe7817d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb886e218da564e878d4e336ed556fc179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e66854eb2785bb57174dd774a7623f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de5d7e32a48072e732b96e99be988981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26411d257dea8cc683bcf90335ee63382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd093d25db81539736431fee7c0491283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc994b05bc740231c3355f72e548075984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2883fc72bdcbdb6bf574c24613e75885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f79d15e873f6e80680191e83f5f33486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef6202a5e7aa98d0bb3b7a8201bd1487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b85c29462a858caa2b0a0314d3e6eda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba32e5349dce7e0c1d22d14e79670389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596e0b3a5f426fe9b77871adbdda00d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b16af15693053deabb14733c76f9991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1ed1f0d80848b6bb436a4a9d9c5bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbb086c186fe48bf2f76bee613638893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4741928bc723752abc378cb44e7a8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f6e629a55849e338c1e72566d6da295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa4d17a691823e29731f0fac686c9496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745672020827f31dce4cc978468b7b1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96dec47957aa5250735e0916a77bf098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfe73f33dc0058959fd09babe7962a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce09f5b62ce1ff72439bb7747353039100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffb53b45a153eb11cc391a64a88b5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08028bc29461a84c220cffecb281926102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c6379352141589265043e0cda109b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd29754e7f69cceff330a276dcbdb09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721c00f30654f9f615b69255b4bc066105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b39c1cba8315c67d1102f8d5a0b135106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26e915b0f996ec22c0c6237f23b5bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4d5944025cdc34846197d50f7bcd2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028f883d38b685310b66c8c99a7a469109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa473ee4ee0316fde1a660dcbc00d8e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c463cc706410819c1c346977d1fbfe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656e71765641dc00f28b691292ea61d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cded47e30d94fadb1444ca6251c6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf623ff1060a9c7c02fbf930bda0f0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620801b62e13e4a7e4b0dd4ecf4ceeb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cc53eefb0a248ed0476290aca4f1b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e7579e822cd57d30a42dfa3b602dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0171386bc63f52773517fc7f5340e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fdc55e7fa36b754c992a683e740299119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a3348d837511ca88f65aa48574e64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f137365f106f5687d5e9340b09057121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d44ee22eb40c2db4f104feebce519122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d35431d5e6e2e1392896b215637e01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dcdc77062a40621be7e967c695b28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41fe2bd42938cd5e255277fe6924d98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af083230aeb3e16bced9e60bb9391dc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499a46e20f6849296f10bc4f4a8eaaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5e6ef21faad9c681cc6f4457b026d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a80dccdf6672bd906491a7d85fedfe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd117591d20c37fd3e4fbdac1f7c6f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6c98b7b525f3b8c276dc752cc4685131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161e18baa49fe59ce1f83de65a59071132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb3ff40e8cd1e12383c12548d1a70e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037489ceda63c892f50481bc89da50a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021d70dba7744bb2260118c73e7f4ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ee087a67643ec6cf820d11c7f1853136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b5aae946b41d27946ad845c026a98137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe178deeefd7e198d1feecf10b44b7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5f879964dd7e8f9ca68db92cfb525139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decf8fe54d06cbbf01ae51ab202c8a4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c626cf2023fed1b399a2086a583191141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f38d332f9deb78847c87b6c4e407f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aea3de49d22e48615f1fcd74fc9fe7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0210fed6e002150e81196a035c3d51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c852e23b882cd29e89a963baa30a7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e234f6a019f4a879aa4ade37134709146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dfe30bf7d31b8731d5560fb7c36a92147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abec85f7545c939e500af2a382ae765148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d7b9367110caa8d0f5c5a6d89796d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b4938ac3ce8a663e12a78b32d0c3a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c3e07dc0942ecf95c993d6cb7eb0c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5d0f8c59a9a7b29efd8e7db5eafff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a32079638db21bc3d9e5df97de4c9e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864eba3e6a8da16a206cf3b4db7c86f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8b0ea85de0e37180c4b4400b3806b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232dea0dc2985ba2562627f576e57c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb39e1bd799f430972e19abad748f85d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a03cf5b97e2070dac315d5e28ec398158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c495aed7e919a163cbf551ac375035b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafe19c4d17d3605fd85fcdfb7c79ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4ee4fdbc5f13b11f92d9b767bf8bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db3391526770776485f20158b4a2f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a4aa7062915540d5d4d8c104dc3b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122cd8f07f5f9490183c5490e13be055164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1441e57557760ce2ddf5336985b6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a526025be8caa0fa591835e7f4fe35166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec079893d72012f0be90041df1ad755167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73894fd77aceff195600538a9e10ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721609a4793a16c8c5baab60d2bfcbbd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949678261dfabe6d40f689bdb9567a3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10336ef028d2a168a49d0ad78bedac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105812752e9110202c8e76d7460fda92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e42c6d5d323bcfd3b93b9589efd591173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28a5dbd97e113da5f0dcc22d36fc84174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6e1cf83ead2dfe5a519351e88cb44175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310a206d7f5fa7557fab82208f3fc89176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5966b0330f55c82266828dbda4f63bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b44ab359942a3a03f623a0fc04f4b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8cf797d049452f621b87b3a29407f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4558535648cce0c008dd5d0ee39ef32180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19520ca888375b57ae6da6fad285887181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6296efc9f15ddcf9a425c4005c579182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e212267ba47074aeed2ebe01e05ea09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe064218e3e77b4883dde2b0300a40184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9aa648b0e13fbb79818c96ca835c0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8746ff4aa12094b6ad9f8ba7c8f7928186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809da3c6c4626dcf37cd93e6a92cbea4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e75a069139c86d85a9a294aecca682188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21122dd5488b9bc6a620f4635bf1d536189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f3bba4d3e90454e567807d217fac2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a206497a661fcf36c6aa49067bae3c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802395b29f0f8e8a18fc8d62f60a8ab9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb4553614663a7a7bdc852969096d3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a98475862d573f32b12cf938007cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c2433bc5173ae89659e2cc47c99ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef291c809f5cacbd8b15f3d2306454196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c01794cf3ad774b00daea29f7cf212197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab44fd34544e1754defccdaa7a6f8d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc2d86d747705a3195662952f8b78c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7d008718a8f46e920248648b7710e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931268c074db46756e75251bab8cce99201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe7bdf664e61628d95344d31780371202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821840657f60d69afa3e04486969575203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2ab80a1179d166b0553b5acc239dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac921b11ce4e5f1ae3ee6ce416e7831e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2448e529623208769171eca339d2c32206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b864033a674a6f2fb3549354ad03d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f7d05810d2b526e32e2eb50e7f4b7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf472e20f7112e5be58baff273c9f6b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d4c0f753d1ad93c792f55e77ab038210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57917aa14649b18cf16b7a53bf1805d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6c355d50d5dc13c933dff5f37494e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe70c3a52a61289e8f9ffa653e72dd1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c654ffc6b3c54e81581b7280edb3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc686455215a06ba4f22cd314850886215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7495d77a6d46c77559d511109f756216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6f7e876301c1af4086045391380a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb591f7618b3f5499831102eb8762d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b65fb936a0f0bf92a14fdcd51784a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9c710272080d8c8c6941053006e6c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de953e04ab1daf89e05d407cce6d996221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7bd453d3dd2cc15a8db2dd387958c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938cbf83b509836f8c6814595675dbf6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b95673ed13567008955ff28cdfe7d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1721821ac7f43926ee2c5f0f0e6e28d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b04776b6d48596d48ae21ce6ebd79a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a127126b07fc9ee8e8437fdcac428be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e669d27eac23398d4e50660991d64228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211a7800652b2b40d332e4761420cd9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b547f533586291b9dfcd145e648af4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070f76b8d418d57064e29023499295b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c8842348d59cc718e19516273d7d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932a0fe85bc42b66ee068dd8a84eeaf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eed2cc449cfb04e8723af0aa65ee10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edfad182765959ccad8de019eff5c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6becf41d0f40e1aef2a8ce09c02d30a6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5239a49c2a0e15cdfe27060deb5afe4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07373011959801678a45f1b773cada4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7210fd43ed3b2226ca50d7b0ea7232e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c86d4029a9e9882e55b3ef85d7053240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc8bb81275415f1a072604d03f092c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020ea50a8b8586ed4ca27e5d27b27be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e3d6e392df32c780055bc827ce08b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd81113da2830d03987cedb4e04524244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fca7e0ad94dff3bbb8aabf9bce5464245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97928dba0ba3547b5b673b6832842ba5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832020d80877274a42bec3e9752b9d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb1fb39b0e16fe4bf7ee2d4c030b21248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a00eb28c2f6427069efdc6f052a45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593242be519725e800e267c34e724ee1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c00de77b7f7754866e55b690ad2be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c34390d5563f212f7a3c51b9fdc18252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc1334eb477796ee2773dac757a890b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f2a37129890fdb8318a8575ccad76254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b96f4861e62dda8410dfe1c84e93c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43369f3e3a798df182d807d71cc1b03d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab12c6b04ffe04cb56a86ea3d5f5cd1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff307ba9260752b571a68d2fd471af5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139f705bb4c8892d15fa933badc47e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbd21372076098588108f8ba9e1a9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688afe7df6a2394920012679b57c95aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956700455b4fabc6456f8f4d1b9e2de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a109c291d226ecc32d693fda6f8507d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e34d72cc0fa9a908bbe6be5c119314264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95527fc736116a839d66cc6022d7944a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af708ac08f9bef3dbbca5b53702b2ec9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052864f9b4dd2bd6b1826ab1c7894c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6273c84b4848c8ccfa221c2a050ec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953a605492ac775fe2f7dbf1fce7599269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0647a246827c93dc96429c421f47773270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0d92ccf5e97008489ffc9cd26e1dc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95077c083015d0e62c6667d666d52f63272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bf20617d6b329b92be6b1b70d74a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f92274f10891b90b5aa0deb56a133274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb3ba128d076f474d3673242ec36c4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af315ea3f22a9637a318a7ace61266d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ea6f0f5731172f0a74b337a6e14ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ac32aba080ffb2b387c2ae64e249f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa381725d8e2eff0c14fbf832ebf50f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd6cb55e0642089443040cfbe2159d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad298364ef0f9e5bd4c31b3a13a62c09281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a940f2267f1f693ce2ad67247bb50e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab0017a8489a1dd5c04c968e1ef866283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29b641548c0cf92ac5773d17e2802b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda59964b14556c057a6224331b516b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db98bf933e06e6dd00a54d60bbd001a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbd604934107a08371522834ed6e86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780df0dd9f8e6516cf224600c70d2448288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d0b62440bd34a731d27bd6dfc75d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de1a5a9e3b0b8b514070270d251c72290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad79acc01e3c4d1a79b243a8db3daa7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524055fd81cd66e339867da1317af8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f305bc4edb54884efa60e8f2b2b855a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29cb2995999445e7e9ae14dab0cc11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc4913fadfd2eb6871fda1b5ffa328295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf6dcbcf0ef81aee420dd03dc23ff2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e2786791470dccb76cc500a284bb2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bee204cb66f6e1827e7671c2c26cc7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dad73213b01b8674c55aecb2a6d56f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7d686ded000d4ccfcc0e934badda2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9659e6c4b8a6cae502fb02a872128a6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dfcf9b6a2d014e6c29deea65b1fd9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ebe1e1a92cd8ea11cf71e48d8252f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c49e0e7e424ce589054b43f038c8a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68e78b626b815a50907a4ec7e58669305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621da89bb8a68a340a9e1bd0acee587306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197038285c71cbb9634a21c43abe74cf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71a8bbf8e0eff011eca5d4b571348b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4868613c91bf6c4b846052e2545ec2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdd684a9b24dc916d0dad044654ed3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e022f07b4169c9e8d217e57b6379e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab44fda4f080018b9421ee8a58a7cb20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1a8cf9b5dc3018fcd76cdcd374ef0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87adabf0b8f50baf8219ea45736895e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da62cfe76b551fce3fbd20b049c2fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268f56ac8c6974fedcc7f7899c45bfc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db057a0994f0ca83b4c7a3bb3863962e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377396411f54f4fa6524591151068ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e462f8c0641be32244884c3f51d3e26319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c203c22a2905ecbd2d4770df393ab662320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be03826fb3decb6d39dd293eec05095321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d20b73f61b8ed066258412136912ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa5fb05e4c0385e3a4cad7d27836ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee549754b35a583a242e4f2e31ff65d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0f1ce23c4bbfdfca5e7890f7494916325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db191d7a25f64b61908d1d4e86379c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad46cec5e7164a68d69156c76b8d441327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f82c78a6948c78d5c5a9edcbd22886328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf67899f2623986e69556c1dac2b9b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1a1a716f2f5d554ef7ba1e839f4f3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b55fc397310e82f0e773ed4038caf7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f583b121622443e5a8263a5efb9a8d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd7a468646caed4aab272623d8d1b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99045e5695eea36857d81c4975ac73c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9d197a2e720334ea9b26d88af6f84335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f968fa9f9a42419edd60c1e8ede22c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9c444fd8513e92f5d5100c242fde0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce5d700fdec12da644f065804bde91338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede9df044857ca32b06ad6e9295b5dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78d563bfe8b4479071855a294f2c9d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefff78cbab137a28bb794537b125a2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83e5e21a22bc5e0da78413da322222342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68819640c997e5795195ab6eac5694c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878375b4acbe105fa15e52c5891d920344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9b0c402f5848fc1f4e1a771316218345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0445ae5eb782e500e0613c4e04b156346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ff4a457b1aa8b41e4b19fe95b578a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95812fb575c984355fd3817f66932cc1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d245c55cd2088365b532d29bd5110349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ca1c33a89ba42711491ab7dd71953350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c989d2d174eade77d26d0934974064351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02ba78dbaf0055fd594a97a056ed43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7575f66becc81a4df96f8843bfd51c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be24db18fa331922a22cdb559509a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfbbff5e058704438cc67828b41acf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0182a8b3c41d0f146bae30db3c93d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4170664abc2bb575491dc356b6fc13357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24380b2be0d79ce2eb2cade562caa4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993769cedf14d127c21ae75e2017232359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b516603235de08a0cee6e78f38e7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfc44403ff5b6bfb1ad6f3faccd7c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904084a54abc5d4657b9ca36eb85665362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbd074a8bc3ebc9c10193372d7c048363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b779b3871401cfbae037b5c28214b0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627d4101711670be234abda3a9e3088365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13cddc378f517b07170efc7bec907c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d7d1b543299a6796c9b0678ba5832367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b096d82dcb0f832a7830f1d86b26d8c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0dd574739f1bd599b248b3f73873cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb055370a851b1b16c1163d86c7dabe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bf39a8681032b3f3b4162c7384a86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636ab6636d20bb56b6e94a81df1b777372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e96a1aa155bc0116748dd33d9815e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202edb09336efd9b18c595fb69e92f2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55ad934db2dae20ae684c04ac4233f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1b03442196bebc28a942d3b704490376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33846344f7a3cfd0b75aa2f02e63a7a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabd25ebebe33de6056af42577fdd59378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf25b4d869cd34c9750eaac9f7315d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241bbccfabb5dfa132511d0c9b766d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e2701ef4f7af6780b38bfaa66a13ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce10514b5fb28135781e36beae4abb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f5c5d16f3dda2ed45d6540b36d214383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347551465b5e2e7b8ef7e383610cb1e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b0a0489189ae532ab4248c9e9aa5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be537d22e58b428098d1fcf76937ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d696d96eb6ee633ccd41a6da2925a7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a12068928906a039c504ccee71a69388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147adcfb13c4cfdedf4cf8eebe3ecf3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa8ef3b17aff81676fda9c511fdeb6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa02cb57e75067d23e25c79a0d00078391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730d71435497f12715f530d5ecf8339392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed417aafb1bacfdd0b8166f199796869393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff95e666fc8c28357c9da6a9a7839a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b0bbcea2de327ee1eb8054ccc2053395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537bfa3c1284c8c56dfd31caaf2bba8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f3730f41be5bbc5461645358de7a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36a318f98cc25b2b716d9e59c03121398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b841f92d520640c49c180e11c593dfe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd48930e76474af4ac2e84b79d6656400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f83f7c2c5c8595c13403eb53905dd8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabbb665f77e3907457d409244fc003402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec3a9a09abe03987a14b0a7e771f21403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57350a10796223cfd6297c0ba8c34495404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0910e1e6ffda09b071fc7282b97f60405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36739a9ba5cd6e98758e98e6db27c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ecc11d23aa07561f7c0fe16bdae90407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf41650f8d6a7054f5c7a4a95457793408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658461869e3ff610a94fc463620e579f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49ad64ef884ba86cdd0107a87328b1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0277840056bf857c63da340914b24f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b8d681901fa7cdfa550ce120f08fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffda6df6c3553f458c679e655a45d05413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb125721c70236fcbfec440b68714f1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59fee07c27ff49b9d279f0414ceda12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1d78837ef4ef80194055cce680978416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefad486adaef7d72b8dbb8d851c05f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed3e581504ce0ed7831330195e8995418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548c1c87f55d54e7fbe3d9565912635419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e99a43961d317ae15b0e32b9a0ad28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af6e874d0b52fdd35a033df6966a92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a38fe5cee49e92b98ce1d171230b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784bb4040ce4060504a57cb190bc24cc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175139346d2206a838d210e704f1d9bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cefc997fc46ed06e5a9e0b36c6b60c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a454b77b2c789f1d2bd63afba87aa35426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d884d22be8107ec76d801a692594ae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99ffb4dda59d8b2747c0d9fce2d47b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582ed34b04352009d8e953dc6eafd76429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6d6605cf6a3558d82070d6fefc598430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9f54d0a5869bbfe8aa3325a86e93e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2177e861f35d54221bdd4b62b3f2a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043131c85d2067e599bec1748cb90f55433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c57fb3db4978ec25a5cb6e1258c28434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e910f5ecb1e4dd10d2488c31c7ca1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8c256b323835fc1a505318b2ea7f0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98305f2ffa12038f621b2b66ed64e070437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caa27c88dfd19eed81363cb08e41c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398749aef6e3307db4a32de8c0511b95439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05f4f4bf6ec9636223412e572ad326440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca079b1728de50d393f2a6165175c37441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda1005041ffa47a09efb171823c098442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e889057bef9241826c3cbf5c8924b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e721aff344017cc18579e7da0171f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb952d043ecc7855dd9b84e7bb6808445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba8521c2d8c9c69ce96e7832a04e2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b28ef108ec5bba558311a48165c860447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879eabd8c9f61c19bd28399e5b2846a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2837e265c2cd83a027dbd17d6df5bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7747cc89f3978003905a52a54aa352b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b1eb5a5089155cca2e2c9d7a45743451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794ac64bd3fb7d31ed50b0eeb3018951452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065974d1d1d898453a3013be2c5ffba3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee54064f103042034a95cc4b6c39818454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57d3d6b811c8e8dd4f803a562bad19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870fa5ed5ad137bde2eb59b86d9706d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4af52b53b805f977e5fd867b5b6b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12a4e0b442a6caca7b2005d327203e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a81911b52b971bc38dd7e543b9e0e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebf8bb445b936efc64f9559be16d64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd791f632b0a86b10779046a3785da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387cd3a7ec821b0ccabd3e644ba31c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ef715eb081deb75bc73788479c4a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766763442fa83461a3f9008e3873cb7b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d790a7d61373ecb9cda29835f4d0df6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a991ab665ebe0746ca222e1f07fd28466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebc59287a87406d9758990db55bca7e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b583cdeceb787c1af41df78daaef879468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19af34bf6f3024b40b26f127845f50469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac312218e27fd0a33b35d971647e6fc1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65118d7a07ea10d92e32611fd5eb36b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576d1f8f8a1e219a2a57d4189c123a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a5a8fbe83c8685b823aa4a3c5ec7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93696c2e2c03ca45b7a447aad2e345a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da2008b14c4088ec9c7c3e9bfdfc0d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafae78c51bc4b3bbcd3111cbb91aa4b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc72d232222a4d50614fc6cb56e909477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15ec338ab201036045fe741717fa23478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b0232b138976a8cb1694a2948f503479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c0de8e35a4ca411fe6cd20e306eeb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332888af00c1b190c56e901beb09a90481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d78fca4425b85ea45fbc36bd51223a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6de59ce0f7e0ecdab2d8de9e61c5d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c51c9080f1ee3e446ec8c7a572dcf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abac4239e5fe9bc8266fa8bf2850aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de984c44226f453ed20f34cc352a70f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac38cf81f1ab9b5244f93fe830a17c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca30dcbbc18aa1f41329c03e3b9501488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563785d5b8674028162856c4e6a77d6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061e8231e3e4e111181e6f6756b3705490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88287a1a74f160034a989650362df32491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b390a88357058a90df28848ca5ad78a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996cfaf17498e2e04b092030b55bc61493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24315431dc9e54863f69a457a787f565494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b9fb82ab50e4eee82b14126de73a1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b32db565b71d270aac0ac591e052f45496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f1f24eab2b6e235c5bf559ad5e5df2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5705912adbaee002ed1dd9fbf5abfdba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7253f3b25a1abc9be4fe635f918831499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6de8acab17c294d872068d095c8e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b21051f175e663b55f932604c9048501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eab6d80d50632ef7961749358b4e79502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e51a6b083659d469929456e12ef5d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812677063677d5e30b12a242d4ecc34504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed184896acd93d9d36cd551c85a9871505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cb6e0b4935e9d66e7f04d80243528506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e680efcc73c2dc2737c277f68c4e8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5debed794c26d40c1d06b061928fc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878827c816f5abe38687db19a6fec95a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ae9c221476aa6f24c2c5fd2821b48510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b609118091c1ddadf7c02154e1018b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9995db11cca9a0c04bb4ddd838613512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8848c0d1bf3d33fadc8c9d8e58f6666513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad79bab96904de1ae1444cfd44c92b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b788b2084f914c0dfadffd502b0356a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00238ff8116f16897e3b4451d743d155516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea34ce7bb35cba7f0fbe9b7a2a7903e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cec9fd7486072ada9c78972306331518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4bb3ebab1dcdb630a9b48c56b6f45519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4470f6317325c8db1808a25273ff17520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692722bc19ecb8b1946bcbb36a25255521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7846dc2dbb9571f8b3008ee0c59e26a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc28c1b99f639ae0391b2a88d3e51f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231ac1a1c133fd15fd06e476144d367524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035d4eb21209fce20431afc50543c8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044dbc5f159d572b2e2dc9ae88bdd336526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e623f472b3135e3efd5990cf3504b5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43432cc9a0ee41203be7ed71a0a05dec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b905312d45d3315ecefc4fd9dc066c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9839f0aed1ea1ee0bb0065e9c5ae1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c6e20b2e518c1bb3bf1e3450fe1c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e75fd9326d2c69656339bd3121aad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac0b10c46c6167effc4c87afae48ca533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba970ee3205770b93e9906b50e0e0d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a76fc134bbababb0b5324099c9748a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448e7080c29abd3e38728cdb0d7cce4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0075a2ccbc0567ffd195c437e189b6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd36502cfc58a1c34f2c7947ec3de3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621f0f2aca2e9696da1b591a8e42a31539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844157c483046594a88cffd8f85eca66540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cae6bba05bb11445a0b7dd47b8660541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be82b29d84380ac52b3fc1096da0f9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60855102878944f0b3d28530b7b63bd5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8f618303bae1ab5fb65c88c1c8dbc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7519ab09dca769e5de42402513c0ce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153019b6a45085966dc31f8e47532fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de66076769bf6dc187beb095869368547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b9a8051115d46762cab10d0e92383548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651f9dd5517e3916ac7adfef7e034fc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85ae0c1b4ae641c26ca2f826c97b8f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c51315f647040126a99015a5ad043551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f3884925734733f835903e5822168552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beacbb48a99a5285eb11af3739335e75553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303df3c95a75a0e724e62b4eb8fb550554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcb9ba5bfb40e14d8d0186a1a08d32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c273aca0bbc3b1034e7bb983b9dc302556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28979729c2754064b651e16aa1eae59d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf252aa9039de25dd951fa8a1abf152558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d23c283e82ff434cafdf7913ac0477559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c56420d1011a58cda2e4a44eeef3c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbbb0d789e9173f08b7c42523c33161561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9769422cf6b8b0d9e9062fef4838f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d82fde6e2eb2204425f4f3124f087563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb07857560d7f7bea37036ddbc9f26564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8fd5917d6206fde1a474af86850bd9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fccc9b5016ce3029d6aeea31e611404566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fedfeb69e8d4757c0dbcaadb8fc0f8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edd055271104ab0e5ba190c7fbbf05568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66ecb38359b5821ed4a1aec224f0be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33534566aa514590feaac09b547a90f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec3b5c4a7d1f4f578b5d8a9b16adb1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c75f19f5b3d63523c55b7fad8fde98572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da56c93ed8b038d29e6a3d85bcd522573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc154b78c741a21ff2a7e058fe8f3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a06c6c2281e28b26b2deed9cdae4bf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a1c53c00f23c120f25890ad48e229576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec65fdf490ff55641697cb2b7648f98577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2102a4858173cedb9e70fb6efc3526d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f517b6ab785df2d500894b7a7762c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21204f98df24b1239ce934739cda5384580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fe66288a239d45f4e4255336186c6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cee91398dc13108be2dbdb9daab7ad582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7b3a1ff12533f90c0bde5f12b6b77583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7499097066a2b7d365920ee512828584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835805c36a48fcf5788ca8461f58b07e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc910e601a855cf350bbdca9f8e1fe1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060fc12070f1a1373ddba8d57003b84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee14866e2c706c19043b4fdb2b313f2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1754240e6aef168d6e6d0564227cac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e86cad9dc07ea9b2d4f7f0201967f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481abd96a4f21942bcfbabb810ec7400591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b037acda773d159d27d7b72ceb78d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530e2a84681bbdf8239b4466b604abb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8c7e33a241c810f266c73afdd49a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566c9d283f5d91285d1297ca5403a80595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052c7532ce4da1fbdf024a39ce2d33c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218dbcfe0086bb1268d8c195b3c9f49e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec88adf2c3028d7b63827f2a7dba01598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b4c496bbf289a5c2037e86c770011599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec2b212c96e68c7bb041188177382e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f66903712c15c473ad7526b362925601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bee026f0010e7b539ce05e32f637c7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ab2486e3e8d4224ca61f7921820d4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4e55bc866cdfc9c1a31aa97372eb9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba091148ee72e25938541c2829d85c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96cabd55553a018b301d0c1f7c3e5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cf85930624a810ed6e7bf5b0a710d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34492e9d78a9efc730c821c531647d1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b7f1779d01284f3b6e416564e9981c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a309ce6a8e652fc18303c6c66a07611610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990d13eeb3567aa10d82fc140f6be4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb471253ac379f91b980782b1b75405612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1755c3a989f058978d47d30c37330613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d65e03cbaa0f55410a8c236237cbf1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3be08945cd4e1e1e12f27d72353f02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bbc32179eb6287a7dcc25cef19fbdf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28870e235f320585341da5679ca8fbf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a61a614e667a82a2ae3edc8027dda618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7185c709289d5276d9e7886d3eb21cf7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e725f06fc56fcae94b955708bbcbf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d14455daf18092308e4f3e4ed03bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e87d77a333b2ead203f5110ce19a85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922c5c668fb35e1ce9aa783dffc851c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b30e9636bcd39a5c36e0887b6a1174624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c48b5d367d98ffbc0e28ec13a9888625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1688ff3fc9bdcee7bdb304b4a263724626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8c26d7ba5d06b44f0850152c28421627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab578af926fefcd99b7737880bbd03628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad431d479acd59155356ef852473099d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81059b40843b9e822a031ab087481ba2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4c121c57337c9a4a360a136efb0c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a72bd67e7812e1bb48b3641820ae4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765faaaa8d5453cb9c4cce7ec22aa67633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b359e989ee1aa00d2751bbb52a95f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25817ff2c493e40d29c613fbbbf03bd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3420206acfeab1c45fc100b40e8d4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e35bca7281f5c8fe00a7d5ecca2b59637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7abb0a39cb00cd79e35a39995a54a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3819979e30a22700ebd476fe5192bf1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446691304bf9634ce6e1cd68ec56897640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e5476b9d7f5a13c7860c4cc4b6785641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2cd0a88773fea4c4763021c5f9dfb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13364cf964df369302c60d2ab6c2b4f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c518505003924d5b8f3229197bd17644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b7782c004528741f141c9ea4e63804645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccd7c3c8df7e224d771e8002cab82b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3367e8cc7c19995ae3fbaf98815cd0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3d6f14e89229445cdd75c059e0ad9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b216b6841c25b7270e54e710dc509b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc22b1ef9cc737f7b3a717413d17b0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49cc1796b1d2d7add5b1f8056b48b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb905d71033198d3f839340c0eb4999652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34b183bace9648ac2137638dbdfb25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1ce8323117feac0ed4e92d93359d0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d92d5ceea7add0fe46cb0d0572a2d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58609df636e040fa4c1cb9bfaaaf71656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c191cc894e3104dc7058ba60be9e56657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b91ecfb0cab6d55abf3d22c3a8285658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc750c8f3b1d0e6cff845ca44d4e15a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784fbc23208226a90f89faff43cc2d8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a9e002288318875341b7a83bcdc7e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99b69a3d7f93316ee791f7fa66e704662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12073bd71209cadf8db109c3dc091596663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a686eda4344e4370a0980d9f5925d37664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac49adae6cd6c77ade15b4ec5a0797c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f36d882f160d68d38dfdec8ef4209a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350d33beaf61eec3eb0b04099cf1e08667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4addb4ac56739967edb3b0b8a65e5b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38300b3d630d3d5d264af5c428126720669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c045d801366d2727cdab70c446be9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c21443ddafaf79163b3738ba668b6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90a2b1ff4784e39cd4541a5bd2aa10672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767ba4c204ff3cf2060796cd6f0a43a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6784e484ff452157982e4cc65be1a6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0f5a9ef37ee30dd61f6a2687a3ec4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e8713f8e13c2898769887e7a7cd61676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87701cfedbda71b9f0b9619d6af1213677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b60a7be51525013a92533011af880678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17382302ab536c7570905d5dd41958e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0e5bc9899f4e0d44eb673d89f65c0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde465dcde4ccb024f56b7fbe48973e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5b42587d848f24d73c339b3060424682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71631f19a502fbccfb780b4ed09b3269683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea32811700bbc146812bec2dd4a155684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c43211916ce3cb7f20e34c56d772d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c5ab64e6d8bee3b9a0fea6998793f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6f15a9393581a4f2212d0b5cbe20c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31ef6eb9798951c5c89d654aa7bb80688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d7a0e6a56f2453ec5763151a6b272689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1465a986fe615e026a7ec985c6c421690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f26b7cd40b9910e6f6e02c4aeb94cf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20723343e4f212b106c3ef34971cd1d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ac0c68a4d142fe61cc8f7a8d868b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a52395e47f91e2de191d9b35cec60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85994d79cc49219ffe8a4b8e93abc56695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8212b22ad63656eff322980099a6211696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8cb621f7c71e4825b9a89bcc59890b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c319f7e164b869d2c636be8d5207a9d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712dabd087c2b24fa6197b01b6d90b5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dd4c9713fcf6b829c0a02a7999341f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41177fd9218d64f68e90199c2e38e52701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67774ecfa6c204dbed0371c1182ec2d6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfe54a5f1412d9da2b1a206c845d4e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba0cfcf8037e1c70e0e112856a5b61704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e820c134f7fa992e860a990163effe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0534f124c7f5c2c9a931f16530a19706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed439456003724db9058205bc9452619707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e7a006312ca1ed362e583b4976e9d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a488b06944c6d7639b5b1a396f4db9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cac3437dda4745135b0646f723d91710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dae94e7d35022e3dd7d6cd8d66979711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07747124ef6f2e672d76676c96fb6e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ed090a34f4027d146f17f971a8561713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c11e6e8cd6e680a9a2f19e0f884ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217e29d0b952c33143c92706e4da40b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d86c6a7ab68ab2c28d36f5b5d46e70716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00857a46f3f38b7dc9359691532eef8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce684615aae07221bb93a896238a55a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b53b791845fd5de8f5e62af9ec0a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc2b43cd0cd85b805ceb57e5c21788720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29251534ce3862ed7bd77d191c063a45721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6c08fe6677cebbd188c2da36cec3b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b648b92505e470f2c8cbe4b7324437f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5340869c7609bb9f1f1dfe443c32ae724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cdc1c3e973e6e52104da78fc8ac94725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0634dad3d8c6dfbbd1bc50dc768d0f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9c841a6d1c476fc8abfa041edf596727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7299d36203323154d648100596845a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49f75bb5563356271be3d33e871a4c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdabe7491b41c8d871790d4c950276730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b38b8df2cb933c93afb3f8ebdbca3c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bfe2d1bac1ac683d8a2d20eeff987732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941b0125d334568d94f95f57d1341af733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9de982aebd762b4a93b48e83d87223734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55850ec55d372e46a7b1927b784df2b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e322265dfed2558ca8e438dfdc8ed1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03537fe4ac536696918d73516278a56737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b34758973e46bc8588a688d8ef668b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c208227fc674eb727d846942d2c936f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84ffc3c2fb5e49ecc7473781af537a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a54413de1e97a7e19f7017ce5fbba9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6cbecabbc79921bc79d7a30ac83b2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00bff640bc134f834e187e75f314f7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86795fb2882cfc6304bd455a3850fe43744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22386b6387a24354ec4f271ffc7992745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971dcfdef01fdc61fdd5fd9794f801d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a06246486e4ef688ee8820d386c4ba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2849f3cefff6c34797d9a2586d3cdd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6706c2ea81580bc2ca04fbfc3f64a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff1cde658246ea2fe6cea3e4708c1f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28a3b34daea5750689bfdb2689c74f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba7619ab2c63727916651aa97fafa5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ff8410d509f6e6e9b1cf69758b044753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4120dff27d7c8f223fad6bfbdd545bf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c66b15cfbc3ac5d452e62699ff05658755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9e1e3451e90e5a228e0cfe3e32c0a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a3c071dddf9f495c45718e1798660757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b50ffd7a9b00f716b07121979f6a98758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efdeb468c6c1908191c715d45e1524759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1c3212cc1cbd0b8c0a93d4d54567c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa30db59428c47709a03f630f49a49761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dda80a0744002a808d06da27aab14762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ba7bb531224a863116e8ec21d76b4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62b210a43e904551e0f1b2bad66358764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab90551b7acf5bdee2f6bf51e4fa97765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c745f7c7971c713ea1e7cc6153e36766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d290a03b6b0ac93c28c6ccded7de7e3767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4063a6a2bd361368f483ac2fa9e74c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52b2f5db3a97318ff45c9c867a0839769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d876fc3ea09848c57b95f79e6eb51770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043ae8762d0e4ef897006c1191fca80771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb462a7391b5dab65f9b2ebeacbdadd772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823401de7dc209db429925a2c8d2ec3773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b5c6e43b7aa416cdf4bfce82f1a8c774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8523e6a4d8a56ce3a4c392a11d547775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4477aa78a6f3fb91cce20fd5a3ae3c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de1b8378f25fcc32be9566ec1a2ee48777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185465eb21924184d008efefd3fc4d13778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c3ba056fd391b3551f110f7735bbb779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f02e498a6bfd5c41f0fd1dfc63dbad780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129ce26ec6fd868ebbeb29f9cb142e8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c69d863bd48189d0e2f30c43056ef7782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de067fcd2f12540a63d3ed6412dbe015783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0e142c3b57d40a59607f1cf22e39c784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24d4addf12b970b74d2e60da94ca82785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79dd78d18fded9222de535dd90960b786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ed81ab8faf9e2e3264bb2e3baa8cf787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1835ba0c49333b55f347c1f166089eb788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22515dca962505678bb1687851a4a7a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85eb145733ba872a849dc85c53373a1790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e77f500100777a5eea7b07887f3fd791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083321c81db5391ba3ba714a1d5a33c0792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00a4d82d08967ce47a809a176cc372793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d1e1e4d8a221ee891a419d83d3301794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b004ce179ef9df4c559924fd9a6114f795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5c9a876c282cd24bbd8bc6154bba5796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71da8185bf3f2b18da1be37411a6330797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6faa32d9d712dbc65a43c0199e6eb7798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c09cd7d70ec249a9ea43dc0601f11799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e1a2c799120bb2ae9a8c7352b1117800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb288d68d2582e6673618ef02001a97801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcdda8147cc20e8f274b3cddc05f57802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba6d6523681c3c873f9feaa5fa83d7803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aada807d7c2d31f45ae3403cf81037804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c0d1a690b52a145b698010e0103c6805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62e5bf6af1660532f94fd8f6e1dde7806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dac7c6082dfe2786142ea396fbacc6807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23411efb7407caa2d9dffd1363499e38808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed346089d87a838299cf62118739dd2809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845720c3a9ca20449776c5dd5d22635810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146f7beceeba8060d8199fb8b8a0b05811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b098adcf1a2b3ac4a3383b17b01323812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400096fc939cf0b7191ebf561f3ac32c813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d17b5a90e2e6783bda285315f0b5aa814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371d43c82abb3a11b0c351a5c6e1d03815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa370a3b378c48bd79842d84b8e550b8816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8115cf6c1eb9744e35fdbdb39b41d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0dc8974d07dc8dd0b4eadc5d11cb9818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a6e828938770867ccdd9f8aed0232819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155cacc5a0a0dcd916f7db903cb9e15820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae746fb4221a3a824eb8164dd519f1821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1aa587209a6cf4e4bc7d505e688e7822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca0fc5023b91c853e242fbe05bb59c823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b04450792bdf7b2276faf093db38d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662be931d543e683ad20a1b85d2084c825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85124369600243c6373fa28b876a73826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a708dbdb9588d7733ef051ec22efcd827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47930c92717735e3985b8bac5c142103828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc041626b3fdd446e33ec7c3ec599a9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8be79728b1b69c021bb195c4a2ac6d830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543301e1cb18e7acb84cb8601917038831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08858857a270ad83acbcbda46769b210832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908a5817e789bf51d3be64f283fce76833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ff147aa227aa1ff17a408a92d3e85834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3076ea04a94f90ac72352130de6bda0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5d3cd5f3f8235ead7f7d984cec540836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dee97c43f82467fe2ea7cb98f205be837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9579ee8d13692b88156f679d6ea895838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9fbd9a076aeb721d4d70f93eed0e1839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a97684d40b8c9c20ee45aa5711ee9840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a721542918fdf1c000cf9b30207166841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55969cb4573e55e3f5e428fe75812142842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd9d62205d31df8df9c5f851e6d8d9843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309d217e417a4d36a81cbdd44a33159844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544dc1b04836076dcf34cb013f0ce3e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086278bebf5e8b13aaefcbab7df1bc0846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeef1205a188a7c865dc5060e40529c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54333fec4efbb5cbbb8756536b5662b848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22561714b5213f0e29684d257c8af6849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4e1a86a59e16e8bf373b0cc237297850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a881a951b55334169c7556d842d92851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39d21324d2f3370904a1a79236bd9c852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d712e9fb97ccba96885da279212cec853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68daa565a35d946a78e702986b1dc5fb854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fad809cbbbacb94c10504d2774714855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d6c3cfd088318ec845e8b037b0cfc4856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e814da142b22584a97668bbb165e53857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d8a9550609c2b1a53fd2577374bf1858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42075099596ef3cf50dc87445e5fb95c859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839c0ba89f4f25c6811251c06f7070c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b406ff7d556b143444965056932ddf861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05eb8bcc3b46a42e152074fc2481a74862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883ec942e8fd6ffc451523de7cdc152863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf10fe647d54c1e2412c83f1fb67cd864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77efa0a1fb4b795818145e85584681865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1813cd3a99a6319413af05a5439a4866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a54b443ce5e970cbc574ba445d73be867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631e0c6d314b1a48b0b334ca75f9f5b868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0835da677ee7886b622e7d76ee579c869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b598fbf36c7a045e222ee5de447e0870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ebe1bc5ba8e955023af33c6c2aab4871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e59bfceecc1f3b1a4c56006d98ca49872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb183c670134ebfe3d0d9d01deeea63c873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e98587cebff17aaeb5671e337628c874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe73f87cf94825f19e25778737ad29875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0a4440d84767a66783d56dd12e303876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9ae6a0429a80c18c2c39b289343fa877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ac9e97c338a08dbce6518ba1251b4878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd821f557ae9a13b86100da83e3c1d28879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ac288d77b8a5f312dc59d7331d4bc880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b5077c2c4560afd644b68150958b1881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9eb7caeebd380e3c95d67ee51f158882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fce77ef453e313fb4cedf52f1b7c8883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5aa5194a8a9ee237fdf586e563c7a7884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabd6a56617ad6842363f661a53a74a885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3676c78474d27dc2bcc94d826cb269886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2158b04a5ddab5ce3e2076800ae6eb4887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80dc6f2fa3556e68cbbfdcc2c7b9989888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366360a17c5fbe8ef297d0d31ee14139889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3b1e006005a3720c6613ab6c37238890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f6710ea3f72d6d9f8f74ed9b6a967891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3798561466f56714e303b418978c1892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ab0759c817a0098202c9461f65815893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb84cfad0d7fd3329f860fb6c83d4c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f39b437738147e4df49ecfe1161c97895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c41b5d2a29bd7a2fcbb38f9d3ce217896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e677010360233c24edea68e8d8487d4897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694fe2a33c6cf626f99bf563b540b853898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec86a2faeb726994d83e6bc3fc338ca899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8354174372603260571770d8c6cf9900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9185bb2bffe551fe59b4a73bb36b60901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123cae474b921d2c90df2aff9f362b8902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4479766a68d6e8e495af26fe8d8d0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0238fc18b6e9a8737226ceb2d38a6e904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cbcf128937d67298432bf00e6c233905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeab16a7457a4c385fbdfb7f997e412906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6689b584c958c237d7d5e574a6336d907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982a953c8332f2b163f70f521ce04cf908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1186da391026496251b8f42fd3653909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2c83c1e3aa372194590df69b6c31f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4648ab38e1ba28e0b874293ca21fca1911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5495bb0add0fd3dd37d9631d25432912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8fd18eae386d35d31e5d555bae1fa913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de00534116d8b5ecdcc6c24636f036e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605fad07821bf1637f9527d0eb18f0e915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20748573d48ae2d5f8fb829d5d75b05916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e6657d5cb0c96cfacadd7b4a5121c917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf28dec764c997aa8a9ab319698132d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567950695a0d0cb5153a7af6b325cf37919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a13a3176b97296f1f79d08e94d71d8d920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c267595812507a89477605fa47f0d6921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e8e3557bcfe5703cf7685312f8af6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e32ba0f356009d1175cc27846f973923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648fbec8024301005aa7c5cf4837d2fa924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce5881e18cb6c4885b1f86d6a4799a925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fc0684471fa9ae53a63d7e52d086f926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc43adbd8374b5c8ff652492ae5abc7927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb8361b2d6d4276d1916272ef3a5c5928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32264b4a2747b47d18beea665f0f98929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663eadf836e9aeb8b9abad6aefc9da75930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f558367012578fd36321e260476668931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480b0d6309f86910a7900def1ff5262932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd11b10c262b55a1e53276908434e5933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e147166fd0aeadaca10ff01e4dac105934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184be7ce260bb608d5c24e4cf4b352b7935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0085440b5fe53c9e4e64f98e280149b936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e76de300245ef8de55a97637f610d1937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4906d376ddbe218b02fa5b7e2061b85938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50e19aec89eae9126075d034d54ab3939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f6ad706bd0a816ee18130d9d67268940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eaa9cc5e49ca8bf5bf306a9fa0d5e0941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb34db3bd758d49201ec23453001994942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789d0913c9d2bfb4de4391c7449f542943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981703abef5278dfbefa2e56dd5e3a79944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a910b5be0a67dc2bfcf4ffafc990d6945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c322b2b0e14723ffd5b43feea1dbe946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f26c8cb7d738a0889cbc9df6ee11ca947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679b1d190f6e24623761b5ef7080f4d948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e39fade10ccb916c2d92a6ebdbc9c949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be10b54aa66f72eb43aea733674e76950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c62eae35e43497ddb49c65bdf7651951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8267a189d0f94d1949f2ed5041f20952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b3a758f6e9bd33acbe016296cbf7f953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a70cae385780a4c7a2d32b177ae35954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69dce3d5a4eba74c941a9f5c6d729f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d0491d7b06ad09a39cf55bb7ceba5956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326fabd76ea142349e4fc05753057c5957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a1d55f27bd971d4b9cca9b5b228ef958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cd756b08b8f0d385a10fb048a9ee4959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf432c79fb83f8d6666fc90586f7f8960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b11b0bc01da3790e97452c48c539cc961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e9fd031c149f8a90402fdf1a1c381962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efde801fb297d509c6306713264194963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae5c6bff63fa1c269e7cd060c1df260964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3706485ff5c417e4ce2a95945ebfb3965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5465b8c28d7c43d6f0f89ad7bbd89966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cb46961a0d1ab5c125bfdb76041af967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c3d908ba111be4e315601e1f90d0b968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850060413fc5b4e16b46bb40298d92ca969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ce09ff18bf7dbb830bd46f1879cf5970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76727a3e40a4f49dabfb47e9a4d4b49c971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7ddbb50de609c7da9078f3f15829b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e99287c6a15218cd47d7ae4fb23064973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea6c7b8b13bda68c974238cc846665974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ec3e586e77ccc4f4d904e927213db975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743afd1d96ae450220d71df4dc8a41dc976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ec54e1de1d6d6b4f2f775be68fd95977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00c468d14681eddf8b9d6cd5739fae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa791184ba22926fe179ef98bfb8a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a93b2b33a248fa1bbe65935d945943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af7e999a330466ee69cd316e534bc74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8b210802e78b8b5979a602ed0158c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22519b3921015ab023df6aabddf59aab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf2ba5fc2129e9cacff079109ce3527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7610fa89afd8fde5acea54625dbe5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615431f9271352c2e598c62892ceb389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a51eb39d632378e74f16a8e6ed8b3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397464d4274c548800aa8fed78e5633811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df73c55d87553f2a94e857e63c427c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098dda50794670dcb953cf6a59f613b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25677e1864847746d8c6417dfbe74ffc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721c928f632f573fc51bd4853bd6c2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09afef01cc4e9f68dfeb46d8b16d038116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254e680d58ff247ae2975b198420f7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a276ecba6f5597bb39e21f32062ba6118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcd4251792ae6eca51d18f454c22f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9fba006066653b0072e0d64f3615f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d36f230c7b437a7162f133936c12c021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c58b44f21f2e9ffcdeec750253bcf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd4498b85c360cc834bdb9a2517b6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77830d74cf4d9d599c277f23f10ca5b324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e28ea64ae07866e79507e64af76a4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed4351c1629d451e8e6cbda457ab0526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70c7ecf4a7b99bb53be85f7701bc3a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc6c8fef97390b47042ede2d79036128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cfde2dfa57e266c68b7c377c18c0229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105d885e89c567f416806c6a4ed2db030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229b9ffdcf27f736735d37e2c4e9b7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c99ee97abed481e1130e9e75fa7b5c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b50e518d90738682a49b836aef99f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa011fa63a3214f672ef3370b797c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e851aef1d2ee6fa0f7692b1a7fe6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5136fb57038246c86a09f1a2f29ae3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad66e398bd0c5fbce69d1a1557190437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f715aeb3a844240d7a3132487d34c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3894390925c7c485dfee44735c664439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc48916cab0248f43dfcae5ff4d18a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7325730255ecd1a42eae655f5af114941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfb147fce78fe3572ecba78387131742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486426a8073228b8e21a77baee7a81243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b6f70821eae3151f1766c253f5c7d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55584b7b4e4e4c513d8589580e832fdd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0e853bcbbab9b12edaaac739c2e1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda103efe57363b38d642ddf8b4795fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43d3cda0a94cda8f6dbc3e559ba66948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda86cc731b166a83cc3e1467db6eab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687faf4c249375da468fe4065d552d9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6027320f420a0b425297f3a38c55b8e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977089e772392141bd7edc4547e0bb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a82194377c122e4fcdf8ee49a8884653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606566d82acded5a5d8526b574dfbd354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22ec54644c6032473affecb943af7c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dffb616405bb1ad6ee4fac6198d6c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5343d683651267ec1b6cf55d614da757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfe5f020207cc1a79de2c50093b3cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311429bf8495ac3d948219d8c817314c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6319d82b304624df1ca69a09e85459760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb77bd4954a12a1838f16bb15d5754b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf6f6b91c7e0daa33601c5744c861e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609296b902352c8b623b22668656588f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c25739a6832f063d7185d7e9eb1a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd86d1019a25bf1bedde5f591aa82765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b5782f72cbe53034cd639bf4ac9a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0424b2194c50bb1048e58cac8fe2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbd2e2784bb97a61132a0bc4b2a7fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49119ddc5a9c3686f31dc470e8d50969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aad15f1f97207864fdbf08cfbc417270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e96a9ec7c28dadff38f77b563fd9971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5763a9bd2584199616ce2528b93c3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547e26f861cadd87b8b4d771421772773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10cdb0d8d0098657bee8ec84e85065d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2419585ffbc874367c3d892d546ccac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7590b8d51babde485533afd945811976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a83e0abbafb2fa67a58ac7ed75c51677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969089d72007a176eaca30c0b39ba67c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3ef89d5740fa4b59c3b9ad3aa54dc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad245a27de190b922a90ec8f0a2c355f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244c8c1577eb9f6d67659af10a10ac481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723166e8c9937ac0038dffe489604f8582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9994e06ae18afa5dba22a09dc717f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7591446849071b85521345611c2d9d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa0630bbe468923b42470528e95fc485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283641bb39d0ac4aa31cdc1d795f25986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159093c4b7f45a3fa79c620abae44c1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb8dd15acdf6a5e662a02b6826d09688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723b784c9092bf4eb963104b9e4846389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648b6fe012df92a73ee6b5dd2971d5190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e30b0234b40f73a9cbe32728fca1e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340cbee6693641e44c26133f0386ee992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5662033bb6e21d82aab63d51dc4be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed545f641f8cf75e947183d6d211fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626f5fd60213e7dc920e2b07d29851895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a0be41386a4d85fd9b90535f2dbfe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01966e37efd2d9f1f65a4429b5e2c55b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac2877390f0d25e9e8fce3fe7a61e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa29ba8a09ae2af62ed781e56cf229099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8377ffdef0cec9d883cd516047d026100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be497bf7f057c2d2dba12ce46fc6ae5d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46002278c979d79424c5f3337e322e5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d0b7268e464a3d876c53d9fbc1fa4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725e89d8d95f3f1b4483ca8d3f4d6ad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54739772a37608fd7bdfa3ade79f88105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5026cc652c907913b62dc993685b77a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8e2b930c49e88dc48fa005970cfb4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c1338e5b4fc258c08deee297b5a2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e284fbd11c6026daf9d37ebfeafc14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1d56a6607d8f025733fa23d1f636f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58b2a3c60fb2e73520c75ab2051b7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e5a8cbbce850c52328a424dcd86f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37cf9ca24c9cd036c6ae82b8505fb8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccf8ae23c7f1e95d499d2dc540fffa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c206874b3b02dcf8df09673bc5dc7f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdd8110abbf1a0fe0ee67cdc1ff807116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e9770f58edde7d693c524cd8f5f3e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5c5374e16f41cb4d1d1ed491c1409118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198d3a22b09971578152281a01cdad8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddedb4315efc92aa6bca635447c6f1ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44690a8ef975bdf1723533764a7a2a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5880b3db23692888d6be609630020122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e319e537866ab4a87f9e7d81c702cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250b21ef35532240744b7768dd0ea70124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f97e45b58fc755151febe672140ab1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acacbf43d130e41a86df3ed4ae16e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7acfc84bfb4f035745d526a27207fe127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93c2097567f649b44ea3a858ee4d23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85497a98f5e0b5eedf3be9c92e5f6cee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455c9c26446581fd11b9e56eb2d3430130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc434ef99cfd4cb153c3ea1c27d2709131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba598eb979e09b3f0a60ba75763ba98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb3f60bf03f867e36607291fd4ec24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327ff239374f4e048dd8fee6d312ad1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04690620458c3a5cd051337ef4a47a43135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c7e6f0bfa7bc414ac63820d22337b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d73a10388e3ac532ee6a5c92c28f23f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94a4844abd6b125f4484a787d0ae4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96b08792d4fe8e6f8a14e13b5c8867139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c0668afcb5660969ba4fc068d68da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed130bb486c3659c0bb33a33c1a397d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bc4ba8352cb76ac8c7df435d71be0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b2b7d0f19c8c5f32d6f47644be68e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c4920394daa20c355d5d15d2eccc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed197ed879c9d9e3fdfadaee8d95a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aab528ac18fde25bf17067b0a596ab146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbcadc2e146f8d4b3cf134632bf3c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e82ca93e12e3085717a10770480d1d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8546f5672d3dff85d365f77b3911b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698b5fb9702cc02d63494210dfae18d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3171698243fe68449d9c3a2ae315d3d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85b04c0cf1cbe4274300b5672b6bfc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff03ce2beef8a13f3568db2496682cc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62c27fada1417b37aa2893fb0cb5e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97481db41f57c75aca10cfe19f480208155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14ed7dcd8028ff54b30f0ed76485bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61233e4a207bee6b1bc6dcb7bdf32449157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaac107e6dc916b956781b7b429bba0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dafd79274a12dd4e1a3f6e92153eeb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6659a91d8b697204c173d4611cd060160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfedb29f105dcd602b1ad851954883161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a602a1d5a456f02bcd12a7466541fa1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86412952a682f494fe7ff01eb49db92163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1d39853b4fa62ec3ef8fdaeb642d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69ca8db649228b30001ad4cbf9fcfb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0df99f47bcc114ac211901828464fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0191a901f0492a13d7397ab44fbc30167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa326f85e533460985f5afb408f3788168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66963a5143dd90add0d24dec2265648169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b47f1d66bcd6c87b4683989bd5bf6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f0513be4739dde40a0a4063eb9f83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93d97e7da595844dc0bcf0459fe198172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b90b743e3a04e0de763655e568ead173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f6f506f986f7b6b27061717e2c4fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b5073b845ba9da9ec369d3716f25b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d28420ffee94dfd8e411cba8f38085176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa009e0b2d8ec0099f72b76dde15429177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f56ff816514f75ed2578592005e73a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b3bc529ca36bf60115ee7e7766619179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40652de685c0932aa8485a0c83fab2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e9b7454d54161f6953cdae72f4c63181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af52ffb9dc19484f639dfa6bc3b2af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b910036cc139c412c0da3158a15709183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7c6132d986d311ab734e2a4382460184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78d2970c7170710f06db85aae6646b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41c269081d9d33b6d6525773b8a997186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a7d459bf0b88c51bbda339073ad1d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f25cbf112dbcc644d3f5b9345fa0c5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a840e10388289aa7abe3978223e8be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d3afd1e3dd1d36dac35553a63531d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989e5ce801498a5a523208d4481b029191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360564acf140e43648e2f608ced8189192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece41fd54e4d8ade81c9a0ce4cc326d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e587707c71998bacdf3fe7b12234e2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c0c44af37df66d7777077a7e3f2db195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac43ed766eb5709894fcc874c63f52b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130bebedd632b4b0e77d0683f51115a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e59b9783eb48b096676ac0877afce0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651f16c79947d2e4b537259c0a6211b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cac7b9c038072df9cee7677597bf8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac75cee28ebddc7ad038ef38ccf392201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d432e94850ef9021e1f1a178126e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a21443b1487db7a50a20850bac2217203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6798cf00291a2a07593454c5e1c0f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924d46464be8463133c5d6be6faccf0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481fc6c61328f13fafbe994a1523b7f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5b5eafdd71948f4c89224b87c7c30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d944391937a8f20c2d7da15cdaf229c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c5103ff99faf92a29736a580403c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae42dd849cf747971787f6ee0fd5653210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904c74441be4fc5fcbcfab234d443f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684e9542fed3ab1e62621497cb4a3ae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954b4533f3f7f6e7df16c3357ecff21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6b8ed5027cafd3428e6e0c68715d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d870310d0eb9cd7176a8faa9468e0b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1acbf2df816ea9e4234d6e36e90e80216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794203896a08e65cfd93e1e03ca7bc2c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7411755fd63d63473ce6f1ffaa6becc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac16316ec1d58c818279af4983e516219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fba9fafefe58229e2d02266d41603c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790287b20f04686f10064e5e6cc97431221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c07df20c4c6c1eaf82b95ea615268a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c4763e4a4dcee8b3e0cc0a90f6f0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fbfa6b44accb179a8653ac0f029b1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9627b63072600959e5cdf59b6f281cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc70d28fc3dfc7be7ed62ac16be7f41226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ec9ac44dadfa30e9bf8097027138c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4793648554c51ff2f8422245c6146228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57816e0ba7fcbcfe13e98b82f7863b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8475adb599f3ba9d180da79e4f1bb5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d1eba5856d9db021685e5d0ac52db231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e54e45405df17d6c2cd0fe176dddc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b59efde15ff0bdc6a34407c3b197f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1692cbf0d68975f5942503c38495a07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bb385c21dbf85276e88d67bad477c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00248418892ad78e5718d2eed220268a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31b23b750a1bd1894c65599ce6d815237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf748e91df196498321f4a6fab3387238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc967f0a28ab45e594691d959ba799a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8870fc9a095fe78b2a11819fa4ec1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3297189921b9342e53b99452657125d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3ac22d69938f3101bb2bc79609744242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80502220bba2d7ab6c289f80bc69b867243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c965a4ef61441d6fc7ecca3f5d4ac0c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351aebc73e5ef7b917cc4a8d4d2163b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60644c83decc06821eb630a47391608f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dd4b636b83b004c8d93bdc0a4a0ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2853ee7f0df98253a83bf90fb3f2c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59238fcccbb85ef7ef9c01629c2c9b1f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8355c604ff517c1634c0ee28fb4eb1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e8f26662a201c36e2af2a5bef6a38c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663773d8a6d566ed6dce10d8f013841252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a069323729e3018293fd14618c8eb4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62633cab0749fbc08cb2948f95bfb77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfbd2ede8ba7962c677811139d897f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427d756c57bb01f15deda897735293f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a160148cf5776004fd6e5cb47078013257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2d9f370747d6f4d8ce08ef1966147258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f632b8118a8e283d5d7d50402e0db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c65515daa42f6181299d0c5eadf31e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983254c074688a2bb12c1638c48c385261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a3f9ef0fe36c24e87e5c27c6514ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4998cc407dfe862fd69c936ceb09436263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a85ee205eb7ca310af07a4b5e48d51264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e879c3ba076a8d601a2baea1e8caa0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b534e3f47bb431638c50120721a9eca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5398db481b4ad10a059f9e3f692a40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5fb605f5d77ecd1cf6368b1ca7202268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f5a20deb6d62d77104042e2a583b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5551cb2140eb15ae041d155ee4e0f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1a35d27b4cd804bceeff9a551e8eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26723b9d5bbd0affc1d557c7ccb722ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e1b96ae0d25bb39bf02f8dfcc1768273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d7451a8731cdba18b53df44b855b7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436cb38cf704ea1536ec60e56893000275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437956d1378ae1fc3c57f7909050a7c9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f64270a61a8dd81234d63dacffd1fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6f9b03103aeea05727de42930274a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a83c01f5e93abc61ab1e4fbd2654a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c0cf2890d60207984f9de1d904ce4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8b2253bae8159dea2b9a743d7ad71281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e119f8fec11db5aff13e783b7e87d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec78bc65820778b091e685de5e8939283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c7093791d35db48e83b6bc360f68f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfb842b179a40fe013f014f24fb6ce285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83617b2fb079fe0b1b622009d7b40121286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0c9e7490926693feac806af5cf2c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9742d88f5bfcd3c630d5e2dac1ed232288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eaacd251a83944e2c76da2edf69515289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e78e21217fca1cc49d2fc6fa443ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815088d8a547b015fc4b16846dc6006291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c41309b76a1b912f870ef27cdd421292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521b5040783b3de861bce17a7253f8d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87514851e79491fab6c3017e1246a404294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522aa9e17ac50d590ac32b55a85d3bc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b20d17dcc5fe925d1d22f90c7654e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48710bd59f7f93a3cd8d85846d293f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc9ec78c499caf2e8b6755ee5bc6c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138736f86ab04452d014a6c66767013e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e47b330b466911a6af6040774bb6eb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0c65056cb596a6774fa46fce65861301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78fc61750d04efe707629a6bcbb464302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe58d8a056027ffd413d9fa321b594303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5148c3432f50ace6361d4a498ac49304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea730f6db64a6aca212a6fcfe0bb17305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c152dd3a66de696b0e85fb82afa43306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc899b9515f13d625e0d47b734b361307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90b268a3dc06dd306e918f92f71d92308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2aafa1b205043b021064fd2eebaa9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c75212e9b81248424ca9e343aeee1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e335d7567e9e0e57c255a505b8507a5f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15ee3f28408c0c2f63a6b7ba9ba0b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ff5505d19a9761098510e4edcf541313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a779d155018eb6e236b0923b7b91a13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817cc020a49febfa8ea8e659e54c63a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91de7998514ec3a27cfa8ef6897727316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0837fd5e6401e918f80b32b77062d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad4557ae7164e2b472735bb9262d01318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa521ebbde081c20e74b492614d8a410319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8074bfb6f66adaaa00a0ad56ba89c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c19108f3a88777dcd91da14d6071b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3450d7022861bd8e0570f625c1f591f5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2bf36b6f82128d6bbffa7d09ec6a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae571928a68506acf1082500748d94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844daa7b219ad35da35818202185aa5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c229e898dec47787be70323e0eccdd6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d4ed1f6051311a6cb961c741564a0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532771c4f26e6270f81f1850a5c9608328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22978a5ee9505a022e67bf396de5660329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a4b7f213a8d0acd8277b8b562446ae330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf47df09eec147aa987f8840e10a0d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acb7ab19b72f76de2975422457b7ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c49c3d125ef2af8ada557b48505529333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a4ad6b698a2bc8d1205221c3db3a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f329ba694afbee1cc053d7dec04298335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bf00c2a49241e183bbc1ff017da6c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b8865561ae6ad76dc34e09519534d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1674f3cfa0f09a0c03eeed7ad4214338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82deb7918f0b215af0bba64bb46551c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903eac2847ece772c186499937cdd9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bfbdd900d93b8c4ad1a9c4121eb53341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90477e9b69ceeea40b9f20e1b18300e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c855f1b9f51c290dcba2bb447ff692343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a22f2f0c50a5d769dad720e2dd6a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145797bf44089fafafe5ca8f0ecaf0fd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173fc1b25789560804c8c95a7523f8c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889e69bb77a649c3399cb7b3d0d84ee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1273f7c01eb12f9a2e8f81aec5673348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d94cf1b10faa89be6168b62f14a5b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b9ea7576ca7171d46910eca650213350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a5b58c6ed64ff1e48e2e41f020b7e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef118f3953f69f84c23d63574732afa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b4c1e04362950243f3e52bbd5b025353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c966a5e045e4125f1371b6b9174fec2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af27c52d692ec239e121dc64098a616355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e406b9edc5d60b9d80f580d91d67e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a8a5e52ae3fabc916dcc096724844357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c1feeedce0acd3f5d3181087a4c8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c838a7e10f5b1fb19a55a348148bc9cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7224249a185ce5152ac88aedfa0f44360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d009d652309d6d2115a99b2e830718361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4d1a333faf926941eddd20972f275362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca695d4fd349fb57d06a8666030b2b59363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f23dccd2e5918a898701d2c9f9116364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041450bf9558e35c7d7d889464e985a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495738e88318514065dae2203491b1d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8b2d8e61fa12f0c9f82112a035bd5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c0247dce130b36e6b7585003a9549368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b5254279ab547be06a92fa360e257369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d58f3c318d9edf3009b4e6fb77b3c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb49d322ce32f50ea596716d8d5be15371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0abfe98eceb2576b5beca8f33b653372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ade6e88f061d39fa402fb48d13fdc4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31ba57c08eb9ed869233c472620d7b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13816c5ca850ba3161f5c9b35ae405375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4060801912347a379f889962fcbd4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f995921bb9ae1f80dd9d53b865a3be3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea1bf19d4f244a6eb6ae798e38fbfb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae05d95957384326a3f1d55a5dcf51b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03134edc804d5efd470ec5e83e2869e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fb54f7c2e7c6f8a5abe345008a8ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba0067d9fa46706105e8b5d53faa54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98b65aa339962d5210cd8b0ed1c75e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92619b96bda0039452b64a80979e58a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e530ba5887d7ca64d9e9726233218385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3100ced93f77f72763973574e4a38ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de240925ff87a546c7ec4551898ca27387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953fcb53e52727fd74db5028295f83a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f66f517a25f431ce2fea589f24708389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f8f63c2176e75136ca07060f42159390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a190e0b6e011ff230d9d236de8d350391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4eb0a910a34f98f294f17a45b29c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947239d3534f43105cdf0a2e2d308d5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041936246449e482eea1612626d7f065394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc851f32b4d95fe8eed0a5c759177655395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec91b8ae95a71e9da94de0606038d3d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c83beff79972e18d2e609904dd1b22397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f586f8679c7e5eb3df3dcaeefbea025398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6c75a1d6d1f5964b55427b1e71e55399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76bf93afd112dce9c454fb9b9bf2d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88264d3c02479ce079ff1099bb58bbce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a90f46438cecad0ad185ccbbca5d14402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2d8ccf57ce8f72fa22a6ade32b9c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ff8855f892e8e15a3ee4ea5a5f66a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a974809ea22f260aa2bc13e68a9580f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea103fb8697153135162354dfd4cc8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04560f454281c84a510ccdba5dec07ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca1ee5de189d5e2a6b87df4925ce81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c03ba8948a0abb3faac52520fbc46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882e61b4a069acbd177001c4627ce0f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d63cfc0d8804ed4ee5fe0523198df6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b66f52212549fb69a7fa7e4d3646d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc9eaf3b8f23965651e0d5365a68d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9997210ac45b0a8e998392ca3e3633d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb28b054661ae62ab56c27f690ccbe6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928d6497361517f55de604fbcb5704c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c81d7ec622fcec149d1ea813d4ec4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a4d41c09ea379fcad9d0ffad3bb84418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5e71934e3bed70967fe3970fdf952419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59cdcd3e3c8b4aa38a65d931dc6e30420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79274f12513b6844240e321a38a925d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe599994a9a0e30a448eacb79a11539b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bfa62d85a415e0fae819488781a732423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a81180b7460d26e0637cc61ea537d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eaf86e6c958c658511546133f72058425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a7decbe8cab9ecc7d5b4f840d3f2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9b6a4ac8f3cb8d5ae3c10e0bce29b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb9b6d4f265f6f4457239550406e7c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c56daec90c048c185f84dac3a45648429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe34344975d64ccd4d6cca1575b4cb9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7940fc76dafeaa24f37783d58355f40b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7f6914ed9118b7e350aa6767605f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e5fbe694d8d0f0ce4afe1671455e9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb73509b4cfeee2da6b5e5e7308a5cd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeea054a837cdfc77bf6d05aa5816fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f719e00de2fe50d4bc75801bc1b36436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f25c167d7144c55ade5481115504b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ded6c865af9b64738928e47c47d3446438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76b37db87f11237fd95c01dd2fa6c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08119f32b89654a9e530e79cf135ea90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc31df89325ba2b1e57799dfaa04adf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdf67ecbc1325ff38a909eb5398d0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3641493590f424adaeec29ca405311443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3523cd394571efc4dca2ed9a4879e1b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6f29ce399927ad92932ea1e70b881445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960829fe52a7b0b13d7c2cadda870414446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01e645ac4b2d53a3c6e98498ddb2ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356f0763d5a22d4ab82d6a9459b43f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781e6014c2e07ea7a4fb8b01ffafd58449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dddecd4d78a59854210afe098f3266450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea1864bc3a719ff656ec2962a8b3d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784d8f59077ec707d0f1be0b825edab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b26e0474090a953426f7f452b9be75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723470f1a9696caedb552d020be83f4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1ee4be9fdfb62800446c817738bad455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949480f09e2cdafdfe803d7fa0cdfe9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99244c05bcff72a3ef7e4592770b2149457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf085d232b65e4cac1285776132c646458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d599018ada9bbcdbd9b38aeb7970f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7c6c525e8f22d7ba98a23441f7d3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2aa57b5f3289c84d4bb704b99d0f86461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece77c715af698696adcc7e9e0ec2f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acc505ab1e605adb7817b2a47beef4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422aea4bdd575d5ebe1daa3dfb1be6f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fdd0564143f1e68737f5f1e19c860465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af342d3e77701edd3762d45fac0ce15466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c7428c331a77de50249e62eb01223467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20bde3d4508a380f5823eaf5989abe4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369c6b934ab1316edb2ac4d80b5fc21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf359da4060bc096aacfbd1cb3f9385470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a739ca70ec5928d06921d465f3cca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8db62c77338bdf3ca1b25e9d697683472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76baf80c609a54cd714d5ed23858c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f0285241d98a18ebe137292580ee4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841e033167bc99f0c2ae3eb0a8a249d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b0eee383e3862541c99ad6437eaf1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0abac47011ee46c69ac4bd7018e9c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e39adb574e30d75250e0a3c04141c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2c01c2fcdb112d5682c942ced24ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fbdef944feb412394c47d358f9be0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665523bfef07b693f824a98f512ef134481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fc97fc32a0f619b36bfac996b422d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cf81e5319eef6ab3408e1247ccfbe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0e1e858bd5835650d62e63a6f3a95484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9218de27e8a05656728dbcf031988485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7989d37fdc555aa6a8fa87db5b45cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed63ac24b03baf33fd723c8f18bf97d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d4a3dd35d7b5f0d86a17467269bb5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537ca88d57df3cb2a0ea10597829ee0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7260f37f610282af0eebf05a37fdc263490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a33da03874c8f42a258bfed49cac0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf154b7a69197afe9f2668309d81256492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d00fc7d40c073d91409ee5f6152778493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5ba197fb7f727c8b56241350bfbd4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9e1d8be08783bc2c15f179706f94b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81bdcc5aa6ceba19d38e8d9c9df747496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16ba074aa38565dda22cc2a77903bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fc38a8ea1500736172372cd9a2a14498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f2c11e280ecb1ce2aac57c4edb1cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76ecd44d3c8a274559adb6a7b53ee5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba305f7a83b5bc81f48bd1ee2bd9f6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc43b10258234cb5f460f1efe6e4f74502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001b9446f851baeae19fbe4978ae1b5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0150dca4591dbdd2a9f49a8fa37c6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7eeb9ac32dcb0d87e86c4296ec343b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a15f92574b5f911552106cc278606506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110f34bb9cdebdee144201b142dff71507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764d0e0402d5eafbd2909f539acaa93508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b78b079f5a49189f7dbe071bc0caa0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805760e6a8bf720685116a51689d2c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d48c2cd8314ea5c98b2fa06985fbc0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da47f855aa223f990a3138f213d101512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe67ec8284b3841e5d7cd6170a43e1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dd2292458e9266893b0f8eacfdd05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcd01b30290f1f06cd768909303ee53515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f03104d82b11d74093c1ff0fb5918a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f3ad9977ff876eb99e86d2bd31d82517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df9cb8652719aca3f2e9b57d5eabcc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab12106f20048b4c5da13c1e6af06b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d755a0adf640487c06a4eea3a31ef520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4812b684828edd0e897d5e95bb5a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d946eeda2a85ceb24f4cc77e7c3005b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf2db29ce4a12c3d3c633eb3205845523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9464547acd5a3c917dce18b87b73d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d4fbb44656465e269661582732fe5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc12e2ae456b8f13fbd78e7bb53ae03526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb026644ac3b58e13093d1cb62e4db527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc2a9c3d67207d790b22bab456cc45528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa731f07b0a71d80230c1b3b4985ad26529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffebfef727c7fb6fc592c24c2f447ea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af9fb45b9eb298efd692d87c91568d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0bfb4ef64797664ba8b03b9aa96dc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b7d0aa671387961a45234615a1507533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dc2859e933442381d06f25de51c82534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b52c1872445bd01ca07ea5bb801b60535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d5d0672ff489fa9e8614805cd75af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c339343be377590ccf1e818470c89537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b48102d99f2addab50d735eaf969ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4d88fb9f117eb948868e29350d16b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1e591d3ffe0efdb69679d7bfba153540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb1118c7f9aebd19b81404637e85ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74547214d5ace0c5638edbe91f3faec542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82170231b1786956a782a76a7288653543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab0f3e5dfc89a06721be6386f83ba0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20e5b1fba2af52f946b20133d3f3f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d84b20e21436999c6e1973199b241546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c562542d5cc255d1a9f6c217521d87d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdb669e881404a72a740688c932371548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ea2d3f168c43ce408dcbf59198515549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc415890da5ff7f9eca55fb033b8a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e593b71e9897e729b18e9ac6799f2e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c8144f562c147a6e2f8e4580eaaac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971e8f57473c35c3379d6061901fe2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9911e0f2fd100bda29c1c924f44e7ad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de816a61c1c72804a82a594b907dc7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a396e1ab6dd4ec52ff52eb242e1e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ef608cd5eaa1a93aeaa07766cfb94557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084df31efd8aae2e2ffb69e38eaf73e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c1094ec8aef0355153dec0b80b26b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbf2761be28f1b9842a141775815c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e645bb370a5389d1970b6cd8609de3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698d1ec8ac6547be58ffcd5f9e90308562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b38a306e6122d847a9828ac8fc1f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e837d12c610de4b89a2d7d9f2cb24f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179858983195c0c1f07cccd353ce4803565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7362903e1e1af7ab88638b2b8f7efa4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e149d4a3b09c51bfcde6810765e6a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27bd44b8100b611de34b70cd61a3f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056749f46db6c01952baff1f9d8592dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a127b24bf33b4bf0fe7f1394ba0cca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a096c7ea100466f53ea9fe09585ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d5a8832a9a7120dbdb0c64b0730bec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16475c68b4e541b8c55189b2412fbe37573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a4b974812cc3b3c66cac64eafdab9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1623c34d570eca860065105f74b91be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8475a688fc51997c667e6673d3e1bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e38c85ab2eb89df29eca768cba81e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf362f96557fbdcc4144a7425754501578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9327aa7e58d9a6c4ec122c839ce2abf8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137b4c14b7b1a6795da590cbf1a4e1c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00b976f758ae4ff750cc29ef6c8aac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bee0aa75ff542c91c1d69c22f1f933582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fe54aac5136e4395b735a6ce068a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d754ef495187c8be2ce0b2e71f09bb2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162db07dd4cfa62d9c098c1f13f494c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57452090ee0c088bb9af5e158770e70b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b477d2654de7ca20775e735c32448a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c10f7bacba8a0394095b69e00860ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606060577673d5e2c9b1649fbed7e2f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e6bbc5d5728bea67fed66913aae77590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97278cf1d7850f0337b06ee3841efa7e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254b1d189ce5caaf5061bf762742985592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734c7197955f98947419165db20902a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4504a4e35bf6a07f6f9ff30693ae1d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebbf8bff0d6690614bb0b85cd1c64c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287da5295578065938ec91b9143fa75596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0d8f5a8473146eb94e4a090371786597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15bf196b7b95c16c664029fe2f9cd51598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fb8622a307cf9b3a1602a52c22b1a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6c42289dcb32520b82c3fb8005449600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e67043d5adc83dc26a6e5e4bf7e98601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cef5f3fcdea932769c1091b02bbfcb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc239656c9881f1a84b579a5281379603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c82f2979a1bdde315c6ff1dd4ccaca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6feba447179731b2988dbe1af09e847605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5260b0184cee881d647971fd1770d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c6b8dd9bdc54d66d1a8a39a2e8ffe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018807c589186647ffe42bbec587913608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d657523d0fb203528076c392578bf3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c42999b6061427b573e8a51c4eaea610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1195cf3b419ba8da9ca6beb394e24cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f6d66c88de28a20406d84b0928a9d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb875e2dac57d9363dc207cb548b2ed613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50cc0d8e54bada926f3cf83b0d55ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec7a5dbceb46638191cca47578b7f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e321ceb600766a9049fa2d252cedb0f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5125fc514fbc28e4d6228c9dac6aa7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5240aef9e2cca84b841caf4986a09461618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff7bbb5062c9032252576bfbb0e195619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61d114c0353fcc2306b23dff037c41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77788d04589c246090c58d438a6eecd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f341689296f3394a4865cd28b2b56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6440d27bd28bec4c50993ff9bcb9218623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e130344144bcca03cdbfbf120e2bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7409e834e3be4248024c641c6372a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf029bd2719e002fd24b99f8a7593bc7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d3e9a342937da8a10f9f80cff1967627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08f6e7a6d433606c6ae782815b1804628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415265bff5d6a2d54ede51700cacf519629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdfddd2d34a2621710532fa2d4ff58630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55f19558b1914f217a395f42082577631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63f497e02b0615a56866a2d0422d28e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f1fe51f12fe2578fdce604b1f21d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d184fa5e2735751fd5a85d30cef08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a024b27c317615e4f56f611e05f2e27635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6840fb2f0b7d7c6d9696645d7a56294636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556a7247f9fcfceef6b00d3af92a45e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca8b30250d77b6fc1a4a3701b7f6bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140d7b2ada460f03984812982c46367639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace608e50b53d9ec67d6648c414d4326640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f649f6893e19cede3f4c41d3964f2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9478fb674c213669044ddf1a094615642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429c56f56a07996a9ff818e2c318af9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41336cc4785b2f6a913fd3110634948644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31334871b3676fa78303075939189d7f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6e4652590f489d6542e158bc43964646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00155b410518bb9ae9c1514500799d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29b655e72b244a6a5295d035b0d1be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe886ea5863c309cff4b89dd9bd23bee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064a74d606aa2854de5672891761d09650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349f3ce1762ad7b25dce00b9ec47862651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941e4cc73f4774a64fdbaebc299df78652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f200ec54c489bca15ac28c953bf303653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3000ef69a5173c338cc9bb5bd0f301654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38949fc81ada76d323c0f6a4ce2d0b1b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77f5f0ea854e4a7eca905ed74b7956656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6980bb6e1b42e9e81a5cdc11d3dcb7a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ce83447ea85317474aef44e0058ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f34d3d8e1b325068aa3de35aa5416f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dda80aabf4b4ec39e217350e3d90e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775cc3f319ebf104fc4b84429cad97f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70663c9d1badcf6969f04767048145662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63122b26d947814218a5c7623ccc358663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75014a96a865e94949e0e72628eadbb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0243724b1e9957d31e4194f9b28153665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ededc1835f67893495dbe99455bcf41666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878cceda6b15b1055fecd4bfba402ad8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3187f116b4fc4acbd3a8e1a67db11668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1c3c40dcb524f8faadf7c95967a7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0793b9b2115e744e6090dcc680b310670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d15c41b9e6ed5ec283cfff7901ad4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4861dba752bf70d851f57929ffcbb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d5b107e17bf5045473d47cb9e1d7b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998b9aed7ed99b64230fc72cccf4c77674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e3c8eed5be30b6c1f3d0e5767a305675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd58a710965c9b08b956302e4ce213676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56f6b57fd5b29f562e4b5d25c4984f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29172007fe2c81c29176c7db338472d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c2462d1d4dd201c2679168711d6ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9968b97c0320c1809af3852c45d0bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f52dca293f7f04dc3707025c227b9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d93ff9ede5d46c80e4c4a28276dbd3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb840af8d178be7b1bb6321e8322a2de683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bd88976d43aa9e958b118fd42f61e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b579373ba7bda115b5161091b60a55685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fce291208366ca384a83bb58df4369686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9af113a0f8e341a24f6a41ca4bbe6f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff084a1fe7ef38556313208c5d242ab0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c6119e327eecbb632e57021c5fd31689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15983c590c06db6c5e6cebd98354b222690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11f687acfa7efb02780d7d8e6eff30691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0e8363880c845f7ecdec67eb192fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d85d14993082b8ad69407950c96b6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1642920304ade98eef95773dc81ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a900feb39bd03fd0c67d7dfd6d143695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f0cee96bc2886a359b735c5f52d60696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89670cebcae1c44b612a179417aa007a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2c94029b4fcd715a1ff68f773856a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fd3f5f10eb54b309193c26f922172699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aec41d34278682e9a371dbaa3a4911700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4529cf9c35a0b23433f2354cdbac1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa3577793d2d99a446454da2408152702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6038be29eda165f334e36b35e790057703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f90e6be4104a92ad218a3cc0421e1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd40da46b2e7e36204193949f5aa14705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde49ad8efbf1ca8d81cbf0440449b52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1c253fd035c9390a5baa12715691b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4f2a0c3e2b25a2a44efa8a8f4b0f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8979dbf56a57eddec6ac75995c9e8a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f3938eb66a156fcc121e471f4ebd6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac483c4ee72b546724b554e5df9c42f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684a0274f2354cf04858ba6b0f6d12f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611c84c52ec0ff550ebe44c2cb5e5ee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574365f37132ce3c861ae3abcaf4659714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27afaec70a5e93bb317d09acb723e92715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91b8eae437968591cb503a5bb74cff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a631a678d18fa879dc13c15cacd2e9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff293d6156037d682db4160b96d3cee3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8db716524e4dc9452e4f38b2ba529719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435aecc527a35d11530ee885b8d3fe6e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2299af6db9211ecf496b2045f75be721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee854a7f5619861f0b9073f214a556722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021c67ee33a75e7b68cba12fb7ef0af723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9de02002aede90e39bf7c2e32f474724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c998c35c6321ab669ac2719046dfb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247ab9d703fcf2beecd5efa931490fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370aee38bc1b74759d9c37f5880fa23727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a513780c84f9172f87e215cc2ff4f28728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490588999a9899d8e0c4f5439c64fb18729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a85ae62700362d8490c02cf8351eb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69cd3cecc58e15a1adff7b93dfd6d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472113481f2f3937b41aeb4bd35e7eb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b8a29ade1970ddd03abf3e6536dc1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145be89fc19a8da9ea6225aaa87fd84734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602bc2a63379ab127c0e32deb700ae1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a675b5bc44f6b7ea37d2c9da1405be7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0075ab830f07e570386b0f35e9f174737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481edb36d0f408200cfb3a1ab33700a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07afcf2a692420c4ce2450baa85fe71739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd642697a89e59648dc7c6e8e347dc5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5519b8a2f65ba44a144694a200bdf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35004c94af3b489cdaa9932d91e326fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85109f6d566cf9c5599e15aa0e296d47743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b7521be05d8449be1a54bdc5ed444744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64387ef95971c19359ea87534d78b653745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd925e5c93589d58a852d815206bd9af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd70bea318dce4ca61528427fc3c029747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf81e7e2ace08a6868c550c0325b0a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e4d7dc9ee73163a06fccf60b219b0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18a68853a5e1697fe0fc9070ec0218750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027aaedb7cf879858d68dac0f7432270751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169dea704ec826191dcd328e6bdf2c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574148465835d4ebe27d7629bf89c12753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b42a3ddc8073904a6271a6e7b635cd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378417a87559b4471d0cbdbe3d9fed00755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da386fdd1574c79a562a34fd65d4aa1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035c03f9a719134464a9604c52430aef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073b1daa5e120203fa8af0c5486a114758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863360a734af261eb84de7e911ec1a58759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c6aba06fbba64717bce6c7f09063d760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be632e25dcb4b14db4c80bf0f60e6cbe761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60c6751de9038c382ffc0bf6c04d99762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867e336480648a7126e5ae2a9ba5b21763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8415ed159dcb67a41266faaddfba4764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646ee031db19c465acb44ee585da106765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2365663290227d84ffe1c42ac540b80d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319e50fb9f720a5baf15dd8a1d23944767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f8a6d19fe4a80bcc2507a3a0942e0768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0276461e1f3f7e7b856587e009ea099769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454df80e258fb5c8d1d5f9d11bfc10b770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b55b149d584e27b7a9b0c3e47b57e771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32308ab529ebb5e4b802a780ed324f9772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369d22c3d9c41b1daf8d50799eaf59f773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df66d41495cd13f26e1d9f1cef4e193774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ded486ac2083135da790b966697ba775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e2d40e907915b88174b23fc711f48776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2f5697e10feaec3568878848a73c1777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e41c28da1367e86dceee52daceeeb778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d995c65c6052cb9afbfda69e609f36779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b492bdb26bdbcf5eb86fa530a5d6ee6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56759430d063ca68b1dcc3baa5655e3a781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7be486a38258891cf05e005ef7ea75782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89172264ed330fd37f29fc4afbec84cf783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dba6da4f26063825067cd900aa9d2784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0ae240d8a47b03d7350efcc6255c6785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a50e3633f3b19d025c552cfee79176786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaddaf29ed96d2fbeaeddbe6258def4787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa128f864f2e1c17a7ad89a9169ba5788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a7af43887eba12d6bbb3ec0813422789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a7bf6ae979073a04eaa85e49f61a63790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c5f5a105a4f6f25bc504880d0f01f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0983ddfde885026e30c1e509274494792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7bd1684646cb3f8c8fba617af5dd4793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92848bdac9ea063457e03005c3b66783794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8efc75548c59cd29a18ebeaa9fe914795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60442e5f5cbb19d7440ac7aa22d22847796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b976ebf80c65690315b97a0b08c6e8797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d163b7819f2a0bde9b3dc805b7030798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80aca87c4f28dc36da127371d3f509799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a0984fb00630bf5af8d64ea55b730800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf14d1f285ff1441eb2c1e864ba2f3801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a16f039147c49848f0d8a83f3e2807802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b4ee3187131b482e98e798b942ac1803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829221139a48eb63a9242ff6ea741ea4804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b75c53f1dacf528c4ea6da577dc816805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066affc7ef064aa303488ed83186209806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28a6b7afec5a1616fc0ae0e628cba4807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368e9424dc12d59ecf2b76e6cbaf8cf808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e107022020a1db0e2411efbba5f8f809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e57fcd74b1c01f15d871680a04a834810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eaedc38b91017d80d2fa419204d974811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a0a0e21b36c8b05355c319c9cf5c7812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bcbe0b67c799743047a467ff06e56813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53e33e969d4aaa32572d143d52e371814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd774bdc1861661070ab9730f3f12c815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa1bb49c440a5b6b89b3b6bba3b5a7816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb598dd83f84e72c1ba024bede12c9817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7266766729129af4c25f1c728129ac818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e10908137f02d826d487abf4ff9c59819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0dbec7d746c039b31e62d53b069b1820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40536a040a2c328535cf1fe8162308ce821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497c96f2a01b1a255257fc73e9f2428822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc30164784688c278158dde9cbc1df823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00c3632eecc9b0178bef8634febbf7824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe58624ea19678e57a52d6079a8d9a825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290902f08f6c64a2d971a858dd6d978826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066043ea57a41353b7a6cb18f753db0827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a5b71f37ad335666accdebbf74fd8828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1752ef4cbf136841627eb6210790a0f829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf87e5640b663200da267fea3d79d0830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb67f9e32966e42fc67646132145170831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d2cc5991b6e83844e56f7d99e292f832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f74b048f93e114b4243c8faedd3f87833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70263fb40b2c676c8a61f6ca35d337834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632866ea36f2e6758d61603cef9c795835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c43bbe5d9eddbb3d2b428bde5d5a39836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2337828052ffc31e4138d9db51d79837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4259562db7eba58e71bcdd2e4c62a838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d05a3144e7a3d61ec7fcee72a6481839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d1e1349c2707c8fa3a1bd9026f0b6840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c8d2a737b5d5488193623a2c726c7841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a19aed85630b7e3ab0fb15631c61176842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5ed141e8512950796ee1b15355ebc843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb9653384b587c10552b73ce8271d0844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea9cf4c24c38cb998979acccdc1756845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845e6b2a6178ed93848310f56be46b3846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d140c14f5e0fce2d6fde985e8b6b4c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383022d22a3c6ec2ac24e1f6864e655848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da2f162bb921cda887fb86f2e628d7849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fac7c2cce2870b17e619c2d5a3326850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0812056d1cb27c6f5a9ee615dd3841851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8cae63af5bf3e66276afa41f28f0b852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ecbb62d2ad71d1b55cea77672cef2d853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc645d4f9f83a3b1d3df8df7f2fcf90b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b8cf2f290d31224cb126e3ff0d757855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dc7b023c650994ab0313e053c8bfa856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9323305ade7ac9f97f669db685137f857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb62b189db5eccc55918edd5333475858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ff5204a93d5af76066dd868be7f42859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d33eefb2dfe6e5c1ea66cea23d8c57860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d992770f0a2b1f535371d9248d12154861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6039508cb5251e2eb49cf230ad0a58862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c35d4d1efc8fba399ded79b75911aab863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c925fdf733790accfb0d312ab1192864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d658b76988b6cbcbbe20faa9499c0c3865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c392d4631b325bfeec9f0d0c6bd23866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd42e21b30b1151492c65690e6cad3f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06447b4428ee742ea3ca46feab4447868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5e0a875e1fb65d9edb1893b49e1f6869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c6b4bab068f2f05c9eaeb9dde96d4870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402e84d2427efba3f3cf49cf7acfa2f871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcfeced65f4f35a527d92ae61a0fdb872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53ea1f6804edc6fa89062d1e13c8bd873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d75967e82b4045d56971fcb2e07684874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d9bba025069ffbb2e1d9e2ba93702875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa3bfefd7c6e472a35867b344f763b876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef21d1ff5c527891fc4c50db8392e2877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9973a147e463f294d58d74f29fab2878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5386e004ba0a209444e1b366a9505f879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1abeefe8d271cd1730cc80e9779d0880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00b1f847c70d2b8a4fba051e20e279881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fa89e52c671d18c158f8dd682a85b882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17149d51778304b47c571f7097921221883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64d067f3cea12b665791f41e251206884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b8574bf26fcd2c25f373f4a025635885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ddeb0d7844eff1f60fecc53383900886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fbde0d2d78300575059bfd46a61af887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07920c53bf3de60a639e4eacc44645ac888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d0ec1345a3e34b37ecf0a6b6005d9889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697097a3378dcea18f89ab08abd8ab87890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edde376fa834fb474e8e4059db096a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111cdcea2df35931eb47b5a17eab774892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccebe1b46a6014d86412fe32b799845893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6846da43903d4d5b9aec3349c7d1c894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c06440dc3fe01649d2e38e81afd52895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4f069ea6436ec28817002b6c7656f896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9b3d30165be4952f227bf216b1f92897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ddb45a3332c3f4c0bd64edf4737c4c898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30356319b17e57315849c6874e53cab899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef199c16b78f77b4d902b7225719f99900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a29a8d6c40b553ef22a82d8f9731e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a2111024c8442d48ac5e6b50ce921902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b341008821bdf7aae5fd415d2faa0903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c276743d93c48232432d4c20ed686b904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287340343d19fa91f1dc186c9445c9f9905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e312780b3b39b1b7772d3b8bdf084906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c93c81333572d7a0eb1a015ad7f409907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c8f6426d8078ad66ab26de3aa0a3b908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b154ed03f4b90aef11932830ca3ed909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997fca11bcf235d24ca998367c9258f910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889b2d3626c3d122311f00980b9d5f8911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477843593aca7d8ab89e75fb7ce7885912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490f8d696756e6544edd2ef9be8aa72913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab4f9303a6bf56c2c1402cde30e8f8914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b127b09d719b8158176097e2a4167c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f997713b34369070547aa8f08e4405c916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133176a2bebfb10524b9aa7668a10701917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34d641ec44c19261bc5e6c9bd53417918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc751a848a2d63a5014bd05b58365e919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d86f54ca654bb38c1c210eecf4ae31920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b89ff0ecb3710d283da3a45c01855921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cd940ef698be628f77c972b53a10b922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f835bd3810c54911b54c51b529c8c2c923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2181d385785715d1d433d9eba5b15d924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45cc4c2be39ecd3edd0ecf94b6d318925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1a55fd1585878ce993cc4236ff747926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478410531f368ad70d26f9e9dc786f27927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab0dfa60175a38617a16a9891b2034928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3de0aa522513bccbf7179a3826d90929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970b5512c5c6ccf2c4071a51bc5baa3930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b4413ee31cdbad4233e36f5d6c4f4931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e11281488f8a6a90fbd0935b5e054932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52837dfd680bb9d228fc7beac1f61b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65b4e349620f678253460ef899b9fa934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a440abce7e823f7e2c3bb24bae1dac3935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cae8c30778a856bd8f1df72ba7f4a5936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57941a3c8528af1430d47ce0ea09b644937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459230fdf2461e891bb8261a7fbb668938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74a3920692741a08ef1b9944346ff7939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb658f3a29ab93d4282ce94699e3e22940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6afd3ff3f14fd9faf837f53f9b40a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059778f7511370c1801d9ca22cfb4f0942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027dc727cf7022d355c89d26fd5e625943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b855c4ff810746677a22a742ea2b3944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fbfadd9ad80ed934c6aeeba063b5e945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89b0bf8050d2ff7c96faa2aeb9b03a946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a637ab146ae7001e4ddb1f543cf08947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528dac7b14f842860758b1917e5ff747948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957a39cbf6650e28297446d8e8fe6b3949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edc355bcb2a6305d5dc5daad87f371950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c651a99058b8b97a72cdc1ddc8841c951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858d3c20de67878d0cd9448d97d515e952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7f56eda4f23085b9fcc4d90b90702953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1864522f9740c41a056acbcd09d9f7954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e2f605ef7bea76ce2706688780715955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cf07117ff12cf71984affe8bc780e956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db935ef0eef564efae809ad36afb3c70957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab13658dfb552255b61f83c1b6e237958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34dda8b4e57984c9434817249dabe93959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b79f6e3961dcda4f2621ef052f350960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53d519bee56d5eabab49b19c9a1f4d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dea239dbb291d3518f0a5c2b9e7261962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550e5c3572eeb960deb53cb2d3bdefc963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4619318a2f9dc065f0f4aff4ba427964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1c0567f879fe43884451003ef114e965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057c8d13ffca2fb5b73cc1a4516c936966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a430d0afbe5fe8d8267ee99e028f55c967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e091587bd6c87958ab554fbdfe95c0968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeb23f800f0130fe79c565155d3e20969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cd50818358c01eaea98b9e72a4923970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0110bbc39c1c3d1c299d8ca923587b971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f54d3ac03dd31580aa517242e46f7b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8b1d0563ce131027fd8215bce3bdb973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f764c820de7c54db6489caae404322974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5f5595c866ab9407e4a8407c32553975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3d6375f512b4bc4f22191fa812921976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e56610311050bae81f514cd8db6c4b977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>