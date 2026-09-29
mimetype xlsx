--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1074">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1073">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2000,53 +2000,50 @@
     <t>Кабель Micro USB Магнітний REMAX Gravity RC-095m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-magnitnyiy-remax-gravity-rc-095m/</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX King Data RC-063m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-king-data-rc-063m/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
-  </si>
-[...1 lines deleted...]
-    <t>000000917</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Lesu RC-050m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-lesu-rc-050m/</t>
   </si>
   <si>
     <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
     <t>000000924</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Linyo RC-088m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-linyo-rc-088m/</t>
   </si>
@@ -3289,51 +3286,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdb527260ca11d8d4f2be77a7c8d121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e51c697a3e68d7ff443954714615382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c3fb9b98637585439884d0133c22b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88c5fd11011f8cead2cc5a50e5312e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bc4bf2bcc7179a99631f3aac5a5405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e9684eb9efad2da009fed0f3e84bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb74e8eeeadcf9c4a212b546c101e7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411877d4ef4d0f0dd670662f580d0fd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6fbc34e67c7afa06a405a36d7b25e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95961e5a6d7167c1729d61492a58ae9110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f2b69298b512d579e0e477be8884911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280583661080ba618a407e66e98984a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a651933235bfdfe86a74f8b9b5115d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ecda5a16848aa70e6a2ad1b90c95914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346702561d767d15ccba85035f104ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f2e93b68ded601baa090154e7601316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66458b5e79b09c6734ce655bfc6c27817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c2ade05f33e54d9bfb3be0f040bdc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d389590a85ced77f8c04cc6f870d1d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79f70501c2cb35448675928ce0dabf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545ef2effa8f541e28ec13258e0458a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45593095cb5ca9679d1337d9d041f9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a1c7e415afa9411dce5c48bb52be123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfdd51f327e204efd6c015bbde5d9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3fec88d2a9d3095af9a56bf224bf225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a9d19be5bc4ba559a9c1ac947f94626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e4cee607398fcc3933ce806ebcdb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bec2824a7e82d0fdf63b2c641998228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e0d888b53a607886ea54d1fcc65c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc21375f4a055b810bf4df6d056bca930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671a0cd250e2f85f9f1e8692033125e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6163bc3420f3f08a9a1c3b65936ba832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787b735ce3d8c700281aa9e889e49bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b66cbce98eb93c6c1706d0fa4853034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c84aa547f776789cf56114281373035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ffeb947807aff37c1e3649992debf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52970c2aff89c28d01f6429834c2023137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e03805c8c74f8990110224e54767a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136860dd67f64dbcbd7245e81f93d6339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6088900363164043f54da7e441b6b5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655fb6366a1648e7b558b110b3ddc3941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bce566b53bd23c52d65fca2f6af2242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b3de714a5e59ee62a26741650b2c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73779e1d5f13c5cd65fe2d20adfef8244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdabcaf3a74e33556977e503d7a2ab145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4c2d32ee588ab87a029c8d007095f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdc42e787fe122d8c15b005378241447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd71e4855369004f18e912d727a20f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c8eeb9a186c8617b63466e0b07d0f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4563bcf7d29b45be7c909aaddafc8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff0956f8529fcd9dbe8e2d0e8283b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29659d66b0840f5621f270ebe7e984952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e905af1f43af828e8a2c78681168ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241a56ccb58fcfef3333c84939fcb4954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e93f6522b2af19ad0a43c25f8163f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c9911569ad7c095e69057b023869756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d722b59ba672b35d2bdd7e032c369757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca69626d118861d5c8535da676b484a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485caa6836d45cf70ec30ee4129347b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638190d390bf1073aa2efd343a32287860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36f189439cbc538ba88e209d04bc8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc32e91dcf8a073c0bc2719ee9b02962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85286bb1c781332891eda7c7f62d46563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7d5a5d1c20b57e3b30edc8be002d6c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a510257faf9ff4c0c19089a91ba34865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaff81995ad25917ef4c7804ff1105866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6b7f799365cf3b437f6bdae51009d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32952732f10692958b4d086fd7e0069368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc068f83104bd94a4ac07de3d7cab5669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c254d63ecd94e6b92ce3622c9ec6d7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff173daebf2b021bf829c9350c734171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e194af2a6a5ab0268a0f341e2745772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b15a8767a4d0239801bd94814d390f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac364237b29d218d137b15083b002e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b842cff40b18c77bc6230114d3914e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e859062a7d134f8801161daebbdacf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26876dfcaf82ff6f0e1ffb96cb1f3ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef03ad458c9722ed3916e9792ee95278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab5e61a0a2b3bcdd7526854e7d690f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d46228637122c4adf087670020268580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd9afa48814c762710e9c52eff003be81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a17865d196f27e652629f7a0298e182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8e5b11a436cb7ff5489afbd8133c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e855441c4dd2072eb26532e7aafd184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbbaf0c976bb6757e55d5e5353e021e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c402bddbd25b6cc098d3e1ddc5b8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94302e8fb2b6b61d1d81b23b0705843b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d6a0bcdb9d3df398696eee187ebef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aff558af2dad68a8630a658703900889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9c770e5e4fdb4299fdb8ac364774390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aa57adf33d9a5cacb63330b5a1e1c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506c48af25f1b541e005ac71c6cc2b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc27061f0083dceaf87bf7ecdcf001093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbca08a6f9094f63d940c9a86af9e5094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2a9dae67c23056a888853c8ffb07d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a163a295b6021f0201af1edda8ffb5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2714d3b662fa46a7de03f9213fe8b6197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee46de9b3ab04e370e6e6424b2197b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a92bee3ea80d6e0a8215a88b5b53799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5b0d254ec32038727bd0a025592cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4173c5057eb014bf2ab7b73e9febe0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fce181cb9cd5105690a8db2425941102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1e27d030b07b1ab6d2d6c5dc3037b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55513def68f8d5a81005c84ea24f1f63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf53c12fe8adba53e647f54c9609bcc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bc6efac9474143700bacceff2e435106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0c2f553330bb0702df8421cbdd184107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bca85ccccd047dffd29c019e4dff2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9e74da2cc0bd29a3e0078018cd7c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713fd77cbbef243827a125a5f8909ab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e744f2380ee9feabf448222825dc64111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cee559295d43db8bcb8fc1d1e3771b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51abbbf437e3c89671113624595fc7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfbef4e7ade35b7ebe621542df2ee3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af358002b0beb55705612b1f95895dc4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af0748cc632bddcd563f269ae5bdbe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934213599114b5e9c30a627608530ca4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2124822e7141759abfdb6fc49b2d48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05eaee56e2408348080792469511519119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf54caf697dd16ff3fe070ddd18c37120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7608ee5eab00845baf4a98724396d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940dacb52b86dca1f87b016d2559a03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9aba1126297a752524765dac3422d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92d65fd2408549d0e654c0f6310bcb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9008a3595fdb04e391878523d1dfd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c1aad5f3e6e89aec5de8121f6a075126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6a92c8436a32151f8c39a7986fd76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a3a37b1af57349b339cff7af27abf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156499589571ec7a31aa077056caf769129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34396e4b8d72237e58a59647634010130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2230041f12f20d354db01b4386071131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b1c6c452e7d0e716186378dbd1c5b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf159513f10a93efcb473d4597948004133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0f7e3cd84f4cdfc0a4b3890dc7b97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd1e17afb9de5d3c85a5fa54cda3c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abfdcbfb6ddba863fdb57836571fa6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d97047a566a43572dd8c4f0e0930c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bd1d6b1158d056741a6875a47b345138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b92d2436de55307395c0cef4e8a59e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b11ddc16b56fe8199971b01d2b5c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543563332705bb0d46d48e18f02ca39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3bf56e40cb35255d4bb79da56b6428142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824d8e0a29c5a41edf905c280206b90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d633202ac8b1093a16f06ccaeed19144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eda39f1ec714ebb8b6f1c79db7b6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c523330af34d000b9f4a2ea6192b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097b08319469a58e492b726ddda5968147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2831ef108c1bf37416f2cee67ce4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983e14f0371c939de779cefbf700d06149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3429126625edddc5322a384055f488150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345b4a84b635ffb989959035c7566e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df56f992ab7ddb28e80a4e6fd026b3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4d7a4f6c64f91ce443f2300120341153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fb67182dce1a26dbfacb7b8ceab13154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e1accc89fce130d38f7db15c47ea4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789cc038f9145399f64b5c61fa97e137156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520826d158d2cac020179808639ef746157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a29d5e026c9857f4153de09d7e8cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd50e4660daf9a00990e3158c4038ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab331a9781034baddc989c947729ee88160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6a0ea39a9dd20d61ea61962f6394ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2d955d70c7fc2a723df7d9b59ce58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7140afb936042f2ac9ab2de657ce6a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6aa60e04ef8e547bcc98fef5275290164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c39e50f5de9d58511be6ee0df4e38165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5def27567cf011bf4f322f74557edde166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa84d0d655e0315c59e3aa1628e152167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73702d238a8fb2c6b03dd017452b03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa606cc22ca585adfaf18b8764f3694d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95259d3bfb374c72fc3871d4e0ff942f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b550686a923f48d9a488f3904d339171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43834f46661ce51fe229d31737c2d82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461aa4af7549808e219587fd587e1654173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdab9c13d0687a66ede7bcca8c2b7d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be06fe5ec4f0c311a39b1505bbf95c0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b0f939cff35c85a2ba24a7ca93a71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bfb9e1f3865d736434de42dfc1cd2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f0fbb6c7e8a094dd38a8e64174c1a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac19c78c3e8682cb14ee7ed771a0056179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db99288f84d376ce35b00eae7276f49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685155f98e3832972f5d425913462623181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ba99fa163b0749e3d72888ccbcc29182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b1c0ab8bcc0d0c813cbba6e9e31f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b87f5218b437a1e309f87440458cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ea352baaf15fc7250cb73358c8794185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a510326fcd0eee8ac8e272ffe9d3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc807d1d295a4e032a3eff8fec51d882187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3c3e8f320c0cf86ad0c7b6465554f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91329a5c56d5a630eb0423da137c5ed2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd96971bb8a77f676633d5e22154c0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e413bf9d58fd46abba382a873787a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd575014624e8900ab9f8ebeb1246e5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005330d0525d1e736b23ac7f555fb16193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ce50315d8f26ca4f674a51253f091194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8ceabb283e7c0ddfac03fed23e782195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d16fd6ec877c685af7a8cc43506ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179b5aaf4c3337a3b0445a0873f87b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9a44749768e06f3a95f005eafbb1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dc3574bbec783dbf9849708e47167199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afd6b16104a64fe9e80ee715537b22200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd99a4b1b1881c50a8979f82aeb6b68201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5623dd15e0a9de4b1d5de6bc149ba6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea174b970e553e9053697e924c30629203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55e8badf054ec417eafd7417b9150e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c935d6931317b9f543a68edc88d79e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8014bde4850b63f26b8b24be15f29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2d36973ca063f5b341cea79f963b3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e0e2795ea1e1272707c6af9ff2446208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11dac35f65233b884d6c888c569377209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7382124def080f5eadcbc71194ba0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66accabe8207ca611eb859bc5178903211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669f71f04f2c6211d3921b8158c2178212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c94193e1453ee7faea81724ecfb50213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad803727214502b972e5ae0aa66bf62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26991827f749fcdaacde318b14bbd446215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68ae9baddd6c11f61fa9de25fb1c9c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e844b63d4a1467e67278a816ad48c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365faa8583d89cf0e193bf28be83e1ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b27a588b7d100a043b0a0cad75410219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b62ed5685851bd3444dac926c76d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f311f20d777d86bb2a0ad09fb378a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d076754a0f6977ae4eed8e76ea648d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925eb0dc1efa6346e221788dd4d501b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6227105d162c0121d814741c1b0bc5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5729304703a81e92c444f06c7cbdf9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7fc8aaa8b332ed539833be21842f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448b50bf8798b706eda9c16d06d5ff5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f253af4f5bcdd6f880e1dfd897048228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fbd27179e9f54fc7fd1fe3d27a2c6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698043302445211da123d8c6b930561230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037584624d4ba36713d1b32df0083139231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60972eaa4c95b2781946f6d2d3aeb99e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e859a78178b7b648775084e5f888e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73f29e159e3c38a6d320571ac64696234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98258570686caa0dbdfebf04f4868349235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad5d4259d6dcdde7564fbda609063f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b3d010237f5c9df39701b08839de0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbcdbb5708d0c136280b7714423df7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d45d9ebeb69ea71fefbe741969642239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc72a2fc1cec6034ef23824a25a8fe3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e3e297316ac1463b8ad5445974a73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4e345c3d220dadb4c2675a0b68c1b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa3b8d4118ee85a0b8a231969c88b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f75d0a1f67f6dc8206d394928c9b010244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d2a58c82d57c9844e62bdff661db3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74de5ae5f17c2fc1028daa8b8c96cb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974550ee1b8bc825fb8cbe443f63598247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608babd4693f9cbbe4fd56c1a87b21ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462ea01dbbfd54a867d45a320f546cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c43e935adea38b04c38a3969ddd1b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea917c11852c5e93ccd5549882e4ca3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348189d252c822a41ec5da7209b9114252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90fd6646176353f949f0e7fc865a30253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67097db95b2b05a9b38f714873d22822254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd37cb10a8c3af5a3d192e3dc0bd4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d266ddff0315cca1fd6d160f9c77b90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8379bb3633b9ae91045748af3b41c9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938f6837142a189c5a843e6e471737f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515eddc92cd01fcbc90e9b3404d46a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb1cc30703bcf9a5d2e68fa8d3962d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfea55249b99ab84bf68d00cc697ee7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd6e08d422dc4ca6ce9d8365877dc2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a489d01f19f9346ca47fc2c207bce4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a714c362ec01a74cb02dfb72b7c0fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f69c37b74aa6ab5df34fd595e93421265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab490cd33c75c7c63e974213acff45266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6275968d57f2d95e983f4c616d28b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f902f8d44e8c930a2ab7fe000b72a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ddf124003b2a796b2dc998ff585e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d8c3e3a0502402e156722c99277d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26231398e677dcf7e4bfc153ad85f9a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4419cd19fbb412d2a30b69e5f0f741272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9863fe9d30196fb2e34f07793cfcd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa2d84ca6968ff866a11d1e5bb5f19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e35a304e55ea931cdfb63878452237275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d355ffce8981b168a4b55f2c93f23276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e027601cb0f5e041fae16721dfd76c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fe60a0de40bd240105c0aefed28f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af14ec333131e5f6ef00082348c7117279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b9302bf0bab460f9e61bb49279139280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84a326eb16c634609f675e1b750755281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6849a6ab79b0b8769e8aae26fe3dc08282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252735aeac332d18506d25d988319039283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380028fbc46306198e47fb922e0095eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e367ab0605b4f79d47a4be8b6f953285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd316789e2ecd131798ecabcd50331286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72a3bc6a77760f7295316347179bd5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241779b8099d4b279142860aaebc66c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d84405366280a18d85fb19f1081157289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099c7d722c95cae971513527f782975290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc47d6fab1497894c61c89de5d073c5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9aad0a51ad305f060cdd8039e67953292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695f218d2aeb48cadd83193fddde0c1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0fc68204da88bdce3a00f0949cedc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c50bba28c4c86016696dbb468f79a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1058ca8959def3828b00e58819b11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77a83e812a4b4322af20235296c197297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6aeec1da082b3cc0a0a9bd9366fef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9aea6ad023ba130c002c0bf539b4b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53569e6cff373ba48b261e7598074360300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125849b37f9e4150ca1aeda51241238301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23532c83d44f900d5e22d7ea196ee17302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82083f3f1243843437525a6759b88018303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ca62792b0db31647c3a76ef2ba182304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a153802ee3255556d687df71645bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9bbb262c4593aec3ba2b4b94011917306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7a72f486946fab53f3df16345da07307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fae4256fc7dc06d5a3fb7e013d785308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199900f25e7622f60333aae2c0b11834309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed9ab10912b8bd8306b6a1ebba26f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645db94438f57e61823f475e18b34a08311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce9537f35e427ff282414fec33c485312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2e980c27ba1731e1b09258d56304f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33183e20071f092f23cfb19601e7156314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b634af460007dd7aea044922ea79a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bccc2c55ab9cfc07d47c29464e366316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f66c775a4eda41dacc398682c78114e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77272c97bac65d0da4eb62eb01ec8ec8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ef48b67a3c661f9de8639b4bea04a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5260dfe6deb5b9ab0496ca62d89e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff5bb3d71128df93661569d478fd145321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b24977481d6b92a4069a64a1328daf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf5f92c1a29affc0f84f3409f47cb7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff0b26a77c98c45f88f6a5415882c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de4a2fa7cef8bd3d5035357be965e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e74d80df47462ebc131a0f0b2f818326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5029c9a328d7fb983554b43dbed4c09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c645f815648ea63cb8dfd6aca4ef3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899ae8617a568933f7c226e7c59a81a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc2857dc0e4ed38c5a052b32f6edaa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca2e6fe3c053a31c1492166545bd9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e357138dd4f1076096233270ad76d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3447926947eeb42dda33f4209ab432d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16105e11e6c0022b08ccb9f01981d91b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff810737497c410b79bae9fcbf5219e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdff120635f180758ba35592d146cf3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df897e9b0adee383df3f757ed71f94337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c5ece899673dfa897d6716631d334338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce984dafb4af9ca234ed1b7ed99e2a55339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74d020d9bb1be77bfd78d2dab46a30340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b0da9fd34d82742a47dfa2535415f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bebc99d9b56e9199a3782190edb0b8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90d0ca6e0261d74968c8e02028a912343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae7458f306e5548fdba1c57d636048344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c2238fbfa248c088c42154ccae51c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352882acb17565c09ccbe219462a742346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530db413be0ee9559ce42e173e7b14ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84d679065da32fe29f46d289aa0530348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96c522f2e6f9ae2a79f5829a412cde349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340649c61bc47ca155be0019fa53dcbb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e6bee2894e537d862d56271ef788e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1ade665dd460a5604d1fe20e1af4f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff6f73f1768b0661ba11f45cbfbcf4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662e8eb48a3163a143c3dd7b1018669354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec74430676750b59f7870e4fa03bab1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabe37d2eef6ddc0ca80f58a1f5e854356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251813b1178806d9d75f1adf0feb505357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee03aa263a5ee92b9e0aa4ff08a2f1d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfc1080860361febe395bd017d2b51359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c1a2d244a0a8945a477334bf73861360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12107d3ac80e5b8186f45b9d3645eb07361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ce2c655c0c917aa8d4785aad6017c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71221f979321fcd1be376e4ee2ae5483363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5da85e7aebce469f22f1d1b8e3dcad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea2c40f06bc4c862c47e51cddeef801365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9edf266a3f0fe97635927841a6caa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06842f0bd3235b4e01383049328b4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f16d694796a80df81effc5a6a5550368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69741832d7cd1ac4ff5039b01a919f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6459e6b8ec2dbb3acafa74f713b196370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73333e70866c7981b74c5d4b862b7cb7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d9edafe28840afba247249db95e80372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728449db7bf8d55ddf8e181c388e67a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b943de0f0a08ddc2d5dc049c3b710374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f65eaff1ed60b2b164d1da8f9e6312375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2af7edd8f6db398cde3a5fb30efc1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e92b2f99c611bb01d2e85efd933c1f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f54b93d9e8c1f741659273a62e3da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14b18dcde750e21cf4855c3c48c59a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527d4272638b3717a6dc21f4eae4238380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0f814c958e9e2155b2ab800aab17c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfe347f3102948f0b1bb19384ed298382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd8685d6c9803a1665fcfc4f4bda51383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941bbf7946ca28ebb5f313cc31cd432384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c351175f629a386380ebb3e56f4fda385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34de9e9cedde29835e755acdb2df1d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c2918068c93f93675edcfb61266d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a776ac51111998f2e00dbfb95d2bea3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f8fa47dae1489c1650b4acf4b7e96389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c0a0820e6da2f324ad94755e8cb37390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7eab3f7e79a60891a65d1d44655970391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf6cd58be532976f0023c7fc009115392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd27ce76df7dbde73e34cae7eed320d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8be38a93a4614d9c7564daa22b1b7a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139b867aaa8ebceca1458c79d760404395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97f454dd3f3de26e540f93eb548143396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3f2aee33cea9de6695229379af927397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdebc7ad582eddf3fa7589e0ef76901398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f69d0c19a3e054ea0a45e60fd896bd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b838cf97974ce42f5ec024e1816f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19a698eeca96f55b4dbd79fa0dbeb1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1da988a77a390bbecc46a3381fdb5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17510972fa6dc6e850276de9bcaac23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21365c10e3a05a4c4600b9473ccb7dca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042be916034c64ace3d2aa0a4d851f49405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cc275ced55fd3710609476b96f302406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f25b99dcb0e9303f5e63d81e6c4d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ef805ec4de67a430c41dd3ee0bbea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745479b867e699550ca20e315ac87c62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a82c398bedb4741fe29c66c0deb846410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ff67aaa5ac0fc0228951f609ea4d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa916af2320bae6ee51645ad92db2cf5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c50077ce6c180a3ac4b6948a74c3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d5fd75362f640698c08c48a3c076f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76328decb32b3f6802acfbc130e21161415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a9fa43ab1517e769d84db143b59c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2260f7928603a679a8973c153f271417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f274f6c643fdc8d1a3a2606381dc3c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad5ef6506c3616cccbf2f2da2bccae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5721e9fc14a24d180cbb2186ff08f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379770be077b95a69b1cd4cd3def10fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c733ababd53cdffa5696d4cc2fdf52422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72955e3af488c178ffec04446d9b3e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e16b165773f6ae4f6ba885e2c6ada79424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282469c48e6baeb69da62a10207e09f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b756726fa31d569b50950446f2decd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486d3b54c3a1a96b8c156d3b99208bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620be9e59eb360be0db4db0ef06d2971428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57474b108fce49b789aa09ba4b521b1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d563ab7bb7f6140ba458b362c9a3a0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72094d169b6529052cddf00f54b62c4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a1f77c6fa273569a793933cdc0480432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0d41e072391eb67647696a77d7501433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc7444c455cd69b292ff5d93f391e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810833bf48345c2e4e7aab44f134e54435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0a02b51cc15ca0e43ea093cb22067436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b1db406f09fc18328217d6991c689437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5494a650b6ea31fa3d280cb9acadf51438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233221fca4172a8aa99504bde64e8732439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee5211a8c82f2dae39f37fd2736ae0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c47b8fa381957ba4a813b8fa76ed3b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1a2cfafa4c38037381a0190035dd9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ede083eb8565992f0df01b440e8b86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d611ec83167de4dfa466031b651fc9c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613ee2804e2ceb34862c8ecaa8eb114445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e9562790848fb01460c50681caa04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec7941851d8d242963365633914a5e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db94b528aa316f9678b85f5b8bb0a6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8942581182994d008a4ca29973a925449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e06bd388b23d6f8c8cdf3988a52cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51efea180857076527fec6dbe887eea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc230a305a76287cf8ae75c039f3c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc5cb1f73536db07146ab50dcafc7e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67107e75353a69d9b3e990d967bbc2b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9e4fd9f30f432b7146c0d99a31046455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15805e99ad6741ea9856f45487cb849d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe93ef5ab671e533c21fff2dec699a4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddeec3ed78ae30a6f69d73512a30be4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdedc2c10fd33d48f37a9fdc64e36dc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e646d648286cb24b47562e2d467ba0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08079d9fd2946044b4002fed58d91065461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031bfb78f1f5fa275e61140e1ea4be8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145ee0f51e55ff9c5748bdb01085a3b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28831f31d8e5174445441c0a979e410464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4c19e4dd724d0ec3cdab4e61b4456465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c347db5202430266c637f668f17fdf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dc3a1c62d068332edb1d60a5d085a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db881025fa68790a1a1cb8003ee1c162468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fc7afca0d631a279b440e6669b6a2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36084fb929cd04d17c0750be91acd42470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a024af58a0d842ca047eeae59ec145471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbec8ad249b2dfae2173e906f9c4b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c0be63bf9ff7537844a2376211acec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844012053d89e0308965db4edb59eba3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cd922db7aa9c911dc2d38ceaf49a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5141a39608bd63412a173965b4f5f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd51468c32a2fb3ddab8e6040a7edd9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff1bcfb7f348453ba927b9ef11376f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba3dde30d299315358ce529160bd92479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c44374565cb6ca5592466efa33027e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7e8c3f64a7209035c8d74923fa481481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff6ff6331609e6618a4b1854ce8787482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7476c9095eb5eebe42268eca52663483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4008eb20311f13995f60969ad624328484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c89bc0193d6df9247b0365766a304485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9317e623a8844ee06cf976e585fa40486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c816de39226af5c613d7ce84b888f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dcd4d063a77bcd2deb4e6989c1ce5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad569c42bafec4fc597c38adc7f25aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6347cafdecca67e19b2c6fa874237d3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9b168ff7bfb6f5c72ebb8ed51b17a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca52640118daa069cfd240d1edbe97f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbba588e7cede3416f477cdbd29df9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a005e7a8210d938bf739d40560255f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de961bf25626b21dba0d549550c3f22f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1a7436ddd88ecd4acdbcca5e45ff5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594df05906fc3175949b2b7ba814034497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4152734e490487ececf6213e409f87ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf3477648eb836fba6633d117a4878499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867941d7bd9bba7f91976fb06913885500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f13f53900cae8804e762a3c45a8412501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356226c73bb4f1cf51341b6e1717bdb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d356f150a7333ba7ea24cc0caed9726503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c11d699fbbe4eec00199f07a4216ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e12725781d8092613be8f516a76f5a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bd0da4c769c210c9a4b5c88d83da2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e936d43b5388bfdac5198e33523a7f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59c4288428819176512c9f10d900d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096f280ea2c603f7dbd32475aa0d477509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed3df11273afe893b505becabb259c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b62d2f080e7c02b4da51328ec45c98511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d17628d20f23bf914b61dced0884d9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe509ec341f05e97cf06e703490d6a6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44716214bd74949e39be03037a23d58e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef56eef6aa4a5d584d18a71704b63b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665de7d3e6ea3b24eb45a9eb20aeec6b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39365f5e013ecc7e1b07dee99ba75367517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd1d166f6b61df6f3f5ce0573397c3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961080910f19049de3aa0027f1aacd22519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81865e40062b04967dcecb3e11b27c54520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237114d9d963fd3e0ad792e7c0cf7e73521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c21c9c84b98d92800dbba7b78ffa1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae999665894df13fde6a4ed66f1ee65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b3d3a97b604ddb2cffff1327afee2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb6d056ac9bfb4fb978066561e68fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7b0d36f6b47f4aae75604882f4a0c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6748e34f9494acbcef118927ac6320527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15ef4431711b5c871de8af98e10ebf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e8bd3fb417b7152587010b9f1dfe4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ae3406986e7e508987c91da052ac6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f1a3888390ae994fee74ca0d68423531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab80f5dce9a092d042fbefe5452495532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1769574ff2a8ea301b457756528cec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65897c91a31bfd2f7b85269be459eb53534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9bb619de4d21106bc591b1ff74d58535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e42d4f62136aa18eb337c8327a456536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377e5eeb40640e456f4a48c9f2f7471537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6e45b8511a318afcb55f089d849bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4574c96dae52e32f6ca16f76f5359539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a162b079e1c3bda303af8552df365f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498bf67817a1489f919db52d4c51e916541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c63f114f81dbcfd841345668caad14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e4fcf259800509618af220fe9f5bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ff51ebfb58be3a2310c3c38d29c22544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147ac9689d7b3c75cea94db4523b594545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b3e605c0965573d3e3bd7d7dded081546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba669f84d05c1bf889b7d66cfc297376547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7127bbfcb1d98c109af32467245a1c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74d1b688e3262b7d3edafb76b8635d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03500be6a3523e68267de174b5263888550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0524c4ffc8c3cc20f05f40d604de47551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b85edc10fc9d8a954eef1abdbb7e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e148af6418d98212f7a489259160589553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b6e2f3ea54442d4311f1bad4b116a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb81576f8a00e14eabc71966ec0bf30555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f05abdc9cb115af5a0b5dda479cb63556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc6b1bbeb772c27521e1d88cbfc9aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f864837a4c79ae26613099ac558e314558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac492a8b38f8e700bb317acad8a09e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d19461fd87da9b3e043e89063568f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bfba76108d1abf5eef9b8390d42ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98947e40928142e5254cbdf938fac8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e190f400a408b0536748dc6a4a4d8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37276db23979a3ad2d995729a23f04fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674d3ccfcac6809686ca41326d64073565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833856df635d0f24e86a1577e35d4cca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4a996ad004f79303ee8a73eadffd9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18ceef3cb178f6a05b2405ab458ab1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de0e78b2f3c5a25aaf0388a732b455569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd254f08c26134aed3975d5ecb1635b9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af11030fb9bea6354d21b4c47787331571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f37801ff4f9766d22db1791de29174572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3dd6de6df4fc6412146c5aa44b9445573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b415970684ce9ac9ff6b8286893cedb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bafdd475e0334666822c6dd3be97c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6813455d21857818337726e628834b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b40140e111b7216375f59df18908a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426888c67a17690ffd131da797cbe43578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bfa5ffc4350d6b36d5aeec852f644579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b184f597150266e59a312688d8d9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2fb66a294473d641128c04114a0d8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b24b8c114c0e9f3506d8997f0074f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267f314b5b7f4e1cf9cc643c5cbe51b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f7605c9578963b7188d4fadabd143584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473855c9da5eef2f985350ae074dc6f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472077d1cfeecb29cdf4130308bd336586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7713275cd96352dd7485b8b5e8c3e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a8eeafb71fa852470f26c5be6cb57588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd80a9f178ee6926e98b101ae66e88589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9de47165dd613c78ba50581530ca38590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8e8dd8126ff995d3e085fafec8097591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296f4576255fe7775b9b1179775be0a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863981e8eb1b357449f24a33b33c3606593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a868b3728818b9703425c92741c3c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f66f6777784af79dd0b7fb75b202d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6258dd7279bc51680877c452192a59596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c0f81b7bc2bb535315d3614b8b309597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39f9569e4333c75c6317e20253c3c2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4923ffd7e813d4f1e8df042585767e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bb3df3f3e881934a05a79b89106ae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183730d0f2b4d1ca12b613a11a7a9b3d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9409d47ae1cff56d5464e45e071b87b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5148a1a389d5a8d0215f438a66828b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08869b55f3d50167fedb7dfac3bf1fe6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b377da362acebb057e979c8cc6e49b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885915ca951989e60e07f2ecbd6a6ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17fe2e87040b8c51f07aadf44e3fe46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2609ed307b6c253ca8fe1cd698b406608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d158ccec7cb836653487517c41be82609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e410166b42fbce295b7e05245ffd90610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e426220052af388fe714b804e8c65b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e5431efb061a86f21a76c03d6d60a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5338ec1c4c13da7d21d0ab15734ef16613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895498986dd86ea518841fa0fcc2d27614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064924fe4bc41d8752109d599e396416615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0f2754936d6b23a36ca3df13dee53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3285030de4f2ce73b5b5dd660fecf3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231b5461d254d9e464cf6f0d9178a1e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543f0a3f5f598d0bb068f8feba4ac1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85721dace141fd2553f02e81c23c7020620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddd353895a73abc5daf85ad8b90335621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b735f89af4ead31b26a3289f626d1d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b63dd0c964399ab714db69dc4f95b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd07fdd18d76f89d8ff9fabcec8ff6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456891f2f7053bdce93cd459865de85625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38299fd796287e756c340ca286cbe34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e230484a57d0d4e16ec0eee63ea90627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae031007fe4027d0e734a22e6c12ff5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc689ba69167e4d719c7e547a4cc50629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c8a004950f5d5d9d8003da7f7a249630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599fe44a5db0aab064c6b55d266ade3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d92799b1d1290866a83730eb97066632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953c55c784bdb9d999280200d2e1f8d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2cb9f68b24af3f913bd8eb57366f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4d6436aed46ca413e904a61303bbf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efcc66b2db27a2e5aa942a532b0b07636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6210a9ab072e6ac96fd6432d83db33e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4712e2d5ca4871561e08e7692ae85a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51237054e1c43bbadfcca854dd9afdb1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c507eeab8f756dcfb2b0c4d18e037e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9498170412b463090aeb5e2fda1312f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024d9a1b80e283c5a5ada332a213a83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a622b36c866c75fb1e71be585bdb94e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69d5eb5745b3795fca43e6abe47e2e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fea825871e2516cc2fbcb91d1473e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb175411f3737e8d08f62fca3d9dd025646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6821e82c507223c1cb04ba68248148647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb7ffa2f1eb05e94df1aec2cd88eb1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45aab36b884697284f79f6b98642a2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413ce7882e2ef46a14019609079b628650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fddcfd7a559e87de7e307eff8db0d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12f35d7d55a35391b83ad61d2a223d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c86e276896bae549aaeb07ff618d58653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17a01ec3a9f4d7cad9a3eeb3a79a4b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe8a79c9341682f74cab921c613ffa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02d530c019d4b00210496e6b37591d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba7289a52f54b59431eb0e9d2e94ee657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322a1913b7daf45633e1e03f0d42024658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f34170de53cbd0ff076370167d5a92659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419849b498ff7d34fdd1bdae785692a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6d37add31ad2bef710a5a72f04455661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bfa5fc3d95343e9668c0924c120cf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ab197d60ef87701b60e24da9b532f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bacb24ac88b7aced3eb107de501ab2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f538fb0e8518a9aab33f5c49e9efec9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96c24bc98658e508cca50a21fe2bf0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65255554f6e73bbc77556d12e44ac25667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efa3560f44b0a7635b1a7b795d9b05668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97bc83442cc74ac534fc9bb5ae416e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dde761b7b29a35b773c5197739c26670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b6849f10535228d50c5475eaf07d6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39236d588f0d772345e192f0f1922f05672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1f07e221fbdf361c5637ce23e8c7b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941360f86145f8346c9d75085afda91674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344038a4241ed665afaf59a5a405f5e8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334393b032da5a49d216d231916074c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97589f86bee7be12abac09bc0598da92677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c70857ccda2cf8a303aaba28ddf36aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46653405d12c2e05d41ca7c024e7b430679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab43e548cf12bbeb3c065be8882abe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeba37f89dcc7aa6536efc1eeadbdc9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6ea4fc930041c9d1147cc43c98723682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352f55f204c4dc9a8669f82c2ff0ba4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd3acaf7f4c36bf29a8590e59085cc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec29f20efd7a2c49cd6a1fb1eefd938685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b97a7453a6fd863487d03d1390ff49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596aa4a50943e8a342b2b09f854b73c6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9e29a0f16cca312289c65c7f6f06b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb94f729dc8cd3a3301b1922e8cb9a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf084cc0b65b57bd22c9b34f457820690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f9dc0f4b45f88bcf9295ca287d0b1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27c8d9e43ee8e0fa3b3f8329daf037692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c877d0af41bbd96b72bf8a07d52ce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f89a11b489d8dfa844ecd15d2c749694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aee971dbc27ccb6050dcfeb600b31b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d86de76074a2e55fa9af0080f567b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b632ba6e9ad91431d0b1c4de19850d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efc9fc5d04bf8370032d04552d28fd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59135fbc4adfbd5ac1d015e268bf9529699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fdae415c5f9c33cc4cad940526211700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77fa14ab85b460a3b424aa179f48f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46910738dabef40f200c2775e42f8319702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faadc7bd1cdfad7e5b79a0678d56115703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac906bdd763d5c2da09623257ca7cebe704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeca816f91186140c3e3eb8c34f1ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc17346264f8f0b5c6f77a4a7f8e29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd64930b67a7c83d5dcefa9b0c3e6d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dd4a653fea1210b8d150f0f72d704708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe578720294560585996949ade3a7d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48849b0fa0209b40a68a07eae79d427710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450235ab53af33008324933e5898a74711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d26e229d209fd860f473d3526aca76712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0f3d79e89bb7b3e5488a2fb9b4fc0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50805655007f8bc0bad6da5921389211714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33df17214d37bb5adb9e4470ba461b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544be57d68e66a6ad6a843327b988920716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f995f049c538e5b771c65b726cfc53717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56349e8a57e017097bba2fd706de94bd718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e178fb9490fa7f0f10b56db694b74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857690e2a0d177835004cbd4e78254b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484f3001644a3f7ed1ff6f06e0c50ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d90262c273f7559f4bbedbbd2e3ab722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02819193d00e1c613d2d12baa1417817723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749602dc1825bbc3141538a10b80f375724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b813bae8431e068e367e70d105039d4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8515be173af24268fd90db04c0df0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7c58c1ce056b715bf0c5e1273695c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ff6c64565157d654297b0917948909728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f0757eb42a566527aad8471a7b282729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ede8184eabc102785f24402a3800dd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75a05d9339af7ab8f4c67eeb3416502731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b333d08f15e6b0e76bab64c8cbad2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692698c59b470cb1b0046027038a40b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c86104ad6142f6f64e687f95d5238e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5c25cbbe4aabfda0a38eb0a891bb7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f1ae4fb1d0146031ac2c7274e6968736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76310c6ee6f83d334d66d2d2091786737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23730807daab7b03290c43ca8c1817d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4385fad94705564d1c6ce0dd78de508739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3b2d738def5e6a233feeef5968dce8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2952a5b9969442b81308c94eb482660741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61aa65cac1922dc05ebd350c209084742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea151a5df3ffbbed26a774b79725da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142958bb2d0fe864f7975800495ae5e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49490fa71b464afbd60f34a9e596fa37745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d98c8a72f27761a48a8939e5691869746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e25fed3858cdef0d4d3402b8175fed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a943d26d71fa03ef24c6083d108f8e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8238e28fb26127067b23ba91192c1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e5a607c12c79d37f5a277abacae38750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad69a9f742c77c9e7193a3158ac0161751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519637241f7bc244ea174cff89b026c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f951774ee1e960596d383c44638061753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ad45c14aafee969b8fb356da4696b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b480d6f65cdaae817f56148445b3c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896dbe4841f0d273a6d9dc640462e90f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8b3484a10ad66a6c306208d33a7a7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e081faaa7b52f87dde600c64ca37f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda398b274505ff92e918e5099e97790759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d82d1f6ac0bece893bd3b3edcc6f68760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa361d268d0802528d5d849f0360c94761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08891c9b057bfea3786f3e1832ab3b1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f308b52853079018c0359fd153ea9e763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21694f7a32d03ce225b059ff620bed0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6d6f51df088533113cec1b4c722e9765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab524bb4cefa861d7393b20ffec7af766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957edeaec1289ab8f88c09ee81906bc1767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887e5bc4b0ac4b836feb1e22b29384c768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd5d992a52ed97e49d3d14372530d8769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f128ccb311f77d05fc499c2d9127ff3770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2459bfd813fd1e0ecc486bec35f0a49771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cb8e533b0fa91073efef069c26c0d772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fab81e150f2b88e6187b5c4f3c1bc773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2391a68ba10dc0ceabe2e2080013f774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07c2c2bea82b03dfb6a0bde30566e4775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf9a90cc122256c0bde0dead8c1408776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b26819b0e2b6b65c9f74c2dc46ac95777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e4442559df50afa584ea8a07f9502778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1144dd71f98c7e8107f9430d7acb731779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396c315d95a9cf039c2b676f1dbb3b0780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b5a71cd91a7951b82584da3189f02781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd6cd8577ff7da68f052b0ecd3249a782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd06462dda1553902f56a31ac7945b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80c6a8d1a5d608ec0c207a86eec93f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434599cdce0e47a77c404928bf61d3f785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1f40722e79f4e1163a98482c2aaa0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5459ad7e481757ed1fdbf911c289b787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1035468ba7d999a1de6c43d427dbf788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c885dadca7b6e770d616c598b553a789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb88564a940fbdc9a03c9b85221761790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd6d6f53b039f82425af906c898bbe791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d24d31c7b8c9924dfe29b4662aa85e792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2b2e6348b5252cc718292c1c981fd793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4cc567239f627c6c8572294435cd4794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f5a0ea96ca87260c9397ee32b7169795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599840e8023b4529952882a0afe03f91796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dda5b007d2f5c73be29e2147477264797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbacc30d7d94e506d1aed6d10687831798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def646dcb074ad2f5a0a2e11c861c210799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d5646bb94882ee47e9a00553992e6800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478c01353196612dfec04a2f60fc6a2801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cd561e4fd1ff33dc348fd97d14077802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1525e666f381375ac32c30ca1ab33803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c814a07c056ca0ae5f29bb856ebaad804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594cc62842f4cf0185e4ec5dd0a3c7f805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd51426cef093716f44ea5ca0a0034806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819cc27686445dd7ce473cee3fc8f49807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04393900de3df613106edd7b0efe5185808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89260350791262fad925f3003892c42d809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65924496b5c1c4eb490aa4cdfaa935cc810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fe710cea0f731ed24abf57195027f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d47cc8648f9b658741384a98022603812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47720b843102ca37711d05edfd2a429d813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3603357e05633cfb3f1eb6d7521a09a814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb77c1ae62b9e399a5c9d40f505aa05815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266eb561613f720cef1192eaa4ed785e816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dee2f4f3af8c119bd9ef34097d1470817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9cacaa19354f9d51039a6b1fa343e818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b12daa2b0860471b7af36fa19c28ac819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9927f0ab518e25feec4b54e5a1ab205820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63484a6a94c2cf71a43ddbff9feb0c90821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a330e0b4fbf827994761b26ea1900822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f2019b2e062be25e18388e0d03011823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2265dd0efbcb2096d29d42e39b4e20d824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3611f01d577b46dc2ab483014eb24af825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674139a53e930241f1bfbef8cb11fa0826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f4ed9eb9b49dedbc0437b9ca34c02827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699a2e9311864f5caf7a9bf1882ab60828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd1f3c7d496fe197bbd4b51a3e4e95829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0590b474f862eac0f47a233af2fc1830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54128e536931e483a8bdba57e5798af831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9bed07fd1d6f0681210054f7f6be0832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ead400e8158666d63090a8b4931ae833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0ad3ea081537626030fb76fd48fa8834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cdda0e4c7582fe5c999830c914ce2835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b002586fecbe94eae9c3b26c9c83b836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86d8636cc84afcaa6ab24de072dc5e837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee8724034e33c6dba1d2d257af80fb838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa4de159cbb184d4255571d9683f5c839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aba8f13aa76e0c997f88cdb4a8f10e840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e112ad33d7ebd4afebaa2eb0ba30f841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c3b357f5c6466cb0782655f810351842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24baad0fa24c6a7226b63e1188f7123843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae1335b745a05f49f6d0291873e000844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ec976e6ccec7266c8e1a8c2c88d7e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9015f27c571ec9067c5168263b64fe1846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb2f55f4b337dcc36f1b27a51f5de4847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140411fbce6895f58929e0d37b5ffd1848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73c94fc3e8361a01aefbbbeefca01a849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0bfd1534423b768b20b8f57e05420850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9824dc36a4f800d6b2f7d61af537f851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314994b8be771aef2dde64f29948d004852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e855e814c6c022d7d5d70a40065e6dc853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f7c56a8e71c1428c880c8f61013da854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95e8ebd951523925321b7a0fb9b101855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499293bf2d03d6ff040d0c3598d2b1a856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24916ead1569de86748dbfe3d11de8df857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051ebe541c45d946f640160fb592d34858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6f3335dac8215ec7153c2ac0ae900859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e814f312b4e7742cb46ae06f4d1267c860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0c744c46cf8e2da5c69483167bea8861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fda9258bec560314a7ee5f61867bb6862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20ad084137c5f1dc955fe981c3617d863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e318d93a9d12cbf587958ac01c1d4864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f6be5d871e98d399e0de5e5ef4424865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed125f89c739957918f8cd296d7065866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313f4a61ea5f9a001366bf1f3eb3889867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3036084f86445b613a69c969f09e1c868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83600ba62dbe1ca09b67b1e90761c01e869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6f8beb604f1e3be1d3ac87d66204a870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9baa12a7ff49eff02badc59cd535d5b871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5056a89af4f01a33721061f7b53c014872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc297fa8f9086c8a3425c0316a13dcbf873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0841a36d9c9197ecaf8025386d9d642874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5acc836179b18e6d8203b1dd9d56be875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a88046f39e022fb0a6e2d61f35598876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50789649a9ce9fd137081fb75567df9877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a4201b2cfa9356861f04dbf1c03f53878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63531cced1d9709bc7e4b0fa22751258879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30965f739c75c383ecb278ba5dc4bea4880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07312afd9bbcb440bd8b585302e5646c881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381453f2f357204caff296e6d3718b6882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9ad8dba29058c8a6b7a9581726328883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65dc285232928268f821ca25620c59884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca587db1a5150ff93bfdfd4f26ff501885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fad9532bab2ad20614067f3810b342886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dc3038a49d31bf628b004a02b2a26887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5856bc652d57e78c3c2191a1a63ae888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef28e1c23f83bbad348bb60f392c390889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3b6c45d48238bb639bed20f57f84a890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc857d5ac9e1f4e11ff878bfdae794c891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa390bc40691641ee27dd32d48a21731892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e114a186bb3b7d382d3ee5bcac2db5893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895b552f6a912273586639c0689bb01894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1463ee9c9644fef8fbbebe884aa65895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7fc755c9995c13f82acd346d28e3e896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3078594ecf63e1e0502917304af26f897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ba7a08a8eba24707c2f533dcdc5d2898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b06d0574efd23c9bd74a4332b6138b899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a381406bb0daf8b3aaac73e8bf3d43d900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9629919b06a8fd8a65bd988e29c163f901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36342508d293e9a99072a3f6d8834cbe902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e65237c6312ab3ad634b5daf9d3c14903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6dba2d11c084c2dc3a333d885a0e4904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44e3950383c62f67383f290c6566e2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862fb51a0bb280d1fe68acd31b04e33906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6b4033bf31ee9138bc44caf1a4a0a907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078849e463396ad0c720886c25be9cc908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edbb0f1a63bcc04516e2d1585abb07909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff31d242ebf11554e91a63a059a98b5910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40cb90d8d677f98686f58b047dcc11911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d377f50e14fb894fb1dce518b7521f5912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3e7c92cdfa408886ffe4e6e12bd7a913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8229140ee658e873d9f89122d08d30e914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f82e5009aa2b0e0d96f08a861bc85915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4969a1bba365c922bea1ae5814728916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb30b4e8e075de11e1e9a289e59dbc5917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af718270217b962465e914eba8206989918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a82f2f60e2ed404ada814ad888a99919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392adc76d3ee74ce980b76bd68c63cd920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f69936592ac90c1e60c68a76e77d1e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b205897f886da4a65cce67f4b285c6922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3548ef0c249e311b5ce3c741a98456a923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4dc949f1609e1445cff60308b4631924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afc5c913374e22aad759eecaa3d8ad925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce071c9e5759cecd7b470d0e2d4360b926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae43326e4ab97325cf9d2c3dffd136a927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d3c86f3bab7ad7ed58661ad6a5ab0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602922edfc4b4e13b27e422ad0aa54c929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f82ba211757405597163f19816844930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab9e71a3ff9aa98944666cd0324216931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c67f7ca462f7d97d8f3c468cbc0a67932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b612cd25a434b3c299d7e1fad69a8b933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65f371a67edd27b08cec6aba7f0924934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5ac69b1e0a27bdf9252ad477a7b287935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9944019c52b95b2c0ac41afe1ee6600936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8ac0214e55681c3a420ce3915691b937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd4739694149f6378db58c1664a8eb938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8814b680f4e2893f0f102d91cee83939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcef0feac38c092c4345fa8b316001940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15796b78ec16618d9b22995514593a04941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836bc4c04ecef6a1e5ab2d320171e40942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54148217458dcc11d52e1489bf2606943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa22a81fa033ac3d2ff11e64a6bfc9944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbb580e36a385b51770d09cd885391945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c81e33ef8a6ad0726e7c5f6f002dd946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2a193e7b6d00daa9356602a706f52947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206be097bcf0aa0772a755edc7af38c948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84b98d30ba383b022b259d3aa8890e949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c7f92df5dd85b9fe96e75cd40ea3c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415713a8d38a40d01f8c765e75bf75a951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4e61528e80974d17d88251bc2428c952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73bf8a402d48a5b7563873c14f340b953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a022bf23037f0082d5b6cd3ffd341954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5c0753a1de80494559f28c73c322a955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2692e3258ad8ff72f17850f1902e121956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a67a6a62bb4e39b5c1209231590fd957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a939ae61eac3ae862b96b76e8c5fc958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32e8d89417fc679b1f983e1770da7c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5809e24656bc71ac73ddeadf3fa3c960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d646018206bddcbf48b68067f746d961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6ae7e26ea1ec2c6c3f11b55b6fabd962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809142c4eb187059115ea8df8347e899963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31e556189c852036c7ca7577f57f17964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd61646b7d7ff4c75fdf739fdc9200c965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0c87cb24cba123db6397bfc441bc3966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc497987b87c918ee16e84a8dd965ef4967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74946ecd646f28c995754f9e5e1dbc968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93c51625c299da99b70c4e80b79d2f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b42252eb768c8baec682ed4d7bf4c36970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43601854c8d540133cf9f5959c87e490971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0217f2a532462e1c34148d94992e65972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36887af1916929a0ecfc1ce195683e973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80867bce0361312dc4491f426986eb974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77695b2bd15885f3802a90dcb0a39731975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3a1b2e6ca1338b76810eac3ba2596976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1747b9aaf2ce4d57c578abab15a77db977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6325a0bfcfc20b80b9e90f6d5cc89fe71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e1090331dfb90153637766e1c8e832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d63cc2f819bf2eb14e7dc2fbd6263f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef387ed66d4861f4c34e9536ec8624614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48764b8a543a0d01a4313f7ecafb75335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58e84e0ea289c01f798c25937049de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67b67758a5ad155c71ce421ab4887d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7cfa26c21b48e6af294c5bbe5bcd48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc81f48f379d1ce0717941afa5f8b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f76d60b504e04a0730597b70c2fd610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afeeb6387fd977308d00f145f1d1dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894beed6b4258ff566322096069f9f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa6f2c1be57c1e125d886d1edc316b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a407b186f56ccfc7202730a19961d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2f3876eb07756ae31ad058757c61315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b84c264e80cd7f67dcac575bcbea9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc69beeedb09563f0d9f41867e624217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7767e7ba0148042207e435791712be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf480c826caa63e84d48c95d25344ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d03bd77db81cb3fdb8ac2d0e9a10c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78678b95352f2eb50c8a22238ae788e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2925281f1a356540ab9e10fc40e1e5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346042b1aee1c310ea87d08bc12745e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3f1062a12360cbae8700817a443dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22bf4180c5f9839f377872fde80f8025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877b6c19ab029e72f4455535388438b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd632a8adffb706112ce7c88fbf36827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b40580a76ca85080f0c4091dca5b4e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc7849b5118495f5fbfa4dc31f0d5d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378ff14381f83b59e54de75f870fca430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa663ca7bc28d05c9db1f0b5264a95231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d087ba624727cfd05fa6d6e44a8195e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd987c06430d85b0c1469051cfa8036033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32024420fc67e199191d5df342a2693534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0bab441001a9decf27ff72d5c274f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f78bc3bbadc9d704a70f680e01645636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53b0e73d26ea6b6688d0b255b0549837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb59f844fe0f10b5abcf2e34a8eb3b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd606a07716e7cb13a2b82cb068ff15739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207ca4d95fc78162d8f671e49cd694040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684dd4a8a0cd79b0de0e43e158516f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c9536fdbbd504ed41891356057b4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344bfd6b96867b002b62971df7bbdd443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b960cc918e219f1349f3c96892b8ae544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945a5553c14bad9acde595215922ba745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe00bec40ce3f74bb39eca63e39f1746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5003280ae106a00f440d938f48e476447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a56f1e6b9ca7a122ed44872ec248e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bb13a56eb51c73d92dcc0fb6c8a9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7b65cd7d10b15777a154f04c31a9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632b806aa4ec6d995f88b06f683ba3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854399232db1e20520d35df84a5d72152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8af81c8983349f7361ecbcb75927853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b38d99617ad5b5e9971b06c4f2607b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af9f4e5d5fb7a26ed4fb5aeaeba43855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed9e5e2073aebd400bf6391915c07656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54c51b27876fa6cac88eb29409114b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0d47c22fa555d3050a767fe053f2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d64e92c274d99378102bc1dc4f4a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9a36874ac0835886ccd3810fcb81b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a234c3e9f5353549017d5967b7bf361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851534f84792d032749db07c625e420962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb35adf529d9a881f4efb14ebcdf62663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a7d8e2ea2cd8dfd5b4b53b89bf98b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da35fe9d01496f0ee68bb8b4f73f7abf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e4a7c7892f7dfde601820abcfbebd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cf32690757a04ec37eab4b7bdfb25267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e9153200f7380e0597c4a2279e63f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0840084d3dfc6e807a7cb9959a24c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1968e18c76ece66c6225aa7c75bcbb370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce8bdb3617408ae5983a4aa2ac1f7d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362848e4be6a4b20d95b2249e9f9014872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153f3990252a6b1e58d2dd527d13e6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be984a089263150d9bb9361467bf4c2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43ae8f599fa62c1633ea90bcc97ccb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b8b06f481d78a432010192ea6535e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaef034f2f3afcf2077b0d59e58d80977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06389b4b7e12899eb8fca8b43980b9ca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8b659a45f512203429aca9656c37079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ee0822bf09c739883ec6ccef9d34280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cfdda55b0f43229cb5cfda205d338181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447308de7b4bbc9524f9260aae175b5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8cca3308638fa40e32d624f0d45bc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc218d8fc4dbfb46c963e11244c6d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461164d015fec852550237771d94a95185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab5731b0c51ad3c5f2503bc4e9a4c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a1e24669e1b697f107d70bbe45e0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd223ccf162900874824f18bc6a7ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161fac015a0c007d036980b2ff36f97389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580f047cb81733b89875547213418e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9944dac14282c51c93825def75f70c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d05ee5554d9dbd4d7e6fca5203081892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3b3047a3d50d98a4aea553f0788f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc790cc1dce35204e1b931bd43ede694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9934bf36a5bae5eb616243452a2f2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c610a55a20fc7f128b5fe1bd7924cc296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e7a4fe4e95dfed930560cb481949797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f7f3acb013a1c0491538986c041eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450a56bef6e59cafb8725e7636147ef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0dd48f9047342f60da98d10d110359100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c471af4734b3dba9354e329b3c4a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb544439eec33973bf903aa2fb10091102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf8c16be8d07d408ecdcf7045e1117103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19318ba790c0de5ec8b06929ea4875d1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8684fec5868dcf09cedb693750a2979105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299352921f87cd2e58770e12454ade8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d99bc4e326a449556f0daa76fc9c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d65e7546b19c82ec08ff752097401e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7723db9e75169b147029a36eb00dbfc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57117dfdaa81980bd700c2c68642cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887a3271e887006212363b6e256997b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a0e16af267757b028c656d289aa7f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f8eb6c048945a078f5bedaf417ec6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ec2e14dfb5d4e67df6b81fcdc1d4f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dce65f138d5baa74cc07d27565732c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c79d5dd56097f9ae10119120a4ee3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580d4b4c56c2eaf674c0cc44c4a2298117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1b25be7aa9c4e0cab2a7395665cc3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690f324a00938a6fb406d9c4fd42f8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a34186abef10c7630ee3d85b04852120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caeb2666d65e2bc6e8b0c56c33752b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f98c2c5db06fd0f6166aeac253cce122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2532602569366b0334f5908f726e6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354b1d8c9e223f535a013322b1fcb59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b42f8024fb901c962c265689c2d48125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbaf95c1040c6b8a6c062d3bfdd191126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f0d476067f3d639e528ffc616763c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b84c3e8396cbed444ae917eb236dfcb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df38050e3d8567d5077b91bf75d7cc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b0ac6909192fa704a721005fa1b78130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a364e933392502363ef27a6eaa6682131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd17fcc45917782315ca8bec014008132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8223d44911450761802516cf09dafb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bbac60ea1471c757836c357e06a46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e15c92083f1bb1231a600c03b98fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e276bb80e1d3e509783059386755a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ae0cf220e9ad9232053407c93f15f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa0ed2c1d435124d9cca15ccf8cb54138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6a793d1a681ae512aaf423720aec9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d420f8ecada0ab46885763e58d02c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a5e332b86c5bc6f0b378915fae44d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1399b51d3b06c3351628f8eaee10f1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb3c8a8998a788546ca91debdc08fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1701f1714383bdb0b7dc3c137ef5b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb09cbef5e9164a41527d02a0b00742145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b72625a17d831c0fdbfb11c8de626d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8364f6dfcb1e3087c04ba2ad609c4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30609ca7b6bb19003a6231d04cf2a241148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad06013841492b0cbf50ab8b90f0c21149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3f4e92789fd031a3cd5eadf77a598150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6548e5c92350068c68365ccc45fd1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38143dcee7d09a6291b8a2d2b3b6220152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186117da08a7107b76e4b013b42ff523153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648573f8567ce49a9a317e4a970038c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe18db57c7dd43f8dad21f77e2232ef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033d6ac166ee721252a3f451e4a0ee5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469a2e23c63b4931be8325e7784b895157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b50258fcc0a4ab7b86b445e0a6dd4d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a69cbf8bfa8018fb7d4d85f11fcaf8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db06c1682d5af31e4144b3be8ce429160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1713157da5e4d24797fca6b7c09d190161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb4b1d7126c4eaa7b2ea5d4c1e76e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4288cb9a622858466616a3e3112d24163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7af8cc539c7fd209ee71fe8186afb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80827399c9e61ca563d0475d9c6be4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9d82387e75d4b8af6504976da790f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351cd2ebdbf957e97bfe423887c745d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fff4cae3b047c6e296b422dd517e0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e18b2bd57f687a9e72bd542f55d81d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffee58de79fe69dcd073c2b58370f45170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b9323ba0c1db485d9b48d63ae9b84171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46caa3bb43dfae96029d340d4f141cda172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44345df8620f99ff5229df9d533709dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da593f961981d76e7f3cc1c328a4a789174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bd544effac1d0a2b5a45ff2436332175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96af5a4c7074de6beabea834c083d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64279f86674fbb6760119a6947b45140177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade9b27a5f7acd829aa688f7ec8b10c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb102d7190d12b1aa858f54700cbd9f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2536d9b023f7cfd82efe916b1c08486180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024d57c44f96185f6f859f217d3a45d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0bd9e55190462c406cea5bc31afa4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b720bf5c6585a79a11bb977ed5cd9f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e35089979cc9a6616e1e5516cc1465184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a35dc30df1b7921b4416b7295346b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d6b2a6ce5261795f399609fc5ea8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132307cf45b73f60919b6527bd48f02187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b184bbc5e2e1a395252ab53e07c85c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e7ff2e286695e2e47f87b5893c2d4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8a2e521efbc4de6085afd7287246e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be31829d30f8b47d7a8290b38a39e6d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d93c48fac805ede6d8cf1414312163192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc09cce5df0617d1631bf85180f4986193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21284acfd27eeb6c9e3922e1d8d0e1e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df773c0459b3dca89f0d0246d1b08628195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e87b887984a74289c290cd5e52e03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de436fd11829dd0fc4cef02c6aa253197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749b5e17b24ea641960d789e8b25f67198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb3c66cd153ab3b82ed5e7c798a5ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8a51aa00cee443dbb6f68bdc2887c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e6220cc04bc0a1018c1343d749383201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb781c906437358cacb17a59eecc8f6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee2ba9708d5e9d3bf23c79c89fbb234203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07280620d6af0c5e72d32f4dab66a815204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6302db4e9559e2a1c2cd1ef5960120205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc84688ef91ef76d60b5fa1f5358d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a4bfbf2737f13a8187b33a6efc182207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec63807cd2238be7d56c86303fd7a202208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ae672e59a4adc45cb23b3bf5f12d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce5081e98ee8f0d66950011fff97d45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d11f713505b53b6fe07b49fbee0a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a52360aca4dd3188a6d4942c9a9a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3490ef7634f5743013b796d6a4461be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e2340819dd3062bb1d8ad0012b6e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90128084924278901c62ee93fb56da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a95705f09fa322aef4a4062e73e94216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd5b252c8e31a9147a983c6b433ca4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeae13354fc153e9021dd62d25c01e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bc937617149bca5dff14930484bb2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49aabfb952524de091cd9bf098d288c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471e64089dd6bbe8ad296f42d97d906221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146901d201e00a1596cf5ff4e3436c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc55b6ea8280405df3dcf8b4469a0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c510ec682d031c68c5eafbf5a9018a35224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adee15dafe134fa1856d4c024797fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad620bfe1d50f161da52df5748ee51e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128caf3e651862577ef088620b565fd8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b76036e810d71d1773a4d392390f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d54b2847509998106fa21c437dfd6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe5d4d6933e9c5eb9a68dc558490c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7f11b1e1f641613e52845c02d4fda231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea20b5d773922f34f65a9b608c15980232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3840f97c0ba61a798eeea9d32938cc9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96d2bb3a0cda4efdc4c5f6194a9347234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea857eedc35fe40ebaba0e0e19e185235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab0ab6da1739426e6b9ba518dc88d6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f32a0fdfc07bc992027ae8327df7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e1ae99ecfb09583b158301cb60136238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d89b30aebae16b519fede5edafa787239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a950e878c2227d1215103033a082f0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7764d3d3684d41bb2022f07ac1541241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb144d423dce14131ae7808853081bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17176eab5bd14a42cf488b97f5b92cca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88009b68ffc6883e694dbe67bfe271244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98967863a3599cb4f79d31315bdac9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c8b96fa40c64f4c14bdbfa656005b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5cc61938e47226da0472fe1667596247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798489a7bd1d721ce3f0a4632f7783b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b3b09cb1a230904a238da7926eb69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a1382b92e29e2f3d61a50ddb569db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce80e383979f11de22a576e02d33f27251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c91637a17c386a13ea7f2df32b48d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db1d9d64911e234c4873cee2aeea14253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a18ec0b81f09581fb4b7d93a4ef03254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9f60bb5f3f29d8ac8989cbcf82d32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac689db417bb1fd1684821dc65d2fd98256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509fa207af57cda0b2940c8a316e7fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0e0913c60fa7da8f0ca0451175e07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec45f189a3a2b40231a4d89958d0f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002c55227c67c8b89523d7f669d2d07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1bf1559e4ee43d86adfbb0a56688c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e67c54da8aaa206ab5fc70cc88107262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243bd8a4f29b70b441415aef5d866e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c46d11876e1f1c2513e305c0acac0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca55cb2932eb027ec14587e8778992d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b200fa8f8731448c744ceb5a2c0b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ad83d9e7b740bb6814d54f46c9366267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f5f8e3f3c0155bf063304d0926e73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e169930ed92d2ef9867d1769edcd509269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f7f155a43f973675ce0c39e11e9ef270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa650e62285cff018818dc47eb6b68b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b5e6f0b55be64ac86de0544d09d85a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384e88d0919a82ac0c7a6a4ab854d84273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa105b8852ce2a3daac9908bc77eeba5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d424d46788e73d0f88d1f1fceff9d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab382622272650b3847e1e8ec779512276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad26ddda3b02df5565eef1e19f3c783277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df319b810623ae2344c3019d0dfda754278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61949e4053d24fa4f20e9ff3c3ab88279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b5ee557d716ac655c732f680ddd11280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7cf44d995fd267d7d9db199a85add281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7c44acf31b5633c5b9898e1fbc658282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871c50378d236b6cb4d7ab7f6361a3f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea04dd2bed3a37abc9452ba097c4d54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54d4d017d50e2bf88cdc0b7afb7fdc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2dc5301f3bca19a2b1a3584679bb5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae912329d99f79a07f72312ddcb80170287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dee476d6905330b3620a7ac635e60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd30139c94d598952c3d5f838164d1f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b48e721ca5705a54c3d27f13f910d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe365762377d15c0c372fb87c9696a6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d3f94d96ee161f73f04fecc13dc6a5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360d6803b8d2b15c7d5f1a30001062f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6409b5ec1a66bd8dea0396e2a33ff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd3df23485e3aa06dc7167826f9140295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf02f0c5e8341600b164fc1efea8dde296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52810307921a2be4c1cc4942ed0fbd2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386c0161b3f99be1529b5d4c7bb13e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b19bb1488f2696f70e3dc50e92ee6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9453cada7499077c45f32da497976d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7760dd69132fdd042dad4d1f53bf1f61301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde902db57b17d79462259869301699302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5bc60c3ad3d022330bf0d4234bdd06303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c29f192c630d0957e966468b26636304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29c1943d98af5f5a9bac772b35a294305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b73afffc78f62d3d52d0a8af85b7c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3bc0bb948f2fb76d720118e65035d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0e41ac0cc32e80fc762ef9ce52931308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d895ff554b62838a6e0b3fcbb5e3fbf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df04dfef4f40e72dcd9dc4cd9f5359310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213159dd84e9b0d6ebb7372c608b307311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcf5bb71c6c484803d6e1ff4bee0cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1829df4d2ff677f2b3e83a1db80a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef868bd543c47c949c61bca69a1089314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db8a531658d9bb53b9c005bb0e6188315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e255aa5af257f8b6bc68a82718c0d7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc445a76504aa702f6d108a91bc7190317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a6c9b61e5ec7f93a9f04d61eb04344318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9973efb4e1d9c4b57827e26c5bd9a1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e934f2383a5ba51fca860a7edc1e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1851743415c91ea98f43ee7fe9a3a35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e46777a8106a17563a0ecd33056574322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e678dbe97122d0d27e3f473680a71323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa894553fafcdb8302d428635f26a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d151353eb91df5cd8ebeee2b32c46325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9b149b6b630d4445acb2164439f9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da68844c3b07f86c7f5a0754aad1b2f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e194a7256145a6f476066500700935328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564f1ae61678fb3c40ef0e18296f60a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e72f1fcba42caa30d6fe1b9065f9e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a9b37ea99bd45a0a2b13da54983d1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a48273f90d92f56719947dfdfe7ac2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91b440bfd2d14e49f33b96c66f704a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e6fc2ae6685d1d42603d45e0e8d6c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378c101a3903c99d0c3f61316d9e727335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2c8871ac2d510f04940731af315d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380e3f7a345bb427722a216c2571c60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dd321b6540df56120cce9c81d9b3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c968526bbc0bc5df7f76b5ea846c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714c9cbb3bd231cfaedfac9cc1eb683340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24983051703c90eb658dca6f0566cbd7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42d3449c82363ec59ff204bb49f2f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5807b7dd3600cead0d0d84fa941deb0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e032cfb3cb3d9bace466385168c31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f84da5d844e620402b2babff113bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cf01c9e6d388ac08d44dac77cc412346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afdeb9f4f515ab9f401d842070931a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028e819587f1e8656288a1eb9f0afe4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff32b935c93c5786b9ea0a0dcf1b917349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b34ab5ce426d258ae06172f0b1a0c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a854d036213161941752bd74bfdb5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65761c6649e386699772719c2ce26d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb318aa5a8c2d5d66a2d84c7380823353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5be7790cc798fe064762f204b6dbf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46244f888dd6bc08117a500e1869bfd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6619ba789b81320498e0616b94386356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07d63e58b5206ffba005220bdc625b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a0751c34e30896440f8f9d90b9762358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0899e779e9a06791a853852947053359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fde7775128ad277eb109ae30c83162360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ae7184f4f47c3ee6066b3892d98a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8aabc28534db1fcc699f5872fa5495362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b8121a593a88b919af88d83d4b570363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc1f8ab19fb3b34850dd991f0c80bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa2e447f00b194b32de0833b213b7c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da0654b226fad8718ecf5ffdb3f1df366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c1cbd97bc00e06f8a274d74437687367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029a3de19436b2c705e2e9316d03e4a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee65a04f7d01c97b34f996b311d6b59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313d4c81d2c2566ddee22a1de4fad42370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403d822149c75263ed1372622b40805371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b674b6d9bedd620ed6d2d808060ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ae7e9dc7992023da51340b081ab83373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf045cc33c2f12e3d13a97e02f7d36374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e1147431ad17ee4059f05fdfd94ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd2c2d7bfb2926f2ea4807c74604fa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4af0685fd74a2de09cd9064384dd8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4959e092aa0f64f79c44af9cde88b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb69662ae6596d0cb2a231488515a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22acd63ad821db4166300e182946c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297a557fd3b64fc21fb137d88f06bb1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f143e0e3fef9a5e0c98560d52b5bd9b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d1aab4c57e4bad06625b2aafda875383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fc6f3682bf3be09387c4a6d1ab4e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53644cf73bd82665b6ed3d6526cc69e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe93dff8a198efd038bf23d0916245386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f38cfa46439d6b90e4539dbf09cb4d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f357252eed58d8ca5f24f7770a1ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375a3ecd4719fa8457a1fd2abc36ed4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a94e11c97cc45e43fa3704f225cfd5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fdc0e19d9b518d4c2a8c32d9f452e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7136e313f1e0714330785813f4ebe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51727588fc149c8bdd06d7bd48b7d6de393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1eb1df0c7d89854241df77b518e40f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abeb80f84abd78bace282ff2b8e343395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee891326a41aadc544f765518e46ab4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78e13660ccce9e09fc407adde3ad43397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a20d8907f599a64486d4153f9ad19398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a075a6da86c95d6840efe3bfb84db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f652234d77b880dd5c610feddf0d0ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46560db237528183e9236e7c877b8d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17842f5fdf28dfbdc6b4839c5382f05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7df9cfc4195696a5d6055844874cd8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea668fa27336cd5c2b4450fd42b9a10f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27abb2497fe6ecfe5d0c5020464c66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d1db58f14e85014ca6c1480d268b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c70c2eb71f8eecfa2734246e56183407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0b66743d66d29cc75afac0a0d6b03408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0aa8ca9be2a8e918e55a4a8719a292409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dd5de504d3f54efd23d8088ec0bd3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a208fa458476eb7c41c2a3bf5bb45411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b921d7facd5a87630049a8922216e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8192d3ed1b347f001204f0d35663a9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2b52dc1d1bbaeb58fe0d0b0fe48c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650ba33b84f7f92918098d5038d0693415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb821fe3951d57843a842e0339d65374416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f20a5a8f25aae753b5fed3bdb4a4f2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5198261c5152dbec3bf241b0c2e54418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb09d4fe44b11ebc6a6ce1bff66b20b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed34985c6ec505824f55e1ec8cf566420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1fbfa91836e521340005c0914a7b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1275dbb3a7e32f164b1a3f2b767dad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac2ceb599eed622f49867f0f6489ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae03f64979658a60e0045e9ea94129424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008c757eeb7d04c4744e940466ab291425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf273b918add70dfedb6622dd3c4bdd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a6703afeb5aa02ddfe2e123d67961427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662994f50fb3217694d16c00f98d668428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54741c07ad733ab8f332adc11b968d0a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98ab71aea6feb62680a125d3f542fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b27892db47e1068372c88679c49b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d9528d13cbd052700d71e338b0853432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e4daeaad53245bed8796e4d3698de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c272b964ab93cfa8b293687b51c1c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fd246c2c0edc56b996e5cc5df037f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8ba6134031a85bdf1be1b1ed71e85436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb91753ce47b6df417fa48b88cfcba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2180528270f02854e6c393d8236a77a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86d3594f882361a3bd3df26bb0ae41439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1221dd021dcb33a612a40f38d458da6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82778487109a4954e6c068552e3bee98441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a7679e603ab7750807f2be425e9b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ba1674bd3ec907d88acae18ed254f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8a9ea99a064e55355d43da8588245444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314092b63f02679a460640f4b08e05a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d588eda10ec327b8c229ae1b542fc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f064bfcf1af3b8b79e5815f7fac33447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398408b68c58a31a63d0135560e961c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ac2282269bd0fdf6dfdc29fce52ad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1059a4e3459d4e434587f14cb5b09450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e363686ce47c09dd52267c4a6a5d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c62056be04a38479c35096dad7775452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d72e5ece987d8a9abb9fde6d71056a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349c9c5c59e79a397e4d8834687413b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0b2af912dd7b55a0fb238d9e2062b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8b468e6908bb2772de685551de65e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b62f0e7acbaad65bab5e0c8276ef5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b502fe065bb8a2f16a26172f80a1390e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64630095f6cc98ef862e8ab84f83381f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ebe3919ae0ce5250c5c30bbf60202460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749e11d538db41a2f6df049abb4132b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8b5c196c5073048829a1e5d9c7855462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501085b77f5b23d38b0782d378e908e6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27bb9b96e89582c86d8e56b3498753464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbc5abe3844f68296104a5ac1214ae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2a62d0b3dd6f6c54a26503fa57515466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f02c6278e9be1284dc53f4d1d9fa2c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e2bb11960b189db8e825ba0141977468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb380a9188071e5e91fb2436d6c982469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12afbe41a0f01a9fd683efe9a75b8b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ebaf7b3f1db57ae64b039c6a168c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0e1feebe7b7a6e5dbf25446689ec5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5003174b9acbacc601cb37d8477b2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852500e380dae5d6c14c5228e6a2a11e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dbb72cc9145526a98a68bcfa90437475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3cd3b39b5cf2ba0c8f553306930ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ceb3af33041ff1c7798f704d3b785c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41928c78338b059bd8775e21b9a61b48478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cc0f112a3d745931a37f5bf349b5f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7db8a24a78a2e019b55f9b1594897480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422fb37cc1e21253319589469137825481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a28ee8efbbbcacb093cf6fc1c9328482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce120cf6f4027d3c67b2a4e130fdad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d6e496d983cd50e670fcfada23040484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebc4b94345ec1a90332b8f178ca70a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85f56fb9c4cc201b4147d69f222232486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88707a06acaaff92cbbecd00ad607cb1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844d3118ced3973c790b5f18e0fe1ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c2f41b9967c98e8f5da93fccf5d17489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac504d8c334f90ddef9878963f2aa94490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d650934df99d7ce169c2b8385cdf5c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2709757f3565a093996b15720004aa5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2110df73dbfc4592dc4d3b1a768f8d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd15054a11451d6a19d86ae6904eb1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4fcffa25c55b5c9417bb4606384e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55888eb35197d77f068e651dbd5aa5ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71f7c9bbf903ae7f31597a8d68f78d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b579d49a43dfcea1399d9c45832afb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b461bf319f6ef5c1733fdf08c02a8d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873e013f1c05ee0ff96ce61db3a75a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73976defe381bd9b5ea289ec2dfe96dc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2d36e78b80bffd5423a0440422117502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e023454328cb83cdfb1a091f6bd590d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d549b95a44649c0c0e4d2f75f761b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e88e87eca18b9dcfa16cb50b7b1e65505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdcde8fc8c8eb062f175a115b00fe5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca17a60aa1cae11f3b34f4fbd42383507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae194dfc2fcf286e054d89973365987508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b255393432fb9927dc8b14540a119509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b13b103ad712183c9e8f3480d8f125510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf621bda04a50ffbd4b644d0a6417c3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b94834ab86309c47c9c564a61bab21512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b1d3236676127bc2a7542c3a5bb54513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda9786c22c6c04f6efb119ba21f55d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556685761f81243c8bc3b1ccdc33644515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701855b82c304a43c2513c230473765516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6eaa8b30b471356d63256e70975d2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6150675d49b5bcbc0b21abb668cf430518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc114e398d8665cf2d92875e750324ae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5074bc4b8da70e1c251ac146a860f7ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2192c94b01a8ad49920997edb161a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890bbb8851e3711a0b14ff4a7ee14c6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f69f1645b295db96f268e068d678d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e0c0febea3552ca89833e1ed2bec4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c9ce95b197f9aac16f10ca45e4d5f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026a70b3f7eaa5b1f9ed19172863b44526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c052396f0e0d3d87bb4f22545ae8dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96e72604e6320864ebed13f2f3827c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453181708b6b3f0b2fd5bfd798471dc7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6d7448a72f1387a4a06507100a084530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2494c4340f9b59603a31b32169306531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dad6f8a940542cc490c384d340e47e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db733a5ee5b71ce376fce64b3725ecf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9dc3e4b339f0590959a09b0a767ec534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e8362f590b36a2bca2d1cde3ef635535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c9abaa2f4b8fe6880e4c6bafb38ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11513561ddef218e9c3b25dd69bfb5b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0e02180d033e334e2aa29685014f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a03fc76b2bf1c141da0622d190923539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e40e9fe05912403e0779a786ad1ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfa1d4154985ffa7f08c05b7217087541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb94c71d329a2a94aa94093b8bc632542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b37a91de804f931bb856512a94263e6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf4e783a8895d99f0b1acd69d0b7e6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16beacadd494e9b1693e4075b7657a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b9a3506ba662543a7c526dd57c99d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5913aa65228445adffda8aca9c18c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cff913f416aea12d969280c1bcd5e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d48785c77341a78bccba7128bb9ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3cb85899a4ce29d29adbab0e08f33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668b27fd65831de7661f5a7f48645fc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c54f34d379dca414b28ccd1a789d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc0086be7a6a6638e1707342502b96553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb3c452b27f9cca4a293b620009f59554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a24110a979822223f7e1e3975495a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16caa336c0cbb99b66f37ff42ba6794e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42e52fbf24122aac62600796be4d33557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05108b0908a095857284a05c448455d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f344dc7cb4f12348b0da4101b76dcd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da35443475adb49837b30487b1c7bda560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657a2ca1ce522fd529c60c05d00e152561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd31cf1775a4363bec3230cab41b43a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b24e0297b3b866f17d36f268062de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08b63f9fd1dafcea35bcfacd77931d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b25bc769435698be8bfe842484ff9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07baa35587862241a16b88991c758c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aac1b4ac2a3ea8c630a0ba2b56a159567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f08007ee8d17907a7f35061c4ecde568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e873c8dd07879db309c16d1f2d87742569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85547c136d1c13bd3d167caa45846767570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8760ee685c7f815bdaa6bfc9a298499571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518767a4b54034b8d6ef6bf962f238b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccdf389e92f3ab9458ed82f7113568a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bb5cba1e8015e6d6d77110b1ec044574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f08ada0e3f20e5406f6d386321b25e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53cb1a06e94247ed894dbec3bb6a74576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13edb2b6d3dabc264a423e14d3de945577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a390fe32dbb14e8399eea4a6f496a79578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a2ecb4d26e5acd29411046ea6c1da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91059d7d06e0f5381966674b6617f45b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca16be983c5c968b9999f79ea5959a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b32506c5f52db06c15913d4bf8f3a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2afe1dca423ea1580038cc7af52ed583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087ba1b48e3449e9ed63073b65c3dda584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b936eb8a29611cf871aef9f53b16998585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f63b7ef3cc7a09b318eecbe069274d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8f663c0c18766b013ec2b85962eea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ddb4b4b58527a065fc3c31a47e4ee588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee23f0ac0b6d1e15a440f51319172b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ab330bf28eee5fd592088ce6f6a58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47211d2bfe3b47b964bbbe1ac133f1f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0af678a79edd443795aeafe726142592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9cab0acd4cc395f12e520edc26932593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7002154f0fe9d99fc69e113743d957f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab077df9b2d33eebaae75c75b5ef52a1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2a16478ffd1032bcc67bff9cad461596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7484449e941154f24d2c3f7028ecea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8567963e0e02b5d2faf479d624bb754598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be747457d595fbaebceca7714ebcf4d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82500b376356f3483921d415368213c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca7503fe3197148b925053737313ab601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cd93425e82bab61dc0b6b2702bbb9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169191505f294cb861a3788ba4f2b43c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9852230937dbad5b3e218636a735893d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88db47527a8c18f3c743bd8a8c92918605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d6add394d0f803163345317ec5dee3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40d1429e7bc0d90b311fd66b47f9ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b0071cfbd27e6a2806d6772f1c49b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a3b3e594d7aa6b0d9f969ed1031e6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e84be6f885be20fad97b132eeca50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b2a351067c63d058de9e35cb7a5a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254247c9e6e9ce5707481e5db490aee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fe62a8071adf5010d1d312aae808a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef0620edce6574de595ca603f74561614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528e1b39cce99f62d01890ce4235053615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670920d311b713632301af3548193f7e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82d1189893fdd662ba82ab9d695bd9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b574f83756e3598b3b52c151b1cef618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59719c77654a7b91d3fcde91859e9b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c667ca16287293dbf6b217e40fff4f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d392d2118b68e75cbbe54767d418e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e6cdbc92cf9095eb62e0c3d8500a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7242b784b8cb78a6f682de80484b8da623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43527db5ac369f2789fa373824a9e118624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7895541ea0db5ac462b5c2b2a6b2e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddeb8ee7841490baa6f089cbba9af5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e5331e2c6a7d8201c4cef3b2a46f4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f5b479b333c3319dc0cb6542998a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263027889e954740f0f409146954b3f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc2a7b3a0d1952c7b57887dcf84d66630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af82a752fd9ef98dff459dfe96ef102631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e5a48dc7226abaa3231fc7ded4378632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e001713614f672f8e79a9c97796da633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde6d79f4428c0a6de5010ddd6f13c4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99f8d8d985b669e002b8a7aa44c89a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0610de3121c3b23f582157df428676f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13124ee36d1ce4dca66fd0265ee08a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb88c0d360fa3b1656d9b6fa906f106638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d93758af592921914105f2e4b6884639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0bd153b06164543b2e09fa7909b19640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e431e14567bfe8eef78800b1a71d6a9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d199b46bc9c12a50b399b8b4e7d48df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a420cdc44ace25b016cc00d7ffda8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd8ea20c0523b2abe7a4ca054e814a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbdd464b7a0a19eb92e5879e57dc14645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1500040a5da82e63cd733cdba327f3f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a75825f3e8fd08ce271d2159b45c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150056933a4c41844b4e048fd7b44b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea93e214b443097f54d47fb08b7964649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6be05233b8883ea7ef2020767c42e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47183a5c425d1f53e8d9246c07fbd599651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a54ef77fc75b663dbce2d4fe9fbbb4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e5f1f1636f402ef295356123393c2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc62033128ff25b07729bd42390922654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a85e0fb97fa626ed585a45f9b93051655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d6fc15cd9837b3dcf664844bacbd7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82afefbb70207de14b2dc968790f079657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2f6f6edd407b9c1cb91f69ac10672658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008570f8efdda1e52338ef8afda78e0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097a9eb667111cbba27bd4836024142660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940495b2b4707be8e158ae11b50aa55661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993f17ff8dd2797fe682adf43304943662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a61b5525d93ecadb19203daa24f91663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8bceb6662ddd134e47753b77512f33664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b5f9fa311dd59d3b41e66278730bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f36c191a9d4f78ff3421d663dc27e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee43969ae208ee1f4fd5c99f40bc417667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac697fcc2c01e06b03de853a1b36916f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aabcc9748065ac027e94959ad79e56669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae131a6d039d0ae04b05f56620aa82c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e9e3c5fbcea30de4be883433877e0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488893bc0b388d568a37265b284d1e0e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28a4a6aa3ee029b87b50994c9b078f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b8c969b68a5bb9031dfd6f37ad11d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d45e7403c42f6c61e676d32013b3d2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d548ebaf5b452f9ec534c53fdec17f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c4793228c650da09ee597e80d099f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0190d8801127287f7fb21c1a206c238678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc44f896439733e57e3d8f15e8928b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a169094312563a21bf03bec90f555680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86711ccf1df60b63d3632f16f568813681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94305493cb68cbbc02faeb5ab237826682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6306d74da218dd5c4ea3cbc072b6f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61f16be6f0ee91214f92774afced1e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646a817cd7e873877efb55b8186ae81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056297db55d9b1be85790c0c62d720f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603d5a3fc92391b92ea8df6d635f2ad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b5fc3451817652561f5f28952d10a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d557a8d2d8a38b139bdfcf33ae91de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f6c0dc50642aaf6f205b287ffda8f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9ddb76e2c57aa1b7adca0f8750865691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106ffeb00d41be80640e68cfc6b2511692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf526a4cfdfffaf93991de9d5cd1e6f7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0256424f76b9e91f8addaa7e4e0d4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c996962b2021ed6be405a3dd860a843695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7bf33c1dc3db2adaef9e6aecc10645696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333fb962c3531ca65e7c2db5fa6c341697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb280b81e69a48a0171d2d56ec0fbc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c6933c68b2ccc61fe317f9ade5ee8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c26fcaf618633a025cac8f3902c5e5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb0356e011b2df005c67bdf076fb20701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f98df3b7147279b0f4aa9ed8d532d90702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10948bcedd23725f6bcfebe471ed8b2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0904d4e24e116a4d53566259842c4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d77b00d746641a42aacc78f6d8112705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd364ea4fdf029cbfd05299ee3284cf8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62eeb851f2d7a48d8484858edb6659707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da5e5403db27b93f6362930297efb0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6eb1953eb818de54c4298ec920b0db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f55e77849b2f9ba413c86c8475963710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c20c877119428bf966054c6adb54c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec83a86b617ae22bee5313ffc26552712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb85d9ffece9cca50aa93e4f9f6bcb8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ebb86f052aa534d81d2191315929c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbe80e034673230b1e3efa385e193f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31c3e946caf3a9ef3d18bcc24f5fde716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58482fc95ae10b1a08901bbf8a2969717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a1be3387bdd7a3db2f1af9c70298c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1af36f6108f9164bb89754e78426a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed6134de39d015befd0fb6a9b6b357720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4cea5cd7cec115905bbf505d420af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f995529c918f6742975d597d37f24a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c6a1f0ccc05fe5f28aa0ccccfc752723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386d2573270d1b83135931da9108522724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9891d3e80830b5885a8660c7b50e2d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0393b4c391529cd7a00851e844b6fd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a434bd287a0d0e115a49511ef096d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429baf2aec689e6588e4e77ab8d02a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f117c4cfb0215084bb10ec2ee51dc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1100a5aeddaaf291129e020e57a6e1d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fa5d3c3f00c813610fca26884763a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b82bee263b7a8d00c2a765bdedf0a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451388fa96fb67fc03f67044d3682eea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bbfd51baff74c7f5cf48c8089f314734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f2a06b536795d4cd1eca4791162b4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5555e2868d48765705ab356065c1630736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9db20b4ff71003223288f621a99f01737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ff30f7a1e85c3f02bd77b66cc59a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a078848729fa48b80d09abf5023a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10aca3f03a2eb6d326b3be595f517f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9376e0450efce776bb8706ae592d97741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c753366078e373e94acc041a100044742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08111578766a7303d5adfdf958704ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62220df67d542561deabad8a64989e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c230440cd34f5b170cbe7f41e2326745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59764166f60fd299440ce442b614bd91746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe09575992b8d50ef81b4b569ae8426747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec00286b722139842192ae9e2e1cbf9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ac76947ce3c0840abfedbd823ac94749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4ef4a26fbc8d6387b3618adb9ee22750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8f82980d4e24f0d3e6eb7115bd2b5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4ca29f7f797696879badbc0b7163b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250b429f8f54cda520e5246a7726e40753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac87277a7a65ca2330f2ad13dc13dd2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708699b6d571a12d0ee7377457566e12755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f084a69e1a02ab9e5d4c377cbb406756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5517f5d43e789d6cc98913b71f93f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df6cbc38a06f91fb744db9ddebf37d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4461ffc7945c91138f3666ea5e7c3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb37e0ad2e6da9536bf0f0aeaa89a4760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28368eb66ac55005f5d2e85b7d5a1c29761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe2a43dc02be705e6c52e6108f05a9762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87810e3465dd3f215b9b24a38297a0a2763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f644d874a26283f1f583e6bedc6a160764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55073b012368e89899bc5c2519e4cb3765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ab08f56087b6746efa65fc9204712766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713e0c3de798adb939399ed179b34476767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b34db58582af8910bca62be9422d5b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7b72f2d3bcaf91da97578d5c0d9d2769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157100bb2cbe53127cc01d4a6c19000770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63726511f9e59a2d5ec35a11700518771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9855a002a67f1cbbc98c0016845d1772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe58a8c5523b27006e22f9a91d91b15773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838fe244840f18012de95ed40e293b1774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e7a0f289ef7ca4f29c5493af6a435775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fc1122410c992f2c6798772688e92776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8340906127313c538ebc87b2b4b40777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e6ba7c38c4bd93d19fd873ab54b3c778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fd815bc196b034bab16c9c380ac8f779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400007ba1e6372b0f8b4f071bb5edb6780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243f402bc33a4d91078b1c83483e505781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f39f1257bdee9e696dad9b43b3483e782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4680ce20757bb3b2b4693c642fa5f783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dd1f661ac1fe9c61615e6378bbda5784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734f26e951788bc6c2938b9fb4622ea785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f227fabe776dc03dae2c93b5dedc0786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc35fcb8c6de25854090abc5da59ff787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63df6729f030440386fc95438b546e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2880c0d28620608eee958fea04a18816789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e13866056d9c969d9e6e036620b5d3790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6942d28d4f37a1f455f0ce6fdbec0791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6c041b1b63a38f3372746a0567e44792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71713c205cb25d6fde8345d1c305b18c793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a982a65348d595786553682f57459a3794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef23270d3d84a052c30a0166268beb795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551fa0bc0f96385a1ef2e265ac02d85796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c73e14cce44ae0278509017a8a6e4797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b4fdd694383b02f2c634defb9003a798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741dc19f772505da8cb65f3ba5adab2799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3cf262cacf439161d4722d86f4931800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec26a8323ad0636c02b37b5612fd5b1801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f08c24b8b1b6db30a47e721de444ab802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c161b26ada1caf8e19a7dd059fcd8803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757eec0c94043ea2ca9a9dfd1d7d763c804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03a3ae06e3a170c765470a254dead1805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10211626c756fca4f24ff76fc85bbef806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e040bea68c16ee402fef118790f5dd0807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41cc4a291a38ed101b84634ce04a0e808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f905899adfbf17eaea585c2263de356809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ff56e8c09f33714f7caf86a3aa247810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fbdc4719f15b24e87b87e6c0dc690811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b69d5fe7972d282c0590bcf82d0721812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084708cd75ad1b0efeed4227b3950870813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e30bb5a024af5025c76a74232e4d7e814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4b8451f51c8b3832b60383e0d47d7815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d2d88c9a2c10d9b05a4db64c4faf6816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb74fd929595ddf05c045999a38cc7817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca71d772a85f374bb9e005169f2c68818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af287800a4856fccdf501f7b03b788819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a156b0ec2da2d68bd60fd27b8a75ab820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9b1a997e8db99ed1aa75cc4b16c16821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c098bdade312a648a428e37d70cf7fc822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32050f2cedfd2efbf0167fc88c93deca823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bd7a50e7e3f775c3198bf1d46f4f3824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad525380d87e62a576c21f45db65a7b825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdcea39d215967d1648514268e9835826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b09a5e9793a71c1bb6a724746c27b9827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3570db11b059fdc9c72a14ab00ca0828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6f6375ddddf640453e25f2f148330829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611768355e0f755e1d608ba3f628b1b830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c28bccc9141c809ff67cef18d4b06831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db0eb2d50123c318ec3a8a307efebf832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c56d2379d23938eb2bf7fc9bf84fe4833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7106a98bf4377b05c2c9a337638c11834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dd6c44ffabb558e33937b5ce31d50835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2a41d386130e0e8eb3352d61a9a3d836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e7f37332605c4b3c7ac8b785d9012837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca1796f995da5bdf5fc5fb855acdb3838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8b3f1afdb3bd655c7432ec762e09b839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6396908663facf9e7a35c925c4ee5840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445a5c6feef69e3d7e57b78ffaec377841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4b96121e64e0088935a33e5b5f9c9842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41fac51d110af7e9562f980ad5e600843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78391f090e7ef5b2da9d5810ec3ff08844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3369370841dc3fb35b9836f20d81c8e845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c929526af546bf2d78d2255c2c510846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28da38a1cc103314ec8921ff1c1c76c847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26d0bc6a6620eb51c7edadb503d4e2848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9d3811a542ac01cd744d7584de596849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7444e14f4a01931353da244dfa7ac3850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e0c8f0e5d8b3fea2e6f9372de3d8a851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760224cfbdead394c96bf11599479b08852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faac028788cf204976e6caf6e428977853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600608cf67bd00a882ee0f625cc58a9854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598275b7e927a816ffa41faf4cf6780855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7031129e0ab7c5e8f498e38eeb387a8856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed663b8f40de8c085cbfb2767f6d6fd857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ebfdb6c1387f401f7fd3105694bbb858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5948631afd7314fbe65a61c3545861859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b1192f50d54108f0cb3ac6f4b8906860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0e67e978a1263a6e33870ae0953ed861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21986e4d9985a671c7861836557ceb862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3fc04839c7708585dc211f41147911863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb76f17b530f526268f461e3e5e582864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d422abdc8277459812e2819b8411b9865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec4b009df162a6921eb55211c633a9866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa56d34d0de467b81ed039f796e30f867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4544049f1fb615f1c435d137a3db2868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d665b012a805b7a558464c5f20026869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91242b08d2b50133ac8e2f17204c3cd1870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf20e30249b7f6fd67c4e6326345464871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff100ef0b502ce897254d18b637c6d72872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b7be7d04277db9344f0d3e34f155b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d852c79feb3dc0b3d4fb195ca96f91874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0449e304dc57b866a59607a87ce48de7875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683afbb914f4f4144e32bc8a5751dc2876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dc88a11d7ccdd3cba47e2161063ec877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31698177e8d61b17ed8cb3f3b10d9b878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7e4c17dc0a66614f2cf29756f9041879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752f16b0e23061cafea3ce0a99bd010880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96d3c0c74176e1129da0c42626714e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e1d98bac3b2d1ce7dfda9a8c16cd60882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cca3321f9b298bec706e77272f0530883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f5f927bc7bec2132ee53eca26fec5884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed101296151a548da43f2dd4781030f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169858efa0682b2012160e696f04769886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a8cc39e21e5444d763e4950479124887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576c4677142cb575ef3edf09e1a45ec888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8ab28a2887625d14e665441b89f40889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3abb53e292641f7b4ac28d2886ac0890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8441beaca091813fcde4f5d3281a3a891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec51bee7643c78c6a3a99f2fc331b00892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262a691e01fdbb89f52aa335ca62dee893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fb8569aa1ed3c314e3c8e8e9774ab894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096ee4b74c0dae796a452184f1976c3895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fda0a2f8b0d1dae9edec7c40218618896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212179e143299fbe53ea994633ec77c0897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322805f21af254928bf5580e0af269c7898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a92b53abbce051bd4489c8bb6917a9899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108bc1ac27ea75ad252ce2c71ab7eee900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6e6f077d5570b8e3f805efe825a76901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd881f5b36c4bba72b0151f387e54005902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d21813444fa3e364e6ea262832000e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c4269b7695a2ca9ab6ab672f00be3904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daecd35aa99bf1384b0a29b035b708b905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e4420087f994bb430da0f912b5dcc906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae86046cc89b272defc360afac7bd8907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195dac870f7883f74b6f09d1efb13493908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49a29229ba70ece4e3bb6c7fbc8403909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f5c18988cde1e594fcfe40c891926910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf81a1f23ca48cfd0fa5cbbd0013dd911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d6e92a8dad3d562591e18d37f7ccf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5e0c53758ce022b57ec91b2f08d13913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434c413e2c3e998a7c5227099b28d75914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a29bf8f942789b8f2d28e82f08e72915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521397cc7f2e0142694e5cf17741004916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de6d5690fe9a4f9e52f575a1baf91b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bfda11d1db370e09743a673b6ae9d918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac373506b38df3a112c7f9744b2a92de919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d15bf90f330b730d1c80ec1dadeba920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2964d9cb0e7bf590ba297dc1829350f921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa364a2c82b11e4c3e6de2b62453b415922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1cea4429857639a39e8bb4c372cfbd923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643209248e332f00f75e16d361910829924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738b35b2fbe4370aec5782c65b06c12925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93515c3185cfc3538bda75f570d67aa0926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4fe4ae7c5de327b9d4093feb0d0fc927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4c136efe8acd7e1258118b2dc6178928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a821036cfa8910bb84845255d18c5929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720724bb56eb0c07961e0bd880e1af8930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab203b10604e3f5c06cc6a62524ce66931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519d290afe2f25060515c7a5008a523932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f112456ee6be968b9f6aa53abde4c933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e865f781d745bad34d284fe895251ec934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813af3d64c446d52e31788d8ad7b5970935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c8a8145809e24e24587e6a263f4b2936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce45b0b1a57cbcfe17dec552dd5d227937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b00ebdb5ff84c8eaab314da74f91f938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6da9183690f45cc72b15d5b002d96939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2d5a53c2ed56a3d3ec64bcd9ca737940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add821f1acbb22caca6a61abc6013fe941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f13106422754507dc7db6b3990c87942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ee9ea8818bca5d7d5fdedf10394d2943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6d81506238903d9f9630782891a50944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12690b92a947a5dddba4861eee4b3231945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51185fc2c5894c71a8a5be87c60ab90c946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46843a5bbc4f34ae53781a624e1e98ba947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747fa84ed8e78f0a62be5928c0a47ffd948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b520e01bc55fb42ac96cd3052ef322949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0715224e6203adb981bd8ad53249795950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9e28f4960151138504435c7ba51b21951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd146d38ef4edba140a090b69a98ba952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e490bd304f78920d18aee76fc5c2e953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f571690721658c6c133724202d4b06d954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca643f1de61f235544af2b6121acdb6f955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24037153a3eb9acba2d4c6a6f90ce8ad956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b1defe8d219fe815a9f2e9bbc2488957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f18c241337b806b5de2e817e9ef95958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc334ce77a0c23690d31ff65708c1f7c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03e7209ab2f3783b4f40cc0128f2f0960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643cc82994d15c23f69754d6ab50ab4961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2cb0d7834a6edc4a828e9ec2dd0c9962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80cad66c3b47630c3aa4c887eb4826963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282269b258ffb7b795713e03a22d109964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4462cf38ffa3cbb8386882a7196e14965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed8eea26fa51f8542bd1b35e36b911966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7eaf3548a31e545f2b24d36a11908e967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b289612a94357a2d6ab2371fec51f2968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d55eb7fb3a3588e5ad55465831dd5f969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90585b5d1fc448f57b98958c2fbbecbd970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd819ad713cfbb6610ea90e8966e69971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e9e8f6668a976e4730325848c4d62972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd174b6db6d91bfe9eefcd6e46ddf0973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213372a93ccc6854265c8b1f1ced4b4b974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5fb040c086ca77e38549931999709975.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -21091,141 +21088,141 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1209675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1209675"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -21271,51 +21268,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -21331,9771 +21328,9771 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
-[...111 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
-[...23 lines deleted...]
-      <xdr:row>312</xdr:row>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
-[...143 lines deleted...]
-      <xdr:row>315</xdr:row>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1609725"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1447800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1190625"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="895350"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="828675"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="571500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>339</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>340</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>341</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>342</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>343</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>344</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="674" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId674"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>345</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="675" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId675"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>316</xdr:row>
+        <xdr:cNvPr id="676" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId676"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="677" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId677"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="679" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId679"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="681" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId681"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="682" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId682"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="683" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId683"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1266825"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="684" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId684"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="685" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId685"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="686" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>352</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="790575"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>353</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="692" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>354</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="694" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>355</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="696" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId696"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>356</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1323975"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="697" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId697"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>357</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="698" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId698"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
-[...53 lines deleted...]
-      <xdr:row>317</xdr:row>
+        <xdr:cNvPr id="699" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId699"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>358</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="700" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId700"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="701" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId701"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>359</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="702" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId702"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="703" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId703"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>360</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="704" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId704"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>361</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="705" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId705"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="706" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId706"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>362</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="707" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId707"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="708" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>363</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="709" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId709"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>364</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="710" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="711" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId711"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>365</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="712" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>366</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="713" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId713"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="714" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId714"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>367</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="715" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId715"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="716" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId716"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>368</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="717" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId717"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="718" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId718"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>369</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="719" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId719"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="720" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId720"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>370</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="721" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId721"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="722" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId722"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>371</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="723" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId723"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="724" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId724"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>372</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="725" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId725"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="726" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId726"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>373</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="727" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId727"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="728" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId728"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>374</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="729" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId729"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>375</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="731" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId731"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="732" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>376</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="734" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId734"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>377</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="735" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId735"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="736" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId736"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>378</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="737" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId737"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="904875"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="738" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId738"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="739" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId739"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="740" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId740"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="741" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId741"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="742" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId742"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>381</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="744" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId744"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>382</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="745" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId745"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="746" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId746"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>383</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="748" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId748"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>384</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="749" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId749"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="750" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId750"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>385</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="751" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId751"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="752" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId752"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>386</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>387</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>388</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="758" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId758"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>389</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="760" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId760"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>390</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="761" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="762" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId762"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>391</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="763" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId763"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="764" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId764"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>392</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="765" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId765"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="766" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId766"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>393</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="767" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId767"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>394</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="768" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId768"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="769" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId769"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>395</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="770" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId770"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="771" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId771"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>396</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="772" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId772"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="773" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId773"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>397</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="774" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId774"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="775" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId775"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>398</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="776" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId776"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="777" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId777"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>399</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="778" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId778"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="779" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId779"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>400</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="780" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId780"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="781" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId781"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>401</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="782" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId782"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="783" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId783"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>402</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="784" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId784"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="785" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId785"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>403</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="786" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId786"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="787" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId787"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>404</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="788" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId788"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="789" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId789"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>405</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="790" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId790"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="791" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId791"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>406</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="792" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId792"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="793" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId793"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>407</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="962025"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="794" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId794"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="795" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId795"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>408</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="796" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId796"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="797" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId797"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>409</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="798" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId798"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="819150"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="799" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>410</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="800" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId800"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1162050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="801" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId801"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>411</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="802" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId802"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="803" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId803"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>412</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1304925"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="804" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId804"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="805" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId805"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>413</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="806" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId806"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="807" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId807"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>414</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="808" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId808"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="809" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId809"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>415</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="810" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId810"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="811" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId811"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>416</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="812" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId812"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="813" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId813"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>417</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="714375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
-[...233 lines deleted...]
-      <xdr:row>321</xdr:row>
+        <xdr:cNvPr id="814" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId814"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="815" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId815"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>418</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="816" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId816"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>419</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="817" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId817"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="818" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId818"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>420</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="819" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId819"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1009650"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="820" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId820"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>421</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="821" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId821"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="822" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId822"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>422</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="823" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId823"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="824" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId824"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>423</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="825" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId825"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="826" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId826"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>424</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="827" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId827"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="828" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId828"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>425</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="829" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId829"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="830" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId830"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>426</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="831" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId831"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="832" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId832"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>427</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="833" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId833"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="834" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId834"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>428</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="835" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId835"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="836" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId836"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>429</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="837" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId837"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="838" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId838"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>430</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="714375"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="839" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId839"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="840" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId840"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>431</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="841" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId841"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="842" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId842"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>432</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1047750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="843" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId843"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="844" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId844"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>433</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="845" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId845"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="846" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId846"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>434</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="847" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId847"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="848" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId848"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>435</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="849" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId849"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="850" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId850"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>436</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="851" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId851"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="852" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId852"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>437</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="853" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId853"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="854" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId854"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>438</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="855" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId855"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="856" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId856"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>439</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="857" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId857"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="858" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId858"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>440</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="859" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId859"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="860" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId860"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>441</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="861" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId861"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="862" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId862"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>442</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="863" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId863"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="864" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId864"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>443</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="865" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId865"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="866" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId866"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>444</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="867" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId867"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="868" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId868"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>445</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="869" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId869"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="870" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId870"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>446</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="871" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId871"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="872" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId872"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>447</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="873" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId873"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="874" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId874"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>448</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="875" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId875"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="876" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId876"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>449</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="877" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId877"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="878" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId878"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>450</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="879" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId879"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="880" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId880"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>451</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="881" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId881"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="882" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId882"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>452</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="883" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId883"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="884" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId884"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>456</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="885" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId885"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="886" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId886"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>457</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="887" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId887"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="990600"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="888" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId888"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>458</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="889" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId889"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>459</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="890" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId890"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>460</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="891" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId891"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>461</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="1028700"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="892" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId892"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="893" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId893"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>462</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="894" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId894"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="895" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId895"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>463</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="896" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId896"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="897" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId897"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>464</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="898" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId898"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="899" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId899"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>465</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="900" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId900"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="901" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId901"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>466</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="902" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId902"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="903" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId903"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>467</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1190625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
-[...533 lines deleted...]
-      <xdr:row>330</xdr:row>
+        <xdr:cNvPr id="904" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId904"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="905" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId905"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>468</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="906" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId906"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="907" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId907"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>469</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="908" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId908"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="909" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId909"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>470</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="910" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId910"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="911" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId911"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>471</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="912" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId912"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="913" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId913"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>472</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="914" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId914"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="915" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId915"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>473</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="916" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId916"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="917" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId917"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>474</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="918" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId918"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="919" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId919"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>475</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="920" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId920"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="921" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId921"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>476</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="922" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId922"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
-[...8361 lines deleted...]
-      <xdr:col>0</xdr:col>
+        <xdr:cNvPr id="923" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId923"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
-[...29 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="1038225"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="924" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId924"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="925" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId925"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="1038225"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="926" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId926"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31291,51 +31288,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId933"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="476250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="934" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId934"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31351,51 +31348,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId935"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="476250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="936" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId936"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -31706,81 +31703,81 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="947" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId947"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>489</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="948" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId948"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="949" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId949"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
@@ -32531,110 +32528,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="975" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId975"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId977"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -32901,51 +32838,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J505"/>
+  <dimension ref="A1:J504"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="130.825195" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -39613,4324 +39550,4299 @@
         <v>15440</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>661</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I305" s="0">
         <v>0.39</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>15440</v>
-[...1 lines deleted...]
-      <c r="D306" s="0" t="s">
+        <v>15442</v>
+      </c>
+      <c r="D306" s="0"/>
+      <c r="E306" s="0" t="s">
         <v>662</v>
       </c>
-      <c r="E306" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I306" s="0">
-        <v>0.39</v>
+        <v>0.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>659</v>
+        <v>663</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>15442</v>
-[...1 lines deleted...]
-      <c r="D307" s="0"/>
+        <v>15443</v>
+      </c>
+      <c r="D307" s="0" t="s">
+        <v>664</v>
+      </c>
       <c r="E307" s="0" t="s">
-        <v>663</v>
-[...1 lines deleted...]
-      <c r="F307" s="0"/>
+        <v>665</v>
+      </c>
+      <c r="F307" s="0" t="s">
+        <v>101</v>
+      </c>
       <c r="G307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I307" s="0">
-        <v>0.59</v>
+        <v>0.33</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
         <v>15443</v>
       </c>
       <c r="D308" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E308" s="0" t="s">
         <v>665</v>
       </c>
-      <c r="E308" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F308" s="0" t="s">
-        <v>101</v>
+        <v>14</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I308" s="0">
         <v>0.33</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>15443</v>
-[...1 lines deleted...]
-      <c r="D309" s="0" t="s">
+        <v>15444</v>
+      </c>
+      <c r="D309" s="0"/>
+      <c r="E309" s="0" t="s">
         <v>668</v>
       </c>
-      <c r="E309" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I309" s="0">
-        <v>0.33</v>
+        <v>4.15</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>15444</v>
+        <v>15445</v>
       </c>
       <c r="D310" s="0"/>
       <c r="E310" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F310" s="0"/>
       <c r="G310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I310" s="0">
-        <v>4.15</v>
+        <v>0.32</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>15445</v>
-[...1 lines deleted...]
-      <c r="D311" s="0"/>
+        <v>15446</v>
+      </c>
+      <c r="D311" s="0" t="s">
+        <v>672</v>
+      </c>
       <c r="E311" s="0" t="s">
-        <v>671</v>
-[...1 lines deleted...]
-      <c r="F311" s="0"/>
+        <v>673</v>
+      </c>
+      <c r="F311" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I311" s="0">
-        <v>0.32</v>
+        <v>0.8</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>15446</v>
-[...3 lines deleted...]
-      </c>
+        <v>15447</v>
+      </c>
+      <c r="D312" s="0"/>
       <c r="E312" s="0" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>675</v>
+      </c>
+      <c r="F312" s="0"/>
       <c r="G312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I312" s="0">
-        <v>0.8</v>
+        <v>1.47</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>15447</v>
+        <v>15448</v>
       </c>
       <c r="D313" s="0"/>
       <c r="E313" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="F313" s="0"/>
       <c r="G313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I313" s="0">
-        <v>1.47</v>
+        <v>2.81</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>15448</v>
+        <v>15449</v>
       </c>
       <c r="D314" s="0"/>
       <c r="E314" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F314" s="0"/>
       <c r="G314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I314" s="0">
-        <v>2.81</v>
+        <v>2.79</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>15449</v>
+        <v>15450</v>
       </c>
       <c r="D315" s="0"/>
       <c r="E315" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F315" s="0"/>
       <c r="G315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I315" s="0">
-        <v>2.79</v>
+        <v>2.28</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>15450</v>
+        <v>15451</v>
       </c>
       <c r="D316" s="0"/>
       <c r="E316" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="F316" s="0"/>
       <c r="G316" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I316" s="0">
-        <v>2.28</v>
+        <v>0.32</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>15451</v>
+        <v>15452</v>
       </c>
       <c r="D317" s="0"/>
       <c r="E317" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="F317" s="0"/>
       <c r="G317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I317" s="0">
-        <v>0.32</v>
+        <v>1.58</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>15452</v>
+        <v>15453</v>
       </c>
       <c r="D318" s="0"/>
       <c r="E318" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F318" s="0"/>
       <c r="G318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I318" s="0">
-        <v>1.58</v>
+        <v>1.98</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>15453</v>
+        <v>15559</v>
       </c>
       <c r="D319" s="0"/>
       <c r="E319" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="F319" s="0"/>
       <c r="G319" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I319" s="0">
-        <v>1.98</v>
+        <v>1.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>15559</v>
+        <v>15881</v>
       </c>
       <c r="D320" s="0"/>
       <c r="E320" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
       <c r="F320" s="0"/>
       <c r="G320" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I320" s="0">
-        <v>1.84</v>
+        <v>1.21</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>15881</v>
+        <v>15882</v>
       </c>
       <c r="D321" s="0"/>
       <c r="E321" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F321" s="0"/>
       <c r="G321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I321" s="0">
-        <v>1.21</v>
+        <v>0.6</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>15882</v>
+        <v>15883</v>
       </c>
       <c r="D322" s="0"/>
       <c r="E322" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="F322" s="0"/>
       <c r="G322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I322" s="0">
-        <v>0.6</v>
+        <v>1.47</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>15883</v>
+        <v>15884</v>
       </c>
       <c r="D323" s="0"/>
       <c r="E323" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
       <c r="F323" s="0"/>
       <c r="G323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I323" s="0">
-        <v>1.47</v>
+        <v>1.91</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>15884</v>
+        <v>15885</v>
       </c>
       <c r="D324" s="0"/>
       <c r="E324" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F324" s="0"/>
       <c r="G324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I324" s="0">
-        <v>1.91</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>15885</v>
+        <v>15886</v>
       </c>
       <c r="D325" s="0"/>
       <c r="E325" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="F325" s="0"/>
       <c r="G325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>0.85</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>15886</v>
+        <v>15887</v>
       </c>
       <c r="D326" s="0"/>
       <c r="E326" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F326" s="0"/>
       <c r="G326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I326" s="0">
-        <v>0.85</v>
+        <v>2.01</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>15887</v>
+        <v>15888</v>
       </c>
       <c r="D327" s="0"/>
       <c r="E327" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F327" s="0"/>
       <c r="G327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I327" s="0">
-        <v>2.01</v>
+        <v>1.61</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>15888</v>
+        <v>15889</v>
       </c>
       <c r="D328" s="0"/>
       <c r="E328" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="F328" s="0"/>
       <c r="G328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I328" s="0">
-        <v>1.61</v>
+        <v>0.75</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>15889</v>
+        <v>16034</v>
       </c>
       <c r="D329" s="0"/>
       <c r="E329" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="F329" s="0"/>
       <c r="G329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I329" s="0">
-        <v>0.75</v>
+        <v>2.14</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>16034</v>
+        <v>16035</v>
       </c>
       <c r="D330" s="0"/>
       <c r="E330" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F330" s="0"/>
       <c r="G330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I330" s="0">
-        <v>2.14</v>
+        <v>0.62</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>711</v>
+        <v>712</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>16035</v>
+        <v>16036</v>
       </c>
       <c r="D331" s="0"/>
       <c r="E331" s="0" t="s">
-        <v>712</v>
+        <v>713</v>
       </c>
       <c r="F331" s="0"/>
       <c r="G331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I331" s="0">
-        <v>0.62</v>
+        <v>0.88</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>16036</v>
+        <v>16154</v>
       </c>
       <c r="D332" s="0"/>
       <c r="E332" s="0" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="F332" s="0"/>
       <c r="G332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I332" s="0">
-        <v>0.88</v>
+        <v>1.07</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>16154</v>
+        <v>16158</v>
       </c>
       <c r="D333" s="0"/>
       <c r="E333" s="0" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="F333" s="0"/>
       <c r="G333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I333" s="0">
-        <v>1.07</v>
+        <v>4.81</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>16158</v>
+        <v>16162</v>
       </c>
       <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
-        <v>718</v>
+        <v>719</v>
       </c>
       <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I334" s="0">
-        <v>4.81</v>
+        <v>1.51</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>16162</v>
+        <v>16164</v>
       </c>
       <c r="D335" s="0"/>
       <c r="E335" s="0" t="s">
-        <v>720</v>
+        <v>721</v>
       </c>
       <c r="F335" s="0"/>
       <c r="G335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I335" s="0">
-        <v>1.51</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>721</v>
+        <v>722</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>16164</v>
+        <v>16175</v>
       </c>
       <c r="D336" s="0"/>
       <c r="E336" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I336" s="0">
-        <v>0.5600000000000001</v>
+        <v>2.01</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>16175</v>
+        <v>16177</v>
       </c>
       <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I337" s="0">
-        <v>2.01</v>
+        <v>2.9</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>16177</v>
+        <v>16181</v>
       </c>
       <c r="D338" s="0"/>
       <c r="E338" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F338" s="0"/>
       <c r="G338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I338" s="0">
-        <v>2.9</v>
+        <v>2.01</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>16181</v>
+        <v>16185</v>
       </c>
       <c r="D339" s="0"/>
       <c r="E339" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="F339" s="0"/>
       <c r="G339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I339" s="0">
-        <v>2.01</v>
+        <v>4.89</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>16185</v>
+        <v>16188</v>
       </c>
       <c r="D340" s="0"/>
       <c r="E340" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
       <c r="F340" s="0"/>
       <c r="G340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I340" s="0">
-        <v>4.89</v>
+        <v>1.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>16188</v>
+        <v>16457</v>
       </c>
       <c r="D341" s="0"/>
       <c r="E341" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F341" s="0"/>
       <c r="G341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I341" s="0">
-        <v>1.21</v>
+        <v>3.03</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>16457</v>
+        <v>16668</v>
       </c>
       <c r="D342" s="0"/>
       <c r="E342" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
       <c r="F342" s="0"/>
       <c r="G342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I342" s="0">
-        <v>3.03</v>
+        <v>1.49</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>735</v>
+        <v>736</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>16668</v>
+        <v>16669</v>
       </c>
       <c r="D343" s="0"/>
       <c r="E343" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F343" s="0"/>
       <c r="G343" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I343" s="0">
-        <v>1.49</v>
+        <v>0.71</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>16669</v>
+        <v>16670</v>
       </c>
       <c r="D344" s="0"/>
       <c r="E344" s="0" t="s">
-        <v>738</v>
+        <v>739</v>
       </c>
       <c r="F344" s="0"/>
       <c r="G344" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I344" s="0">
-        <v>0.71</v>
+        <v>0.47</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>739</v>
+        <v>740</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>16670</v>
+        <v>15455</v>
       </c>
       <c r="D345" s="0"/>
       <c r="E345" s="0" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="F345" s="0"/>
       <c r="G345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I345" s="0">
-        <v>0.47</v>
+        <v>4.41</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>15455</v>
+        <v>15457</v>
       </c>
       <c r="D346" s="0"/>
       <c r="E346" s="0" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="F346" s="0"/>
       <c r="G346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I346" s="0">
-        <v>4.41</v>
+        <v>2.4</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>15457</v>
+        <v>15460</v>
       </c>
       <c r="D347" s="0"/>
       <c r="E347" s="0" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="F347" s="0"/>
       <c r="G347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I347" s="0">
-        <v>2.4</v>
+        <v>1.18</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>15460</v>
+        <v>15461</v>
       </c>
       <c r="D348" s="0"/>
       <c r="E348" s="0" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="F348" s="0"/>
       <c r="G348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I348" s="0">
-        <v>1.18</v>
+        <v>1.31</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>15461</v>
+        <v>15462</v>
       </c>
       <c r="D349" s="0"/>
       <c r="E349" s="0" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F349" s="0"/>
       <c r="G349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I349" s="0">
-        <v>1.31</v>
+        <v>2.94</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>749</v>
+        <v>750</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>15462</v>
+        <v>15463</v>
       </c>
       <c r="D350" s="0"/>
       <c r="E350" s="0" t="s">
-        <v>750</v>
+        <v>751</v>
       </c>
       <c r="F350" s="0"/>
       <c r="G350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I350" s="0">
-        <v>2.94</v>
+        <v>2.06</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>751</v>
+        <v>752</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>15463</v>
+        <v>15464</v>
       </c>
       <c r="D351" s="0"/>
       <c r="E351" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F351" s="0"/>
       <c r="G351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I351" s="0">
-        <v>2.06</v>
+        <v>1.74</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>15464</v>
+        <v>15465</v>
       </c>
       <c r="D352" s="0"/>
       <c r="E352" s="0" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="F352" s="0"/>
       <c r="G352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I352" s="0">
-        <v>1.74</v>
+        <v>1.76</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>15465</v>
+        <v>15466</v>
       </c>
       <c r="D353" s="0"/>
       <c r="E353" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="F353" s="0"/>
       <c r="G353" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I353" s="0">
-        <v>1.76</v>
+        <v>1.88</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>15466</v>
+        <v>15467</v>
       </c>
       <c r="D354" s="0"/>
       <c r="E354" s="0" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="F354" s="0"/>
       <c r="G354" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I354" s="0">
-        <v>1.88</v>
+        <v>3.2</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>15467</v>
+        <v>15468</v>
       </c>
       <c r="D355" s="0"/>
       <c r="E355" s="0" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="F355" s="0"/>
       <c r="G355" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I355" s="0">
-        <v>3.2</v>
+        <v>1.68</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>15468</v>
+        <v>15890</v>
       </c>
       <c r="D356" s="0"/>
       <c r="E356" s="0" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F356" s="0"/>
       <c r="G356" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I356" s="0">
-        <v>1.68</v>
+        <v>1.42</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>763</v>
+        <v>764</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>15890</v>
+        <v>15891</v>
       </c>
       <c r="D357" s="0"/>
       <c r="E357" s="0" t="s">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="F357" s="0"/>
       <c r="G357" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I357" s="0">
-        <v>1.42</v>
+        <v>0.84</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>765</v>
+        <v>766</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
-      <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>15891</v>
+        <v>15892</v>
       </c>
       <c r="D358" s="0"/>
       <c r="E358" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
       <c r="F358" s="0"/>
       <c r="G358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I358" s="0">
-        <v>0.84</v>
+        <v>1.61</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
+      <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>15892</v>
+        <v>15893</v>
       </c>
       <c r="D359" s="0"/>
       <c r="E359" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="F359" s="0"/>
       <c r="G359" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I359" s="0">
-        <v>1.61</v>
+        <v>3.21</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>15893</v>
+        <v>15894</v>
       </c>
       <c r="D360" s="0"/>
       <c r="E360" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F360" s="0"/>
       <c r="G360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I360" s="0">
-        <v>3.21</v>
+        <v>2.27</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>15894</v>
+        <v>15895</v>
       </c>
       <c r="D361" s="0"/>
       <c r="E361" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="F361" s="0"/>
       <c r="G361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I361" s="0">
         <v>2.27</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
-      <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>15895</v>
+        <v>16037</v>
       </c>
       <c r="D362" s="0"/>
       <c r="E362" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="F362" s="0"/>
       <c r="G362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I362" s="0">
-        <v>2.27</v>
+        <v>0.85</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
+      <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>16037</v>
+        <v>16039</v>
       </c>
       <c r="D363" s="0"/>
       <c r="E363" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F363" s="0"/>
       <c r="G363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I363" s="0">
-        <v>0.85</v>
+        <v>1.02</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>777</v>
+        <v>778</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>16039</v>
+        <v>16153</v>
       </c>
       <c r="D364" s="0"/>
       <c r="E364" s="0" t="s">
-        <v>778</v>
+        <v>779</v>
       </c>
       <c r="F364" s="0"/>
       <c r="G364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I364" s="0">
-        <v>1.02</v>
+        <v>3.08</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>779</v>
+        <v>780</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
-      <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>16153</v>
+        <v>16156</v>
       </c>
       <c r="D365" s="0"/>
       <c r="E365" s="0" t="s">
-        <v>780</v>
+        <v>781</v>
       </c>
       <c r="F365" s="0"/>
       <c r="G365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I365" s="0">
-        <v>3.08</v>
+        <v>1.33</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
+      <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>16156</v>
+        <v>16160</v>
       </c>
       <c r="D366" s="0"/>
       <c r="E366" s="0" t="s">
-        <v>782</v>
+        <v>783</v>
       </c>
       <c r="F366" s="0"/>
       <c r="G366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I366" s="0">
-        <v>1.33</v>
+        <v>1.51</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
-      <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>16160</v>
+        <v>16166</v>
       </c>
       <c r="D367" s="0"/>
       <c r="E367" s="0" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="F367" s="0"/>
       <c r="G367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I367" s="0">
-        <v>1.51</v>
+        <v>1.82</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
+      <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>16166</v>
+        <v>16169</v>
       </c>
       <c r="D368" s="0"/>
       <c r="E368" s="0" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="F368" s="0"/>
       <c r="G368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I368" s="0">
-        <v>1.82</v>
+        <v>2.4</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>787</v>
+        <v>788</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>16169</v>
+        <v>16170</v>
       </c>
       <c r="D369" s="0"/>
       <c r="E369" s="0" t="s">
-        <v>788</v>
+        <v>789</v>
       </c>
       <c r="F369" s="0"/>
       <c r="G369" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I369" s="0">
-        <v>2.4</v>
+        <v>1.51</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>789</v>
+        <v>790</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>16170</v>
+        <v>16173</v>
       </c>
       <c r="D370" s="0"/>
       <c r="E370" s="0" t="s">
-        <v>790</v>
+        <v>791</v>
       </c>
       <c r="F370" s="0"/>
       <c r="G370" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I370" s="0">
-        <v>1.51</v>
+        <v>2.14</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>16173</v>
+        <v>16179</v>
       </c>
       <c r="D371" s="0"/>
       <c r="E371" s="0" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
       <c r="F371" s="0"/>
       <c r="G371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I371" s="0">
         <v>2.14</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>16179</v>
+        <v>16180</v>
       </c>
       <c r="D372" s="0"/>
       <c r="E372" s="0" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="F372" s="0"/>
       <c r="G372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I372" s="0">
-        <v>2.14</v>
+        <v>2.4</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>795</v>
+        <v>796</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>16180</v>
+        <v>16183</v>
       </c>
       <c r="D373" s="0"/>
       <c r="E373" s="0" t="s">
-        <v>796</v>
+        <v>797</v>
       </c>
       <c r="F373" s="0"/>
       <c r="G373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I373" s="0">
-        <v>2.4</v>
+        <v>4.01</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>16183</v>
+        <v>16184</v>
       </c>
       <c r="D374" s="0"/>
       <c r="E374" s="0" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="F374" s="0"/>
       <c r="G374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I374" s="0">
-        <v>4.01</v>
+        <v>3.2</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>16184</v>
+        <v>16186</v>
       </c>
       <c r="D375" s="0"/>
       <c r="E375" s="0" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="F375" s="0"/>
       <c r="G375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I375" s="0">
-        <v>3.2</v>
+        <v>2.4</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>801</v>
+        <v>802</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>16186</v>
+        <v>16190</v>
       </c>
       <c r="D376" s="0"/>
       <c r="E376" s="0" t="s">
-        <v>802</v>
+        <v>803</v>
       </c>
       <c r="F376" s="0"/>
       <c r="G376" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I376" s="0">
-        <v>2.4</v>
+        <v>1.6</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>803</v>
+        <v>804</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>16190</v>
+        <v>16456</v>
       </c>
       <c r="D377" s="0"/>
       <c r="E377" s="0" t="s">
-        <v>804</v>
+        <v>805</v>
       </c>
       <c r="F377" s="0"/>
       <c r="G377" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I377" s="0">
-        <v>1.6</v>
+        <v>3.28</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>16456</v>
+        <v>16531</v>
       </c>
       <c r="D378" s="0"/>
       <c r="E378" s="0" t="s">
-        <v>806</v>
+        <v>807</v>
       </c>
       <c r="F378" s="0"/>
       <c r="G378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I378" s="0">
-        <v>3.28</v>
+        <v>3.91</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>807</v>
+        <v>808</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>16531</v>
-[...1 lines deleted...]
-      <c r="D379" s="0"/>
+        <v>16597</v>
+      </c>
+      <c r="D379" s="0" t="s">
+        <v>809</v>
+      </c>
       <c r="E379" s="0" t="s">
-        <v>808</v>
-[...1 lines deleted...]
-      <c r="F379" s="0"/>
+        <v>810</v>
+      </c>
+      <c r="F379" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I379" s="0">
-        <v>3.91</v>
+        <v>1.51</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
         <v>16597</v>
       </c>
       <c r="D380" s="0" t="s">
+        <v>812</v>
+      </c>
+      <c r="E380" s="0" t="s">
         <v>810</v>
       </c>
-      <c r="E380" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F380" s="0" t="s">
-        <v>91</v>
+        <v>14</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I380" s="0">
         <v>1.51</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>812</v>
+        <v>811</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>16597</v>
-[...1 lines deleted...]
-      <c r="D381" s="0" t="s">
+        <v>16671</v>
+      </c>
+      <c r="D381" s="0"/>
+      <c r="E381" s="0" t="s">
         <v>813</v>
       </c>
-      <c r="E381" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F381" s="0"/>
       <c r="G381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I381" s="0">
-        <v>1.51</v>
+        <v>2.99</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>16671</v>
+        <v>16672</v>
       </c>
       <c r="D382" s="0"/>
       <c r="E382" s="0" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="F382" s="0"/>
       <c r="G382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I382" s="0">
-        <v>2.99</v>
+        <v>1.9</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
     </row>
     <row r="383" spans="1:10" customHeight="1" ht="80">
       <c r="A383" s="0"/>
       <c r="B383" s="0"/>
       <c r="C383" s="0">
-        <v>16672</v>
+        <v>16673</v>
       </c>
       <c r="D383" s="0"/>
       <c r="E383" s="0" t="s">
-        <v>816</v>
+        <v>817</v>
       </c>
       <c r="F383" s="0"/>
       <c r="G383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I383" s="0">
-        <v>1.9</v>
+        <v>1.63</v>
       </c>
       <c r="J383" s="0" t="s">
-        <v>817</v>
+        <v>818</v>
       </c>
     </row>
     <row r="384" spans="1:10" customHeight="1" ht="80">
       <c r="A384" s="0"/>
       <c r="B384" s="0"/>
       <c r="C384" s="0">
-        <v>16673</v>
+        <v>16674</v>
       </c>
       <c r="D384" s="0"/>
       <c r="E384" s="0" t="s">
-        <v>818</v>
+        <v>819</v>
       </c>
       <c r="F384" s="0"/>
       <c r="G384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I384" s="0">
-        <v>1.63</v>
+        <v>0.91</v>
       </c>
       <c r="J384" s="0" t="s">
-        <v>819</v>
+        <v>820</v>
       </c>
     </row>
     <row r="385" spans="1:10" customHeight="1" ht="80">
       <c r="A385" s="0"/>
       <c r="B385" s="0"/>
       <c r="C385" s="0">
-        <v>16674</v>
+        <v>16676</v>
       </c>
       <c r="D385" s="0"/>
       <c r="E385" s="0" t="s">
-        <v>820</v>
+        <v>821</v>
       </c>
       <c r="F385" s="0"/>
       <c r="G385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I385" s="0">
-        <v>0.91</v>
+        <v>0.86</v>
       </c>
       <c r="J385" s="0" t="s">
-        <v>821</v>
+        <v>822</v>
       </c>
     </row>
     <row r="386" spans="1:10" customHeight="1" ht="80">
       <c r="A386" s="0"/>
       <c r="B386" s="0"/>
       <c r="C386" s="0">
-        <v>16676</v>
+        <v>20242</v>
       </c>
       <c r="D386" s="0"/>
       <c r="E386" s="0" t="s">
-        <v>822</v>
+        <v>823</v>
       </c>
       <c r="F386" s="0"/>
       <c r="G386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I386" s="0">
-        <v>0.86</v>
+        <v>3.92</v>
       </c>
       <c r="J386" s="0" t="s">
-        <v>823</v>
+        <v>824</v>
       </c>
     </row>
     <row r="387" spans="1:10" customHeight="1" ht="80">
       <c r="A387" s="0"/>
       <c r="B387" s="0"/>
       <c r="C387" s="0">
-        <v>20242</v>
+        <v>20621</v>
       </c>
       <c r="D387" s="0"/>
       <c r="E387" s="0" t="s">
-        <v>824</v>
+        <v>825</v>
       </c>
       <c r="F387" s="0"/>
       <c r="G387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I387" s="0">
-        <v>3.92</v>
+        <v>2.45</v>
       </c>
       <c r="J387" s="0" t="s">
-        <v>825</v>
+        <v>826</v>
       </c>
     </row>
     <row r="388" spans="1:10" customHeight="1" ht="80">
       <c r="A388" s="0"/>
       <c r="B388" s="0"/>
       <c r="C388" s="0">
-        <v>20621</v>
+        <v>20622</v>
       </c>
       <c r="D388" s="0"/>
       <c r="E388" s="0" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="F388" s="0"/>
       <c r="G388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I388" s="0">
-        <v>2.45</v>
+        <v>1.68</v>
       </c>
       <c r="J388" s="0" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
     </row>
     <row r="389" spans="1:10" customHeight="1" ht="80">
       <c r="A389" s="0"/>
       <c r="B389" s="0"/>
       <c r="C389" s="0">
-        <v>20622</v>
-[...1 lines deleted...]
-      <c r="D389" s="0"/>
+        <v>15469</v>
+      </c>
+      <c r="D389" s="0" t="s">
+        <v>829</v>
+      </c>
       <c r="E389" s="0" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="F389" s="0"/>
+        <v>830</v>
+      </c>
+      <c r="F389" s="0" t="s">
+        <v>201</v>
+      </c>
       <c r="G389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I389" s="0">
-        <v>1.68</v>
+        <v>0.47</v>
       </c>
       <c r="J389" s="0" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="390" spans="1:10" customHeight="1" ht="80">
       <c r="A390" s="0"/>
       <c r="B390" s="0"/>
       <c r="C390" s="0">
-        <v>15469</v>
+        <v>15470</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F390" s="0" t="s">
         <v>201</v>
       </c>
       <c r="G390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I390" s="0">
-        <v>0.47</v>
+        <v>0.8</v>
       </c>
       <c r="J390" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="391" spans="1:10" customHeight="1" ht="80">
       <c r="A391" s="0"/>
       <c r="B391" s="0"/>
       <c r="C391" s="0">
-        <v>15470</v>
-[...3 lines deleted...]
-      </c>
+        <v>15471</v>
+      </c>
+      <c r="D391" s="0"/>
       <c r="E391" s="0" t="s">
-        <v>834</v>
-[...3 lines deleted...]
-      </c>
+        <v>835</v>
+      </c>
+      <c r="F391" s="0"/>
       <c r="G391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I391" s="0">
-        <v>0.8</v>
+        <v>1.67</v>
       </c>
       <c r="J391" s="0" t="s">
-        <v>835</v>
+        <v>836</v>
       </c>
     </row>
     <row r="392" spans="1:10" customHeight="1" ht="80">
       <c r="A392" s="0"/>
       <c r="B392" s="0"/>
       <c r="C392" s="0">
-        <v>15471</v>
-[...1 lines deleted...]
-      <c r="D392" s="0"/>
+        <v>15472</v>
+      </c>
+      <c r="D392" s="0" t="s">
+        <v>837</v>
+      </c>
       <c r="E392" s="0" t="s">
-        <v>836</v>
-[...1 lines deleted...]
-      <c r="F392" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="F392" s="0" t="s">
+        <v>98</v>
+      </c>
       <c r="G392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I392" s="0">
-        <v>1.67</v>
+        <v>0.37</v>
       </c>
       <c r="J392" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="393" spans="1:10" customHeight="1" ht="80">
       <c r="A393" s="0"/>
       <c r="B393" s="0"/>
       <c r="C393" s="0">
         <v>15472</v>
       </c>
       <c r="D393" s="0" t="s">
+        <v>840</v>
+      </c>
+      <c r="E393" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E393" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F393" s="0" t="s">
-        <v>98</v>
+        <v>201</v>
       </c>
       <c r="G393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I393" s="0">
         <v>0.37</v>
       </c>
       <c r="J393" s="0" t="s">
-        <v>840</v>
+        <v>839</v>
       </c>
     </row>
     <row r="394" spans="1:10" customHeight="1" ht="80">
       <c r="A394" s="0"/>
       <c r="B394" s="0"/>
       <c r="C394" s="0">
-        <v>15472</v>
-[...1 lines deleted...]
-      <c r="D394" s="0" t="s">
+        <v>16038</v>
+      </c>
+      <c r="D394" s="0"/>
+      <c r="E394" s="0" t="s">
         <v>841</v>
       </c>
-      <c r="E394" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F394" s="0"/>
       <c r="G394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I394" s="0">
-        <v>0.37</v>
+        <v>6.91</v>
       </c>
       <c r="J394" s="0" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="395" spans="1:10" customHeight="1" ht="80">
       <c r="A395" s="0"/>
-      <c r="B395" s="0"/>
       <c r="C395" s="0">
-        <v>16038</v>
+        <v>16151</v>
       </c>
       <c r="D395" s="0"/>
       <c r="E395" s="0" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F395" s="0"/>
       <c r="G395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I395" s="0">
-        <v>6.91</v>
+        <v>1.33</v>
       </c>
       <c r="J395" s="0" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
     </row>
     <row r="396" spans="1:10" customHeight="1" ht="80">
       <c r="A396" s="0"/>
+      <c r="B396" s="0"/>
       <c r="C396" s="0">
-        <v>16151</v>
+        <v>16167</v>
       </c>
       <c r="D396" s="0"/>
       <c r="E396" s="0" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="F396" s="0"/>
       <c r="G396" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I396" s="0">
-        <v>1.33</v>
+        <v>7.35</v>
       </c>
       <c r="J396" s="0" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
     </row>
     <row r="397" spans="1:10" customHeight="1" ht="80">
       <c r="A397" s="0"/>
       <c r="B397" s="0"/>
       <c r="C397" s="0">
-        <v>16167</v>
+        <v>16168</v>
       </c>
       <c r="D397" s="0"/>
       <c r="E397" s="0" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F397" s="0"/>
       <c r="G397" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I397" s="0">
-        <v>7.35</v>
+        <v>4.27</v>
       </c>
       <c r="J397" s="0" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
     </row>
     <row r="398" spans="1:10" customHeight="1" ht="80">
       <c r="A398" s="0"/>
       <c r="B398" s="0"/>
       <c r="C398" s="0">
-        <v>16168</v>
+        <v>16192</v>
       </c>
       <c r="D398" s="0"/>
       <c r="E398" s="0" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="F398" s="0"/>
       <c r="G398" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I398" s="0">
-        <v>4.27</v>
+        <v>28.6</v>
       </c>
       <c r="J398" s="0" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
     </row>
     <row r="399" spans="1:10" customHeight="1" ht="80">
       <c r="A399" s="0"/>
       <c r="B399" s="0"/>
       <c r="C399" s="0">
-        <v>16192</v>
+        <v>16193</v>
       </c>
       <c r="D399" s="0"/>
       <c r="E399" s="0" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F399" s="0"/>
       <c r="G399" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I399" s="0">
-        <v>28.6</v>
+        <v>41.96</v>
       </c>
       <c r="J399" s="0" t="s">
-        <v>851</v>
+        <v>852</v>
       </c>
     </row>
     <row r="400" spans="1:10" customHeight="1" ht="80">
       <c r="A400" s="0"/>
       <c r="B400" s="0"/>
       <c r="C400" s="0">
-        <v>16193</v>
+        <v>16194</v>
       </c>
       <c r="D400" s="0"/>
       <c r="E400" s="0" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="F400" s="0"/>
       <c r="G400" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I400" s="0">
-        <v>41.96</v>
+        <v>50.24</v>
       </c>
       <c r="J400" s="0" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
     </row>
     <row r="401" spans="1:10" customHeight="1" ht="80">
       <c r="A401" s="0"/>
       <c r="B401" s="0"/>
       <c r="C401" s="0">
-        <v>16194</v>
+        <v>16195</v>
       </c>
       <c r="D401" s="0"/>
       <c r="E401" s="0" t="s">
-        <v>854</v>
+        <v>855</v>
       </c>
       <c r="F401" s="0"/>
       <c r="G401" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I401" s="0">
-        <v>50.24</v>
+        <v>4.68</v>
       </c>
       <c r="J401" s="0" t="s">
-        <v>855</v>
+        <v>856</v>
       </c>
     </row>
     <row r="402" spans="1:10" customHeight="1" ht="80">
       <c r="A402" s="0"/>
       <c r="B402" s="0"/>
       <c r="C402" s="0">
-        <v>16195</v>
+        <v>16459</v>
       </c>
       <c r="D402" s="0"/>
       <c r="E402" s="0" t="s">
-        <v>856</v>
+        <v>857</v>
       </c>
       <c r="F402" s="0"/>
       <c r="G402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I402" s="0">
-        <v>4.68</v>
+        <v>6.08</v>
       </c>
       <c r="J402" s="0" t="s">
-        <v>857</v>
+        <v>858</v>
       </c>
     </row>
     <row r="403" spans="1:10" customHeight="1" ht="80">
       <c r="A403" s="0"/>
       <c r="B403" s="0"/>
       <c r="C403" s="0">
-        <v>16459</v>
+        <v>16495</v>
       </c>
       <c r="D403" s="0"/>
       <c r="E403" s="0" t="s">
-        <v>858</v>
+        <v>859</v>
       </c>
       <c r="F403" s="0"/>
       <c r="G403" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I403" s="0">
-        <v>6.08</v>
+        <v>44.1</v>
       </c>
       <c r="J403" s="0" t="s">
-        <v>859</v>
+        <v>860</v>
       </c>
     </row>
     <row r="404" spans="1:10" customHeight="1" ht="80">
       <c r="A404" s="0"/>
       <c r="B404" s="0"/>
       <c r="C404" s="0">
-        <v>16495</v>
+        <v>16496</v>
       </c>
       <c r="D404" s="0"/>
       <c r="E404" s="0" t="s">
-        <v>860</v>
+        <v>861</v>
       </c>
       <c r="F404" s="0"/>
       <c r="G404" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I404" s="0">
-        <v>44.1</v>
+        <v>1.84</v>
       </c>
       <c r="J404" s="0" t="s">
-        <v>861</v>
+        <v>862</v>
       </c>
     </row>
     <row r="405" spans="1:10" customHeight="1" ht="80">
       <c r="A405" s="0"/>
       <c r="B405" s="0"/>
       <c r="C405" s="0">
-        <v>16496</v>
+        <v>16497</v>
       </c>
       <c r="D405" s="0"/>
       <c r="E405" s="0" t="s">
-        <v>862</v>
+        <v>863</v>
       </c>
       <c r="F405" s="0"/>
       <c r="G405" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I405" s="0">
-        <v>1.84</v>
+        <v>2.35</v>
       </c>
       <c r="J405" s="0" t="s">
-        <v>863</v>
+        <v>864</v>
       </c>
     </row>
     <row r="406" spans="1:10" customHeight="1" ht="80">
       <c r="A406" s="0"/>
       <c r="B406" s="0"/>
       <c r="C406" s="0">
-        <v>16497</v>
+        <v>16598</v>
       </c>
       <c r="D406" s="0"/>
       <c r="E406" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
       <c r="F406" s="0"/>
       <c r="G406" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I406" s="0">
-        <v>2.35</v>
+        <v>4.78</v>
       </c>
       <c r="J406" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
     </row>
     <row r="407" spans="1:10" customHeight="1" ht="80">
       <c r="A407" s="0"/>
       <c r="B407" s="0"/>
       <c r="C407" s="0">
-        <v>16598</v>
+        <v>16599</v>
       </c>
       <c r="D407" s="0"/>
       <c r="E407" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="F407" s="0"/>
       <c r="G407" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I407" s="0">
-        <v>4.78</v>
+        <v>2.51</v>
       </c>
       <c r="J407" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="408" spans="1:10" customHeight="1" ht="80">
       <c r="A408" s="0"/>
       <c r="B408" s="0"/>
       <c r="C408" s="0">
-        <v>16599</v>
-[...1 lines deleted...]
-      <c r="D408" s="0"/>
+        <v>16600</v>
+      </c>
+      <c r="D408" s="0" t="s">
+        <v>869</v>
+      </c>
       <c r="E408" s="0" t="s">
-        <v>868</v>
-[...1 lines deleted...]
-      <c r="F408" s="0"/>
+        <v>870</v>
+      </c>
+      <c r="F408" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G408" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I408" s="0">
-        <v>2.51</v>
+        <v>6.24</v>
       </c>
       <c r="J408" s="0" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="409" spans="1:10" customHeight="1" ht="80">
       <c r="A409" s="0"/>
       <c r="B409" s="0"/>
       <c r="C409" s="0">
-        <v>16600</v>
-[...3 lines deleted...]
-      </c>
+        <v>16601</v>
+      </c>
+      <c r="D409" s="0"/>
       <c r="E409" s="0" t="s">
-        <v>871</v>
-[...3 lines deleted...]
-      </c>
+        <v>872</v>
+      </c>
+      <c r="F409" s="0"/>
       <c r="G409" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I409" s="0">
-        <v>6.24</v>
+        <v>8.800000000000001</v>
       </c>
       <c r="J409" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="410" spans="1:10" customHeight="1" ht="80">
       <c r="A410" s="0"/>
       <c r="B410" s="0"/>
       <c r="C410" s="0">
-        <v>16601</v>
-[...1 lines deleted...]
-      <c r="D410" s="0"/>
+        <v>15374</v>
+      </c>
+      <c r="D410" s="0" t="s">
+        <v>874</v>
+      </c>
       <c r="E410" s="0" t="s">
-        <v>873</v>
-[...1 lines deleted...]
-      <c r="F410" s="0"/>
+        <v>875</v>
+      </c>
+      <c r="F410" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I410" s="0">
-        <v>8.800000000000001</v>
+        <v>1.74</v>
       </c>
       <c r="J410" s="0" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="411" spans="1:10" customHeight="1" ht="80">
       <c r="A411" s="0"/>
       <c r="B411" s="0"/>
       <c r="C411" s="0">
-        <v>15374</v>
-[...3 lines deleted...]
-      </c>
+        <v>15375</v>
+      </c>
+      <c r="D411" s="0"/>
       <c r="E411" s="0" t="s">
-        <v>876</v>
-[...3 lines deleted...]
-      </c>
+        <v>877</v>
+      </c>
+      <c r="F411" s="0"/>
       <c r="G411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I411" s="0">
-        <v>1.74</v>
+        <v>2.94</v>
       </c>
       <c r="J411" s="0" t="s">
-        <v>877</v>
+        <v>878</v>
       </c>
     </row>
     <row r="412" spans="1:10" customHeight="1" ht="80">
       <c r="A412" s="0"/>
       <c r="B412" s="0"/>
       <c r="C412" s="0">
-        <v>15375</v>
+        <v>15376</v>
       </c>
       <c r="D412" s="0"/>
       <c r="E412" s="0" t="s">
-        <v>878</v>
+        <v>879</v>
       </c>
       <c r="F412" s="0"/>
       <c r="G412" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I412" s="0">
-        <v>2.94</v>
+        <v>3.48</v>
       </c>
       <c r="J412" s="0" t="s">
-        <v>879</v>
+        <v>880</v>
       </c>
     </row>
     <row r="413" spans="1:10" customHeight="1" ht="80">
       <c r="A413" s="0"/>
       <c r="B413" s="0"/>
       <c r="C413" s="0">
-        <v>15376</v>
+        <v>15377</v>
       </c>
       <c r="D413" s="0"/>
       <c r="E413" s="0" t="s">
-        <v>880</v>
+        <v>881</v>
       </c>
       <c r="F413" s="0"/>
       <c r="G413" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I413" s="0">
-        <v>3.48</v>
+        <v>1.52</v>
       </c>
       <c r="J413" s="0" t="s">
-        <v>881</v>
+        <v>882</v>
       </c>
     </row>
     <row r="414" spans="1:10" customHeight="1" ht="80">
       <c r="A414" s="0"/>
       <c r="B414" s="0"/>
       <c r="C414" s="0">
-        <v>15377</v>
-[...1 lines deleted...]
-      <c r="D414" s="0"/>
+        <v>15378</v>
+      </c>
+      <c r="D414" s="0" t="s">
+        <v>883</v>
+      </c>
       <c r="E414" s="0" t="s">
-        <v>882</v>
-[...1 lines deleted...]
-      <c r="F414" s="0"/>
+        <v>884</v>
+      </c>
+      <c r="F414" s="0" t="s">
+        <v>40</v>
+      </c>
       <c r="G414" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I414" s="0">
-        <v>1.52</v>
+        <v>1.6</v>
       </c>
       <c r="J414" s="0" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="415" spans="1:10" customHeight="1" ht="80">
       <c r="A415" s="0"/>
       <c r="B415" s="0"/>
       <c r="C415" s="0">
         <v>15378</v>
       </c>
       <c r="D415" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="E415" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="E415" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F415" s="0" t="s">
-        <v>40</v>
+        <v>887</v>
       </c>
       <c r="G415" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I415" s="0">
         <v>1.6</v>
       </c>
       <c r="J415" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="416" spans="1:10" customHeight="1" ht="80">
       <c r="A416" s="0"/>
       <c r="B416" s="0"/>
       <c r="C416" s="0">
         <v>15378</v>
       </c>
       <c r="D416" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="F416" s="0" t="s">
-        <v>888</v>
+        <v>201</v>
       </c>
       <c r="G416" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I416" s="0">
         <v>1.6</v>
       </c>
       <c r="J416" s="0" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
     </row>
     <row r="417" spans="1:10" customHeight="1" ht="80">
       <c r="A417" s="0"/>
       <c r="B417" s="0"/>
       <c r="C417" s="0">
-        <v>15378</v>
-[...1 lines deleted...]
-      <c r="D417" s="0" t="s">
+        <v>15379</v>
+      </c>
+      <c r="D417" s="0"/>
+      <c r="E417" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E417" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F417" s="0"/>
       <c r="G417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I417" s="0">
-        <v>1.6</v>
+        <v>1.43</v>
       </c>
       <c r="J417" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
     </row>
     <row r="418" spans="1:10" customHeight="1" ht="80">
       <c r="A418" s="0"/>
       <c r="B418" s="0"/>
       <c r="C418" s="0">
-        <v>15379</v>
+        <v>15380</v>
       </c>
       <c r="D418" s="0"/>
       <c r="E418" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="F418" s="0"/>
       <c r="G418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I418" s="0">
-        <v>1.43</v>
+        <v>2.64</v>
       </c>
       <c r="J418" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
     </row>
     <row r="419" spans="1:10" customHeight="1" ht="80">
       <c r="A419" s="0"/>
       <c r="B419" s="0"/>
       <c r="C419" s="0">
-        <v>15380</v>
+        <v>15381</v>
       </c>
       <c r="D419" s="0"/>
       <c r="E419" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="F419" s="0"/>
       <c r="G419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I419" s="0">
-        <v>2.64</v>
+        <v>4.11</v>
       </c>
       <c r="J419" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
     </row>
     <row r="420" spans="1:10" customHeight="1" ht="80">
       <c r="A420" s="0"/>
-      <c r="B420" s="0"/>
       <c r="C420" s="0">
-        <v>15381</v>
+        <v>15382</v>
       </c>
       <c r="D420" s="0"/>
       <c r="E420" s="0" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="F420" s="0"/>
       <c r="G420" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I420" s="0">
         <v>4.11</v>
       </c>
       <c r="J420" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="421" spans="1:10" customHeight="1" ht="80">
       <c r="A421" s="0"/>
+      <c r="B421" s="0"/>
       <c r="C421" s="0">
-        <v>15382</v>
-[...1 lines deleted...]
-      <c r="D421" s="0"/>
+        <v>15383</v>
+      </c>
+      <c r="D421" s="0" t="s">
+        <v>896</v>
+      </c>
       <c r="E421" s="0" t="s">
-        <v>894</v>
-[...1 lines deleted...]
-      <c r="F421" s="0"/>
+        <v>897</v>
+      </c>
+      <c r="F421" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I421" s="0">
-        <v>4.11</v>
+        <v>0.75</v>
       </c>
       <c r="J421" s="0" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="422" spans="1:10" customHeight="1" ht="80">
       <c r="A422" s="0"/>
       <c r="B422" s="0"/>
       <c r="C422" s="0">
-        <v>15383</v>
-[...3 lines deleted...]
-      </c>
+        <v>15384</v>
+      </c>
+      <c r="D422" s="0"/>
       <c r="E422" s="0" t="s">
-        <v>898</v>
-[...3 lines deleted...]
-      </c>
+        <v>899</v>
+      </c>
+      <c r="F422" s="0"/>
       <c r="G422" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I422" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="J422" s="0" t="s">
-        <v>899</v>
+        <v>900</v>
       </c>
     </row>
     <row r="423" spans="1:10" customHeight="1" ht="80">
       <c r="A423" s="0"/>
       <c r="B423" s="0"/>
       <c r="C423" s="0">
-        <v>15384</v>
+        <v>15385</v>
       </c>
       <c r="D423" s="0"/>
       <c r="E423" s="0" t="s">
-        <v>900</v>
+        <v>901</v>
       </c>
       <c r="F423" s="0"/>
       <c r="G423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I423" s="0">
-        <v>2.06</v>
+        <v>2.01</v>
       </c>
       <c r="J423" s="0" t="s">
-        <v>901</v>
+        <v>902</v>
       </c>
     </row>
     <row r="424" spans="1:10" customHeight="1" ht="80">
       <c r="A424" s="0"/>
       <c r="B424" s="0"/>
       <c r="C424" s="0">
-        <v>15385</v>
+        <v>15772</v>
       </c>
       <c r="D424" s="0"/>
       <c r="E424" s="0" t="s">
-        <v>902</v>
+        <v>903</v>
       </c>
       <c r="F424" s="0"/>
       <c r="G424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I424" s="0">
-        <v>2.01</v>
+        <v>2.77</v>
       </c>
       <c r="J424" s="0" t="s">
-        <v>903</v>
+        <v>904</v>
       </c>
     </row>
     <row r="425" spans="1:10" customHeight="1" ht="80">
       <c r="A425" s="0"/>
       <c r="B425" s="0"/>
       <c r="C425" s="0">
-        <v>15772</v>
+        <v>15873</v>
       </c>
       <c r="D425" s="0"/>
       <c r="E425" s="0" t="s">
-        <v>904</v>
+        <v>905</v>
       </c>
       <c r="F425" s="0"/>
       <c r="G425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I425" s="0">
-        <v>2.77</v>
+        <v>1.88</v>
       </c>
       <c r="J425" s="0" t="s">
-        <v>905</v>
+        <v>906</v>
       </c>
     </row>
     <row r="426" spans="1:10" customHeight="1" ht="80">
       <c r="A426" s="0"/>
       <c r="B426" s="0"/>
       <c r="C426" s="0">
-        <v>15873</v>
+        <v>15874</v>
       </c>
       <c r="D426" s="0"/>
       <c r="E426" s="0" t="s">
-        <v>906</v>
+        <v>907</v>
       </c>
       <c r="F426" s="0"/>
       <c r="G426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I426" s="0">
-        <v>1.88</v>
+        <v>4.15</v>
       </c>
       <c r="J426" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="427" spans="1:10" customHeight="1" ht="80">
       <c r="A427" s="0"/>
       <c r="B427" s="0"/>
       <c r="C427" s="0">
-        <v>15874</v>
-[...1 lines deleted...]
-      <c r="D427" s="0"/>
+        <v>16595</v>
+      </c>
+      <c r="D427" s="0" t="s">
+        <v>909</v>
+      </c>
       <c r="E427" s="0" t="s">
-        <v>908</v>
-[...1 lines deleted...]
-      <c r="F427" s="0"/>
+        <v>910</v>
+      </c>
+      <c r="F427" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I427" s="0">
-        <v>4.15</v>
+        <v>2.42</v>
       </c>
       <c r="J427" s="0" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="428" spans="1:10" customHeight="1" ht="80">
       <c r="A428" s="0"/>
       <c r="B428" s="0"/>
       <c r="C428" s="0">
-        <v>16595</v>
-[...3 lines deleted...]
-      </c>
+        <v>16663</v>
+      </c>
+      <c r="D428" s="0"/>
       <c r="E428" s="0" t="s">
-        <v>911</v>
-[...3 lines deleted...]
-      </c>
+        <v>912</v>
+      </c>
+      <c r="F428" s="0"/>
       <c r="G428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I428" s="0">
-        <v>2.42</v>
+        <v>4.35</v>
       </c>
       <c r="J428" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
     </row>
     <row r="429" spans="1:10" customHeight="1" ht="80">
       <c r="A429" s="0"/>
       <c r="B429" s="0"/>
       <c r="C429" s="0">
-        <v>16663</v>
+        <v>14343</v>
       </c>
       <c r="D429" s="0"/>
       <c r="E429" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="F429" s="0"/>
       <c r="G429" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I429" s="0">
-        <v>4.35</v>
+        <v>6.28</v>
       </c>
       <c r="J429" s="0" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
     </row>
     <row r="430" spans="1:10" customHeight="1" ht="80">
       <c r="A430" s="0"/>
       <c r="B430" s="0"/>
       <c r="C430" s="0">
-        <v>14343</v>
+        <v>14359</v>
       </c>
       <c r="D430" s="0"/>
       <c r="E430" s="0" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F430" s="0"/>
       <c r="G430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I430" s="0">
-        <v>6.28</v>
+        <v>15.11</v>
       </c>
       <c r="J430" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="431" spans="1:10" customHeight="1" ht="80">
       <c r="A431" s="0"/>
       <c r="B431" s="0"/>
       <c r="C431" s="0">
-        <v>14359</v>
+        <v>14518</v>
       </c>
       <c r="D431" s="0"/>
       <c r="E431" s="0" t="s">
-        <v>917</v>
+        <v>916</v>
       </c>
       <c r="F431" s="0"/>
       <c r="G431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I431" s="0">
-        <v>15.11</v>
+        <v>11.87</v>
       </c>
       <c r="J431" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="432" spans="1:10" customHeight="1" ht="80">
       <c r="A432" s="0"/>
       <c r="B432" s="0"/>
       <c r="C432" s="0">
-        <v>14518</v>
+        <v>14690</v>
       </c>
       <c r="D432" s="0"/>
       <c r="E432" s="0" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
       <c r="F432" s="0"/>
       <c r="G432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I432" s="0">
-        <v>11.87</v>
+        <v>10.4</v>
       </c>
       <c r="J432" s="0" t="s">
-        <v>919</v>
+        <v>920</v>
       </c>
     </row>
     <row r="433" spans="1:10" customHeight="1" ht="80">
       <c r="A433" s="0"/>
       <c r="B433" s="0"/>
       <c r="C433" s="0">
-        <v>14690</v>
+        <v>14691</v>
       </c>
       <c r="D433" s="0"/>
       <c r="E433" s="0" t="s">
-        <v>920</v>
+        <v>921</v>
       </c>
       <c r="F433" s="0"/>
       <c r="G433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I433" s="0">
-        <v>10.4</v>
+        <v>10.83</v>
       </c>
       <c r="J433" s="0" t="s">
-        <v>921</v>
+        <v>922</v>
       </c>
     </row>
     <row r="434" spans="1:10" customHeight="1" ht="80">
       <c r="A434" s="0"/>
       <c r="B434" s="0"/>
       <c r="C434" s="0">
-        <v>14691</v>
+        <v>14692</v>
       </c>
       <c r="D434" s="0"/>
       <c r="E434" s="0" t="s">
-        <v>922</v>
+        <v>923</v>
       </c>
       <c r="F434" s="0"/>
       <c r="G434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I434" s="0">
-        <v>10.83</v>
+        <v>16.83</v>
       </c>
       <c r="J434" s="0" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
     </row>
     <row r="435" spans="1:10" customHeight="1" ht="80">
       <c r="A435" s="0"/>
       <c r="B435" s="0"/>
       <c r="C435" s="0">
-        <v>14692</v>
+        <v>14693</v>
       </c>
       <c r="D435" s="0"/>
       <c r="E435" s="0" t="s">
-        <v>924</v>
+        <v>925</v>
       </c>
       <c r="F435" s="0"/>
       <c r="G435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I435" s="0">
-        <v>16.83</v>
+        <v>16.71</v>
       </c>
       <c r="J435" s="0" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
     </row>
     <row r="436" spans="1:10" customHeight="1" ht="80">
       <c r="A436" s="0"/>
       <c r="B436" s="0"/>
       <c r="C436" s="0">
-        <v>14693</v>
+        <v>14694</v>
       </c>
       <c r="D436" s="0"/>
       <c r="E436" s="0" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="F436" s="0"/>
       <c r="G436" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I436" s="0">
-        <v>16.71</v>
+        <v>12.9</v>
       </c>
       <c r="J436" s="0" t="s">
-        <v>927</v>
+        <v>928</v>
       </c>
     </row>
     <row r="437" spans="1:10" customHeight="1" ht="80">
       <c r="A437" s="0"/>
       <c r="B437" s="0"/>
       <c r="C437" s="0">
-        <v>14694</v>
+        <v>14696</v>
       </c>
       <c r="D437" s="0"/>
       <c r="E437" s="0" t="s">
-        <v>928</v>
+        <v>929</v>
       </c>
       <c r="F437" s="0"/>
       <c r="G437" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I437" s="0">
-        <v>12.9</v>
+        <v>26.72</v>
       </c>
       <c r="J437" s="0" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
     </row>
     <row r="438" spans="1:10" customHeight="1" ht="80">
       <c r="A438" s="0"/>
       <c r="B438" s="0"/>
       <c r="C438" s="0">
-        <v>14696</v>
+        <v>25076</v>
       </c>
       <c r="D438" s="0"/>
       <c r="E438" s="0" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="F438" s="0"/>
       <c r="G438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I438" s="0">
-        <v>26.72</v>
+        <v>17.6</v>
       </c>
       <c r="J438" s="0" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
     </row>
     <row r="439" spans="1:10" customHeight="1" ht="80">
       <c r="A439" s="0"/>
       <c r="B439" s="0"/>
       <c r="C439" s="0">
-        <v>25076</v>
+        <v>25077</v>
       </c>
       <c r="D439" s="0"/>
       <c r="E439" s="0" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F439" s="0"/>
       <c r="G439" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I439" s="0">
-        <v>17.6</v>
+        <v>16.24</v>
       </c>
       <c r="J439" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
     </row>
     <row r="440" spans="1:10" customHeight="1" ht="80">
       <c r="A440" s="0"/>
       <c r="B440" s="0"/>
       <c r="C440" s="0">
-        <v>25077</v>
+        <v>25078</v>
       </c>
       <c r="D440" s="0"/>
       <c r="E440" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="F440" s="0"/>
       <c r="G440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I440" s="0">
-        <v>16.24</v>
+        <v>11.67</v>
       </c>
       <c r="J440" s="0" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
     </row>
     <row r="441" spans="1:10" customHeight="1" ht="80">
       <c r="A441" s="0"/>
       <c r="B441" s="0"/>
       <c r="C441" s="0">
-        <v>25078</v>
+        <v>25079</v>
       </c>
       <c r="D441" s="0"/>
       <c r="E441" s="0" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F441" s="0"/>
       <c r="G441" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I441" s="0">
-        <v>11.67</v>
+        <v>12.44</v>
       </c>
       <c r="J441" s="0" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
     </row>
     <row r="442" spans="1:10" customHeight="1" ht="80">
       <c r="A442" s="0"/>
       <c r="B442" s="0"/>
       <c r="C442" s="0">
-        <v>25079</v>
+        <v>25251</v>
       </c>
       <c r="D442" s="0"/>
       <c r="E442" s="0" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="F442" s="0"/>
       <c r="G442" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I442" s="0">
-        <v>12.44</v>
+        <v>14.95</v>
       </c>
       <c r="J442" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
     </row>
     <row r="443" spans="1:10" customHeight="1" ht="80">
       <c r="A443" s="0"/>
       <c r="B443" s="0"/>
       <c r="C443" s="0">
-        <v>25251</v>
+        <v>25253</v>
       </c>
       <c r="D443" s="0"/>
       <c r="E443" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="F443" s="0"/>
       <c r="G443" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I443" s="0">
-        <v>14.95</v>
+        <v>21.65</v>
       </c>
       <c r="J443" s="0" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
     </row>
     <row r="444" spans="1:10" customHeight="1" ht="80">
       <c r="A444" s="0"/>
       <c r="B444" s="0"/>
       <c r="C444" s="0">
-        <v>25253</v>
+        <v>25342</v>
       </c>
       <c r="D444" s="0"/>
       <c r="E444" s="0" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F444" s="0"/>
       <c r="G444" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I444" s="0">
-        <v>21.65</v>
+        <v>12.29</v>
       </c>
       <c r="J444" s="0" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
     </row>
     <row r="445" spans="1:10" customHeight="1" ht="80">
       <c r="A445" s="0"/>
       <c r="B445" s="0"/>
       <c r="C445" s="0">
-        <v>25342</v>
+        <v>25343</v>
       </c>
       <c r="D445" s="0"/>
       <c r="E445" s="0" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="F445" s="0"/>
       <c r="G445" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I445" s="0">
-        <v>12.29</v>
+        <v>19.3</v>
       </c>
       <c r="J445" s="0" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
     </row>
     <row r="446" spans="1:10" customHeight="1" ht="80">
       <c r="A446" s="0"/>
       <c r="B446" s="0"/>
       <c r="C446" s="0">
-        <v>25343</v>
+        <v>25344</v>
       </c>
       <c r="D446" s="0"/>
       <c r="E446" s="0" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F446" s="0"/>
       <c r="G446" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I446" s="0">
-        <v>19.3</v>
+        <v>25.41</v>
       </c>
       <c r="J446" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
     </row>
     <row r="447" spans="1:10" customHeight="1" ht="80">
       <c r="A447" s="0"/>
       <c r="B447" s="0"/>
       <c r="C447" s="0">
-        <v>25344</v>
+        <v>25385</v>
       </c>
       <c r="D447" s="0"/>
       <c r="E447" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F447" s="0"/>
       <c r="G447" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I447" s="0">
-        <v>25.41</v>
+        <v>21.2</v>
       </c>
       <c r="J447" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="448" spans="1:10" customHeight="1" ht="80">
       <c r="A448" s="0"/>
       <c r="B448" s="0"/>
       <c r="C448" s="0">
-        <v>25385</v>
+        <v>25401</v>
       </c>
       <c r="D448" s="0"/>
       <c r="E448" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="F448" s="0"/>
       <c r="G448" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I448" s="0">
-        <v>21.2</v>
+        <v>30.71</v>
       </c>
       <c r="J448" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
     </row>
     <row r="449" spans="1:10" customHeight="1" ht="80">
       <c r="A449" s="0"/>
       <c r="B449" s="0"/>
       <c r="C449" s="0">
-        <v>25401</v>
+        <v>25402</v>
       </c>
       <c r="D449" s="0"/>
       <c r="E449" s="0" t="s">
-        <v>952</v>
+        <v>953</v>
       </c>
       <c r="F449" s="0"/>
       <c r="G449" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I449" s="0">
-        <v>30.71</v>
+        <v>18.89</v>
       </c>
       <c r="J449" s="0" t="s">
-        <v>953</v>
+        <v>954</v>
       </c>
     </row>
     <row r="450" spans="1:10" customHeight="1" ht="80">
       <c r="A450" s="0"/>
       <c r="B450" s="0"/>
       <c r="C450" s="0">
-        <v>25402</v>
+        <v>25403</v>
       </c>
       <c r="D450" s="0"/>
       <c r="E450" s="0" t="s">
-        <v>954</v>
+        <v>955</v>
       </c>
       <c r="F450" s="0"/>
       <c r="G450" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I450" s="0">
-        <v>18.89</v>
+        <v>28.09</v>
       </c>
       <c r="J450" s="0" t="s">
-        <v>955</v>
+        <v>956</v>
       </c>
     </row>
     <row r="451" spans="1:10" customHeight="1" ht="80">
       <c r="A451" s="0"/>
       <c r="B451" s="0"/>
       <c r="C451" s="0">
-        <v>25403</v>
+        <v>25517</v>
       </c>
       <c r="D451" s="0"/>
       <c r="E451" s="0" t="s">
-        <v>956</v>
+        <v>957</v>
       </c>
       <c r="F451" s="0"/>
       <c r="G451" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I451" s="0">
-        <v>28.09</v>
+        <v>12.03</v>
       </c>
       <c r="J451" s="0" t="s">
-        <v>957</v>
+        <v>958</v>
       </c>
     </row>
     <row r="452" spans="1:10" customHeight="1" ht="80">
       <c r="A452" s="0"/>
       <c r="B452" s="0"/>
       <c r="C452" s="0">
-        <v>25517</v>
+        <v>25519</v>
       </c>
       <c r="D452" s="0"/>
       <c r="E452" s="0" t="s">
-        <v>958</v>
+        <v>959</v>
       </c>
       <c r="F452" s="0"/>
       <c r="G452" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I452" s="0">
-        <v>12.03</v>
+        <v>25.64</v>
       </c>
       <c r="J452" s="0" t="s">
-        <v>959</v>
+        <v>960</v>
       </c>
     </row>
     <row r="453" spans="1:10" customHeight="1" ht="80">
       <c r="A453" s="0"/>
       <c r="B453" s="0"/>
       <c r="C453" s="0">
-        <v>25519</v>
+        <v>17084</v>
       </c>
       <c r="D453" s="0"/>
       <c r="E453" s="0" t="s">
-        <v>960</v>
+        <v>961</v>
       </c>
       <c r="F453" s="0"/>
       <c r="G453" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I453" s="0">
-        <v>25.64</v>
+        <v>838.95</v>
       </c>
       <c r="J453" s="0" t="s">
-        <v>961</v>
+        <v>962</v>
       </c>
     </row>
     <row r="454" spans="1:10" customHeight="1" ht="80">
-      <c r="A454" s="0"/>
-      <c r="B454" s="0"/>
       <c r="C454" s="0">
-        <v>17084</v>
+        <v>25622</v>
       </c>
       <c r="D454" s="0"/>
       <c r="E454" s="0" t="s">
-        <v>962</v>
+        <v>963</v>
       </c>
       <c r="F454" s="0"/>
       <c r="G454" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I454" s="0">
-        <v>838.95</v>
+        <v>6.3</v>
       </c>
       <c r="J454" s="0" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
     </row>
     <row r="455" spans="1:10" customHeight="1" ht="80">
       <c r="C455" s="0">
-        <v>25622</v>
+        <v>25626</v>
       </c>
       <c r="D455" s="0"/>
       <c r="E455" s="0" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="F455" s="0"/>
       <c r="G455" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I455" s="0">
         <v>6.3</v>
       </c>
       <c r="J455" s="0" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
     </row>
     <row r="456" spans="1:10" customHeight="1" ht="80">
       <c r="C456" s="0">
-        <v>25626</v>
+        <v>25627</v>
       </c>
       <c r="D456" s="0"/>
       <c r="E456" s="0" t="s">
-        <v>966</v>
+        <v>967</v>
       </c>
       <c r="F456" s="0"/>
       <c r="G456" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I456" s="0">
         <v>6.3</v>
       </c>
       <c r="J456" s="0" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
     </row>
     <row r="457" spans="1:10" customHeight="1" ht="80">
+      <c r="A457" s="0"/>
+      <c r="B457" s="0"/>
       <c r="C457" s="0">
-        <v>25627</v>
+        <v>14336</v>
       </c>
       <c r="D457" s="0"/>
       <c r="E457" s="0" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="F457" s="0"/>
       <c r="G457" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I457" s="0">
-        <v>6.3</v>
+        <v>10.95</v>
       </c>
       <c r="J457" s="0" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
     </row>
     <row r="458" spans="1:10" customHeight="1" ht="80">
       <c r="A458" s="0"/>
       <c r="B458" s="0"/>
       <c r="C458" s="0">
-        <v>14336</v>
-[...1 lines deleted...]
-      <c r="D458" s="0"/>
+        <v>14337</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>971</v>
+      </c>
       <c r="E458" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="F458" s="0"/>
       <c r="G458" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I458" s="0">
-        <v>10.95</v>
+        <v>3</v>
       </c>
       <c r="J458" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="459" spans="1:10" customHeight="1" ht="80">
       <c r="A459" s="0"/>
       <c r="B459" s="0"/>
       <c r="C459" s="0">
-        <v>14337</v>
-[...3 lines deleted...]
-      </c>
+        <v>14338</v>
+      </c>
+      <c r="D459" s="0"/>
       <c r="E459" s="0" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="F459" s="0"/>
       <c r="G459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I459" s="0">
-        <v>3</v>
+        <v>15.37</v>
       </c>
       <c r="J459" s="0" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
     </row>
     <row r="460" spans="1:10" customHeight="1" ht="80">
       <c r="A460" s="0"/>
-      <c r="B460" s="0"/>
       <c r="C460" s="0">
-        <v>14338</v>
+        <v>14687</v>
       </c>
       <c r="D460" s="0"/>
       <c r="E460" s="0" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="F460" s="0"/>
       <c r="G460" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I460" s="0">
-        <v>15.37</v>
+        <v>11</v>
       </c>
       <c r="J460" s="0" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
     </row>
     <row r="461" spans="1:10" customHeight="1" ht="80">
       <c r="A461" s="0"/>
       <c r="C461" s="0">
-        <v>14687</v>
+        <v>14688</v>
       </c>
       <c r="D461" s="0"/>
       <c r="E461" s="0" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="F461" s="0"/>
       <c r="G461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I461" s="0">
-        <v>11</v>
+        <v>12.97</v>
       </c>
       <c r="J461" s="0" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
     </row>
     <row r="462" spans="1:10" customHeight="1" ht="80">
       <c r="A462" s="0"/>
       <c r="C462" s="0">
-        <v>14688</v>
+        <v>14689</v>
       </c>
       <c r="D462" s="0"/>
       <c r="E462" s="0" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="F462" s="0"/>
       <c r="G462" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I462" s="0">
-        <v>12.97</v>
+        <v>15.29</v>
       </c>
       <c r="J462" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
     </row>
     <row r="463" spans="1:10" customHeight="1" ht="80">
       <c r="A463" s="0"/>
+      <c r="B463" s="0"/>
       <c r="C463" s="0">
-        <v>14689</v>
+        <v>15424</v>
       </c>
       <c r="D463" s="0"/>
       <c r="E463" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="F463" s="0"/>
       <c r="G463" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I463" s="0">
-        <v>15.29</v>
+        <v>1.9</v>
       </c>
       <c r="J463" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="464" spans="1:10" customHeight="1" ht="80">
       <c r="A464" s="0"/>
       <c r="B464" s="0"/>
       <c r="C464" s="0">
-        <v>15424</v>
+        <v>15425</v>
       </c>
       <c r="D464" s="0"/>
       <c r="E464" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="F464" s="0"/>
       <c r="G464" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I464" s="0">
-        <v>1.9</v>
+        <v>2.9</v>
       </c>
       <c r="J464" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
     </row>
     <row r="465" spans="1:10" customHeight="1" ht="80">
       <c r="A465" s="0"/>
       <c r="B465" s="0"/>
       <c r="C465" s="0">
-        <v>15425</v>
-[...1 lines deleted...]
-      <c r="D465" s="0"/>
+        <v>15426</v>
+      </c>
+      <c r="D465" s="0" t="s">
+        <v>986</v>
+      </c>
       <c r="E465" s="0" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="F465" s="0"/>
+        <v>987</v>
+      </c>
+      <c r="F465" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G465" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I465" s="0">
-        <v>2.9</v>
+        <v>3.94</v>
       </c>
       <c r="J465" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="466" spans="1:10" customHeight="1" ht="80">
       <c r="A466" s="0"/>
       <c r="B466" s="0"/>
       <c r="C466" s="0">
-        <v>15426</v>
-[...3 lines deleted...]
-      </c>
+        <v>12264</v>
+      </c>
+      <c r="D466" s="0"/>
       <c r="E466" s="0" t="s">
-        <v>988</v>
-[...3 lines deleted...]
-      </c>
+        <v>989</v>
+      </c>
+      <c r="F466" s="0"/>
       <c r="G466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I466" s="0">
-        <v>3.94</v>
+        <v>20.41</v>
       </c>
       <c r="J466" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
     </row>
     <row r="467" spans="1:10" customHeight="1" ht="80">
       <c r="A467" s="0"/>
       <c r="B467" s="0"/>
       <c r="C467" s="0">
-        <v>12264</v>
+        <v>12265</v>
       </c>
       <c r="D467" s="0"/>
       <c r="E467" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F467" s="0"/>
       <c r="G467" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I467" s="0">
-        <v>20.41</v>
+        <v>14.28</v>
       </c>
       <c r="J467" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="468" spans="1:10" customHeight="1" ht="80">
       <c r="A468" s="0"/>
       <c r="B468" s="0"/>
       <c r="C468" s="0">
-        <v>12265</v>
+        <v>12321</v>
       </c>
       <c r="D468" s="0"/>
       <c r="E468" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="F468" s="0"/>
       <c r="G468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I468" s="0">
-        <v>14.28</v>
+        <v>7.37</v>
       </c>
       <c r="J468" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
     </row>
     <row r="469" spans="1:10" customHeight="1" ht="80">
       <c r="A469" s="0"/>
       <c r="B469" s="0"/>
       <c r="C469" s="0">
-        <v>12321</v>
-[...1 lines deleted...]
-      <c r="D469" s="0"/>
+        <v>12330</v>
+      </c>
+      <c r="D469" s="0" t="s">
+        <v>995</v>
+      </c>
       <c r="E469" s="0" t="s">
-        <v>994</v>
-[...1 lines deleted...]
-      <c r="F469" s="0"/>
+        <v>996</v>
+      </c>
+      <c r="F469" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G469" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I469" s="0">
-        <v>7.37</v>
+        <v>10.16</v>
       </c>
       <c r="J469" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="470" spans="1:10" customHeight="1" ht="80">
       <c r="A470" s="0"/>
       <c r="B470" s="0"/>
       <c r="C470" s="0">
-        <v>12330</v>
-[...3 lines deleted...]
-      </c>
+        <v>12361</v>
+      </c>
+      <c r="D470" s="0"/>
       <c r="E470" s="0" t="s">
-        <v>997</v>
-[...3 lines deleted...]
-      </c>
+        <v>998</v>
+      </c>
+      <c r="F470" s="0"/>
       <c r="G470" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I470" s="0">
-        <v>10.16</v>
+        <v>7.81</v>
       </c>
       <c r="J470" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
     </row>
     <row r="471" spans="1:10" customHeight="1" ht="80">
       <c r="A471" s="0"/>
       <c r="B471" s="0"/>
       <c r="C471" s="0">
-        <v>12361</v>
+        <v>12362</v>
       </c>
       <c r="D471" s="0"/>
       <c r="E471" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="F471" s="0"/>
       <c r="G471" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I471" s="0">
-        <v>7.81</v>
+        <v>8.890000000000001</v>
       </c>
       <c r="J471" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="472" spans="1:10" customHeight="1" ht="80">
       <c r="A472" s="0"/>
       <c r="B472" s="0"/>
       <c r="C472" s="0">
-        <v>12362</v>
+        <v>12363</v>
       </c>
       <c r="D472" s="0"/>
       <c r="E472" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="F472" s="0"/>
       <c r="G472" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I472" s="0">
-        <v>8.890000000000001</v>
+        <v>9.66</v>
       </c>
       <c r="J472" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="473" spans="1:10" customHeight="1" ht="80">
       <c r="A473" s="0"/>
       <c r="B473" s="0"/>
       <c r="C473" s="0">
-        <v>12363</v>
+        <v>12364</v>
       </c>
       <c r="D473" s="0"/>
       <c r="E473" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
       <c r="F473" s="0"/>
       <c r="G473" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I473" s="0">
-        <v>9.66</v>
+        <v>27.99</v>
       </c>
       <c r="J473" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="474" spans="1:10" customHeight="1" ht="80">
       <c r="A474" s="0"/>
       <c r="B474" s="0"/>
       <c r="C474" s="0">
-        <v>12364</v>
+        <v>12504</v>
       </c>
       <c r="D474" s="0"/>
       <c r="E474" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="F474" s="0"/>
       <c r="G474" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I474" s="0">
-        <v>27.99</v>
+        <v>20.28</v>
       </c>
       <c r="J474" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="475" spans="1:10" customHeight="1" ht="80">
       <c r="A475" s="0"/>
       <c r="B475" s="0"/>
       <c r="C475" s="0">
-        <v>12504</v>
+        <v>12505</v>
       </c>
       <c r="D475" s="0"/>
       <c r="E475" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="F475" s="0"/>
       <c r="G475" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I475" s="0">
-        <v>20.28</v>
+        <v>8.949999999999999</v>
       </c>
       <c r="J475" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="476" spans="1:10" customHeight="1" ht="80">
       <c r="A476" s="0"/>
       <c r="B476" s="0"/>
       <c r="C476" s="0">
-        <v>12505</v>
+        <v>12506</v>
       </c>
       <c r="D476" s="0"/>
       <c r="E476" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F476" s="0"/>
       <c r="G476" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I476" s="0">
-        <v>8.949999999999999</v>
+        <v>10.06</v>
       </c>
       <c r="J476" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="477" spans="1:10" customHeight="1" ht="80">
       <c r="A477" s="0"/>
       <c r="B477" s="0"/>
       <c r="C477" s="0">
-        <v>12506</v>
+        <v>12507</v>
       </c>
       <c r="D477" s="0"/>
       <c r="E477" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="F477" s="0"/>
       <c r="G477" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I477" s="0">
-        <v>10.06</v>
+        <v>43.04</v>
       </c>
       <c r="J477" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="478" spans="1:10" customHeight="1" ht="80">
       <c r="A478" s="0"/>
       <c r="B478" s="0"/>
       <c r="C478" s="0">
-        <v>12507</v>
+        <v>12508</v>
       </c>
       <c r="D478" s="0"/>
       <c r="E478" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="F478" s="0"/>
       <c r="G478" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I478" s="0">
-        <v>43.04</v>
+        <v>29.74</v>
       </c>
       <c r="J478" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="479" spans="1:10" customHeight="1" ht="80">
       <c r="A479" s="0"/>
       <c r="B479" s="0"/>
       <c r="C479" s="0">
-        <v>12508</v>
+        <v>12509</v>
       </c>
       <c r="D479" s="0"/>
       <c r="E479" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
       <c r="F479" s="0"/>
       <c r="G479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I479" s="0">
-        <v>29.74</v>
+        <v>40.07</v>
       </c>
       <c r="J479" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="480" spans="1:10" customHeight="1" ht="80">
       <c r="A480" s="0"/>
       <c r="B480" s="0"/>
       <c r="C480" s="0">
-        <v>12509</v>
+        <v>12565</v>
       </c>
       <c r="D480" s="0"/>
       <c r="E480" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="F480" s="0"/>
       <c r="G480" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I480" s="0">
-        <v>40.07</v>
+        <v>17.04</v>
       </c>
       <c r="J480" s="0" t="s">
-        <v>1018</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="481" spans="1:10" customHeight="1" ht="80">
       <c r="A481" s="0"/>
       <c r="B481" s="0"/>
       <c r="C481" s="0">
-        <v>12565</v>
+        <v>12912</v>
       </c>
       <c r="D481" s="0"/>
       <c r="E481" s="0" t="s">
-        <v>1019</v>
+        <v>1020</v>
       </c>
       <c r="F481" s="0"/>
       <c r="G481" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I481" s="0">
-        <v>17.04</v>
+        <v>10.02</v>
       </c>
       <c r="J481" s="0" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="482" spans="1:10" customHeight="1" ht="80">
       <c r="A482" s="0"/>
       <c r="B482" s="0"/>
       <c r="C482" s="0">
-        <v>12912</v>
+        <v>17072</v>
       </c>
       <c r="D482" s="0"/>
       <c r="E482" s="0" t="s">
-        <v>1021</v>
+        <v>1022</v>
       </c>
       <c r="F482" s="0"/>
       <c r="G482" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I482" s="0">
-        <v>10.02</v>
+        <v>14.28</v>
       </c>
       <c r="J482" s="0" t="s">
-        <v>1022</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="483" spans="1:10" customHeight="1" ht="80">
       <c r="A483" s="0"/>
       <c r="B483" s="0"/>
       <c r="C483" s="0">
-        <v>17072</v>
+        <v>17073</v>
       </c>
       <c r="D483" s="0"/>
       <c r="E483" s="0" t="s">
-        <v>1023</v>
+        <v>1024</v>
       </c>
       <c r="F483" s="0"/>
       <c r="G483" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I483" s="0">
-        <v>14.28</v>
+        <v>13.29</v>
       </c>
       <c r="J483" s="0" t="s">
-        <v>1024</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="484" spans="1:10" customHeight="1" ht="80">
       <c r="A484" s="0"/>
       <c r="B484" s="0"/>
       <c r="C484" s="0">
-        <v>17073</v>
+        <v>17074</v>
       </c>
       <c r="D484" s="0"/>
       <c r="E484" s="0" t="s">
-        <v>1025</v>
+        <v>1026</v>
       </c>
       <c r="F484" s="0"/>
       <c r="G484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I484" s="0">
-        <v>13.29</v>
+        <v>10.74</v>
       </c>
       <c r="J484" s="0" t="s">
-        <v>1026</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="485" spans="1:10" customHeight="1" ht="80">
       <c r="A485" s="0"/>
       <c r="B485" s="0"/>
       <c r="C485" s="0">
-        <v>17074</v>
+        <v>12523</v>
       </c>
       <c r="D485" s="0"/>
       <c r="E485" s="0" t="s">
-        <v>1027</v>
+        <v>1028</v>
       </c>
       <c r="F485" s="0"/>
       <c r="G485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I485" s="0">
-        <v>10.74</v>
+        <v>2.94</v>
       </c>
       <c r="J485" s="0" t="s">
-        <v>1028</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="486" spans="1:10" customHeight="1" ht="80">
       <c r="A486" s="0"/>
       <c r="B486" s="0"/>
       <c r="C486" s="0">
-        <v>12523</v>
+        <v>12524</v>
       </c>
       <c r="D486" s="0"/>
       <c r="E486" s="0" t="s">
-        <v>1029</v>
+        <v>1030</v>
       </c>
       <c r="F486" s="0"/>
       <c r="G486" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I486" s="0">
-        <v>2.94</v>
+        <v>3.19</v>
       </c>
       <c r="J486" s="0" t="s">
-        <v>1030</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="487" spans="1:10" customHeight="1" ht="80">
       <c r="A487" s="0"/>
       <c r="B487" s="0"/>
       <c r="C487" s="0">
-        <v>12524</v>
+        <v>12525</v>
       </c>
       <c r="D487" s="0"/>
       <c r="E487" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F487" s="0"/>
       <c r="G487" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I487" s="0">
-        <v>3.19</v>
+        <v>3.57</v>
       </c>
       <c r="J487" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="488" spans="1:10" customHeight="1" ht="80">
       <c r="A488" s="0"/>
       <c r="B488" s="0"/>
       <c r="C488" s="0">
-        <v>12525</v>
+        <v>12528</v>
       </c>
       <c r="D488" s="0"/>
       <c r="E488" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="F488" s="0"/>
       <c r="G488" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I488" s="0">
         <v>3.57</v>
       </c>
       <c r="J488" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="489" spans="1:10" customHeight="1" ht="80">
       <c r="A489" s="0"/>
       <c r="B489" s="0"/>
       <c r="C489" s="0">
-        <v>12528</v>
+        <v>12530</v>
       </c>
       <c r="D489" s="0"/>
       <c r="E489" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="F489" s="0"/>
       <c r="G489" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I489" s="0">
-        <v>3.57</v>
+        <v>3.19</v>
       </c>
       <c r="J489" s="0" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="490" spans="1:10" customHeight="1" ht="80">
       <c r="A490" s="0"/>
-      <c r="B490" s="0"/>
       <c r="C490" s="0">
-        <v>12530</v>
+        <v>20249</v>
       </c>
       <c r="D490" s="0"/>
       <c r="E490" s="0" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="F490" s="0"/>
       <c r="G490" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I490" s="0">
-        <v>3.19</v>
+        <v>2.9</v>
       </c>
       <c r="J490" s="0" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="491" spans="1:10" customHeight="1" ht="80">
       <c r="A491" s="0"/>
+      <c r="B491" s="0"/>
       <c r="C491" s="0">
-        <v>20249</v>
-[...1 lines deleted...]
-      <c r="D491" s="0"/>
+        <v>20246</v>
+      </c>
+      <c r="D491" s="0" t="s">
+        <v>1040</v>
+      </c>
       <c r="E491" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F491" s="0"/>
       <c r="G491" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I491" s="0">
-        <v>2.9</v>
+        <v>1.48</v>
       </c>
       <c r="J491" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="492" spans="1:10" customHeight="1" ht="80">
       <c r="A492" s="0"/>
       <c r="B492" s="0"/>
       <c r="C492" s="0">
-        <v>20246</v>
+        <v>20251</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>1042</v>
-[...1 lines deleted...]
-      <c r="F492" s="0"/>
+        <v>1044</v>
+      </c>
+      <c r="F492" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G492" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I492" s="0">
-        <v>1.48</v>
+        <v>2.63</v>
       </c>
       <c r="J492" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="493" spans="1:10" customHeight="1" ht="80">
       <c r="A493" s="0"/>
       <c r="B493" s="0"/>
       <c r="C493" s="0">
-        <v>20251</v>
-[...3 lines deleted...]
-      </c>
+        <v>20619</v>
+      </c>
+      <c r="D493" s="0"/>
       <c r="E493" s="0" t="s">
-        <v>1045</v>
-[...3 lines deleted...]
-      </c>
+        <v>1046</v>
+      </c>
+      <c r="F493" s="0"/>
       <c r="G493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I493" s="0">
-        <v>2.63</v>
+        <v>1.7</v>
       </c>
       <c r="J493" s="0" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="494" spans="1:10" customHeight="1" ht="80">
       <c r="A494" s="0"/>
       <c r="B494" s="0"/>
       <c r="C494" s="0">
-        <v>20619</v>
+        <v>20618</v>
       </c>
       <c r="D494" s="0"/>
       <c r="E494" s="0" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="F494" s="0"/>
       <c r="G494" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I494" s="0">
-        <v>1.7</v>
+        <v>2.27</v>
       </c>
       <c r="J494" s="0" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="495" spans="1:10" customHeight="1" ht="80">
       <c r="A495" s="0"/>
       <c r="B495" s="0"/>
       <c r="C495" s="0">
-        <v>20618</v>
+        <v>20620</v>
       </c>
       <c r="D495" s="0"/>
       <c r="E495" s="0" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F495" s="0"/>
       <c r="G495" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I495" s="0">
         <v>2.27</v>
       </c>
       <c r="J495" s="0" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="496" spans="1:10" customHeight="1" ht="80">
       <c r="A496" s="0"/>
       <c r="B496" s="0"/>
       <c r="C496" s="0">
-        <v>20620</v>
-[...1 lines deleted...]
-      <c r="D496" s="0"/>
+        <v>20696</v>
+      </c>
+      <c r="D496" s="0" t="s">
+        <v>1052</v>
+      </c>
       <c r="E496" s="0" t="s">
-        <v>1051</v>
-[...1 lines deleted...]
-      <c r="F496" s="0"/>
+        <v>1053</v>
+      </c>
+      <c r="F496" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G496" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I496" s="0">
-        <v>2.27</v>
+        <v>1.7</v>
       </c>
       <c r="J496" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="497" spans="1:10" customHeight="1" ht="80">
       <c r="A497" s="0"/>
       <c r="B497" s="0"/>
       <c r="C497" s="0">
-        <v>20696</v>
-[...3 lines deleted...]
-      </c>
+        <v>20698</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>1054</v>
-[...3 lines deleted...]
-      </c>
+        <v>1055</v>
+      </c>
+      <c r="F497" s="0"/>
       <c r="G497" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I497" s="0">
-        <v>1.7</v>
+        <v>2.58</v>
       </c>
       <c r="J497" s="0" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="498" spans="1:10" customHeight="1" ht="80">
       <c r="A498" s="0"/>
       <c r="B498" s="0"/>
       <c r="C498" s="0">
-        <v>20698</v>
-[...1 lines deleted...]
-      <c r="D498" s="0"/>
+        <v>20697</v>
+      </c>
+      <c r="D498" s="0" t="s">
+        <v>1057</v>
+      </c>
       <c r="E498" s="0" t="s">
-        <v>1056</v>
-[...1 lines deleted...]
-      <c r="F498" s="0"/>
+        <v>1058</v>
+      </c>
+      <c r="F498" s="0" t="s">
+        <v>91</v>
+      </c>
       <c r="G498" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I498" s="0">
-        <v>2.58</v>
+        <v>1.98</v>
       </c>
       <c r="J498" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="499" spans="1:10" customHeight="1" ht="80">
       <c r="A499" s="0"/>
       <c r="B499" s="0"/>
       <c r="C499" s="0">
-        <v>20697</v>
-[...3 lines deleted...]
-      </c>
+        <v>25702</v>
+      </c>
+      <c r="D499" s="0"/>
       <c r="E499" s="0" t="s">
-        <v>1059</v>
-[...3 lines deleted...]
-      </c>
+        <v>1060</v>
+      </c>
+      <c r="F499" s="0"/>
       <c r="G499" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I499" s="0">
-        <v>1.98</v>
+        <v>93.8</v>
       </c>
       <c r="J499" s="0" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="500" spans="1:10" customHeight="1" ht="80">
       <c r="A500" s="0"/>
       <c r="B500" s="0"/>
       <c r="C500" s="0">
-        <v>25702</v>
+        <v>25701</v>
       </c>
       <c r="D500" s="0"/>
       <c r="E500" s="0" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="F500" s="0"/>
       <c r="G500" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I500" s="0">
-        <v>93.8</v>
+        <v>166</v>
       </c>
       <c r="J500" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="501" spans="1:10" customHeight="1" ht="80">
       <c r="A501" s="0"/>
       <c r="B501" s="0"/>
       <c r="C501" s="0">
-        <v>25701</v>
+        <v>25696</v>
       </c>
       <c r="D501" s="0"/>
       <c r="E501" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F501" s="0"/>
       <c r="G501" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I501" s="0">
-        <v>166</v>
+        <v>58.93</v>
       </c>
       <c r="J501" s="0" t="s">
-        <v>1064</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="502" spans="1:10" customHeight="1" ht="80">
       <c r="A502" s="0"/>
       <c r="B502" s="0"/>
       <c r="C502" s="0">
-        <v>25696</v>
+        <v>25695</v>
       </c>
       <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F502" s="0"/>
       <c r="G502" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I502" s="0">
-        <v>58.93</v>
+        <v>93.84999999999999</v>
       </c>
       <c r="J502" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="503" spans="1:10" customHeight="1" ht="80">
       <c r="A503" s="0"/>
       <c r="B503" s="0"/>
       <c r="C503" s="0">
-        <v>25695</v>
-[...1 lines deleted...]
-      <c r="D503" s="0"/>
+        <v>18081</v>
+      </c>
+      <c r="D503" s="0" t="s">
+        <v>1068</v>
+      </c>
       <c r="E503" s="0" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="F503" s="0"/>
+        <v>1069</v>
+      </c>
+      <c r="F503" s="0" t="s">
+        <v>14</v>
+      </c>
       <c r="G503" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I503" s="0">
-        <v>93.84999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J503" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="504" spans="1:10" customHeight="1" ht="80">
       <c r="A504" s="0"/>
       <c r="B504" s="0"/>
       <c r="C504" s="0">
-        <v>18081</v>
-[...3 lines deleted...]
-      </c>
+        <v>18082</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>1070</v>
-[...3 lines deleted...]
-      </c>
+        <v>1071</v>
+      </c>
+      <c r="F504" s="0"/>
       <c r="G504" s="0" t="s">
         <v>10</v>
       </c>
       <c r="I504" s="0">
-        <v>13.29</v>
+        <v>16.59</v>
       </c>
       <c r="J504" s="0" t="s">
-        <v>1071</v>
-[...9 lines deleted...]
-      <c r="E505" s="0" t="s">
         <v>1072</v>
-      </c>
-[...8 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>