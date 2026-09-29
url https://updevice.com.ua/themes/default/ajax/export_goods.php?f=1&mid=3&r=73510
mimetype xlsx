--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -3289,51 +3289,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79046d3c4307aa3b138ac9c0a9099eb21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029eb5e46699dd8d0cf07986ca643a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb0e63070a70c5b98307df195ccdcb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cbc4a4e6acec5d2fc149e6dde2e024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64769ca6301ec23ce7f081fe48bd23bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea17c5f84de0e4e19d6d3d09aae0636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36600d5228fe2e2981f869bd734c74c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fe2301eac2d6624ca663cec6018ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7734ce0c523567f390e1b4f6b5450d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509740ff8df005181163cf9e8b9754f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8d2ec5cfde16fad7e67d8feabcad011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836877f360eb5ea367a12d9ac35bc3d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c877d749d052bf05a39b23a1a9e3d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afe88f47592b0f54c5783b2bcb48db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b61a75fb15b41bcf590e7a49e42fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af83c400292c6dfab9468ac422299b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34729c03027cf947505bbc6b272f511617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a64feeba6ec4207a7e781863cf54e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5081eb3e00c9d2ac70d47ba50cbdbf619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ad191053245a04eb2892f812f06a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76d820e9da19960df79a69a07a40a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebba440437b06381b4bb256ab33dcfd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ec0e3173e408dbbba62ccb97575e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad014f59842625d80d0563adb77e2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384133e4fab3ddd1dc55d8569cfd9de25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3504e73332c3a7ab45110764af46326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd40bebd3e2f7e83f765d63397414827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9325827eb044b99e0dfd99eefb527128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7852d0fa4045d6b2ecca26a55d480ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872a3f8a7d37cd25bf4c53cc5969cba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4de3a35c077a62e466a69fa8bc1c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831948f2412bcc77181b8a8e3038dbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f5301e612c53618d2a22e683bbf4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456312af54a24ad25da0447f21b8702134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861277f67b4aa29b1d1f5910589603dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a62041fe4f1e9634b2fd6e344843736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79285c77fed4097c1f77a31f5484cc0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4eb74fbbb0d721f3ef40af70aa1e2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efca84e2f1af0b15127968350ce8fcc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5e2103f1129c095194c84898e562e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4529185ad2e81ef234b2cd865f9b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addc0ac14a8b739b6d7e90c570de84542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7904eba874b2fdddc8dccd4fe63944543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba08d048efd50bae7c38a8fda1246e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bff013984222728aec47fd7efe2cf745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca5f09568b296c5217076f66474f4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304528b44b687635443f276a9f9d504647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082db5b07c35f706b923c59c27be6f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac592df9b86bf68397d84519cd9542a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e9e5aa3603f3a42ab6d10ed43562a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114c1a513fa6c1487f12bace1fa181151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922325b36ccafa868a59cd6af385aca352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822aca7e9e57178a0ac51025e086990c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703add4be2bab2f7f61e1247d1bf40f454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836dc395f17092d91b5dbb3f0ce99bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bd04ac2a00d39ea2dc8b6e538e12256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad73c7855999e416002ab9e50c822b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e43b47e6fb86b342d2b8a12989b4f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f891edb35031616d1435a3593d6b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b8c1fb545fbe1b9066498744246bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586bae35ff888b449d8f65086afbb4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7730a107f81f43d8f4b4bd131758c6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84be88c2592a4ed726056d5c4d6b51ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd05fa5e762110725c0e89b93609f1e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39f68dea0df80883cf76c15aecb79865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2e77914510679d00b5f679b34d17566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf67a5d04e0e7552b117855d097cf81c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94302cd71a9777d62ae2ebe78afd8ba168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c0d4a0f3112b528bd534c71eab45869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d8ce729edc534fa4c8995ef7d651370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647face1cd1d4149ddf63a6f8d4759b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f5c968dec67a3281936ff746c429572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda999016d2ac7b16fc76405f4d441573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddb3d9f2c62503ac1de0bf894d6d2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66af872eb854f0f0b356fe017397df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab980083b01075f3390d66e980201076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f909d13cea50825b1522b8758d58177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b58b1b2ebf7f11fe3f0643d34ea8678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68452f53abf84c3f1915aec4f2b29879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68d2e376e854829b4c8969e123864a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2ccb93113521f3dd61d1c8317d17481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01561d5fb357a829ad0e535c548a9e6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce6b4591f5da122f42b8dfe292e612483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc4af04d4081af7c7c73448ac6746c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127d05e478590397ca62a5e9eb6a55285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf780ddc0301d4bf00e3786849f74b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947825f8359354b9def30bfb9231cfa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c41bb31a600c31a7104870ab9cefc088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26fa221621fb824d21568ec4b5b26a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d0f664ba00a17deb6453aac8262a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94247561b00fc8a2c750d82c5bd37091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41316dbbe5e33b6d0185524c46eea2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ecb198d00c67c68023f57568297eb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b7c1eeafaa197bdc1c3439dc677c594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c944e42e53fafc591cd4c0ccf09c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0ef5318e3ae700233a2f88b75c0f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a0cf37507f11aaba4087f63283aee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4661d651049aaad85102e55315bff798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a68d66e881c93e94901971dbb17ce699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4963787c011dfa3e9e30908c8ca12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae2fd3770f2a9f50024fbc9f3fda1e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805636458cec2227be402b07ab48da9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633f40a057a3cf9a97a3534c2c490d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499c2498f0cfbd5e97597b6d5914662104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09f40de44c2dd9b94e776aa753fed1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec424849c9c8d5ea6141838088e2ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e807a4e26e82e3b4a7f15ed48bf623c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e3de849b4e44d567119d126d54f65108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1a03bbf005d675be3952e6baf692e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee80db599ea20f893f1db68dfe8c3c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bc97233bed4ea18d1c0f10cbe6fa4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d89bb9a97683baff478167abacfb9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaca808e1fad016dd9471e1741a8e5c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37490379f57cd43f3956a2c526489c49114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce5a2578c2b2226682f7df4e9c1a5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04020a278a3a57383ce9d0dbafba7835116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad35910f2158e02a0ed7868684d1d6b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8fbc9a0cbcbeeeecfcab1e19b2c77118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e9a65d02f8433ed1bb414eb249196119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23108272d191670f25b439dd7755df6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93229f8fcc0b0b7952d333b0cc95a90b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a264b336dfce1397685631686a907122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192760c50389a8a6f297195e0f4da6cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629f27cc882c13d39db79792cd780aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be921c4c91033dd3b2305dea5caeed1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d57c3be2f709f1cb22de732c9b5d6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801afb3c57557acb0de43d6bc4e281bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c2f9d6adcd01fe083dd6cc64b9aeb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0af388ab1beec7178fdc65e4cac949129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca17a297d01afbc83aa638f7e44cc7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cd87e0383feb5a5e0fb1bbeb2aa1f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61a3b2f149619bebec38fa93cede6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0c74d594a17b99366e7514edfd9bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6051f5148b5df97a1d44398a82c8c92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c3ba78bf4a02f32ca73b353635a93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61595b755dc4ec895aed6d80d2dfba46136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7713a17105e60cdfc219441b5ffe52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947b1ba7fde11bc36fce3e807823764138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631260c5c64b759d2798b75bae444ffb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a67ff23ead6bf7e5bf660381217e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696186fa93673cf47f0d53d36a4f9579141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bc92083087a19a80809c40cc4aeb8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b86b873c769195031f2e71d877497b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca398be38ab82dc2a1c3135ef75792144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00063ccd0ee35d1003e265516f5044145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947748ba37013f739952e5f0ec7c65b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1e5b6d250168b351bd49b3c41b718147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fae6b7c9f34d409e17444cdfc048a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9867d4121d3377af03a8c2ed93283101149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a5b9d46f994b7690103ec835531db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd52c323450534bba02feebc236f61a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc631e60ddd64fd588ddc096f7ce8631152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dd87ac39a289a2f88a02eb844f804153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f94822f379c25a66546ccb971bf36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49924083f746fa26201dabdf4709d06a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ba62bf32176eb7644e309791b67aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47766f2346163fb976f22d7f9be98f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c52825bd02447cc201893430a2de9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eada75c603abb023d8062473e0cc276159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad222012033901c2161ed5a59f78c85f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa04406dc0db2fd143c477184a8f620161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81469527b38afff4c9c4e66099ff69c3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960c0cf1b310631562267729e411ebb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf32abcbc386f419f9c805147e0f66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5928142673353c6d01afa96d9a9f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227cd81fd7a9fcf129ae33e83cd80940166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c571321d698ffdef019b049afb48d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a2b81e9f9dff56c860663b9338cf3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d091592e4fb6b2712215f22e08f6e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df41565c87c5567708cc4997f655985170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415074bcaaeb5d93741c1e8c077a2ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65c38aa0304470f6cc4e9b87a3e6b7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2a085a036c87c3e59de6f575d83d3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74297b5bd99c620038eb4400147ff1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96d1b85a5d127a670cce1a96edf185175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7c58e2a6017e33e2539e1538b41e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd066cfb0f6933c1de30aef8c3c247177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455fa0fba7c1a65f9894160e36945c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86399f601f5a4cfde6f49adcc26c2883179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbd10e9a8f3d2e34c6ebf724a17e92180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54679a3d026fec51b40ca6a3599ee79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b6a2a1ecab4642e5a856b7725935d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cebb1ad722312ada16e65548d27060183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1256eac39ddfbf4a652f6ba8acb358184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed56fe6939e444005dc7e1c3061458185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b299e8fc2baf76c5cac3647b92d78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8b0651f6c31b7f7b8b6a9d4617d38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dfcce40357f1c9361cc795708f7ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73fd9dd32fca38304c12f434f350b03189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba226714794c162c3758497085a25f6f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8f8545b42f887bec22c6ac3e06d0d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6f96a81fa0d462321b003c4a5e3f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46786e86f926c9b0ba44aa4d07d8bf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4fbf46e16a02cbbbc0e9d760d4d21194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32547257ab945b07b7ddf0f974dcfbc9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e461dbbf4eecffdf6c5bf3d12c893f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637634dc6f3983520e3cb8e72303700d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb5df47f777752fdbbf46d873f0b17198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205c292cf747a0e09f2f491826f13de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba40f05bb51efee0d225611b849d26200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb340757ab6e1eaa7d4e9f3413365eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc202696097cf6d86d97f61a1e3bb962202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b887be8cca768bb19df6eacdfc473de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64658c7dd6a89546ff635fc1afea6aa5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce29446341fb2a6446e981f6bc9373205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e4ec4c699fe05a849586a86ff917a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec2174d0b33d1c6a4ae59ace59ea66207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3b942669f20a0d380266be0171969208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccea34899b95f7ee8f52371ee0fab7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c2fe31f5fe643fd32a37ad8b506b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682252e8ff889cb2b78062792c06d45211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa38cb3dd38ad148a9e7fbdefebe79212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b473def14805c34460eaa53284ad0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8121785d4c17b20001f082093a558214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcdf50858aa80df9ac27e348312df4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c8275f2eb1a9df95144b5bfc41b48216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6df25606461319b8d035e0a1289dcb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4255717b7f3959dad2f15df10e199d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1677ca858d7aeaa7f24af1aeaae8f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22ee9ff01b40d4d3080a961d193ca2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ebcc3ff0d356a8393fdcf7865f7d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba6d0bae08140e8232c317561938c9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb4ee2799e5205ec630b9f7d36b27e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe014bf8145aea0709447b05edcfb4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d13e89d55fc0a3e4b54f2dfb0f4896225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1039e36af069f0e2c54d730ef40fe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db8ca94ea1f63c0e95d32d8267140a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a6a3e2f1b47880ea98e4edfd964f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868aca8b495ee3acf195478e72181f1e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680476ba16f1941cbab729489259a791230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4baf4e39274f9bd29eeb8158b9e5f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f508176d3f57587ac194900196ef2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb7de2ab58c40f2c03d910025d45aa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f11a7f1c32b12a51ed0a1bfcedcdb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b431758ac3b2d16a856c4f9f453b49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3855d8ba28e8dfa50c306f71036b2c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7094c55689555cf1e3d57558f51d86237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a47b020945661108fdb970f859a28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21536ede4ff78b01d63c9306971d1c68239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5167e6c0ddc157e8b4b086a0e4a49d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53791b1b9bd50848558d7c3342eed07241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30e641c0fde94245c0293034567bcd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143e48aee7a36a09640bc8e8f1434d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e53376337fe5a4bc371d9798164fe6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a6490ac7b3d58c451d10b51319b83245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008e3469e3dbf88e68ccd86662fb0c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e1f135e2b0007cf4cc2feaeeae779247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a122556633f268df23ad348687dbf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae6f29cff34201194b488f7d53b075249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaf6e2cdd6f68752dfbbd5cbdc8f27250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3996e489b042fd431a19ad69b1d8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ec46558be9af28708cf162a9a3300252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689876b259a4435d5467c6c21458b05253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47078e7265fa8deb6bda20c2f0022dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0555e4581c8186649123e60021f23fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17911c4d87eedf4b6d83c5353c17270e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace325c42e848ad33649f7d267a8ee7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6d1f4c7250feca7c71144fe60a1be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12241bd37e3c2e0f7facc48d0a154e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54f3087f81b3392e2ad5b1f6210a34260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486caca00bf32ed324162444f29f7c6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d449f8018f60506b45d99ffe12c9f8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083a52f8bcf6d65d809394b45570c87263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2abc7f481e822e622e6047b9fa30ce5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec63a1e53f2e99a830a9d793845c7ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1a4d7576f1ce33ab3a7ff2f17beb58266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f2e99a0fca1a0f1ff379e38f4902a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840c142978d15b27692bfa6c782a590268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390267dae354b1e6adfbaf6b68114aaf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3367d49c324de225947c7565c9ad036270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149336706572b3d4544b6919a19dff66271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267624091ce98d09def156d2181f43fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b0003ab40f11854c01f182c1337cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81007f9c0b1aaf75e65796410b9518a1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ae0e9fde9d01cee5461fd6f20550e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb06109b0a6dc6db20025b3bad6e43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48f7994e6ee8409cf902673ab5377c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bfe42bf5e063ede5e711b7f9e21a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6417eb5b46ccf96c247e447986b732f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fb2cb0d25fe95e1a3a5fe7ff3e6ff9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfc847e4b138468cfd9b0edd9e62d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173668b07304a8c879488bcc82cb1e79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8777268f0091991339a0c552169c01a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa067f5ad16c17faed8dc1fb95d61b6b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cca43e5f5e32e557cdd7c1e41905b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0861b9de215df345688d4ae31345d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f75a0218eca4c85339ce31522fb170287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d98f339c70579e7f98819d1c9a1abe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d048f430d0e9c1de4bbf884e71c5de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c2130e62f010d8c82d8de1b58d440290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dc0517cce2001d9d0b82bd01b4398291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e1a3e95662d2f8bd394fa2f24e2b4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd9ef1833f12b01e870bea22002ddb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd7766ed027682190481522e7845eb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e053b68af70a72812739e44a9e149ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bdd9553c04227e625dc1de54b10cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501b7241e34d9eae0f6d7b771349436297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c370e47531fd80606f386d88e7a371e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2cc5744aa921462ee676689f5739d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f927ae1b23958ba7353cdb503251b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83392514fc9294b653a7ec29da89b78a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b693b9eec8aa0ca1b330f3da064e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd96f8c57d44b9a71dcd878d1c5919d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee472e9cda58becbc962d1e445ffc5a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747c979bcb561349b0427bcf3a3979f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c7f065a47c340a60a7f2b3c9afc30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8820a8eae60a0f442bc855b335fc46c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f12b9967bcef244197dd9a2694fcd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848e48a05350f09bf13699bc0d94b73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2a559da133db8293a81d855104527310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d132b498dfa5b02f85de2197095adad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38c681b0f4d6490a6a2d8a80660015312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752257da20a2338b53a547991420798313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd379f40c39b0cb8bf54d33b97c6f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df4529576780c4925746a9258fd3074315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b788cc70ed16500cf9e8febf8ad2b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451db8cc1de42ddd58090df895c455d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda60108ef288c4576cebb3f029cb71a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd893fcd60defd15dd12169a400416319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf430211a7cbcf1128477aa6261d26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bce47071634424366a5380ded7f60321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f368ffff83a7f964479eab0b5b5c09322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a523c29e960b553ba052ed6370275323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8efc816b6351e079067892810cfa90324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84a88ff9537bc2f6ea1a44166f18ba325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8d340ec8664857a0ddec6983f6a29326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d6cfedef0fafd1fb0ea4e83ea7ee5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef5831b871beedcf052df59994dd34328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca28811e1f2227000fe0604a862ef86329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d07fc8ffb61a122c287d5c6e3f3579330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbb5874f20c34c2cb9c4dbeebb689d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d680b3002b2894cef4bd6a3c63cc0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a48f81befe2583d416a54ab477e87f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eff8cd6f702a0c55c95d68ceb405bd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d7ad47bea8bd4da0ab34d7c98268f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0ff5b59f192cec06a72eadd7ca0a4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca83e7a720af4d1c9a92e952ab90dad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac6a278eed758df9704f14b96af863338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49443477b7b790d3bfcf8b47aa7c5347339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7133b1e40a6efd7fe6b0de7434fd06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb96828e5b149e4d51f9f85c7588b34341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a320759bcadee11abb8ea35c8b0d564342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e5e9cb0685693c64c1136b361a0c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31737732d8c0e54bca4dda8f8e7e9c3c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5026967b49eb73d56693f322cca14a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625436355da40a329fa09935369c2d77346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1637850c5bcbd5c7d079d8e539489647347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6899b2a715042c265cc5f35d36b0da348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec142407ac38bc1513e4a518f617e89b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29d4dadaef9775ad2eb2c310cd8986350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd0f2fa073250c8d6ec7f921ad6054351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457459d5c57d1c0633eed7d9d3a2c313352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59f41123ce1020466dce2752d5077b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de41bc06a4fb57069e33173ccb52ed0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886cf60fb63fc20d0f9bbaa60fdbb6d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b301e177b7e233cd0a9ad2ffbc592f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13b9699c38eb04b0f093b52fa7e047357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caee72afcd08b7428b52f84f11eae46358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0041416e5e1530e99b27f8cf2c353359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976cf654fade8327d228d96c08e996b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53f7f071dc95d09eed0895719a7c1d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819391b8b1716cc64e2ad002acd225d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15949efb97a8af419b52f40de6fc896363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db96c9cbb5fa391dc1bb095d5dcdca8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb318b23c99b8bc3f047f1fb47a3138365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00d78e4436b1cd003f3a2cdee6280c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35855c0db642135af39661bd64589f7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00a02d279cd5b4a7aa652f231823bb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902fbc98881a27f6a6509e0ac76a00bf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff3e046bf9d19f85739288df563ee6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db13333cf6a4af936907521a2ac601371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1cce816cc5c247a5cd9e004a4a1bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c05f275537eef8f9b2841b63c0eb9e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad20b054385e60d64b36652a1139407374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f7a08fed3488a3b69c9e996f4fc60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e127bbd5c9332bea66119bae8421de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5ff31bf13a522dfb8c9fb5774ae27377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38290125c41f26fb356eed33cd7d44f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73fc1c8d1251d1cf52fd015c1e8cc3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c5d6a40db46973c3e9cea3081b74b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50b4a2ed7cf6dfa78afc4321349eb1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bc0e92bb4913c0d26ac9b9f075e9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c9a73451bc11ef7a017cc59170631383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f400c8d5c81618a67251b241fded9fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd2b11a2d147490f5190bdb6812f0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dceb91d13b837484de2b36788bb063386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2d3d522cca7423c5c7234b270ff4e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f674486b21bbd9aa9dc2e291979578388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e35e455535ed1230d5b328d829dd27389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fb58f1603648321183380e67912ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba61496731e9245203671197cea05d5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951d294e2d6ce70593b5ac742726c11392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfb1f9c010958594f7dc2dc14b53a2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192d46f0c9f3fc7e9aa0d5d50734f0b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb426ab90d4c7805404a8e4723b98f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e41be1bebc29995cd9dc9538908cb1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea98f8368dfeaca7027d3729bbdf97397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f965f029f6e7e96fa7bb62f767efbe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d165e4614acb3feaced0dc50601fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1c6a941b5d3e6f19bbbd993dac0aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743434c97035d3e044b35367655cd088401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb264df335b37585777623990eaa4c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906007b8934123742ee08560476af63403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cc21597ad20b693b0391f57ce5c9c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807df9f972934829b19f116361c57571405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef84e6c5f6c6103cc105265c93f5bbb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9880ba2554344e9c25e56ce050d4e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3336f880a5e004445496a71edec95408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eab55541afa3378ddb519112ee2dc3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650a4a60335c7c2e5d9361393be2672410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afebcea06fc884608d2064c170c3aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942750309a614340e41fb3d2d82fe35f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b3a260ccc590e364cad3a1ea86ef0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aad9f0f637fee3c93b5af981e780ab414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153190bfdb55032d95f25d2e8c4d727e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7c49ff6bcd5cb98375b1974c0389b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647795d10c4f688a0e67355801d0b80417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1146113a521f15d5c588c95861e412418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550ea09330d95d1357f3f6a8b75fe3c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c48ecd882fc2605d3ca5e9eacb1c58420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315e333b9ec8b8644df123205dfb117421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193377a4985a82d7a9615f514ff8461422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca222733f3ca9a9f2157616c70d38c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a90e3ea0bd009382dd630bc11e91e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50c1b1d15ab4f9c484215eba093191425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6da9cf91cfdff4980d7f931fb5524426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e9de093443e6f32b0582dcc5167d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf18428cd80f5df3a78853b740ac80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02b61a0465a5eb6f83de0074b9dc06429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bb45e085cedfb74740e9b82c77e05430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70360a7389500ea9d414c408bf620c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387496a608bea31e68075bcd38a17cb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b9ffbc83fe8c5bf88ac9d39b76fe1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae97d81b5de7a1c0270c2d7670ce7d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9602b8d1a2c28d23e94714aabebb3e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26446dce97865a0e1ee0cf0165317dd8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1aa97d2d52823720c81a3de6341fd1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee7c7aea3ace25a5eb730ddfc0f5da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c09570e205d83431fc566f490db15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f9afd7451a0d60721dbf4bc2072fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ae566053261e1dd78a055e307560f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7165bab63c7367939dd1a3d2aa5fc54442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b46d9a153f2f3dd468888d457cc737443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e80e932cade34daf75ffdde8e81f622444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38354fe4cefbe0a63a6ac3ad6d4fc55b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f470737c9945a9280fb6a29860060446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee808465ea8d8e724b22f69e77644d59447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6d4cc970351ab93c0ce122d1a0caa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec65546c6d4f88e8ffd381ba6a1c19449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ba835d8fa17ac2d7dfee5addf9160450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec955c7cdbc55857c4eacc6acbf589f5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c78ed1e1cae8f6dac1747d747e9574452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0cb58c3134ec37170fc88dfebae14453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7e2b22dc2b6039ee2331b9a59fb7e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969d5bb4b1548787c4a9d003752bf3a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e4d6f689690d9e3f42afea5d5af7b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0abaf33ea17effb52aad51514437fb9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af1c472153b2955f8eda8aa5b37116458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aadf442714ee35923b0b877918ace3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996bbd825dbb7aed719da67e100def6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc85fe1f6fe4dcfa596a38119b156e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040801c01efa6f091939de120068baa9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118498c7ee89d4924661b916813acac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d88fb51513169c9a8865b7f32b238464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972e7b59b432908a47c4a17622658cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec06ab45f5db7db0066832ab0d3f27466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb82f774e8b84e3019cb9f8820f64b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91edd62a0bd2713c21b678f2f5db8171468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9dcb48ff0e629df4b1efc66f82303469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22927563b3ba09304e7d658f1bd55660470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6839de6d3d6a5acd00b2f59236058471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790c72316efdd7f0d3dc00bd1f57b7a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983af5c55a6144722852b38b669a457c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a189276b5ab771e48a09727aec6e9f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d55fcceb3c472219252e3e064f416475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232ce91565932a9366a1ff380f01fec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bc71958454d303db0b9d513db8336477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc80dcb648bb5a2efa1bcf34127e9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04a15802e15aeb65a076a9785dd03a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8dab25f7c24d796723bb4326fc8706480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ac13c1e10f65da8b68fe179c774c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf892aaeb9a61d1bb9190bbb03ca0725482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0861c58286b28085b22498f1b04ab1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4d403a2790105ffaa48aef13457ac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9649a3d750179bee52b2d1630334b27485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fc3e28b644638065ff09d2a079ec9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a6ae2eacfed05a2243460b7f36199487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7e3463398eb92d4671158405ae996488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad33871e39bf7be675912db6eaaf9e5a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b99ad6d3fdee0b4481782af415192d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc213e2859993e1325348dcd45d1729c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88867fdfad2e26a833dd9c25ee91bb6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861cf577015f73de819e98fa96849b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe9fbe7239302c3274c75782e988c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcdf1fa06c115ba3a44a9983cd030f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd53b348427c3c51b52064b9a9e8967496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627d7053b9435904cac0aa4f8ae0058497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8a133f6aa3e6a18c4c1e159a64c26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9c8e7bae983c00f970a337429e813499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f3d6b3175138a45c1569a995f9b40500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99c6f6b8f7c75c7a08f897039efc1d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fbe9a435a3247b1f0f24c0d74281b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5565dcb483167d83daae37f65cfe504503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c836562dcb28d1c03d0c9b69db25d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825092bae147c904c0a3ec447779b8d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ef47621b7b7634c64ca5da552aa05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99dd0f986938bb893869b0cf0de724507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e7891790c7f126bb3d96359f9b758508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72750af63727c8e177ebce766d35c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f3913aa8e199a9e51149a70dc435f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958938ed6ccbd36d3f7fe6d35b12e0d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182da9eddd645a53f7f2082c9b48627512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80249726849b24c9291d92952af7c51c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91f6288eaf4a75a7ccf6cf32e07651514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed18bbb58dbfee1b8e4f2bed321903515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5beaf112762feb8a93602bc0a7be4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fd158e3f0928ce62bb489f871f18e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378846bc5e74f7df85c1af5d189eb07518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d746e5b5ab4b51fc07287f557938797519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a285d41b8999ebd32e10e28c0f5ee0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f1d1f98918447b64bdfc7f605ce7a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab70ccf1a6e6505fb806004b870e41522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433399f788d09832db0fc0b7457e6cd2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d882782961122c421f4c3997c8b888b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef7818da5fb1ae412dfbff39e228cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f3aec9d451dddede04b61a0ac8769526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab7ed92d02480d7d01e29db3ecf467527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b93fa32db7101fe66778fa1ade279e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5b51f423f55c79bf112f0b4e1c66d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91e863d3420901c8840b456951f8e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb64fe6065b06449419990f38a1f16d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91277e6a2eac3da4ae5dfa7a1a834c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4f8acea9af8b02aacadda68937f48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f8df8538db358954857e2ade11695534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73755f880ffbccfa3cc1b84bc4a6d54535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95d86071b7d8b9fbcea7c6d104fc89536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db2a96180a32505e0ef624453651f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df9952f2c1774ab202d76c53343123538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29362a05dd4f0f733347d2d701832c09539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc704337850bd7cefd5b9a21a8b4162540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cda38fce7cd8c6e573387345156d6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9835773aa3860bd4b69bc8d46c194542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e337f2c53fd0a43007520e2b9d9d9ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e767e7c1f4a8f174086ae0f8d21d6d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f035559aa7a9a24d3b52c325eea83545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ab1dd638a028876c61f6ccb236faf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931f71875f98e0b8e4f2f877b3198d4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be3d4ef9db07bfc5e5aad84f1716bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514a7d5c3de5bb4421618a2cf380c36549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526dfbf00ef8d14862e0389d4991d7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cf290909cc33a2793c3a58965900a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b624a7a63540a4c0be4182fc13e4e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29b119d7e3135dab93d218f347a888f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2091d7d81083bb516bb82324b4e77c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4efbe4816fd195edf30afc48a77e18555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389763a1388bc9b7ba08fb642ddabb5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a9ca95c3f51662a8c57df3c6e9bab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1612de5f74225658acdb6dbe73ac75558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bf2546216b3ed81faeb774074e298559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08a3736ff67572abb39a6c3daf9d2e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7813ea03d965b34156e949ef822f5a1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be298f324f549cb34a34d372b4b7a58562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2ec76af4e72a20a77036201f50d8b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afd0368a8403b7b46fd1c7f9a94e0c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c5da521de27292b5e455c66faeeee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530521fd82eb05af9bb52f5fc6aaf255566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2a178a61a8fa4911add600466447f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcdb41fbc5e0289764cbfef9f74d6a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e57783dda0be34beba45ab919e7368569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4e0f2fbd149e62d938b4f01e8cdc9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d99e19bf6140867606e420d93bce8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ab4e94e7354c6bae241a5a03e3ba6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3b5fbb3fa86f98a0b80ecde339112573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b872da624bfa9b3ae87b16256c3732574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94d56f58ff249cda0bea074cb4bed1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00313c9804f2400aae5842f34ee0f561576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad36ccd93ad9b054149e9a619cf689577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75c16e10c9c4a5685a9b061acf329d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fada1322826d415d82df3ffcd9e0f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6256c1ed4826ca175c51c60eb132c9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342ded54d49254517b064bdfff4be74581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb9c59965b855ab6f440b0fa5f7684582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff13db8d4c92e543b27c99f1250f87583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbf3c542c421701afd3cf003a9ae01584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009acac41c6506e0e744f65028f38b05585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df58c3f36a8fcbd3f5896a8a578dac5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb23f753f1e1131e058c9989ba2084587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60bf822920862f087e84bedf866c90588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7612814c93dc326e7eb6873dce2cb3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df234d54fbf925539203ea508260032590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac635690f8879fd56f0a96764833e7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc896504271d2da93d51aa76b52e671592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12215b56be7d1cfae24bce63bd67035b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e698537231a179b32a43a081dac71ed594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70e7e4a63fa3b03add8adf52c77ca4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dc5c8b7107d3b3220e085f9ba71a83596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37f7ceae491e63d57c48c2bfcb10f4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24940a9a582f65b861bf4d03f36cbbd8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c7efabc7fca933f329cff8b760fc8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d108f96fe99d67bf85c15d7be46bd0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72b506c4286ffe7881e58f707fe28f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934837e7b3e59199eb3d509e4a1b3a35602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8666748f45f701939cdfcdc8d115ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d9b765d116d914ae6aaa1af01a0f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17fac47eb86ff3dbb072a373abbb07605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af790007984f13f767220a644e0d8eee606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ec6d2d568140466965a8a7635406f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf80304f13f0c51eadf25ded239c00608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9c241ca3c9ddcb8ae92b79872334e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8fe4dcdddd61ee24f90b0a817b861610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbb2f2490f372c6eecd6e848b593ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd96b9533a2f3c24ade13dc1d66ef1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ca66107140918d4fa2fe44eed1a24613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661dcdae6bcf479fd76ee8957083a6f0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e06444b6f3e5ee26cab2d0291dd21d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc518089a4857cf6b833c207ddfbbb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1794d4feb11c36609074919a79586617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68967038345f4971e54f147ced768c2e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c70035969c72d2e71e94193ae6cc30619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a7d8a32cd0387b793c061dbcfd0ce620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17f3aad6721b2b1453427670c37573621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6bf3f2833df367d06f52b70c5574b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82097c72b1c7c60e2219ebe47ffcc65623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f0242302318eacc1da96ff5e9d594624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a13bab5ef3c993c3456ec1ca917b9d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da485c4f29866d40de3639fc67a1e43626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6060dc8989ddd0a3fc88bcc6c444d5ff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba304b14ea6e31684168dd67fa6301628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb365bb289d526e31640754b5a7ed92629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5206cc391b9f2050f1fa592a347dd53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366eeb43ea7331706fd9e71f20a5bf4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f860824616f680c56361f719e1c7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e401dfa8d4ec4dcbef8eb8a95dd15633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afed6e70a7ea951d5ed34ec7598a0b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c99bc86fd30d1c8320664b23f1144635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0127853a20d230c549d8981fb9cddcdb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fb11398ab3ca14f35e46e4a1ae624637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df692c0f5b6a28574764c2243b9168a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762792397f28ab917f9d1e635c9ec351639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8842d098d7ef0117458b5e26c69765640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273a66cae71999caab676e5dee3b621641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2709a038403c397265ca2747f26fa3c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d65731eb8e807b54704402d5da86e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af615084e447a330edea0e1671d3f28644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f00bbbec7978ed2e2d23a8ad2d0862645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2ae7c3eefeb9e505d355d1318730d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d17f83218c686be85ba1841b2b19f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9167e6ef3d71682cb9e82e3c9f434a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e5a4769b078a07357b03074339f4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439303fe18cf0a5a7e8ce5c16a0c102650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd721d779da585505e172636512215651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bbb1580971cc0739086cfbe35dc49652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf90739996733fb5ff2c4bbb23e49e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba8890e860928b0d3b9147df77c430654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b42db44fea9059909cfced5e25c068655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63108d3756e79eb48226b080345a9271656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cb2f9860a4838a88e03f7cbdd6b47657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b58238b85b592762a09c1f4d4168fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb8191370a6ec2c24807ff388cca48659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cd355f96a165635a2721426d7ac7e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48190718eacbb93cbbe745c162e00bef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb91bb063ef6f9af4e0fc711fd67fe3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f87fe41b9aa046577c12da4ae3d071663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4c421d1f93753d4a76dfbf5a564d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce1838a95ea8fcb4c98cfeff7ed7a8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa321d1ef4f83076958006086677d6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830a98b1375a40c009c0a56f2f1721a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1656bdd145dcbf851164275ee587605668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26257fb52c263cfbf4095e295ee73bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eea4e4de90c1bc39d58f917e7e5e15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f3422e4308a0a3a766672722ffbb4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56e4fd3d3eca51cca8b4be2336cad5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75bfb7083f571d19e47097878ea841673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b7c338bcb9b6a19bcdd3314307ca0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83546256374777e077ad786b23e53584675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcc8c56d77a27b37921e980ad71050676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc65e890e4e18311de2b5b787ffb80677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f5a98ddc34d8480eb18f9f8c09163678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a219a3e36f3e9c813a86964474fc22679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312137db976701d0109e2f85e40f1a0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1c2b83c2dab30cdaf240a8ae524f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea1df5e9930b068845bc279a4d3aa3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273afd2472d34e855b92a1239deaa6fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb522191679a0c20a950866932567a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414f7194f09011180abc94ad7da82ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e424e4004b10b0742bd55768e3bf9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668565258425c69346b97684623449f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ddc05fc561180ab2483149ae68651688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6558089c123f009b732f00a94c9da5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ae27cdbf44a945d8838bc30d45148690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454561938c55e7bfb5d38217dceb28f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353e6c82682bb7a410084b408a5f736692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84bc5d0e9a63bcb52215957406d937693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cec47762a16e93c7812672d7bc25cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057040ab01104d29aea3edb23e6d6f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b0ecf9db5b17a46b9aa2d4bc55d5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc46704b07b2cfa27f2ee826b64bb6d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28132621382a660b7501e540aca031698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b3a075cd5acb736953a077d29dd8e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c32e9ee94a5163184f454b5b158b02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756c9a87b413ebb2c0c4d4809b69b5a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45deb8789f2415fd1a5be5489392bee2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7af1d0225753387112eddd288d2e5d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d76eb89583cb7c4cc2a4905e16918f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939b0db267ff26b0f01c78c7a660b9a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6d302ac696c2de5cf20aec6aca1ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc361e20fcab6df92342edf8c08bd12707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6ff0bacbbafbfb1ff6574cbcb07e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee6a2d7eac2ddc7a600142ccae5b29709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c7a35e69d23999bad1c9a714fd0f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba5efaf08c81ee23c51157afb821d8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624a29478380af8b909f31728e5fd33712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2ee0cc7cdcc9f4e104dcd0516f25e6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c68468713c7b328b9e52efd0cbec0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ca266942f1801b64da0207ba09a1d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86403447f2ab299292c62e11daca49b3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fca63a342283327f805b2414f4ebd3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f14d82526860660b5b0f0f0c84b50f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732b0bb4245ae0e4a4b42558f9a1ffe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31763358b72883bab8248b0c4505057720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec575afddc8d6c8235ed116796b408f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac37523de33d1d1e9a9f66565a35deb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f6848b8badf22bd88837f17701747723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48f7523fc632d55953381c2c5f3ed1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be3678b42d3ca997061e4fd202c545725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efefca7bc9b93f210fa107e3e4ebd9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24749c0ba3f83cc668e0217f202cca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1984513f7a3ba28af7547cf98c3d4b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd29d04b314162497c3f93bb557b01729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663bacc3e39ae7e65218796d4542eb6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d2de43b70f137a4a8394f2fce3898731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de387ec96868d840f045da7f2ff83ece732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8320bc52eae9b3c499d05d21afedf1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1610facb08b74221a830c6925cff2e27734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bd66deb12e586a0275894c730ed6f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad554ee18bd18822ee0c4ab18fe0240d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270390e5dd198e23cd4358364e48c93737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0416c4e1cb69f03d9c875ecd42cc001738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f99960c397f9777b569c788afc4d6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4981eaf7ea3aab2d862fca9d1c17baa1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4a0c8958288223042c6afb9efee1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd21ce2f0130807a4131dcc1bb60bb2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3487431fdbd5b806ba2eab6a5fba0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254ff682319a6d027b83830d0857787744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb9abbd4cf7b2fbb9747a0791f43f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e129c8dcc0129ead89c546140707f9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82efdd5cc42a8b264138ecabbf8ad42747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0283c2147169981ed4d060d4f3d95e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cfe7ce3a765983df0a20407a480fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79fb80f706d1f1596e7e59d40a68e8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19737bebc73c4def9d227b3731c57d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae594e974a5a2de860bde82de29eaf4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03bccfcc1c3de6941dbfc87eca7997753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095d96091a768ff7c86bdadd97adcb7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a85f29b6548d505151d9a40a1c9cd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221be3daea45b57a1c60ff7929d2ee4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba10223232ea27e844a5f5e760bde2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22873b4070ae686b6dcdc239887864758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4e6b8407e3e15a56ba8c1288d0101759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cc08b56cbaee5c5975f018dfc1128760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8849d2919b074e237e6ae44c4f1f60e761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677488855e34d34d1e321d1323e1ea6b762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb57e90d0714e251ea3d28dbe7ca66763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1e5e61df8b94b2efad4be9fe67ec8764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ff6281390b465af04d4e5cfebe8c0765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec587265de6d07ecbda54bc195afd3b2766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1096aa54e3ec5c22cfd99984ec5ef767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ae0f9998b583bd85432773509358a768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be5daaf39443ee5b1294ade4b9dac7769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb571ed7682b2a32a463ce336b39e9770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e278ea3887a0ea7006776babee06849771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baddac753ac2077e4c198374915398772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef0fe22972303f10c7a7bc71c4d02c773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad03c9ea24bfe9582e5de17ba6bbe21774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd08c2f05a5a2bb30b19326f2b1881775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360825b73e0323b13e00e889bd73270b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453849687af6c567f328fceba26cd51d777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b29926f8ad5ad2ee76b68d864e604f778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27724a97991f63e69e060937cf50970779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91766bea6c52a707cc79f1c8413e78eb780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58ee681020b1f2ea7b8eb377bb0474781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8661ddbd51425db266d4246b419d239782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4db57b891f2a6df38990ac1d3fd99783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f1cfbb8279bb1089097ba39a7e956784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780eca06abac1cad6c5da8bfce9dffef785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bacbb5823e022e07783161e80f2db1786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41dd2a6ae5b2776bec03afe2b7abf35787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341d785c420838eac4fa4eeb34523f7788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122aa98f4e6c9cc5a2339ccf8eb3064f789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3aaf29f25a879e27bdd8cab348985790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c3a91280e47c79ee90f94e5c1686c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c254fa6580d3b28e2ce93c6410889792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6b9339d1f2d23f5653c80d23afaf6793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9fb0ae06542d76b5e098f940b95e9794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078bc69529cba7e8d11dbf12755624b795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f13650ebb6e933b3373f68e10a7c0796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ddede55fba8dc8bb9ffd88e0c94909797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da4a6edf928ab3bad664a3101fa055798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9714a888f8bb8fb9aaf254dffecad799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620b67fa2e6b69df0703fdb0156203e800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efd6ece1f6d8db012d1eab62fa6a95801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6b55150e346f2406d48e6615b6016802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a0fc7daa62d35f1b80ff50d953b72803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6adfa8cde1ce3ccd66169a5d4d29fd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41139a5b0333e8631dc51726294da554805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931651ffa2035b47f38a3552d69f5cd806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d849522e1204f77c3c03e4ff63847b807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df190280decf28a4822ba78ad856d809808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d50dc1fc6c94d91a4890bd664cab5809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e65f1fcb994c2de5526ab66178c3fe810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347e12128c68c68178c1ce4526a227f811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05d47b602ddaa377024a9333085cc5812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6945d4c856d19499eb43f9e7f29ff16813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691521e596a4a5b2cd159787bcc7a52f814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b551465e97aa614228895a41ad874815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c5926127b050db79bc52e7f16c0ce816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd701c60220f50c2f1a52208de6e367817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6f319bed74dcdaf077b16bb0ac7f2818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d04303d4bb3da83e41fa0ba002b98819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae83a06fe51503feec9a036cc09fb0820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13fc4a5e5f77248076c187bb4a4e5b821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116befd1f5dc623290677562fe60238822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7189e93d1d57833d8c59587d19d5f9823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8889d0a8da95d0c841e3ae9c0eae8824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50690325d94c1f21c7fc625efd41fc3e825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c40ae92d051fca0b0a62ec79a9df8e826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6dd4e28f7ed4676586e38b7ae52b1827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ce4ed5efdc04b0de786ffcd49cb20828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e1084dff961172b1d2c408b5190db9829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2a3ccf15d49229087afb9184d3e99830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff598ee1bc33c68cf1c4f7a3018aa4c4831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539a92cde76f1e5b8b0ce5fcc0748c4832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad77180dcfa798fc36ba7d8543c472f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d589a541576fba63c1d4f11d438b2834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fcf58ead460e3f4800ebdc7af0a7e835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ca8ada3984f9bedcd930929c412f9836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1185cf34dc9e24e1fa80248a484e826837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecdf91538d59e64a84ca67da484c14838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b619a10e1b96bb15acf36e77195f7839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb8bb3dd9a44f5b3fb5f805a9ad1b2840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3673b5a3ea1817ee51b928f8bcdf812841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbab0de0ebc247b1841e9a6ff75a3d0842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a4429a3de5464917b42eca774cb79843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75231f527f46cc55a348bea62187344b844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63de3dfcd59433cb3cdc5125690908845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521f00fdf90a5e7dfd6faddff84687e846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbef98d67d2bc1afe7c681dcde3aeba847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf9d81b75846c0a87743aaa1a1417f848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4559b8b08e8f2646819182e2571649849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd6ee41eabc89e7c472a4cc2a64657850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a706bac46db1560fd158f5b22420655851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff085c29871b81ad9bb780c0213b826d852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66069b02d6e8777c8000c26e7af1b63853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145d74832cf814eeb25aef087f4a77b854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bd8b466d329d50c547a04d8ebab17855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06988c314401ab3e661064234187c0b1856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a01389ff041e7adde21098e46270cd6857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70512d42042f05c546a6e37dbf646319858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618a7dbc9a7edbea36b1ee05d4912f4859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c1139c61119fb18d407702781feec860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf757eb1f33d119ddc7665ea714a4f2e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30de322de8427353f41366ce1df1409d862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a064e9f62e19e1bf2d92d3accaa1e7863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc2ed40672b6f12dd538c7fdba1f8a864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92bb37a30d80ea614a9aa579a8d3df865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd13225e7e5aab525b6d7cba2ee833866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20372a3f04194d66545cdc03ba844051867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba7c5eb5705f748f0f77b10a10f81e868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c11c37b67992e74d93e433ed7b063869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10218890a04e8f80dd836b7923c6ce90870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050bc52fcab213548f1280e7eaf748a871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87d45fe342cf91062b7b16fb1d9012872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09bfa1899b72e9b6952e686415e15b873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f94ca427e826919f1887ebc671652874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9e33f9206685d89fcb41324ee1507875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffd88e9e79ba56f689fac5f20c9898876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4953665b2a465deeb76ee94e39fa9ed877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1588510d4400c450f0f27e9b5ebe3cc878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6bf3e5d26da997f6587ce655868a4879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205cbd52532879557e4856298a6df4e880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735344a5195ec5abb24f4eea1d51975e881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4923853867d667532278d44c5c98945882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec9244d860b8e9b46a94eae43526ec883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aba587d6bbc6ecb72553cf6a009bfa884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b54507216bd21899591e1ebd52e65b885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7818d7123b742a2258e7d4015285ed886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755a458107625c9ab0369ad70db485e887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f86bc1c6b4f1348fac9f8db61d6b17888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18a633eaefb5cbfe8a1930e4222985889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98de8c7ab4a60a01f0011e15ff5126890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f82e2f0c2c07ab9ab0493873b61894891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0b714f59ebd24752d3a478095ad24892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a90e29dc026b8090264809d68d126e893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc6d2f2af470f37b9b96db75292c42894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a25f8fb96d3bb5db978bf651cb8fe895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bccad5bc09a2bcc418f14eb8ff5ed896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52f31153e8336eab9535b99f4d28a6897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7d796ad39647f47788f082a0db629898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc9fb4dc60fd4cad8b38cd557c6262899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020cfde748ccec27d8f9d357d0cd196900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b175952436f8ef1b38c488c7a1a5c74901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f6256d30bc18caf60e16f0ae69d2f902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e092cd48670e04060dfa2dce79c5e903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807bf64b8d0a2dd5100a2df2a939ed2904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70b350c5400055ae1f39e362673bf2905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e470059bcce47112a6d15164beccc9906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb614d99ca8eaa0421a841ce68abd22907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe51236994b7a63092c165b691b2f80908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e739b944fb08a0b582544f5a0bddd909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c25654fe8236225da7013a81fa0a4e910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd27de49ca3e16f7964a3ae3bdb3c4f911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca362bc18e671375a49ab4747f433acf912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38450f0f0f46e579ba2775e48e125ad0913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967e507c98718863a710f59876bf29f914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570f489315abc5e00b7bf40346444ee915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f56db1188d9623dc7a7b47eb27e77916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d746cd285000f21bcf730222a7acb4b917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75326f00b052ce617155ba0008f3865e918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2c471378a73b98cd20019faf9ecd7919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb88915ad5773044ae0e07127ffc510920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5df7f9f979fbb5532824520d642fe3921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344e0e4f8e16afb3fb5497cdcd0f2ee922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463cbe7660c0dc6cdd308a068c6afd7923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054da96c08118f5a3b719532fc1a6bd5924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5038f583430f61565a7f85d925802c4f925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd27f1afdb023959d44b6d9900f029c926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c27f281d0bd6e08c957ccf18ba326927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c62e2d3297f5c8b317fc56fc50ccc0928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d371673d0ff0315fe737e3a85e3c5da929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc486b1df2a8c64efb7485e7503f7f930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e5a27fd29288dffb97f140594bcb5931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e46047060e77791e74b9ec3ace3f8c932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e34c52e903301f27c0f29dd9108ea933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f4324db519a5ace1cfe903560b7bb934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0071fdf958583567f00a66f6bd6bdaa935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe427c980b9a59d7e9c49f868b04131936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e37ca36c549fee5445db2a424cd490937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1f85151de69f9aeedea9893976cdc938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b5a129df770ee07a8007bcd6fb4d5939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005af6f025b78288161d0ae35aefea87940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56439e0ecb330379217b9c68c64f0a0c941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b1b2f13491d7f78ed1c77aeef490e942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd1cacbb17ce5e8c7819f66e752c67943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42daf25e4370729461985f9b2943c8944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1342969549c4af3ad1790b2f1e9a4945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303f2fd12bfe99c09231528f62f5121946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100787712df871989ad9139b14e788cd947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b87b5396106e42ee7dbde9b5f42fc6948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288b7496b2fc20d7058cf8beb5011da949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae72793e4bb58ea71835c30e18bd72c950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98aeb2ae18eaa18c2f2d8b94a0f157951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf7be8ae36f13bf2465e3a1c699d47952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e27773e6ca25ee757a81f0c4e93022953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a54528aa5251b63d57d7c28e1fe124954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35d27802947f821c9fc3e25abb81b7955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8007b5c26f776a29ee75d66bbe98e66956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d32e1d2492161eaf50ff7aac13c23957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb62c3475b08a8228fb29fd1158705958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f93e09bd7f12f5618e5c18bdfff63c959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21139f0bfc22a3ceff55599ec56ffc2960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ae35ae0d799d746857e7d9b5b9af7961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23542aca18300b9a2ded12243f42f639962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478dee78d8f57067f8ebb72f701cb51963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782eef7ae6328ea1450fa88170143d74964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c05b0293e6c8493352e3b2f1aa19e5965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df63cbfddfa25d6f59f93d021eb627966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4391d71fde6eda72eaa8e78dc5d4819967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44915dec66a124a861f8d7b4e4aacd86968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95b201f82fe9e9eaa7a07a9504e785969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246a9df9c60bc0f365ed1d0c4e3a60d970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22ca4463c05a585798415325ed9373971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4333316b0ca4bad95ea3ca0d3fb0b972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86482f9a65cc07ab87e614a63d57505973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f098fb91f9452d9ae4b8a862ff7b8dc974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008428f461aa8587e8f37a4ec72d8c03975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7898f28dd7d50c044bb17aa1e5a3da976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff46b4f9e5f235e6418ad1cfdd27dd977.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643a013910db24680e63990c5562c751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4484dc89c2c7e4cb45edfd156c41aaa2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ed2947282ef2bbe43f6489ed03cad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42d4fa12a653689a7344b5be404d2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23adc764ff0b297963d9c224c3e37db5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328601a9ae3c61d00d32e503e71e5a3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ca1eb98a3d46c11bdedf22ea39d907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874426e4e243ab2e98e86237ec988f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03575246e2bbb66a1d5b2022c10edd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c373563df2cafcfb7d123fa95c9cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c6cb42fcda7acbbe504c1e4d3e35ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97e5be39b3632201aaa0861f9f976612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4376da67819f6b50a7782b412b7ac613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2279812f480851f1329a582dcc95d4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8b52ea5757a92b5845ecc425f4fae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49216a3362a93a4352a4ddc4b75be05416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62940b0a797ba123312e27e7c27b27017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c6848434971b2ee8bec09083d3d7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2b3920b1fc1b31223cd4d7003443619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cdfa89b7a3fca9b8e0b8c7e966d2120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1861bc95d4c102f4a1ceae5c2153ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbe2bf1903cf1ddb3f18b7e5809d6522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034a86a524f3bbe2eb66887a55c0dee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f375911651c01ea596d76f34d586024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e350550193ace338f7c0d6c35a9857225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fb18935a6b86e8e070031a23a974426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a17f45bdeb21595bd7433a7e8a2c127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8015cbe8cf368d83a0b226b983f65428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5dcc87a8c374c7d2a7fe2bad89599929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1680a707c0ea472aefb9bd625bad6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3485dda770bfe3156b939ffbf084d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db51e8f650b1e7611a59456fb61bd1432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109a311581714f520860a045983bb8433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c91cc3cc4372fa27058e51e40efa034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a27d07d49e69327fae47a35bee6d4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d237ad0b8e948926afc599512db2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733a9a6c2c8f924b88a4701a710ae8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c7ab8e03c9fabc0cd0147fb18474638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e6c832c05015d6fbe9d0b6021b57439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1c6669f5f3a750525c498fd8f732540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6257e37939321d85d40a2d5dad8c2841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c49da55dec4eeb1fefdeccec7c9e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e22089de2f6493863e825038ca91fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1850fc9112b1fd1cfdd4e644cd1814a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f038e81a9861a254ee199c14d5513c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a25676809e4891fec485cb81adc9746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338406186d6775ae33db228fced34baf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c44001611a4d9280effca859103d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328a8254f16b40748cda6d206bd55fc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9d8473e5ea1eba91c330f755fbd8d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a87f577f9f8eee0a51044453f4179851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2872f1c7cc2c5a0795562e193e37c852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e8b0f22c4e145feddc6688143fb2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e794282e21f58dd74584a1f9e3b156954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e087d852f5f5878ccd00044882333d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a23f7cc143b1f714bbe1bcf4630abe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62cae457ebfe68110f35cb35939fa5957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8bb3f6188179795a24136e1beefb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1b3f57f6d70110f9767767a9bcc1059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89207f94b306b2e1f610175f756c69960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0cae8faee0719dff424e0b338be8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7fad2c798a15fe5ea7612283376ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503fd88cde4afadea82032094e4d23563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8319db9cd20caab926c5a14d8396ee364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec075dadfd2e89503952b7861e6686465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3691d81e760d1be01d1f6a6a7230b966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2546ef777bcf2834fe332fc9e0f55f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333feffd68e374154652f5fdfcaa5b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c28436e1a6fd49f84758dd81b4fa269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbf62b860aaa554307bcde4231abed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3711ef96ec5f5ac4b2cc3e9464d3d9871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534f4726105388a81f6c087b692e81a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790950c39de15d2b27a2063e892828773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb5787c9fcb1adcbefc51f8d7a2d5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104877a6d04c9e5c02709a2be6d4963d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891242faf9d2bc948560a97bbefa7b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06ffa6784033f16cc6d6a6767ba86977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb991f7a72a6da108742fcd67b98157678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf1d19f5d28c6a4964f79e301bb7b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d8214181989d383a97888eeeacf1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd99c8d13f31304a5ad35e494b19c4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d6a5a13b326d152bad8fa25a2ac8982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f263265862067be87118e8dbfcb493f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8779c35be47003587befb301cd30b584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a208f45d84ac35cec211fb41ccf326285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8dea0adea9a183ac4a7a19a093efd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d335c8111a2ae6775572d2ae052e12787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb49abda371820d434851e481e629a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cf9addeb11baa8b793fc2d225802d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a23bea58ae1f29daf7c6df82778b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe492bd268cd8cce2277dee9d0f76191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289549b5f3738592ff5c1f8b298fb3292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7665d0d198baa9f6c343cbbecac0393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54291a9328f69c5a5ad5fcfc9b44bcd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a79b0e5e896b4c40f720370cfeeb8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9919c16b3534c16023cbfe5c26f70496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3f2f0a9f424707024b0b048d1da0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a95236af080acde2029aa6c37d2fc898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161a4001f4f0f02fd3e0a0de677016c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15988545cdcc62dcf15ecb0acdcc1f84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484990b0cce8f2e866176b3617888b51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e3e63006d03f2adbad59dc22ce0d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9878a1377c1fe3edc38f90e273b78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33b740405ef0cfd894de4806aefc633104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceadfc69999c901a55cb90fb30c228105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5999ad4eb2de7258855e76f447ffa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ce233fb5dc1ac949cf91eee32bda4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106c9c2efc7f829e2cf4a0a95c88559108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360a69a7077a2f27c658799e921882a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e852e8a2f26d711f0bf11a5585cc35b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80407650873306907708db73ca3be4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d4697ede99163bf2857ae8511515a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394da9a218b12f9a93f00587a6dc5ec0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4367ee12281e218102f4cb2cf1affd4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b66aabaaf8f3e914b7f18ba3f74b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9bd9aa4f29459874fc95f6c4322a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf42b215b72733afdb26099a3fd2c35117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8d576fb47b15c44aa2724d2193086118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea7abca5905891a8e20560187d8946119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1391ff059d459a73c1ee99713dabfe6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d0865f77e2456c523410c5e5a78e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c2a0072aaa7cfcba759468d85caed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36468612792cc2e659add393ee1422c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709ca2f5c3bb3d39320397d25f3e7b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af508949ef51a752a57a8edc46f0db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936038a58017db53606d723a5f590e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a64e077cef010fa9892394301d16c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf1764836808d495d7311aa60c263f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84879748de0f4c0f3ee5b011873731f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591dc1e28951168befc8348e713a5de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412585d399a5891c2aca113e52a35d27131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4df27c82e0dcece78c1c620fc8474132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6b4089f66502ace76023c5424cfa8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98303387784a928bb847a66560b90eef134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b7025e79c7d439a6acc95f4bf8112135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d4107806a66c3a07551cbc101250c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782e9c0eb563755ac8d184843da607b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a92f5785290e1b47ed3dd677bfee8a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c13cdb113daa74f7cdc8455e63b6a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33d983d810d6d9ae8ec6f4fde17180140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0268b0d16854b3819838ab1b8259f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9eaf3311f0a92f823ef42e64068d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808e7c12fe33187ddb283029bc8d622143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedc021fba6afabee60fd3e8a5c3195144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f946a57b335624d242a570415ef235a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4432f0be8276cc92bed29ad578457344146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0075c9fc7f95b7372a9a9a4ff5afe69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779d16e5ab81ad5efa9c2710956d99c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97421bbbe08e4baf01943a0cd8acaac7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cd9418e9e32b0904d186eed69b044150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26733860494a3d7c274b4c06dcfd14151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a0f700a51b9eb4deb0883ad601bf6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fcd7edfd47df69eb4ed920ee43f8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3cd80276ebe902e65ce94bcc954ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6742176b65c9d112ee91dcffb07365155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b18c46e3d63032ba5c2440e84e026c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aba877852c300e0622465152182306157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c30e2f9a95a7de048767cf07c380e3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240e3582a845a848bce83d27c2304a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61a05bcca01410ccb57d293db330b5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060a75039264f540593159356d6927c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb340e49ee57f17a0ab7832d81072c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57356b4950428ce86a21bc339a29ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04107399ad7347498f45554e3ff5f9e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a529ebc2c6d6c64326c93ed82eb24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38725092a9e008d298b9266b80b9c270166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3438b21df507ccd397bc709bef8e6756167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bd5fa408844dadd22bfd54586e8f47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f857051e363e2956f09775630c42cad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54aa47de23110bc709bfe4a57691535170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c323d1c9932e578a411922efb7150171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269ec41ec72b05426814a24c810f446172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b706b871da50a4e19c026e1576bb88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dc0b96ef3da1cb51944ce8142490a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa755df8f436ca617329a4799b080a89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7d382a12f8e27cfc4b1610fd4c48e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45097cc6a6779150e71e85f5ec7750ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95194b1b44beffd535d1480fe3c714b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18801c7197e153ce4741d2a6f879976d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc68731c51e00df310427e56cc41534180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3973b736f20ad3a1430ce51692efba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd21807d31956c7b672e00a7a7c9ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37bec31ebd9f6326679c6b40ba475b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82ea079bd87b49baeb7a31b163028f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e651f41ef32e9008b3d21f4107ab41185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4470bed76104cff3a1c35fb6d2ea4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0d579cda736da419bbd9a083d4ca6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ddc9f287202ba2d2d958200534649188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96172e76b8fda2207e1eeb05106d50b4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7339d5dfea4a249a9ef7a7c5773e46190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044cd3e011c936c61a26d1c972dd03d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dea86ce98d413669927523952c2be3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d08cfd959ffc270156f44b21eb02c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b03d18c314c712d3233e9507d75ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b118f51e11a4c49a802e90b22eac15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac082e3477dfc918e03c604d31dfeb8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bee9ea80ba58cc50186a62010a26f9d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c697d2cde8756acccbdc39b49d825198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cf0a99870f3e972f21a19d2a2a2ed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2a19123b5ea868c0bb24542f23e89200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc12730d306d3c7a4df9d47b837192201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5edc4efb0697f94eb0e14d0eed7c3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed8ef087b342cd4b90d6d6b40c28b65203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad35966a00c7d2ddd21fff33b825014204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3a31eed68bc93c41d79769ca9633f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c88a4dd064f4b3e5bcfbda1bc4a30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4afe813f09d8c1e018d0adb422973207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfad31806efcb84cd35d7cd4a1be488208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117847c2dc29e390081cbdb9b00ab00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086ff9fcfc00f7b34ae4175fb617cd2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3358db516080b964c7286037702f82211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde4969941b0be304a2a7a7d5c3f3751212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef999c7522299227986629ff0f6b51213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7857509125563f23f7525869ed00ecf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b0658bded3d1d9d405b9353a9a693215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d1d581a8641d915d961fc5eea7951216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c611890a36b04f8df12dfb594f761217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15261d91aea3b9db97c1988d5b13cd7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25fc15183ab924ee5c3330d8da14fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ce22058a306df02d082910002b6a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d042e5b7a5167949b01e1f5ce132cc5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a230f03e1c80243d36c1935d8fce133222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e161306d3a9e90c63fa93aa384c8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a711fc7855d651f867b6e55d4af49224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd44cd5be4f4b1e73be4a4d0bb3b6f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc605e3dec84c2944c909a7a918e2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3097bbbf7a72889584dc751028269b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bfaf2cfbd6092543cd9f90d9790fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe9d45248de03fffa5f6fe00d50c86229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efeccff0fc62e8ef257eb762c0d795230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99ae46c423a7cf4afdcc1498e5537b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5514c1c7ea3e55dd3e9c606238ebec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00344f212779ab34d406b68bb6281e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06bc1c94804075f00dce8b0ce407a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88638b20885fb497134fea92186acee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37224f518e8040fc2898f0e2b173bd45236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dafb9a1fe3ec7ff84db4c1bb72b23a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e77a78843bb8d5c69646008973bcf4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82efebafeb8fe153185f704745d2c52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c0395674684ce983291ca723cd5a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf19dba19c0616fd4bd5e073bfcb3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178cee1e1d2fa2c2a4d0f99622ba6ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdb44a77942c7fddb31305b85fbb15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589395af46948def9cf98b01424e1ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0875b197a5213c7ed636524e607417245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd6e0f77dc45a627b6ce1ede77fe35246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e339f84fc0e66bddd38a2506e3423247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d79fe82b9fba2a5316a34e087517c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390e1591359b26107d6d81ff862dcd8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938c9a5c41d8af4b53d67ffc69ad064250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc6bec2fd67cd61cd00f0935f437b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d42d6ffa9eccbf30bd559b7099fba9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3aded2219698b6a79643738c7e869253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c398b7c8af7850cfdcf7f27015a054254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1f2d312d79016d31ba6d60b846996255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab043f59893c0eeec059ca5e59443ae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46fa832aa45fd4261cf8471ef2fb9b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40090d995e6582b296a693a9af1c7585258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99eb08dee3db652f19034fa94601c57259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61d2861c6785531108bf8013ef5398260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5972fbeb1afbc7fb8c58dcc193ec6b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b82bd5cef1de30328cf5ca8b475693262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01455c0550ac0350034e7ddb91670b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e676f500ed203974c169b2e9ea2a4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a3decf720191ff8b6279d0a069d4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49a5855e2fdeef5fe6e55aafe087bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70b1a42c687d7e48f283d1fa24a6dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa9a80a9987c9b5a3d2cfd9186a3cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d4538d9408bc6e724f0e028d522bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac2fb70278145b3ba3a55da6894865270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c93b068d6779bc92abdf1e339e2ee2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4a525f611be9b9511868802388b3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e93e1e41d4af741b213151d51587c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181ad90d5b2f0f9abbbfc456bda1d7d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4479e8bbc54d2d3011d9cd268a17c01275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d82e8b7c80eb0a0f56b7bddfb9d91276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f10873424ac5bb9ab798b6b830e3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5609fe04f8379b4dd1298094a6e49278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88c390fa718edfcc553fcb8d2fd205279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d68d082c877799f519700847240b35280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62873d7933c0356accadf8da3a772b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f575909d4406779f15909440112efd7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb72c3858edd90e38b5e75d9cc4e417283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741afe80228f2c1337221c936bdd56b0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993756ef645abb108f46fc2eadacbf6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1965f569e991f5b6c13d6574717b38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c31bb70636a4c9bffd4a6d5144b31287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c716db898e882e7fde0f66c0c03e6a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7a5a240491e1215380d7157311543289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde91f6058500048826e88c406033296290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f63a33274a990a939ef0b06e921b5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae39ae916408ae97ac62c794cad5d9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a99ed5a5b8f2ab90d504acbef946e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625b45d785075ee92d48775ce85d0bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae395d41375c68388bc79409e2f53e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498488c6f7838e09d10718ad0c7c7459296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218b75697b87a92faf1b3997b4453a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6533f8af7bdeb653c9eb8c93498ad77298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e846e5812a0bf78d25977a70264d3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada00ec5bcef75d72144b9305121cb6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f142de85843bdabefe8ac39e9372e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4994603e1c92dd9b1259e9f7182346302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcd8a5ccc60ff7239e1ffff8139050303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3ad61bcf977694fdfdfef97086b15304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0a4c432bcb4a21baaa842c124b294305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d56628754297460b8128a0c1012e9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed998e025534574fafe049e11a531626307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588149b745da9d6845f433a2fc03e134308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca398e8bd5eb56e0e2956fd0af16cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147b7a9d88e432fa7cf54c97a162c64310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89032b14c1e6ea18db3344dd1c0aaf9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65309cfbccd13b0415f1430011a1d1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217102958432ad5d4c3a228409971e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75695e07e8146289f2fc15e4a33ebd4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ae6f6eec249643356594c41063753315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250f16dd423cfd83fe54802ab01b204316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bc41c3d348ffb9e34a506477c3388317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac2b11692332ce2b9714537136d982318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6cdbfa34e28ac5fd5a0ee1217da29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b807850270778e708db212642fbac1d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5cca161b4fb4620d30e2f13504c5a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b29d62f84f42367b19094554b72c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54980ec2045407008dabf52afec271323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3cda0cfcb206483b56cf261df6db3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f000b276f2abe97f436281df01f8d79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e212d2180ab00a5c78ba32a203720a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7b99c602673beaa453909ad79a7b8e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9864ddd6ceb2588c30b000078274dc6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db727a2df3a8126a35db5fd3daf3c72329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53945c479c88650441e504285cc31e81330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc940a4be103d92af249365afd8f875e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2ef91070dde158ad9948826e82697332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8ecbf1d0cd8c6634f9085bccc035b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea85a334862e5a23779273096f94fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf228c24bfcb325c5ea44935c7bd7ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70396a3d413d8bae9421d97c3c1ecb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e269034ce544c551942b1888d663ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc58309075759a0018abaeee505c40338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d97ab013fea1f7e5a11581bfa8aac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c0ec108c2637b3185c22a7771a741340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac5654fe8ba4839aa90b866d410e59341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65421416e55909d36c1c9b46a8b1e7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed365e8d61be7c41ddd621a4c9f573f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7378f56401d560b47036b9f23f45a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e9ded4c1a8eed88448e15178653e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3937d1ad99bb482b28b904cb9525b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46efe8b8f0a1e2b011ff2634b29bcd6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6615450083ed0bb31fe0fb9e0b1d7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d49e880dc005c5a5157d8475b5c7ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c308868b63f1a0656d1c204b3ce5f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2783614146f3c3a245865fd3cb777c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d8e1cf6f860900348c32cc1057821352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48f4a3a0bd6e93016017fa67c92212353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939e98b604eb5f61ba7ed1de997cd94354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6d0db98a42a185132d263c84c91f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30f01bdc286b0b849fc77f41ae15ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5559cfcc537736af79b4d5b998f818f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79c72dd53d9159f9c331f685fe6163358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147eac4b43e4f6238225283d5cbfdcbc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75db41173e5c8ae4354d3029e3e86681360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a106fa344e6cd17864c0894078c156361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98743516efa3cdf9d8bd5a14cd2acd1e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8983af98ddf45fc42d9a3e8e1c5600b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0101a81409159322c26251e42e3f23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee66b8b0acccaae48a3251a39d33603365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c15099208ef2c90bc30b2077f4a095366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fcb3e9fa9bb3d5155ec1faafd5a5d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f093dc5501f825da7847fdd2699dafd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5068f6b28e3c49eca9df8a849ee5ef3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00664dfa4c92da8165853badf4661901370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e74efcabe7221e06256174c7763b1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48f58fc0de66ad7d46133a4c6374e6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f872f42018d5b214e4e9d51a91c8d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd735c982495523fcf6e51791997a15374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b613b23168652e1fbdb7c0e58f5035c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda410094f8588e2d0556b92fbcba0f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e5aac375e806e2349e42241d6501b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb051dffe058cb092eaaa999034c75378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60e730d8ef1a79b3a5a2eb5fef09f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb974df34e4a6fd962f1f1b98c69263380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f177fb5edc2c34e0f86dc30db0985d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d479f6fcb7c80ec4eeb111780e5186382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24434d8bcebd0e89a4ba18026160a4ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139d4f964b67c2c64b8ea98d268018b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5531fde6551d00d156801e941de3a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe902aba70021d576ee94e5fccaf186f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f803cbcd00d79ffddef1d4743cf3f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ed699582cf0975ed1fd9e8776efad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed13d8b705ccf6256b48be997f5107389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21588b0fcabaf2824d8915a0ec764e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a12704135c930039f7fafc211b4f7c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c19f1a0ba45f8bab9d46c71fffcff392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220c5727c0da58863b0b91552172d40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60781d9c89b4867f8e59f8b166a1ee70394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38c730460e75354b1b0300b01fcc2a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a959d35a6eedf4a5cdec8885536c28396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4b8827b75deaca51331a42c568302397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6c7f9823148986a12b64306918903398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f2961a5706f697d0e16b5f8493f93399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c21162a7a93815a40f98d26052127e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5ccbc3bc0a1a7757dc9f55a829d13401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f225b66daba71a97693f92ee994351402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a5e10e14e5f9f0cda02547d59e1e2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354b75d3be88ddc5135595122d234a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a318cd35191c8afbb6882441d41925405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9427ae447c3a0a9c65d2640f8a272406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1ba8dd080f511650ca48e3f1652a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c3bc2d6d665efe4a423f6979a1874408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa93a2c9080107dffb95ab6e7c20cdb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dded78bf73b3076df75a3ffc05da5b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e2ea899e8ae950a26e398e51a73de411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610c908cba7cde648b065b52bfe274b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73229e0efb3d98400896d2fbd3f77b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da94012dddbd91d47c6d8eaecb0600414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b618be18e7e8517c392565c85b1633415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17039ee8559c503545bd67d7055ba955416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59ae9376385a2557399f1a3cf71d24417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593cf879adb4af84614736e4501d941418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a77d313ab8cd420e27d147ae9e2dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd567fede2e1004418942fa1dbff0a2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed518313c1820ef56b01989817eda3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18601265ec902dad46cffe37c601c919422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f92a532aef144176afeefb72dfb1c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3e0b01ad73891ba43265abe7ea2f7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a591a1e79f44c44402ed1019e60768425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940685423d6cd0792d254562ddca173d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc886e7aaa89e463265cca2f6347c48427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ec380bf8a6e32e24b5b027aa638d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b2a4a7fd4947e0fc34e53a85f662a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784548e4b873253cc21422b4ab4d511c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f58ce18a9081c284b495da502b547b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52d335c60a6af5a530f3c7a77f3b1b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8db7cf4dcfe4f18bb4492f0ed6af6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c4f88fe60f25083cb8df1585e9418434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdcd38e7efba3c0f30626c62a6fb40435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12c646ee8d8eb8ebcdf906522036a6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8a9a27234283fe2c6efe21eb2d1a8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2b50bedd95cf6f0ee5ec7e15828fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570db31ac99186637127374eac8c1df439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be37eb14e370ae095bfd49f12fa558440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83155f911b2c933bbeda4f79fc2475441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e877f55c59f3aaa99a6ea372fc5719442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c55ec20f65bad6ec9e50bd8c83b80b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356628947553f73729e35169357f8fca444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5777de993158bd4bd2d20bc0767212445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2f03c64c85650fa47f9cc6cccca87446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1dcc03269f32d0393f76978f8334c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f41468a0bbdb5f21bdc67989a0a58b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc523910fb1891790dc7c90ba9b60b9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66807d9e891d8365d3f34d75eaae5c50450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090b695543a839d2341e8b4eb602ed9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd0d34688fbdccb588c449f4c790ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b23920815e6d2021989dfaaceca8a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da74b3cd2f3043bf463b2b13d90cdca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49b2ca82bb37cddb4fc87de7224bf5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbedb870704c2a5da25756f59caefa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f849d8f94432c3ecf5a18114c8b0e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4307b49a937cd0b819afbbf7694d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d599f749b3d746b506ee0b6cc358b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3b7b931fcfd8a3208fca74b4ccd41460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea4f803ef961c0c8d746b40972bbac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5e1415614390e5a5b9e0e8bd0daa1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5766ccea16b42b251331e91037a9b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01a6cd9fecc7f5a6cadfcc95c9c2f0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9ef586020de928abef63380ea51d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6e51126c00b0390fbf0f7f4f8b065466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede9dd2352b66ed600790da3406b5f70467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4c76092f1014e5cd113075e2a204d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3184d9bf924f4df93653d2395671b32469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08592cf951e0133913770c3a52448d47470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945e18630af4d28bfbadd30bd320af3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9acbb3cae63091a69089d1ceee8b6f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e51b77ba04bee17d0ecc21879cb4b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b86ebb7ec211d87aaa35b21c74cb33474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d875072ef4a5f357a3a30d3a8bb4080475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80d6a096ac1525dde75759ca975980476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6ea02b343b83922dd252fca3ce4e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0286d100cd725bf26e7398c597b54478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102d9b15e1a7dd87caeff87dfbd44a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da2ece8250523911e4db12aca61e55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5f21a46a4328e53ae7a203e0d1005481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1bd32467102d8c2a9188c568c7232482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0d0919d340799cf5219fedd57f025483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfa64f1112ec00386c6f129fe99615484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b931756b689f5fbcb9b090f0b6416485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7450fef779ff447fdcbb68d7ae32916486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3bea7359790e6d21c2e4c2791d019487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51808bc759e121c2eaa9abd8ea353c30488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432719df8626d2b29277e4413d85b189489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d1e07466ad2c557877a3dcf67acb82490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab45562e55fa88104d19914da31c0dd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc405c25543982786804be75b656bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d8a52654dfb76a3e67456701cbf5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313749128e808f8e5e3503910dd5361b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1f1d3da9844e1784a719c298cb036495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4741e5ae244d2baac817e2c6eb9392496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b79f6364020fea5cf49ecfaff5d3d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d620c4e6a858d9c5dddf0294643fdc7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702666db3604b676ab3b17890374a17499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5aa5a766ba192bb46a794f692918b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3fe9aec5147bf6cf9c544756a4f4c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066992eef07d8c4ea7c7b101f7e1831502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc6675addda413d15df748d36b75a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03bda38447e621ee25d533fe31defd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936f5d664ff2f14c5f171cff71e057a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba48fb63969e72a85501979830c4ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e117615cf8fe46c26b431140803abe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71668cae8a1c186092f23859a9b8d22508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c3be9ac62686fb66cd79ef473536a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6142c44f829c86c4e2405fd69b6f3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37206689222f275fd27fad8c4338cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab21ac1dd45b122e9e15578cf6f125512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e41b36c2f53403fa20c9bb5035d98513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ed905592f33aab580b27598733ae4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae757232df46d09b1d4ec71c312fac80515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83680788c1c21056923922851c68ba08516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5044c511892ce257a70f84afe0822f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d1e4114637b18f1894990f9f33f56518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3834538b7968c2a9e436a82cf3724519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3824a990573363173850a49c36bf0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd935725b356464f8804084eb16c608521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730758b5802145b41b9c6124f5b01158522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4240b9fed9ef98c33c802047338f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fe59e17a940fad831830f953ea12a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b618ee98d3056e414f07f3d2e3071ae525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1cfd43e0af931882501c4aec50af5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66c4195be65d6f66a0bf31c61b4288527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83c9b27e732cb1d286039c712ab048528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1f0d536125021743c4358b7816db9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd58a888e0d806ef01b4d184b09cb61530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df4a40fd5fb7ed46d9af93aba941d2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4cd11b356cc7fcbd5e4ca6c049f3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474b2c067931c8f53c75696b3b717de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff274553915035b96b21d4c0560abe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d64ccc1aca7d9b2a2ff4db4955303535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f458eed52ce2cb8234224d1f3ffb3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f1a47001366e6ce594afae1fd2be5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5d0658fa4b3a36ff8f218df60ecdc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd4d79a8a28b5be7df3061e5b86719539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487e427801111151c02ba80860cfbd6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fb9b4c22ef286efb436dc0e70f367541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8fd316b3d095e37d7c48cb790ac40542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a31540ecddd40314df60f8d603fda543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b30f5b074453c55dbe8b35a00faa7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d514256d10ce9a0280efc55a4bb188545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c1d54723988999778ea5d1f579cd2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b26802b4b886f255c36d290e4dc79c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462dd3e80cd7bef0db09a0ea7304954548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e080ffb0d428c26e776c32e936dc10c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770ff6669ca689ca5d7394baadab4a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699adcc0d6d9d1398758f1f37dbcb217551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b43877a3c4b83553162a32f42671b6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeeabaa9b0938643c5665b90381a758553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292575d2cfd1a18ca0361e4430e7231c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d7ee1cba65ac4315171c624917d1c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71542a6cae84341e533efbd48f3268556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4aab12eb067e8e4793be656f9c02b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f667e3360c925b87b636b690e8af8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0babe738f306f8e6386c5bea363858559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ba0c57a25425724a0117fe083a147560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15501a6cc9635ec319bd6dda3ff4c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61954a703ed07d3a9bc8d42d0b38d25e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413e857dc96ccd18921adf9db989048563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90002da752cd2dd6b61de8d3314c92b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf936aab321eb8f0c6ab26dc738c52565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa610fc1e74c80e6d0d18f576f574f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001cc1a209c141ccd0ae9eaffae5675a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9fba0ef4118e05fe6443106b2f6ebc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198be570eac3d2e62f0a96e66966878569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fa42c101d787804bc332c34260a282570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee77d2e5eb68e5938d1ff2e06ab8be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044357497efa50c983c1e85b681667c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9a1670d6e200b5af5db915da313fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191b877cf0af36c8ba8001438265184574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddc3075bb65d17a13fbae21f374bdc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c514b966a7d414b2d5ada0ee8c6078b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6da36902220d5c45a4a313e0b52ab577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e34dc0e4a68226184c35218b5d5bd4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7e4adade2944d10598640f28b70d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11bf96e572bb7d182d5c664d93858a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8070065d0494d8c10de28b66fdc7a8fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213642a6cb7156d19b9d75fa4cb1557582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cef4970f273efc4349e9ac0779415583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129eb743a3001a00051b05666e3e918584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d39e47c82a91627bab37dd143e5dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b47da1a0154db871710d47a7bd85e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c133ec9cb6aa564eabf418f2198b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a3e6cf66278516386cb4a57776b44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cad77e058ee8ad0f9f2f7aa7de73e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaca6d23dfb32674c35a250824a43cd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a68cd3d7cb820a95f524100af5da11591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40366dfaaf9cbd2b6f43584deaed34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726002f247cfd198592be272d042f89593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfff68bba966af7b3d5a35257f415e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7349f566867c19438289a2e4c43c1c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d1fb419073eb4546f95c67881112b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc422bbdb4d0af6f42b4e3a55f48f3d6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cdc7379feb49a379f0cb628188127598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2998e87a1b65c55eeb4af0a88a770a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d531b0f4f42509cabacf4c40c8f541600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d35f4eedc8b0d61c6aaf52d349ff2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ef4abd4ce8297761335045e7d34ff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decfcaa43971f7dc6607c78ab66c097603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd0b372db7882d8b38cf92f83fb3fc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dadcc5d891363c787da9f684294625605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe069ccb3375c38447f3e8de8f07b20606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee19215d593b433f3285c827e6ad77607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea4c768e48b43406d1d61f5e575025608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550344eeb8344f21029976c2bee999f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1e93114fcf4e788aa27549e182437610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d6e0f964943ccbe5a8a31b94e95d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f97c8b26c89b36e0a5949e13b070ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca47af08ad59d4428a58cb95e68c03613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c0a52ad58650f1192a47e1f513cd7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d0ff54295527571b216ae32a8aa95615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfb1824314f6b2ec893492607a524f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2e877eb5dedcabd77ec89e16963b8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f37286b04066ff741f9888f2086bd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111726b0c1c1c0a53425081f93d2d17c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fdf8d30ddaf2bfb9816a817a3aaf6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78895d482137e27510c7f39aa88dabd0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22c59c0da837f185680b9db10f83fd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794fc72bff5e7485a3923501abf6160623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c9943fa0ba504285cfc1804a54ff4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc758c5f22ee562a3006373528bbe9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09d17db6aea5fa3e50636c45bf4d2d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c96e1b6ea4be0dc59ebfdf041cd320627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e0b26542ddc2b96c175a52902f4d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce626f5f2ed279e40ce6f881b2e92c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02647dbb01ef22e9cd299af3dfc04eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490fdc05e6e796c0c830972fe33236b9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca907c58c09f8b5982a8557ad008d2fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639460e3113fa6ca25caa7461f67767633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adf279f50d7139f7f206e37661e389634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611fa574e58b9acd9beea3894ac7ef5b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dcd9eeb32f086fdf399d26c27000e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fe4ba974d90ef649cf10160ba6497637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29181543126f4cbdd4f00e1f7511bc84638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2681dfa03268932f647b0963004a160639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e6a3203cf8cf4c20559abdc3505ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1626ed57b7bc2b58e47daa4a3c1f29641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17c76d0aa6978a43d1d808279aa0e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f085197e441f6ac04493aa62fcf87643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8aeea8ea87b351ea19adb5902e6ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ca2cd766d6b0498f6ee5f401a6f41645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f1f8d19f8a22ac0a797e082932216646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba7f541ed24752742195faf3cb7421647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d237b40031d56ae4059a0f9b53c422648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5801351f1291ce0a3e8f5ca99d7b0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed926ed3a02c770ceea60e81b2c4ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1501bd3970a5080b26b787a9c88b4fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27112883b305da3d38d9799d93a84832652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7569a5b12287b495d0d3f08c03e17653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758750e3a44f05d8e8ff952a2eba17b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd822fd170d71d886892b6b0ce5df4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8c9f18ebf12c07f93260fb256e3fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e2e9ea9c4ab3a66d1d98bd3d8bbe3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9943b948a25695375931ed4d5e6b20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58349be0333fa272ed5cee97662a8b6f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65453f744da8aa59cb5f069b9f168450660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2a419c209ac4eda47e4225c5134a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80d3f71c27b7472afdd912e7259f14662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129225d8f1edfcd02a7cb36e25a0a07663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bba8801ed34fceff961a0a68dd5c25664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db9051dfbc815a49b6abffd3655858665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f6f334761b26f20e5cc4d9be5af3f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573670aa0ca12ce2066c955947b94a97667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bab0002388574e15bb242e02a30ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8a4fa12e3b13e2765372bfffcfa79669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cc1848c3d522cea135e8c0c3dc58c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aef8b6a66e2f5c16e6933c7724f80f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa41091e815fb649a01c8764d908d7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc42effea34d8b38139dd08b694b4b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de116528c923c2e332addbb790305803674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc88f4781bc180dc83dd03a8f95784675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c0bfc109cc8c823e7907d6e528624676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1a240fbab97ed0df9a59cdf13f7f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3732fb289f4605ba4fbd3b8f8634245678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9aa53f1973d51f59acca46c6c7c732679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7291e1bcbe6cfa36bcd38c36e83030680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca98651fb93fb24168e473e54798dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e45e434da37fa1c732a815abaf000682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968eca9c1d61fe27367ffdb94a53c89683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bbd4c768a3931877c0c1d2d585728684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90763ad1690425843026e6f6570c5776685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c52fb47421b752367bf1d86df2dfe4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ed0d34ebd4e8b98c2afc1af0434d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666825e73220ad8caa5102a1b17ebaf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b372d5a1c1d3043246da383bc2534f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a71701eb2e8862f17e15fae97a3e7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0d9e3669c9f705db03b21696055bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2265a8551defbec393867333de80914c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d40d887516ec263768f27c974fa87693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6812ab46eda83282a39f98f74155a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d7d5e8d8f5abb7e7bd716a5ce0c1a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91669d01d5a4a80152709e001dac6d0c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a04910df550cdf334b48ce9abb3e15697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3268ce6bd64c94746f9f70165b3e81698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2530b3ebed18bede2794e5ea070385699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a428431cd8f2ac2df5d3ee93c1ee5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52b8045a5f70e75911f3046bd8051e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa73571f165554adb2ad9070c4ad6f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd0a98939d9c1c51dd34a448ff07d9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306f1ea7f0a1841610a75e52057b054704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c57d2e6b20386a3d909c4f78354a4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e2feae67318516998f69186a7cc14706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ff61b40dbc2b1e3920782cad2e8c6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e1a3f46519e9b1062bac50ddf652c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a0634f4f9167dc7ce1cc6a8c44e9e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49366b3d2e4c3a17251a87b859e57b6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1f483c22e27e574f5fb825f6d52722711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a7fca965e5170523c8427093c5167712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285defbdacf9c23ceb39bf7805027024713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a62ea98de3c12d42f8f134bb1d32b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952db151f81fcc965e81d1bc4471866715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58985cb0bd3e3de80bdf9f264d6bf1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37640fe0bb318debd592d9ebe1748e04717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a580ac2c0e7b68bbd935c8eadb26ae6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf6317062fc2e40fdca141a8b770f0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac382e5ebc5b4000dcb1576f13331a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff21bc0820bdb08c7c0e42efdafb757721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee48b46e731d6822375de527f33cd3c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf57be4b525e90a15363dd3ac00408d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dba7d7256aed789560ca8baba33b5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadb2e9a09063cab9258c2d5dc491eb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7db497d52eee901da78fed28b4a99a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5437d25e74f05a22a36f3bd1ebfd6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea41ef207d97c5b6784ca48a2f87475728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea52c1305b7bbd71600cb67fd625b08729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc1508a074ff1458d63355d1a62fb3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6618f617a854ac3d9d0b59aa7d825e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50421da63cd168aa3fc68372fc805e3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e24c467ea6bcc5d3b365c62a6e0ce733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a133912cefb40e93c218e40ef540f2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca5f3a7e777e25e09dcb9ced092a1b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334a26e2ead8901b425e302999002a5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7a984682439621e9b8c29096c5467737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8556ca16e440e586b03462aa806bdc4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48edf0d8d86d4a0f867af4834aa6c6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdc2aa5bf586bffb5b4fa1b59df18b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e88d9adbbae0bc924ca413de22b345741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb41b790ac8ea884a6d1b204b2dd57c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76befd653d10a7d112703da8399b75d8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18983b6d6e387b583f5b77f4204f402744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737911116c192a644d40ca7de29fd835745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45be680c620bcf3f59077206ceefe4e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a75ef8d6fb6a0a103fe13f48418018747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402f2f52d66014980455f0934bab7c0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a209de9750c905b85c5937bc88579749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0413f67287f7492d09a3e00bdce55750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9006a785baa761869c324c13dfc5a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ba8c03140b8817048fa6f75db57f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681378cc0ef96af84c69e82b76a4b3e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210683bf084795798c5ccf013f004d4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a59aed81ba5b4b7770e11cd45b5a1a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05e3d69c72902ce007c35c7568e17f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be6dd5811c931da1ea45c888547d9d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0ee7fe65ca30e632ee6c98c5f388b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3113b701506e9838a286b67d87ec74759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c92900326ca6c4ca532e8c11055c8760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6c62b0a7445b530df75ecc1c742f6761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9816dff73863376685365c73741d24762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63141e96c550751a978075b1362aef5c763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57126ccc6a4841b0f80c7bb51b0077a6764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387272cc7620da3626ebf0922912937765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966002e4aec290144f2b8a29791dcf5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e865c3ac404d1ed48ff9f091a92e16767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2bb9632b43f30562370508a31513e768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ff032abc66d03905234b1206f4c21769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2c9d3ea2f400113185aec736ea707770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4b99fcdb5c2b9ce38e5f6b4ece3da771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2a42b7f7dcf8b9504e8b4d24b19a2772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c108606fe4bfa75634df788204d58f6773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80654bf246d90304601d999740eaa252774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be118fbe67c64eb66a0d2550f2692c775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a20a742767c935d59021ee91e8e00e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd58eca682be8eb7b932ba27dc0494777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb355d2d07f926d8bf18bcc26980510778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95bc1c461fcd9f2fd01659a67239d0779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77348ab4657d1e7b4ea4e72fe4b3c8cd780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5eed7b6be794452e309202128382a8781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02e8b8a7c2c950b8abdc290762e935782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e8f5514df42b5b036c6c9eb2f1f99783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea9b03d0f538e25c5f5aa9b7233fba784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7198a56564921a8ae39ee1efb6e166785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f8df36ab0ff1c00500574fef896bf786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676768af118888ea7a014c523e389de2787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca92ce1cb0a4ae86a87b9e6f6bb88f788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5664c7f1509cfb9214ca62eb53ba9789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaaff083ee65247d70415cee0eea9c790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4be0f9f44a918bb8076dfdb2a83d88791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e331b28d927c97833eee249714616792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f796be8544803c01bfe4afa4d8d36c0793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad550b266b4ad31165310e9678f692794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502728b899db0792484cec9d79d8c60795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae1c1059cc0c08727cb90431f51b13796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0adb886656e12638b03c0fe75479f9797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b932969260728a27a881423b9d044798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f3c0e3a80e03b5f0594541be6b44b799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc311da673ecb19227a84345959286b800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea287b33ff8b598c8a93b282e29a70801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2bc5011752eb2e24d721ff053e4bf802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0288af0598b1540eced83f8beb43979803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2972fe09d0f9bd0b5c8cc63059b93804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4efff6f9b3c7f6b2d2d5782659b985805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a26a24aa695fc2add5c13bccddb33f806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b15b7c27b1a15423d41c9dc26cf0ca807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bda93417d04c12e84d2b5d4ff555b808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42186a144b686dc3a89bc5c7a065cb30809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7286b9ea6c7bac6724fb395c1bea76810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003130aa7debbceec72881f29e60c7a4811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75058fe8a494a389f089b469220b944812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a00ccc834c6e7589f52d39a8d0ea3813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b36991d2472a7300d2e7426115e085814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21288d1553ba777631fb441965ad249815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546462dc00e2df5376445b84913cb82816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d366be0e30d3019595cee90a70636b817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157de94dbf44ca387e9c2b035cb86392818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778327e7306f73c5883a00a02d7788a5819.png"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc169c32ed25a1ea6dea0e87f2fa4d3c820.png"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad67dbf94c4c579d1a3da902091eec9821.png"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67140dcf314698694511af099ad153822.png"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af3ce964c35a8a58735ef8a81eda855823.png"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d870532c5b1ab7e1c7f107d8be9600824.png"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47bdb82f2bfb5ef782bcbdf1736ecf825.png"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377a1959d9f34d1b978f02fd01dda25826.png"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990d9cf559e0af934aa3806f98b2cf4827.png"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9d936daf1ef0096ab6450c2e7dfa8e828.png"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81ef746d26116258a3f3030e9f3748829.png"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e360cd9735ba7353c890862dda5fc7830.png"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853fddddaa21f6ecaaa669d73438d52831.png"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7019d7ca201555159781daacfbfca36832.png"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45dcc6dc7bba97f060cc044938399f833.png"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ce18d2fdf11ea46c06280a25b49a5834.png"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5a90120ccc0a3e70a637529960ba0835.png"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd119d7117a4dcaef94590477f39ff7c836.png"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce623104d6a0feaef2fa2a97bac37b3d837.png"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc9451fb9cfc5d9a0519d7df5a7c6e838.png"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00780c6c5ce3846aed1c1ee8ba81015e839.png"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4814f93bb3ec2e08d4fd6567a3483840.png"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe4f9fb6d094cb046d6d86114bf719841.png"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19174a9ece3b3638bd1763a17006ce9c842.png"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36a5f865af9bed8d69567790d6fb63843.png"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3c0b1b6b35b756941f2c6bcfcb670844.png"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb19b82ca39c406e9ad5955473a092a845.png"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b366e2fa1c344a32489832610e0c52846.png"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342117bf42b79a64f67346a427936908847.png"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981af62b78bf2f6e7907cb522c806379848.png"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3133aeef3db919cd53ced666f01d0bb849.png"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6c13cf5a5434ef6c0a2d3700180fb850.png"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f6074712980f86f93188bf3792674851.png"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374399f0da1164e2eece61c9db47d84852.png"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216be37498a863d9ed9f6340edabdf7853.png"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20581b36d83adac0a97151f106c06af854.png"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18668e599bd49be8c79783222d4bd2cb855.png"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88de9303f0b02b29dd2cbc9ad98a46856.png"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97c81751e61dbc3485e0c9c6751cd8857.png"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1be4b582d2785ff050d1170fadb054858.png"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a493e422f0f9d92a4f2f48c8c7c83859.png"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08227754dc50a629e6d49d79a6800654860.png"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3fa8c9931fdb16dcb31a8adba159e861.png"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a287666f5212b3639ed5aece302f60862.png"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0caf931aed61de5ba373a72d195974863.png"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211790be323dbdf5eda120e9d3905df864.png"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36acdf120973ec93f6f95cad45efa7c865.png"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca20aea3637d56a39cdb1553fff46e866.png"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590311b293a1a2e1af766214234ecbb867.png"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8044270a6e96a0cc0e508086e31c50868.png"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acee0fa75ca2e76c65ecfe41cd638b869.png"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54109fb57745085ed3e69103773e95c870.png"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4b5747d86d1a96ee59376b0994899871.png"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbf9338bfe4b35553f80aebcef0435872.png"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e508719e766a95c99693a5232ae20873.png"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88748bf70648d15ff7ac587579db9da874.png"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8531025cd4886db2b9b23a72ea5f8875.png"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efee7e3b9c209a4fc3705fb809d96b8876.png"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29270443663ce245655cb01ffa51a6ed877.png"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be39bc40d8061c344fe4dfd1a7bee5878.png"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c98f30a2ed1ecc1b854c0d811bf89879.png"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8f5499c3ffaf98ad05b43bae457da880.png"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0870d1ab3810e5506a551ce58198a7881.png"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf4ebd9fd12d92f7f5ef27052ce64c882.png"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ebf04a50cd4966d4209ebf730d0fc883.png"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b0843e7f1f3ef1b41d20631a87118884.png"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba843f9c4d9b4421acba55a9a46c2b4f885.png"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a569d5999aa87be640aee0e84984d886.png"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bcaea89bf46186bebaa9fb2653dbd887.png"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1508e57b8af666b2bf8ad50d45fdd7888.png"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb4c3700931cfb066205a6df902385889.png"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7f9b58df0a19971a3cbe58a9123ef890.png"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df160e9ec905b291482fc587f87b6fd891.png"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7d99a2f0c50bab35fc2c669635a62892.png"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356b5c931bb9962b2e60de868fe02ad893.png"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e972adf3ac8041b8c1ee27fb1f8cad894.png"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fb88112018c7be622cee9c2cea3db895.png"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850bd322203b3cb2f843c069e513f49896.png"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa755caa07d2c8a7968abe039584e95897.png"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5b0478cd972613e2b04dc64df1558898.png"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde6fac861e62579308cb115f2a4b90899.png"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a1c3969e2916d0b523d32f2974907900.png"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc542e76e9d8c8f54af1af31b7f22e901.png"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0cebdbcab497399db6e0dbae1ba71902.png"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe92c1ea7fa90d0f8bdae6de69562c903.png"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f277df639ae97b610f336a147a6288904.png"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cbcc7be39cef681087d6d51331c78905.png"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e41bc3e861cc272573c39fdb6a5a7906.png"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b77ef104ea328a705301a4c36a864907.png"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d57aa8d7cb28a4fde51c7bfa2cce2e908.png"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ebb0ad9170cde25299a483e28fb91909.png"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a00ae6eabddbaa1ef7d5d24636da2910.png"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320c6fbc88b041a5c348fa645e0ffd5911.png"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9ed395fd3bc0cba7bcca43a335d64912.png"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724756cd891d088f5ca6f376570afe8913.png"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64811b6215f0623379f1de8fbb3036fb914.png"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2321a0c5fa6216eb13c25636f9aa47c915.png"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106222ce0727fa5ef0ea91f48b9d608916.png"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfe2807b4993e030f4ea0cf49702ad917.png"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d724069c9c40ad6e6a43105ae84a4918.png"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0ba5b424d70def96e049a7d665005919.png"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120d38f69daab9d3282fe60370797b9920.png"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113c942ac0f77c7496727c5a58cd73e921.png"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68543c97582c2bed88062fce9a92282e922.png"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89174060e35ca8e2c56dfc67844136a4923.png"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61415a1d7bfb2a93d3650b79db51ab09924.png"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192daffabdc102affba78ea1b3e147c925.png"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563a74dba2eaec9da68a9ec9f0804c9926.png"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e2cfbdbc3bae48c3b61b4ea3a119b927.png"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ed13ad810ca5bd875eb74179bccd6928.png"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2da023b9d5374445663a48b936aab929.png"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fd1acea4b663062a1da0527f0acad930.png"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924128ce22c7436ec7a2761f8a4bee6931.png"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a2896f99a5d3eccf6430fa129296e932.png"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc806a3c3bb411994899c1b66e1e9f933.png"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10eac0b2c1cf5b1b503957d3c06194934.png"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36a7b073f851c58741f1645a60be1f935.png"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21baba2045e7ba79500909ea77b6b3c3936.png"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0cd13bd30d23930edf1f7211cf94a937.png"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf39cd2b2798712b07a99f58cf7ea2938.png"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7ed526f5466388424acb666a5f0b9939.png"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68562eb3156060ba7b0e4bb24a4bc35e940.png"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4527700c36f5045391768d5c3d4d5f9a941.png"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc53bb242c72361a7d57ea950eb393942.png"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49c2f6080548c2f5a7d119a52d5c53943.png"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8574466cd199d8f4621ebe6dc9f045944.png"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82465fe71dc53ece97162aee57fe4b45945.png"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54554b50cbd69b3744999b5d44341784946.png"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f38be38d5c9accf1c262a10e8cd82d947.png"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b251c3d45cc3c27c8a2795a918d7ef1948.png"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239dbe8afbeaa25c4db866bdd2a1df2949.png"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee860705a75e60f6f56b994cbaa175950.png"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfba94d478bae0c26a5e1656d71678b951.png"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a834dda7abc96da5285d478bc5f9d952.png"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ce29003a3ff4c37a9e71b7dceefe4953.png"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f3fe0002277b88af3082971adc9886954.png"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c240b02476638329ae8a7352509a8955.png"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793b7e58faabd16260b86cc4c323136956.png"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7504392a5449f3e68fef424e3a89b957.png"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee3f372972ae075a80df73f63197df958.png"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d3cc74ffccb78bbfcba3ebbaaed64959.png"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8c8ffcd7af7e8c29b49601425f472960.png"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6057664bbd25fc9370f835a7177ef69961.png"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ec75866c75d7ea586771c8e2463e2962.png"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb659efcdd4ea0e5216c746ff112f2963.png"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5aa6a6ca7d7ca564c1dffbd89d77c964.png"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d7c9022fa75e7b83e56430f250f2a965.png"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6023325d0350f1d8aae1cb167c7347b966.png"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f117e3c5a9cf73257bb4f80a1ec21967.png"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0d44ddc890bef5facc953f5c1af5d968.png"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1da3bbc7f6089354c0811aa3fc666b969.png"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb13a1eaedc4291ceb484458927e61c970.png"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f03659b7a283ccadb6d9f8f3fa82411971.png"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f36eb9bbe3884593aaa77020f8314972.png"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635e4bb70f578866bcec6c521252ff4973.png"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da319e87dd45e504c7f2c2fb49a7de5974.png"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdc9afa186df6fb05c49e32378f6d9975.png"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25caaad572411de49b3ab71d49661f62976.png"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5d34fc564b7ddf3d7b11927dc617b977.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>